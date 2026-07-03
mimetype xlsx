--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="320">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,204 +106,168 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:24</t>
+    <t>03/07/2026 18:18</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Matemàtiques Aplicades a les Ciències Socials I</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Modelitzar i resoldre problemes de la vida quotidiana i de diversos àmbits de coneixement, incloent-hi el matemàtic, aplicant diferents estratègies i formes de raonament, per plantejar i resoldre reptes. Criteris d'avaluació 1r curs 2n curs 1.1 Generar models a partir de situacions 1.1 Generar models a partir de situacions plantejades en contextos diversos, tant de plantejades en contextos diversos, tant de la vida quotidiana com del seu àmbit la vida quotidiana com del seu àmbit acadèmic, que permeten convertir les acadèmic, que permeten convertir les situacions en reptes o problemes situacions en reptes o problemes matemàtics. matemàtics. 1.2 Utilitzar eines i estratègies que permetin 1.2 Utilitzar eines i estratègies que permetin resoldre problemes o fer propostes resoldre problemes o fer propostes creatives a les situacions que hagin estat creatives a les situacions que hagin estat modelitzades. modelitzades. 1.3 Obtenir solucions i fer propostes 1.3 Obtenir solucions i fer propostes creatives a les situacions plantejades en creatives a les situacions plantejades en contextos diversos, tant de la vida contextos diversos, tant de la vida quotidiana com del seu àmbit acadèmic. quotidiana com del seu àmbit acadèmic. 1.4 Analitzar i valorar diferents modelitzacions, eines i estratègies. La resolució de problemes i la modelització constitueixen un eix fonamental en l'aprenentatge de les matemàtiques, ja que són processos centrals en la construcció del coneixement matemàtic. La modelització i la resolució de problemes, tant de la vida quotidiana com dels diferents àmbits de coneixement, en particular el de les ciències socials, pot motivar el procés d'aprenentatge i establir uns fonaments cognitius sòlids que permetin construir conceptes matemàtics i experimentar la matemàtica com a eina per descriure, analitzar i ampliar la comprensió de situacions de la vida quotidiana de la ciència i la tecnologia, de les ciències socials o d'altres disciplines. El desenvolupament d'aquesta competència comporta els processos de formulació del problema, la sistematització en la cerca de dades o d'objectes rellevants i de les seves relacions, la seva codificació al llenguatge matemàtic o a un llenguatge fàcil d'interpretar per un sistema informàtic, la creació de models abstractes de situacions quotidianes, l'ús d'estratègies de resolució com ara l'analogia amb altres problemes, l'estimació, l'assaig i l'error, resoldre-ho de manera inversa, la descomposició en problemes més senzills, etc.</t>
+    <t>Modelitzar i resoldre problemes de la vida quotidiana i de diversos àmbits de coneixement, incloent-hi el matemàtic, aplicant diferents estratègies i formes de raonament, per plantejar i resoldre reptes.</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Argumentar la idoneïtat de les solucions d'un problema emprant el raonament i la lògica matemàtica per verificar-ne la validesa. Criteris d'avaluació 1r curs 2n curs 2.1 Expressar, amb coherència científica, 2.1 Expressar, amb coherència científica, idees i raonaments que permetin justificar la idees i raonaments que permetin justificar la validesa de les solucions, dels processos i validesa de les solucions, dels processos i de les conclusions. de les conclusions. 2.2 Construir i expressar amb coherència 2.2 Construir i expressar amb coherència científica textos amb arguments matemàtics científica textos amb arguments matemàtics que permeten fer judicis crítics o prendre que permeten fer judicis crítics o prendre decisions tecnològiques, socials, artístiques decisions tecnològiques, socials, artístiques i culturals en un context sostenible, ètic i i culturals en un context sostenible, ètic i respectuós amb el medi ambient, en relació respectuós amb el medi ambient, en relació amb la situació o amb el problema plantejat. amb la situació o amb el problema plantejat. L'anàlisi de les solucions obtingudes en la resolució d'un problema potencia la reflexió crítica, el raonament i l'argumentació. La interpretació de les solucions i de les conclusions obtingudes, considerant diferents perspectives com ara la sostenibilitat, el consum responsable, l'equitat o la no discriminació, entre d'altres, ajuden a prendre decisions raonades, a avaluar les estratègies i a comunicar de manera efectiva. El desenvolupament d'aquesta competència comporta processos reflexius propis de la metacognició com ara l'acte i la coavaluació, l'ús eficaç d'eines digitals, la verbalització o la d'estratègies per validar les solucions i el seu abast.</t>
+    <t>Argumentar la idoneïtat de les solucions d'un problema emprant el raonament i la lògica matemàtica per verificar-ne la validesa.</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Formular conjectures o problemes, utilitzant el raonament i l'argumentació, la creativitat i les eines tecnològiques, per generar nou coneixement matemàtic. Criteris d'avaluació 1r curs 2n curs 3.1 Plantejar preguntes en contextos 3.1 Plantejar preguntes en contextos diversos que es puguin respondre per mitjà diversos que es puguin respondre per mitjà del coneixement matemàtic. del coneixement matemàtic. 3.2 Fer conjectures matemàtiques de 3.2 Fer conjectures matemàtiques de manera autònoma i raonada en un context manera autònoma i raonada en un context en el qual l'alumnat tingui llibertat creativa en el qual l'alumnat tingui llibertat creativa fent ús, si cal, d'eines tecnològiques fent ús, si cal, d'eines tecnològiques (llenguatges de programació, fulls de (llenguatges de programació, fulls de càlcul, GeoGebra, fotografia matemàtica, càlcul, GeoGebra, fotografia matemàtica, vídeo, etc.). vídeo, etc.). 3.3 Proposar problemes de manera 3.3 Proposar problemes de manera autònoma, creativa i raonada en un context autònoma, creativa i raonada en un context en el qual l'alumnat tingui llibertat creativa en el qual l'alumnat tingui llibertat creativa fent ús, si cal, d'eines tecnològiques fent ús, si cal, d'eines tecnològiques (llenguatges de programació, fulls de (llenguatges de programació, fulls de càlcul, GeoGebra, fotografia matemàtica, càlcul, GeoGebra, fotografia matemàtica, vídeo, etc.). vídeo, etc.). La formulació de conjectures i la generació de preguntes de contingut matemàtic són dos components importants i significatius del currículum de Matemàtiques i són considerats una part essencial del quefer matemàtic. Formular conjectures o generar preguntes amb contingut matemàtic sobre una situació problematitzada o sobre un problema ja resolt implica la creació de nous problemes amb l'objectiu d'explorar una situació determinada, i la reformulació d'un problema durant el procés de resolució d'aquest. El desenvolupament d'aquesta competència pot fomentar un pensament més divers i flexible, millorar la destresa per resoldre problemes en diversos contextos i establir ponts entre situacions concretes i les abstraccions matemàtiques, ampliar la percepció de les matemàtiques, i enriquir i consolidar els conceptes. Quan l'alumnat genera preguntes millora el raonament i la reflexió, al mateix temps que construeix el seu propi coneixement, la qual cosa es tradueix en un alt nivell de compromís i curiositat, i d'entusiasme cap al procés d'aprenentatge de les matemàtiques.</t>
+    <t>Formular conjectures o problemes, utilitzant el raonament i l'argumentació, la creativitat i les eines tecnològiques, per generar nou coneixement matemàtic.</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Utilitzar el pensament computacional modificant, creant i generalitzant estratègies i algorismes amb suport digital per modelitzar i resoldre situacions de la vida quotidiana o de diversos àmbits del coneixement, incloent-hi el matemàtic. Criteris d'avaluació 1r curs 2n curs 4.1 Descompondre un problema o una 4.1 Descompondre un problema o una situació de la vida quotidiana en diferents situació de la vida quotidiana en diferents parts, abordant-les d'una en una per poder parts, abordant-les d'una en una per poder trobar després la solució global amb trobar després la solució global amb dispositius digitals. dispositius digitals. 4.2 Reconèixer patrons, similituds i 4.2 Reconèixer patrons, similituds i tendències en els problemes o situacions tendències en els problemes o situacions que es volen solucionar. que es volen solucionar. 4.3 Trobar els principis que generen els 4.3 Trobar els principis que generen els patrons d'un problema descartant les patrons d'un problema descartant les dades irrellevants tot identificant les parts dades irrellevants tot identificant les parts més importants. més importants. 4.4 Generar instruccions pas a pas per 4.4 Generar instruccions pas a pas per resoldre un problema i d'altres de similars resoldre un problema i d'altres de similars provant i duent a terme possibles solucions provant i duent a terme possibles solucions amb llenguatges de programació o també amb llenguatges de programació o també amb fulls de càlcul, GeoGebra i amb fulls de càlcul, GeoGebra i desenvolupadors d'aplicacions mòbils, desenvolupadors d'aplicacions mòbils, entre d'altres. entre d'altres. El pensament computacional entronca directament amb la resolució de problemes i amb el plantejament de procediments, utilitzant l'abstracció per identificar els aspectes més rellevants i la descomposició en tasques més simples, amb l'objectiu d'arribar a una solució del problema que pugui ser executada per un sistema informàtic. Portar el pensament computacional a la vida diària i a l'àmbit de la ciència i la tecnologia comporta relacionar els aspectes fonamentals de la informàtica amb les necessitats de modelatge i simulació de l'alumnat. El desenvolupament d'aquesta competència suposa la creació de models abstractes de situacions quotidianes i de l'àmbit de la ciència i la tecnologia, la seva automatització i modelització i la codificació en un llenguatge fàcil d'interpretar per un sistema informàtic.</t>
+    <t>Utilitzar el pensament computacional modificant, creant i generalitzant estratègies i algorismes amb suport digital per modelitzar i resoldre situacions de la vida quotidiana o de diversos àmbits del coneixement, incloent-hi el matemàtic.</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>procediments, arguments i models per donar significat a l'aprenentatge matemàtic i estructurar-lo. Criteris d'avaluació 1r curs 2n curs 5.1 Identificar vincles entre diferents 5.1 Identificar vincles entre diferents models matemàtics per disposar de més models matemàtics per disposar de més eines a l'hora d'abordar un repte. eines a l'hora d'abordar un repte. 5.2 Traduir entre diferents 5.2 Traduir entre diferents representacions d'un mateix concepte representacions d'un mateix concepte matemàtic per extreure'n informació d'un i matemàtic per extreure'n informació d'un i aplicar-la a l'altre. aplicar-la a l'altre. 5.3 Aplicar conceptes matemàtics 5.3 Aplicar conceptes matemàtics 5.4 Treure conclusions mitjançant una 5.4 Treure conclusions mitjançant una visió integrada de les matemàtiques. visió integrada de les matemàtiques. Establir connexions entre les diferents idees matemàtiques proporciona una comprensió més profunda de com diversos enfocaments d'un mateix problema poden produir resultats equivalents. L'alumnat pot utilitzar idees procedents d'un context per provar o refutar matemàtiques, pot desenvolupar una major comprensió dels conceptes, dels procediments i dels arguments. Percebre les matemàtiques com un tot implica estudiar-ne les connexions internes i reflexionar-hi, tant de les existents entre els blocs de sabers, com entre les matemàtiques d'un nivell o les de diferents etapes educatives. El desenvolupament d'aquesta competència comporta enllaçar les noves idees matemàtiques amb idees prèvies, reconèixer i utilitzar les connexions entre idees matemàtiques en la resolució de problemes i comprendre com unes idees es construeixen sobre d'altres per formar un tot integrat.</t>
+    <t>procediments, arguments i models per donar significat a l'aprenentatge matemàtic i estructurar-lo.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Vincular i contextualitzar les matemàtiques a altres àrees de coneixement, abordant les situacions que se'n desprenguin, per modelitzar i resoldre problemes i desenvolupar la capacitat crítica, creativa i innovadora en situacions diverses. Criteris d'avaluació 1r curs 2n curs 6.1 Reconèixer i utilitzar les matemàtiques 6.1 Reconèixer i utilitzar les matemàtiques presents a la vida quotidiana usant els presents a la vida quotidiana usant els processos inherents a la investigació processos inherents a la investigació científica i matemàtica: inferir, mesurar, científica i matemàtica: inferir, mesurar, comunicar, classificar, predir, etc., en comunicar, classificar, predir, etc., en situacions susceptibles de ser abordades situacions susceptibles de ser abordades en termes matemàtics. en termes matemàtics. 6.2 Reconèixer i utilitzar les connexions 6.2 Reconèixer i utilitzar les connexions entre les matemàtiques i altres matèries en entre les matemàtiques i altres matèries en situacions susceptibles de ser abordades situacions susceptibles de ser abordades en termes matemàtics. en termes matemàtics. 6.3 Utilitzar el potencial creatiu de les 6.3 Utilitzar el potencial creatiu de les matemàtiques per fer propostes matemàtiques per fer propostes innovadores en contextos científics, innovadores en contextos científics, tecnològics, socials, artístics i culturals. tecnològics, socials, artístics i culturals. 6.4 Identificar i valorar l'aportació actual i 6.4 Identificar i valorar l'aportació actual i històrica de les matemàtiques al progrés de històrica de les matemàtiques al progrés de la humanitat, també des d'una perspectiva la humanitat, també des d'una perspectiva de gènere, davant dels reptes que planteja de gènere, davant dels reptes que planteja la societat actual. la societat actual. 6.5 Argumentar matemàticament i amb 6.5 Argumentar matemàticament i amb esperit crític sobre diferents aspectes esperit crític sobre diferents aspectes socioculturals com ara pseudociències, socioculturals com ara pseudociències, política, medi ambient, economia i política, medi ambient, economia i consumisme, desigualtats, tradicions i consumisme, desigualtats, tradicions i costums, etc. costums, etc. Observar relacions i establir connexions matemàtiques és un aspecte clau del quefer matemàtic, quan l'alumnat augmenta els seus coneixements, la seva destresa per utilitzar un ampli conjunt de representacions i l'accés a la tecnologia, les connexions amb altres àrees de coneixement, especialment amb les ciències, els confereix una gran potència matemàtica. La connexió entre les matemàtiques i altres àrees de coneixement no hauria de limitar-se als sabers conceptuals, sinó ampliar-se als procediments i a les actituds, de manera que els procediments i actituds matemàtics poden ser transferits i aplicats a altres matèries i contextos. El desenvolupament d'aquesta competència comporta l'establiment de connexions entre idees, conceptes i procediments matemàtics i altres àrees de coneixement, amb la vida real i la seva aplicació en la resolució de problemes en situacions diverses.</t>
+    <t>Vincular i contextualitzar les matemàtiques a altres àrees de coneixement, abordant les situacions que se'n desprenguin, per modelitzar i resoldre problemes i desenvolupar la capacitat crítica, creativa i innovadora en situacions diverses.</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
-    <t>Comunicar i representar, de forma individual i col·lectiva, conceptes, procediments i resultats matemàtics, usant el llenguatge oral, escrit, gràfic i multimèdia, mitjançant diferents tipus de suports, incloent-hi els tecnològics, per donar significat al coneixement, transferir-lo i compartir-lo. Criteris d'avaluació 1r curs 2n curs 7.1 Mostrar organització en comunicar les 7.1 Mostrar organització en comunicar les idees matemàtiques. idees matemàtiques. 7.2 Usar la terminologia, la simbologia i el 7.2 Usar la terminologia, la simbologia i el rigor matemàtic en la comunicació i la rigor matemàtic en la comunicació i la representació de les matemàtiques. representació de les matemàtiques. 7.3 Expressar oralment les idees 7.3 Expressar oralment les idees matemàtiques amb un registre coherent i matemàtiques amb un registre coherent i precís. precís. 7.4 Escriure textos matemàtics de tot tipus 7.4 Escriure textos matemàtics de tot tipus (descriptius, argumentatius, expositius, (descriptius, argumentatius, expositius, instructius, etc.) amb rigor científic, de instructius, etc.) amb rigor científic, de lectura fluïda i coherent i en els quals l'ús lectura fluïda i coherent i en els quals l'ús del llenguatge i de la simbologia matemàtica del llenguatge i de la simbologia matemàtica sigui precís. sigui precís. 7.5 Dissenyar representacions 7.5 Dissenyar representacions matemàtiques que siguin capaces, per si matemàtiques que siguin capaces, per si soles, d'expressar idees matemàtiques soles, d'expressar idees matemàtiques sintetitzades. sintetitzades. 7.6 Utilitzar l'expressió artística i creativa 7.6 Utilitzar l'expressió artística i creativa per comunicar, representar i expressar per comunicar, representar i expressar idees i raonaments matemàtics, com per idees i raonaments matemàtics, com per exemple la fotografia matemàtica, els exemple la fotografia matemàtica, els vídeos matemàtics, les obres visuals i la vídeos matemàtics, les obres visuals i la música. música. 7.7 Dialogar entre iguals i debatre idees 7.7 Dialogar entre iguals i debatre idees matemàtiques per descriure, explicar i matemàtiques per descriure, explicar i justificar raonaments, processos i justificar raonaments, processos i conclusions. conclusions. En la societat de la informació, es fa cada dia més palesa la necessitat d'una comunicació clara i veraç, tant oralment com per escrit. Interactuar amb els altres ofereix la possibilitat d'intercanviar idees i reflexionar-hi, col·laborar, cooperar, generar i afermar nous coneixements, convertint la comunicació en un element indispensable en l'aprenentatge de les matemàtiques. Les representacions d'idees, conceptes i procediments matemàtics faciliten el raonament i la demostració, s'utilitzen per examinar relacions i contrastar la validesa de les respostes, són presents de manera natural en les tecnologies digitals i es troben en el centre de la comunicació matemàtica. El desenvolupament d'aquesta competència comporta expressar fets, idees, conceptes i procediments complexos verbalment, analíticament i gràficament, de manera veraç i precisa, utilitzant la terminologia matemàtica adequada, donar significat i permanència a les idees i fer-les públiques. També comporta l'augment del repertori de representacions matemàtiques i del coneixement de com usar-les de manera eficaç, recalcant les maneres en què representacions diferents dels mateixos objectes poden transmetre diferents informacions i mostrant la importància de seleccionar representacions adequades a la tasca.</t>
+    <t>Comunicar i representar, de forma individual i col·lectiva, conceptes, procediments i resultats matemàtics, usant el llenguatge oral, escrit, gràfic i multimèdia, mitjançant diferents tipus de suports, incloent-hi els tecnològics, per donar significat al coneixement, transferir-lo i compartir-lo.</t>
   </si>
   <si>
     <t>CE.8</t>
   </si>
   <si>
-    <t>Desenvolupar l'autoregulació i les destreses personals que ajudin a identificar i gestionar emocions, aprenent de l'error i afrontant les situacions d'incertesa com una oportunitat, per perseverar i gaudir del procés d'aprendre matemàtiques. Criteris d'avaluació 1r curs 2n curs 8.1 Identificar els errors propis que es fan 8.1 Identificar els errors propis que es fan en matemàtiques, descobrir els elements en matemàtiques, descobrir els elements conceptuals, de procediment o d'estratègia conceptuals, de procediment o d'estratègia que els provoquen i, finalment, expressar que els provoquen i, finalment, expressar de manera raonada el motiu de l'error. de manera raonada el motiu de l'error. 8.2 Decidir i posar en pràctica estratègies 8.2 Decidir i posar en pràctica estratègies concretes que permetin evitar l'error i concretes que permetin evitar l'error i superar la dificultat. superar la dificultat. 8.3 Perseverar en la consecució dels 8.3 Perseverar en la consecució dels objectius implementant noves estratègies objectius implementant noves estratègies matemàtiques, i identificant i gestionant les matemàtiques, i identificant i gestionant les pròpies emocions. pròpies emocions. 8.4 Participar activament de 8.4 Participar activament de l'autoavaluació, compartint i consensuant l'autoavaluació, compartint i consensuant amb el professorat les estratègies de amb el professorat les estratègies de millora. millora. 8.5 Desenvolupar la capacitat creativa fent 8.5 Desenvolupar la capacitat creativa fent propostes matemàtiques innovadores propostes matemàtiques innovadores relacionades amb aspectes artístics, relacionades amb aspectes artístics, culturals, socials i tecnològics i gaudint de culturals, socials i tecnològics i gaudint de la llibertat de decidir sense mostrar por a la llibertat de decidir sense mostrar por a equivocar-se. equivocar-se. La resolució de problemes o de reptes més globals en els quals intervenen les matemàtiques sovint representen un desafiament que implica multitud d'emocions que convé que l'alumnat gestioni correctament'. Les destreses emocionals dins de l'aprenentatge de les matemàtiques fomenten el benestar de l'alumnat, la regulació emocional i l'interès pel seu aprenentatge. El desenvolupament d'aquesta competència comporta identificar i gestionar les emocions en el procés d'aprenentatge de les matemàtiques, reconèixer les fonts d'estrès, ser perseverant en la consecució dels objectius, pensar de manera crítica i creativa, crear resiliència i mantenir una actitud proactiva davant de nous reptes matemàtics.</t>
+    <t>Desenvolupar l'autoregulació i les destreses personals que ajudin a identificar i gestionar emocions, aprenent de l'error i afrontant les situacions d'incertesa com una oportunitat, per perseverar i gaudir del procés d'aprendre matemàtiques.</t>
   </si>
   <si>
     <t>CE.9</t>
   </si>
   <si>
-    <t>Cooperar, desenvolupant les destreses socials necessàries per participar activament en els equips de treball inclusius i reconeixent la diversitat i el valor de les aportacions dels altres, per compartir i construir coneixement matemàtic de manera col·lectiva. Criteris d'avaluació 1r curs 2n curs 9.1 Aportar i compartir estratègies i 9.1 Aportar i compartir estratègies i raonaments matemàtics amb els raonaments matemàtics amb els companys, valorar l'èxit col·lectiu com una companys, valorar l'èxit col·lectiu com una estratègia de millora personal. estratègia de millora personal. 9.2 Col·laborar en el treball en equip tant 9.2 Col·laborar en el treball en equip tant en entorns presencials com virtuals, en entorns presencials com virtuals, escoltant els altres i valorant les seves escoltant els altres i valorant les seves aportacions, respectant la perspectiva de aportacions, respectant la perspectiva de gènere i la multiculturalitat, compartint i gènere i la multiculturalitat, compartint i construint coneixement matemàtic de construint coneixement matemàtic de manera conjunta. manera conjunta. 9.3 Idear, dissenyar i aportar activitats i 9.3 Idear, dissenyar i aportar activitats i problemes matemàtics de qualitat problemes matemàtics de qualitat conceptual a la resta de companys per tal conceptual a la resta de companys per tal de participar activament en la construcció de participar activament en la construcció col·lectiva del coneixement matemàtic. col·lectiva del coneixement matemàtic. 9.4 Ajudar a identificar errors i dificultats 9.4 Ajudar a identificar errors i dificultats d'aprenentatge de les companyes i d'aprenentatge de les companyes i companys fent aportacions constructives i companys fent aportacions constructives i concretes que puguin ajudar a superar-los i concretes que puguin ajudar a superar-los i a millorar. a millorar. 9.5 Utilitzar la llengua catalana en 9.5 Utilitzar la llengua catalana en l'aprenentatge de les matemàtiques com l'aprenentatge de les matemàtiques com una eina de cohesió, inclusió i equitat. una eina de cohesió, inclusió i equitat. Treballar els valors de respecte, tolerància, igualtat o resolució pacífica de conflictes, al mateix temps que resolen reptes matemàtics desenvolupant destreses de comunicació efectiva, planificació, indagació, motivació i confiança, per crear relacions i entorns de treball saludables, que permetin afermar l'autoconfiança i normalitzar situacions de convivència en igualtat. Així mateix, s'ha de fomentar la ruptura d'estereotips i d'idees preconcebudes sobre les matemàtiques associades a qüestions individuals, com per exemple les de gènere o l'aptitud per a les matemàtiques.</t>
+    <t>Cooperar, desenvolupant les destreses socials necessàries per participar activament en els equips de treball inclusius i reconeixent la diversitat i el valor de les aportacions dels altres, per compartir i construir coneixement matemàtic de manera col·lectiva.</t>
   </si>
   <si>
     <t>Matemàtiques Generals</t>
   </si>
   <si>
-    <t>Modelitzar i resoldre problemes de la vida quotidiana i de diversos àmbits de coneixement, incloent-hi el matemàtic, aplicant diferents estratègies i formes de raonament per plantejar i resoldre reptes. Criteris d'avaluació 1.1 Generar models a partir situacions plantejades en contextos diversos, tant de la vida quotidiana com del seu àmbit acadèmic, que permeten convertir les situacions en reptes o problemes matemàtics. 1.2 Utilitzar eines i estratègies que permetin resoldre problemes o fer propostes creatives a les situacions que hagin estat modelitzades. 1.3 Obtenir solucions i fer propostes creatives a les situacions plantejades en contextos diversos, tant de la vida quotidiana com del seu àmbit acadèmic, per a l'aprenentatge de les matemàtiques, ja que són processos centrals en la construcció del coneixement matemàtic.</t>
-[...23 lines deleted...]
-    <t>Cooperar, desenvolupant les destreses socials necessàries per participar activament en els equips de treball inclusius i reconeixent la diversitat i el valor de les aportacions dels altres, per compartir i construir coneixement matemàtic de manera col·lectiva. Criteris d'avaluació 9.1 Aportar i compartir estratègies i raonaments matemàtics amb els companys, valorar l'èxit col·lectiu com una estratègia de millora personal. 9.2 Col·laborar en el treball en equip tant en entorns presencials com virtuals, escoltant els altres i valorant les seves aportacions, respectant la perspectiva de gènere i la multiculturalitat, compartint i construint coneixement matemàtic de manera conjunta. 9.3 Idear, dissenyar i aportar activitats i problemes matemàtics de qualitat conceptual a la resta de companys per tal de participar activament en la construcció col·lectiva del coneixement matemàtic. 9.4 Ajudar a identificar errors i dificultats d'aprenentatge de les companyes i companys fent aportacions constructives i concretes que puguin ajudar a superar-los i a millorar. 9.5 Utilitzar la llengua catalana en l'aprenentatge de les matemàtiques com una eina de cohesió, inclusió i equitat. Treballar els valors de respecte, tolerància, igualtat o resolució pacífica de conflictes, al mateix temps que resolen reptes matemàtics desenvolupant destreses de comunicació efectiva, planificació, indagació, motivació i confiança, per crear relacions i entorns de treball saludables, que permetin afermar l'autoconfiança i normalitzar situacions de convivència en igualtat. Així mateix, s'ha de fomentar la ruptura d'estereotips i d'idees preconcebudes sobre les matemàtiques associades a qüestions individuals, com per exemple les de gènere o l'aptitud per a les matemàtiques.</t>
+    <t>Modelitzar i resoldre problemes de la vida quotidiana i de diversos àmbits de coneixement, incloent-hi el matemàtic, aplicant diferents estratègies i formes de raonament per plantejar i resoldre reptes.</t>
+  </si>
+  <si>
+    <t>procediments, arguments i models, per donar significat a l'aprenentatge matemàtic i estructurar-lo.</t>
+  </si>
+  <si>
+    <t>Vincular i contextualitzar les matemàtiques a altres àrees de coneixement, abordant les situacions que se'n desprenguin, per modelitzar, resoldre problemes i desenvolupar la capacitat crítica, creativa i innovadora en situacions diverses.</t>
+  </si>
+  <si>
+    <t>Comunicar i representar, de forma individual i col·lectiva, conceptes, procediments i resultats matemàtics usant el llenguatge oral, escrit, gràfic i multimèdia, mitjançant diferents tipus de suports, incloent-hi els tecnològics, per donar significat al coneixement, transferir-lo i compartir-lo.</t>
   </si>
   <si>
     <t>Matemàtiques I</t>
   </si>
   <si>
-    <t>Modelitzar i resoldre problemes de la vida quotidiana i de diversos àmbits de coneixement, incloent-hi el matemàtic, aplicant diferents estratègies i formes de raonament, per plantejar i resoldre reptes. Criteris d'avaluació 1r curs 2n curs 1.1 Generar models a partir de situacions 1.1 Generar models a partir de situacions plantejades en contextos diversos, tant de plantejades en contextos diversos, tant de la vida quotidiana com de l'àmbit acadèmic, la vida quotidiana com de l'àmbit acadèmic, que permetin convertir les situacions en que permetin convertir les situacions en reptes o problemes matemàtics. reptes o problemes matemàtics. 1.2 Utilitzar eines i estratègies que 1.2 Utilitzar eines i estratègies que permetin resoldre problemes o fer permetin resoldre problemes o fer propostes creatives a les situacions que propostes creatives a les situacions que hagin estat modelitzades. hagin estat modelitzades. 1.3 Obtenir solucions i fer propostes 1.3 Obtenir solucions i fer propostes creatives a les situacions plantejades en creatives a les situacions plantejades en contextos diversos, tant de la vida contextos diversos, tant de la vida quotidiana com de l'àmbit acadèmic. quotidiana com de l'àmbit acadèmic. 1.4 Analitzar i valorar diferents modelitzacions, eines i estratègies. La resolució de problemes i la modelització constitueixen un eix fonamental en l'aprenentatge de les matemàtiques, ja que són processos centrals en la construcció del coneixement matemàtic. La modelització i la resolució de problemes en contextos diversos pot motivar el procés d'aprenentatge i establir uns fonaments cognitius sòlids que permetin construir conceptes matemàtics i experimentar la matemàtica com a eina per descriure, analitzar i ampliar la comprensió de situacions de la vida quotidiana de la ciència i la tecnologia, de les ciències socials o d'altres disciplines. El desenvolupament d'aquesta competència comporta els processos de formulació del problema, la sistematització en la cerca de dades o objectes rellevants i les seves relacions, la seva codificació al llenguatge matemàtic o a un llenguatge fàcil d'interpretar per un sistema informàtic, la creació de models abstractes de situacions quotidianes, l'ús d'estratègies heurístiques de resolució com l'analogia amb altres problemes, estimació, assaig i error, resolució de manera inversa, la descomposició en problemes més senzills, etc.</t>
-[...23 lines deleted...]
-    <t>Cooperar, desenvolupant les destreses socials necessàries per participar activament en els equips de treball inclusius reconeixent la diversitat i el valor de les aportacions dels altres, per compartir i construir coneixement matemàtic de manera col·lectiva. Criteris d'avaluació 1r curs 2n curs 9.1 Aportar i compartir estratègies i 9.1 Aportar i compartir estratègies i raonaments matemàtics amb els raonaments matemàtics amb els companys i valorar l'èxit col·lectiu com companys i valorar l'èxit col·lectiu com una estratègia de millora personal. una estratègia de millora personal. 9.2 Col·laborar en el treball en equip tant 9.2 Col·laborar en el treball en equip tant en entorns presencials com virtuals, en entorns presencials com virtuals, escoltant els altres i valorant les seves escoltant els altres i valorant les seves aportacions, respectant la perspectiva de aportacions, respectant la perspectiva de gènere i la multiculturalitat, compartint i gènere i la multiculturalitat, compartint i construint coneixement matemàtic de construint coneixement matemàtic de manera conjunta. manera conjunta. 9.3 Idear, dissenyar i aportar activitats i 9.3 Idear, dissenyar i aportar activitats i problemes matemàtics de qualitat problemes matemàtics de qualitat conceptual a la resta de companys per conceptual a la resta de companys per tal de participar activament en la tal de participar activament en la construcció col·lectiva del coneixement construcció col·lectiva del coneixement matemàtic. matemàtic. 9.4 Ajudar a identificar errors i dificultats 9.4 Ajudar a identificar errors i dificultats d'aprenentatge de les companyes i d'aprenentatge de les companyes i companys fent aportacions constructives companys fent aportacions constructives i concretes que puguin ajudar a superari concretes que puguin ajudar a superarlos i a millorar. los i a millorar. 9.5 Utilitzar la llengua catalana en 9.5 Utilitzar la llengua catalana en l'aprenentatge de les matemàtiques com l'aprenentatge de les matemàtiques com una eina de cohesió, inclusió i equitat. una eina de cohesió, inclusió i equitat. Treballar els valors de respecte, tolerància, igualtat o resolució pacífica de conflictes, al mateix temps que resolen reptes matemàtics desenvolupant destreses de comunicació efectiva, planificació, indagació, motivació i confiança, per crear relacions i entorns de treball saludables, que permetin afermar l'autoconfiança i normalitzar situacions de convivència en igualtat. Així mateix, s'ha de fomentar la ruptura d'estereotips i d'idees preconcebudes sobre les matemàtiques associades a qüestions individuals, com per exemple les de gènere o l'aptitud per a les matemàtiques.</t>
+    <t>Argumentar la idoneïtat de les solucions d'un problema, emprant el raonament i la lògica matemàtica, per verificar-ne la validesa.</t>
+  </si>
+  <si>
+    <t>Cooperar, desenvolupant les destreses socials necessàries per participar activament en els equips de treball inclusius reconeixent la diversitat i el valor de les aportacions dels altres, per compartir i construir coneixement matemàtic de manera col·lectiva.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Generar models a partir de situacions plantejades en contextos diversos, tant de la vida quotidiana com del seu àmbit</t>
   </si>
@@ -544,102 +508,102 @@
   <si>
     <t>Estudi de les propietats de diverses classes de funcions: polinòmiques, exponencials, irracionals, racionals, logarítmiques, trigonomètriques i funcions a trossos</t>
   </si>
   <si>
     <t>Ús de l’àlgebra simbòlica en la representació i l’explicació de relacions matemàtiques en diferents contextos</t>
   </si>
   <si>
     <t>Formulació, resolució i anàlisi de problemes en contextos diversos amb les eines i els programes més adequats</t>
   </si>
   <si>
     <t>Comparació d’algorismes alternatius per resoldre el mateix problema mitjançant el raonament lògic</t>
   </si>
   <si>
     <t>Organització i anàlisi de dades: Identificació dels diferents tipus de variables estadístiques. Diferenciació entre la distribució i els valors individuals</t>
   </si>
   <si>
     <t>Organització i anàlisi de dades: Interpretació i generació de representacions gràfiques, fent ús d’eines tecnològiques (calculadora gràfica, full de càlcul i altre programari estadístic)</t>
   </si>
   <si>
     <t>Organització i anàlisi de dades: Organització de les dades procedents de variables unidimensionals</t>
   </si>
   <si>
     <t>Organització i anàlisi de dades: Interpretació de les mesures de localització i dispersió en variables quantitatives</t>
   </si>
   <si>
-    <t>Organització i anàlisi de dades: Organització de les dades procedents de variables bidimensionals mitjançant la distribució conjunta i les distribucions marginals i condicionades. Anàlisi de la dependència estadísÈtica</t>
+    <t>Organització i anàlisi de dades: Organització de les dades procedents de variables bidimensionals mitjançant la distribució conjunta i les distribucions marginals i condicionades. Anàlisi de la dependència estadística</t>
   </si>
   <si>
     <t>Organització i anàlisi de dades: Ús i diferenciació entre la regressió lineal o la quadràtica per a l’estudi de la relació entre dues variables, valorant la pertinència dels diferents ajustaments</t>
   </si>
   <si>
     <t>Organització i anàlisi de dades: Ús del coeficient de correlació lineal per quantificar la relació lineal entre dues variables. Anàlisi de la seva fiabilitat per fer prediccions en diferents contextos, en particular els de ciències socials</t>
   </si>
   <si>
     <t>Organització i anàlisi de dades: Ús de la calculadora, del full de càlcul o de programari específic en l’anàlisi de dades estadístiques</t>
   </si>
   <si>
     <t>Predictibilitat i incertesa: Càlcul de la probabilitat d’un succés a partir del concepte de freqüència relativa</t>
   </si>
   <si>
     <t>Predictibilitat i incertesa: Càlcul de probabilitats en experiments simples mitjançant la regla de Laplace en situacions d’equiprobabilitat i en combinació amb diferents tècniques de recompte</t>
   </si>
   <si>
     <t>Distribucions de probabilitat: Ús de variables aleatòries discretes i/o contínues en funció del fenomen a estudiar Interpretació dels paràmetres de la distribució</t>
   </si>
   <si>
     <t>Distribucions de probabilitat: Modelització de fenòmens estocàstics mitjançant les distribucions de probabilitat binomial i normal</t>
   </si>
   <si>
     <t>Distribucions de probabilitat: Càlcul de probabilitats associades mitjançant eines tecnològiques</t>
   </si>
   <si>
     <t>Distribucions de probabilitat: Estimació de probabilitats mitjançant l’aproximació de la probabilitat binomial per la normal</t>
   </si>
   <si>
     <t>Inferència: Disseny d’estudis estadístics fent ús de les eines digitals per respondre a reptes o problemes susceptibles de ser tractats amb mètodes estadístics</t>
   </si>
   <si>
     <t>Inferència: Anàlisi de mostres unidimensionals i bidimensionals amb eines tecnològiques amb la finalitat d’emetre judicis i de prendre decisions: estimació puntual</t>
   </si>
   <si>
     <t>Creences, actituds i emocions: Habilitats d’autoregulació encaminades a descobrir els propis espais de millora i de recorregut personal</t>
   </si>
   <si>
     <t>Creences, actituds i emocions: Predisposició a endinsar-se en determinats aspectes de l’abstracció matemàtica com a únic camí per millorar-ne l’aplicabilitat</t>
   </si>
   <si>
     <t>Creences, actituds i emocions: Perseverança en la consecució d’una fita explorant i redefinint, si cal, les estratègies necessàries en el creixement personal</t>
   </si>
   <si>
     <t>Creences, actituds i emocions: Capacitat creativa fent propostes matemàtiques innovadores relacionades amb aspectes artístics, culturals, socials i tecnològics en els quals el gaudi de fer matemàtiques sigui present</t>
   </si>
   <si>
     <t>Creences, actituds i emocions: Habilitat d’identificar les confusions conceptuals pròpies que determinen els errors que es fan en matemàtiques valorant-les com una important font d’aprenentatge</t>
   </si>
   <si>
-    <t>Presa de decisions: Capacitat de posar en pràcÈtica estratègies concretes que ajudin a superar confusions conceptuals pròpies</t>
+    <t>Presa de decisions: Capacitat de posar en pràctica estratègies concretes que ajudin a superar confusions conceptuals pròpies</t>
   </si>
   <si>
     <t>Presa de decisions: Destreses per explorar i valorar diferents estratègies en el tractament matemàtic d’un problema o d’una situació</t>
   </si>
   <si>
     <t>Presa de decisions: Destreses a l’hora de millorar les estratègies d’aprenentatge a partir dels suggeriments de millora que es fan en les avaluacions i coavaluacions</t>
   </si>
   <si>
     <t>Presa de decisions: Capacitat de prendre decisions personals a partir de l’anàlisi crítica d’una situació susceptible de ser tractada amb argumentació matemàtica</t>
   </si>
   <si>
     <t>Inclusió, respecte i diversitat: Capacitat d’escoltar, respectar i provar estratègies matemàtiques proposades per una altra persona</t>
   </si>
   <si>
     <t>Inclusió, respecte i diversitat: Habilitat d’aportar idees i arguments que ajudin a l’aprenentatge dels companys</t>
   </si>
   <si>
     <t>Inclusió, respecte i diversitat: Capacitat de consensuar opinions i estratègies diverses a l’hora de prendre una decisió col·lectiva en el desenvolupament d’una activitat matemàtica</t>
   </si>
   <si>
     <t>Inclusió, respecte i diversitat: Apreciació de l’èxit col·lectiu com un èxit individual</t>
   </si>
   <si>
     <t>Inclusió, respecte i diversitat: Apreciació de la contribució de les matemàtiques i del paper de matemàtics i matemàtiques al llarg de la història en múltiples aspectes que ens envolten, tant de l’àmbit artístic, com cultural, social, científic i tecnològic</t>
   </si>
@@ -667,51 +631,51 @@
   <si>
     <t>Model matemàtic: Ús de fulls de geometria dinàmica o fulls de càlcul per modelitzar situacions del món real fent servir funcions lineals, quadràtiques, racionals senzilles, exponencials, logarítmiques, a trossos i periòdiques</t>
   </si>
   <si>
     <t>Igualtat i desigualtat: Resolució de sistemes d’equacions i inequacions per resoldre problemes relacionats amb la modelització o les funcions en diferents contextos mitjançant eines digitals</t>
   </si>
   <si>
     <t>Relacions i funcions: Representació gràfica a partir d’eines de geometria dinàmica o taules de valors per analitzar les propietats de les classes de funcions, incloent-hi lineals, quadràtiques, racionals senzilles, exponencials i logarítmiques</t>
   </si>
   <si>
     <t>Relacions i funcions: Interpretació de les propietats d’una funció per resoldre problemes en contextos diversos</t>
   </si>
   <si>
     <t>Pensament computacional: Formulació, resolució, anàlisi, representació i interpretació de relacions i problemes de la vida quotidiana i de diferents àmbits utilitzant algoritmes, programes i eines tecnològiques adequats</t>
   </si>
   <si>
     <t>Visualització, raonament i modelització geomètrica: Representació de situacions de la vida quotidiana mitjançant diferents tipus de grafs (dirigits, plànols, ponderats, arbres, etc.)</t>
   </si>
   <si>
     <t>Visualització, raonament i modelització geomètrica: Resolució de problemes de camins i circuits fent ús de grafs eulerians i hamiltonians Coloració de grafs</t>
   </si>
   <si>
     <t>Visualització, raonament i modelització geomètrica: Resolució del problema del camí mínim en diferents contextos</t>
   </si>
   <si>
-    <t>Organització i anàlisi de dades: Interpretació i anàlisi d’informació estadísÈtica en diversos contextos</t>
+    <t>Organització i anàlisi de dades: Interpretació i anàlisi d’informació estadística en diversos contextos</t>
   </si>
   <si>
     <t>Organització i anàlisi de dades: Ús i diferenciació entre la regressió lineal o la quadràtica per a l’estudi de la relació entre dues variables, valorant la pertinença dels diferents ajustaments</t>
   </si>
   <si>
     <t>Organització i anàlisi de dades: Ús del coeficient de correlació lineal per quantificar la relació lineal entre dues variables. Anàlisi de la seva fiabilitat per fer prediccions en diferents contextos, en particular els científics i tecnològics</t>
   </si>
   <si>
     <t>Predictibilitat i incertesa: Càlcul de probabilitats en experiments compostos per mitjà de l’ús del concepte de probabilitat condicionada i de la independència entre successos aleatoris. Ús dels diagrames d’arbre i de les taules de contingència com a eines de suport al càlcul de probabilitats. Contextualització del teorema de probabilitats totals</t>
   </si>
   <si>
     <t>Distribucions de probabilitat: Modelització de fenòmens estocàstics mitjançant les distribucions de probabilitat binomial i normal. Càlcul de probabilitats associades mitjançant eines tecnològiques</t>
   </si>
   <si>
     <t>Inferència: Disseny d’estudis estadístics relacionats amb diversos contextos utilitzant eines digitals. Anàlisi i valoració de la representativitat de la mostra utilitzada en un estudi estadístic</t>
   </si>
   <si>
     <t>Relacions: Els nombres complexos com a solucions d’equacions polinòmiques dins del seu context històric</t>
   </si>
   <si>
     <t>Sentit de les operacions: Addició i producte escalar de vectors al pla: propietats i representacions, fent també ús de GeoGebra per fer les representacions</t>
   </si>
   <si>
     <t>Mesura: Ús de les relacions trigonomètriques per determinar longituds i mesures angulars en problemes de resolució de triangles</t>
   </si>
@@ -751,51 +715,51 @@
   <si>
     <t>Formes geomètriques de dues dimensions: Anàlisi de les propietats i de les característiques fonamentals d’objectes geomètrics de dues dimensions</t>
   </si>
   <si>
     <t>Formes geomètriques de dues dimensions: Resolució de problemes relatius a objectes geomètrics en el pla representats amb coordenades cartesianes</t>
   </si>
   <si>
     <t>Localització i sistemes de representació: Representació i exploració, amb ajuda d’eines digitals, de les relacions entre objectes geomètrics al pla (transformacions geomètriques, moviments en el pla, isometries, congruència i semblança)</t>
   </si>
   <si>
     <t>Localització i sistemes de representació: Selecció de l’expressió algebraica més adequada per expressar objectes geomètrics en funció de la situació a resoldre</t>
   </si>
   <si>
     <t>Visualització, raonament i modelització geomètrica: Representació d’objectes geomètrics al pla mitjançant eines digitals incloent-hi les funcions i les figures que es poden formar a partir d’un punt en moviment en un lloc geomètric a partir de les seves propietats</t>
   </si>
   <si>
     <t>Visualització, raonament i modelització geomètrica: Utilització de models matemàtics (geomètrics, algebraics, grafs, etc.) en la resolució de problemes al pla vinculats a contextos connectats amb altres disciplines i àrees d’interès, incloent-hi els artístics</t>
   </si>
   <si>
     <t>Visualització, raonament i modelització geomètrica: Validació per mitjà de la deducció i la demostració de teoremes i/o conjectures geomètriques en el pla i comprovació amb eines digitals (GeoGebra)</t>
   </si>
   <si>
     <t>Visualització, raonament i modelització geomètrica: Modelització de la posició i del moviment d’un objecte en el pla mitjançant vectors Visualització a partir de paràmetres (punts lliscants) amb el GeoGebra</t>
   </si>
   <si>
-    <t>Distribució: organització i anàlisi de dades: Organització de les dades procedents de variables bidimensionals mitjançant la distribució conjunta i les distribucions marginals i condicionades. Anàlisi de la dependència estadísÈtica</t>
+    <t>Distribució: organització i anàlisi de dades: Organització de les dades procedents de variables bidimensionals mitjançant la distribució conjunta i les distribucions marginals i condicionades. Anàlisi de la dependència estadística</t>
   </si>
   <si>
     <t>Distribució: organització i anàlisi de dades: Ús i diferenciació entre la regressió lineal o la quadràtica per a l’estudi de la relació entre dues variables, valorant la pertinença dels diferents ajustaments</t>
   </si>
   <si>
     <t>Distribució: organització i anàlisi de dades: Ús del coeficient de correlació lineal per quantificar la relació lineal entre dues variables. Anàlisi de la seva fiabilitat per fer prediccions en diferents contextos, en particular els científics i tecnològics</t>
   </si>
   <si>
     <t>Distribució: organització i anàlisi de dades: Ús de la calculadora, del full de càlcul o del programari específic en l’anàlisi de dades estadístiques</t>
   </si>
   <si>
     <t>Predictibilitat i incertesa: Càlcul de probabilitats en experiments simples per mitjà de la regla de Laplace en situacions d’equiprobabilitat i en combinació amb diferents tècniques de recompte</t>
   </si>
   <si>
     <t>Inferència: Anàlisi de mostres unidimensionals i bidimensionals amb eines tecnològiques amb la finalitat d’emetre judicis i de prendre decisions</t>
   </si>
   <si>
     <t>Creences, actituds i emocions: Habilitat a identificar les confusions conceptuals pròpies que determinen els errors que es fan en matemàtiques valorant-les com una important font d’aprenentatge</t>
   </si>
   <si>
     <t>Inclusió, respecte i diversitat: Habilitat a aportar idees i arguments que ajudin a l’aprenentatge dels companys</t>
   </si>
   <si>
     <t>Inclusió, respecte i diversitat: Apreciació de la contribució de les matemàtiques i del paper de matemàtics i matemàtiques al llarg de la història en múltiples aspectes que ens envolten, tant de l’àmbit artístic com cultural, social, científic i tecnològic</t>
   </si>
@@ -1597,51 +1561,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>114</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1677,2068 +1641,2068 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F117"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>0.88</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>0.88</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>0.88</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>0.88</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>0.88</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>0.88</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>0.88</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>0.88</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>0.88</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>0.88</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4.3</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>0.88</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.4</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>0.88</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>5.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>0.88</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>5.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>0.88</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.3</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>0.88</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>5.4</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>0.88</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>6.1</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>0.88</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>6.2</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>0.88</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.3</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>0.88</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>6.4</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>0.88</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>6.5</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>0.88</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>7.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>0.88</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>7.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>0.88</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>7.3</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>0.88</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>7.4</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>0.88</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>7.5</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>0.88</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>7.6</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>0.88</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>7.7</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>0.88</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>8.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>0.88</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>8.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>0.88</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>8.3</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>0.88</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>8.4</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>0.88</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>8.5</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>0.88</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>9.1</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>0.88</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>9.2</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>0.88</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>9.3</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <v>0.88</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>9.4</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
         <v>0.88</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>9.5</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
         <v>0.88</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>1.1</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
         <v>0.88</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>1.2</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
         <v>0.88</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>1.3</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
         <v>0.88</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>2.1</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
         <v>0.88</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>2.2</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
         <v>0.88</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>3.1</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
         <v>0.88</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>3.2</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
         <v>0.88</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>3.3</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
         <v>0.88</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>4.1</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
         <v>0.88</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>4.2</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
         <v>0.88</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>4.3</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="D51" s="7"/>
       <c r="E51" s="7">
         <v>0.88</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>4.4</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
         <v>0.88</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>5.1</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="D53" s="7"/>
       <c r="E53" s="7">
         <v>0.88</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>5.2</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="D54" s="7"/>
       <c r="E54" s="7">
         <v>0.88</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>5.3</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D55" s="7"/>
       <c r="E55" s="7">
         <v>0.88</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>5.4</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="D56" s="7"/>
       <c r="E56" s="7">
         <v>0.88</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>6.1</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="D57" s="7"/>
       <c r="E57" s="7">
         <v>0.88</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>6.2</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="D58" s="7"/>
       <c r="E58" s="7">
         <v>0.88</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>6.3</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="D59" s="7"/>
       <c r="E59" s="7">
         <v>0.88</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>6.4</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="D60" s="7"/>
       <c r="E60" s="7">
         <v>0.88</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>6.5</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="D61" s="7"/>
       <c r="E61" s="7">
         <v>0.88</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>7.1</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="D62" s="7"/>
       <c r="E62" s="7">
         <v>0.88</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>7.2</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="D63" s="7"/>
       <c r="E63" s="7">
         <v>0.88</v>
       </c>
       <c r="F63" s="5"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>7.3</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="D64" s="7"/>
       <c r="E64" s="7">
         <v>0.88</v>
       </c>
       <c r="F64" s="5"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>7.4</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="D65" s="7"/>
       <c r="E65" s="7">
         <v>0.88</v>
       </c>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>7.5</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="D66" s="7"/>
       <c r="E66" s="7">
         <v>0.88</v>
       </c>
       <c r="F66" s="5"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>7.6</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="D67" s="7"/>
       <c r="E67" s="7">
         <v>0.88</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>7.7</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="D68" s="7"/>
       <c r="E68" s="7">
         <v>0.88</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>8.1</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="D69" s="7"/>
       <c r="E69" s="7">
         <v>0.88</v>
       </c>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>8.2</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="D70" s="7"/>
       <c r="E70" s="7">
         <v>0.88</v>
       </c>
       <c r="F70" s="5"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>8.3</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="D71" s="7"/>
       <c r="E71" s="7">
         <v>0.88</v>
       </c>
       <c r="F71" s="5"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>8.4</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="D72" s="7"/>
       <c r="E72" s="7">
         <v>0.88</v>
       </c>
       <c r="F72" s="5"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>8.5</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="D73" s="7"/>
       <c r="E73" s="7">
         <v>0.88</v>
       </c>
       <c r="F73" s="5"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>9.1</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="D74" s="7"/>
       <c r="E74" s="7">
         <v>0.88</v>
       </c>
       <c r="F74" s="5"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>9.2</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="D75" s="7"/>
       <c r="E75" s="7">
         <v>0.88</v>
       </c>
       <c r="F75" s="5"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>9.3</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="D76" s="7"/>
       <c r="E76" s="7">
         <v>0.88</v>
       </c>
       <c r="F76" s="5"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>9.4</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="D77" s="7"/>
       <c r="E77" s="7">
         <v>0.88</v>
       </c>
       <c r="F77" s="5"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>9.5</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="D78" s="7"/>
       <c r="E78" s="7">
         <v>0.88</v>
       </c>
       <c r="F78" s="5"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>1.1</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="D79" s="7"/>
       <c r="E79" s="7">
         <v>0.88</v>
       </c>
       <c r="F79" s="5"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>1.2</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="D80" s="7"/>
       <c r="E80" s="7">
         <v>0.88</v>
       </c>
       <c r="F80" s="5"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>1.3</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="D81" s="7"/>
       <c r="E81" s="7">
         <v>0.88</v>
       </c>
       <c r="F81" s="5"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>2.1</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="D82" s="7"/>
       <c r="E82" s="7">
         <v>0.88</v>
       </c>
       <c r="F82" s="5"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>2.2</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="D83" s="7"/>
       <c r="E83" s="7">
         <v>0.88</v>
       </c>
       <c r="F83" s="5"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>3.1</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="D84" s="7"/>
       <c r="E84" s="7">
         <v>0.88</v>
       </c>
       <c r="F84" s="5"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>3.2</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="D85" s="7"/>
       <c r="E85" s="7">
         <v>0.88</v>
       </c>
       <c r="F85" s="5"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>3.3</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="D86" s="7"/>
       <c r="E86" s="7">
         <v>0.88</v>
       </c>
       <c r="F86" s="5"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>4.1</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="D87" s="7"/>
       <c r="E87" s="7">
         <v>0.88</v>
       </c>
       <c r="F87" s="5"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>4.2</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="D88" s="7"/>
       <c r="E88" s="7">
         <v>0.88</v>
       </c>
       <c r="F88" s="5"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>4.3</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="D89" s="7"/>
       <c r="E89" s="7">
         <v>0.88</v>
       </c>
       <c r="F89" s="5"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>4.4</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="D90" s="7"/>
       <c r="E90" s="7">
         <v>0.88</v>
       </c>
       <c r="F90" s="5"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>5.1</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="D91" s="7"/>
       <c r="E91" s="7">
         <v>0.88</v>
       </c>
       <c r="F91" s="5"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>5.2</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="D92" s="7"/>
       <c r="E92" s="7">
         <v>0.88</v>
       </c>
       <c r="F92" s="5"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>5.3</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D93" s="7"/>
       <c r="E93" s="7">
         <v>0.88</v>
       </c>
       <c r="F93" s="5"/>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>5.4</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D94" s="7"/>
       <c r="E94" s="7">
         <v>0.88</v>
       </c>
       <c r="F94" s="5"/>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>6.1</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="D95" s="7"/>
       <c r="E95" s="7">
         <v>0.88</v>
       </c>
       <c r="F95" s="5"/>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>6.2</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="D96" s="7"/>
       <c r="E96" s="7">
         <v>0.88</v>
       </c>
       <c r="F96" s="5"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>6.3</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="D97" s="7"/>
       <c r="E97" s="7">
         <v>0.88</v>
       </c>
       <c r="F97" s="5"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>6.4</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="D98" s="7"/>
       <c r="E98" s="7">
         <v>0.88</v>
       </c>
       <c r="F98" s="5"/>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>6.5</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="D99" s="7"/>
       <c r="E99" s="7">
         <v>0.88</v>
       </c>
       <c r="F99" s="5"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>7.1</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="D100" s="7"/>
       <c r="E100" s="7">
         <v>0.88</v>
       </c>
       <c r="F100" s="5"/>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>7.2</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="D101" s="7"/>
       <c r="E101" s="7">
         <v>0.88</v>
       </c>
       <c r="F101" s="5"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>7.3</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="D102" s="7"/>
       <c r="E102" s="7">
         <v>0.88</v>
       </c>
       <c r="F102" s="5"/>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>7.4</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="D103" s="7"/>
       <c r="E103" s="7">
         <v>0.88</v>
       </c>
       <c r="F103" s="5"/>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>7.5</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="D104" s="7"/>
       <c r="E104" s="7">
         <v>0.88</v>
       </c>
       <c r="F104" s="5"/>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>7.6</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="D105" s="7"/>
       <c r="E105" s="7">
         <v>0.88</v>
       </c>
       <c r="F105" s="5"/>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
         <v>7.7</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="D106" s="7"/>
       <c r="E106" s="7">
         <v>0.88</v>
       </c>
       <c r="F106" s="5"/>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>8.1</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="D107" s="7"/>
       <c r="E107" s="7">
         <v>0.88</v>
       </c>
       <c r="F107" s="5"/>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>8.2</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="D108" s="7"/>
       <c r="E108" s="7">
         <v>0.88</v>
       </c>
       <c r="F108" s="5"/>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>8.3</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="D109" s="7"/>
       <c r="E109" s="7">
         <v>0.88</v>
       </c>
       <c r="F109" s="5"/>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
         <v>8.4</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="D110" s="7"/>
       <c r="E110" s="7">
         <v>0.88</v>
       </c>
       <c r="F110" s="5"/>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
         <v>8.5</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="D111" s="7"/>
       <c r="E111" s="7">
         <v>0.88</v>
       </c>
       <c r="F111" s="5"/>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
         <v>9.1</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="D112" s="7"/>
       <c r="E112" s="7">
         <v>0.88</v>
       </c>
       <c r="F112" s="5"/>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>9.2</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="D113" s="7"/>
       <c r="E113" s="7">
         <v>0.88</v>
       </c>
       <c r="F113" s="5"/>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>9.3</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="D114" s="7"/>
       <c r="E114" s="7">
         <v>0.88</v>
       </c>
       <c r="F114" s="5"/>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>9.4</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="D115" s="7"/>
       <c r="E115" s="7">
         <v>0.88</v>
       </c>
       <c r="F115" s="5"/>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
         <v>9.5</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="D116" s="7"/>
       <c r="E116" s="7">
         <v>0.88</v>
       </c>
       <c r="F116" s="5"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="5"/>
       <c r="D117" s="7"/>
       <c r="E117" s="7">
         <f>SUM(E3:E116)</f>
         <v>100.31999999999989</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DN31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:DN31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:118">
       <c r="A1" s="6" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>3.1</v>
       </c>
       <c r="I1" s="6">
         <v>3.2</v>
       </c>
       <c r="J1" s="6">
         <v>3.3</v>
       </c>
@@ -4039,59 +4003,59 @@
       <c r="DE1" s="6">
         <v>8.3</v>
       </c>
       <c r="DF1" s="6">
         <v>8.4</v>
       </c>
       <c r="DG1" s="6">
         <v>8.5</v>
       </c>
       <c r="DH1" s="6">
         <v>9.1</v>
       </c>
       <c r="DI1" s="6">
         <v>9.2</v>
       </c>
       <c r="DJ1" s="6">
         <v>9.3</v>
       </c>
       <c r="DK1" s="6">
         <v>9.4</v>
       </c>
       <c r="DL1" s="6">
         <v>9.5</v>
       </c>
       <c r="DM1" s="6" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="DN1" s="6" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
     </row>
     <row r="2" spans="1:118">
       <c r="A2" s="5" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -4172,51 +4136,51 @@
       <c r="CV2" s="5"/>
       <c r="CW2" s="5"/>
       <c r="CX2" s="5"/>
       <c r="CY2" s="5"/>
       <c r="CZ2" s="5"/>
       <c r="DA2" s="5"/>
       <c r="DB2" s="5"/>
       <c r="DC2" s="5"/>
       <c r="DD2" s="5"/>
       <c r="DE2" s="5"/>
       <c r="DF2" s="5"/>
       <c r="DG2" s="5"/>
       <c r="DH2" s="5"/>
       <c r="DI2" s="5"/>
       <c r="DJ2" s="5"/>
       <c r="DK2" s="5"/>
       <c r="DL2" s="5"/>
       <c r="DM2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:DL2),"")</f>
         <v/>
       </c>
       <c r="DN2" s="5"/>
     </row>
     <row r="3" spans="1:118">
       <c r="A3" s="5" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -4297,51 +4261,51 @@
       <c r="CV3" s="5"/>
       <c r="CW3" s="5"/>
       <c r="CX3" s="5"/>
       <c r="CY3" s="5"/>
       <c r="CZ3" s="5"/>
       <c r="DA3" s="5"/>
       <c r="DB3" s="5"/>
       <c r="DC3" s="5"/>
       <c r="DD3" s="5"/>
       <c r="DE3" s="5"/>
       <c r="DF3" s="5"/>
       <c r="DG3" s="5"/>
       <c r="DH3" s="5"/>
       <c r="DI3" s="5"/>
       <c r="DJ3" s="5"/>
       <c r="DK3" s="5"/>
       <c r="DL3" s="5"/>
       <c r="DM3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:DL3),"")</f>
         <v/>
       </c>
       <c r="DN3" s="5"/>
     </row>
     <row r="4" spans="1:118">
       <c r="A4" s="5" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -4422,51 +4386,51 @@
       <c r="CV4" s="5"/>
       <c r="CW4" s="5"/>
       <c r="CX4" s="5"/>
       <c r="CY4" s="5"/>
       <c r="CZ4" s="5"/>
       <c r="DA4" s="5"/>
       <c r="DB4" s="5"/>
       <c r="DC4" s="5"/>
       <c r="DD4" s="5"/>
       <c r="DE4" s="5"/>
       <c r="DF4" s="5"/>
       <c r="DG4" s="5"/>
       <c r="DH4" s="5"/>
       <c r="DI4" s="5"/>
       <c r="DJ4" s="5"/>
       <c r="DK4" s="5"/>
       <c r="DL4" s="5"/>
       <c r="DM4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:DL4),"")</f>
         <v/>
       </c>
       <c r="DN4" s="5"/>
     </row>
     <row r="5" spans="1:118">
       <c r="A5" s="5" t="s">
-        <v>305</v>
+        <v>293</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -4547,51 +4511,51 @@
       <c r="CV5" s="5"/>
       <c r="CW5" s="5"/>
       <c r="CX5" s="5"/>
       <c r="CY5" s="5"/>
       <c r="CZ5" s="5"/>
       <c r="DA5" s="5"/>
       <c r="DB5" s="5"/>
       <c r="DC5" s="5"/>
       <c r="DD5" s="5"/>
       <c r="DE5" s="5"/>
       <c r="DF5" s="5"/>
       <c r="DG5" s="5"/>
       <c r="DH5" s="5"/>
       <c r="DI5" s="5"/>
       <c r="DJ5" s="5"/>
       <c r="DK5" s="5"/>
       <c r="DL5" s="5"/>
       <c r="DM5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:DL5),"")</f>
         <v/>
       </c>
       <c r="DN5" s="5"/>
     </row>
     <row r="6" spans="1:118">
       <c r="A6" s="5" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -4672,51 +4636,51 @@
       <c r="CV6" s="5"/>
       <c r="CW6" s="5"/>
       <c r="CX6" s="5"/>
       <c r="CY6" s="5"/>
       <c r="CZ6" s="5"/>
       <c r="DA6" s="5"/>
       <c r="DB6" s="5"/>
       <c r="DC6" s="5"/>
       <c r="DD6" s="5"/>
       <c r="DE6" s="5"/>
       <c r="DF6" s="5"/>
       <c r="DG6" s="5"/>
       <c r="DH6" s="5"/>
       <c r="DI6" s="5"/>
       <c r="DJ6" s="5"/>
       <c r="DK6" s="5"/>
       <c r="DL6" s="5"/>
       <c r="DM6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:DL6),"")</f>
         <v/>
       </c>
       <c r="DN6" s="5"/>
     </row>
     <row r="7" spans="1:118">
       <c r="A7" s="5" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -4797,51 +4761,51 @@
       <c r="CV7" s="5"/>
       <c r="CW7" s="5"/>
       <c r="CX7" s="5"/>
       <c r="CY7" s="5"/>
       <c r="CZ7" s="5"/>
       <c r="DA7" s="5"/>
       <c r="DB7" s="5"/>
       <c r="DC7" s="5"/>
       <c r="DD7" s="5"/>
       <c r="DE7" s="5"/>
       <c r="DF7" s="5"/>
       <c r="DG7" s="5"/>
       <c r="DH7" s="5"/>
       <c r="DI7" s="5"/>
       <c r="DJ7" s="5"/>
       <c r="DK7" s="5"/>
       <c r="DL7" s="5"/>
       <c r="DM7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:DL7),"")</f>
         <v/>
       </c>
       <c r="DN7" s="5"/>
     </row>
     <row r="8" spans="1:118">
       <c r="A8" s="5" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -4922,51 +4886,51 @@
       <c r="CV8" s="5"/>
       <c r="CW8" s="5"/>
       <c r="CX8" s="5"/>
       <c r="CY8" s="5"/>
       <c r="CZ8" s="5"/>
       <c r="DA8" s="5"/>
       <c r="DB8" s="5"/>
       <c r="DC8" s="5"/>
       <c r="DD8" s="5"/>
       <c r="DE8" s="5"/>
       <c r="DF8" s="5"/>
       <c r="DG8" s="5"/>
       <c r="DH8" s="5"/>
       <c r="DI8" s="5"/>
       <c r="DJ8" s="5"/>
       <c r="DK8" s="5"/>
       <c r="DL8" s="5"/>
       <c r="DM8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:DL8),"")</f>
         <v/>
       </c>
       <c r="DN8" s="5"/>
     </row>
     <row r="9" spans="1:118">
       <c r="A9" s="5" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -5047,51 +5011,51 @@
       <c r="CV9" s="5"/>
       <c r="CW9" s="5"/>
       <c r="CX9" s="5"/>
       <c r="CY9" s="5"/>
       <c r="CZ9" s="5"/>
       <c r="DA9" s="5"/>
       <c r="DB9" s="5"/>
       <c r="DC9" s="5"/>
       <c r="DD9" s="5"/>
       <c r="DE9" s="5"/>
       <c r="DF9" s="5"/>
       <c r="DG9" s="5"/>
       <c r="DH9" s="5"/>
       <c r="DI9" s="5"/>
       <c r="DJ9" s="5"/>
       <c r="DK9" s="5"/>
       <c r="DL9" s="5"/>
       <c r="DM9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:DL9),"")</f>
         <v/>
       </c>
       <c r="DN9" s="5"/>
     </row>
     <row r="10" spans="1:118">
       <c r="A10" s="5" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -5172,51 +5136,51 @@
       <c r="CV10" s="5"/>
       <c r="CW10" s="5"/>
       <c r="CX10" s="5"/>
       <c r="CY10" s="5"/>
       <c r="CZ10" s="5"/>
       <c r="DA10" s="5"/>
       <c r="DB10" s="5"/>
       <c r="DC10" s="5"/>
       <c r="DD10" s="5"/>
       <c r="DE10" s="5"/>
       <c r="DF10" s="5"/>
       <c r="DG10" s="5"/>
       <c r="DH10" s="5"/>
       <c r="DI10" s="5"/>
       <c r="DJ10" s="5"/>
       <c r="DK10" s="5"/>
       <c r="DL10" s="5"/>
       <c r="DM10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:DL10),"")</f>
         <v/>
       </c>
       <c r="DN10" s="5"/>
     </row>
     <row r="11" spans="1:118">
       <c r="A11" s="5" t="s">
-        <v>311</v>
+        <v>299</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -5297,51 +5261,51 @@
       <c r="CV11" s="5"/>
       <c r="CW11" s="5"/>
       <c r="CX11" s="5"/>
       <c r="CY11" s="5"/>
       <c r="CZ11" s="5"/>
       <c r="DA11" s="5"/>
       <c r="DB11" s="5"/>
       <c r="DC11" s="5"/>
       <c r="DD11" s="5"/>
       <c r="DE11" s="5"/>
       <c r="DF11" s="5"/>
       <c r="DG11" s="5"/>
       <c r="DH11" s="5"/>
       <c r="DI11" s="5"/>
       <c r="DJ11" s="5"/>
       <c r="DK11" s="5"/>
       <c r="DL11" s="5"/>
       <c r="DM11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:DL11),"")</f>
         <v/>
       </c>
       <c r="DN11" s="5"/>
     </row>
     <row r="12" spans="1:118">
       <c r="A12" s="5" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -5422,51 +5386,51 @@
       <c r="CV12" s="5"/>
       <c r="CW12" s="5"/>
       <c r="CX12" s="5"/>
       <c r="CY12" s="5"/>
       <c r="CZ12" s="5"/>
       <c r="DA12" s="5"/>
       <c r="DB12" s="5"/>
       <c r="DC12" s="5"/>
       <c r="DD12" s="5"/>
       <c r="DE12" s="5"/>
       <c r="DF12" s="5"/>
       <c r="DG12" s="5"/>
       <c r="DH12" s="5"/>
       <c r="DI12" s="5"/>
       <c r="DJ12" s="5"/>
       <c r="DK12" s="5"/>
       <c r="DL12" s="5"/>
       <c r="DM12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:DL12),"")</f>
         <v/>
       </c>
       <c r="DN12" s="5"/>
     </row>
     <row r="13" spans="1:118">
       <c r="A13" s="5" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -5547,51 +5511,51 @@
       <c r="CV13" s="5"/>
       <c r="CW13" s="5"/>
       <c r="CX13" s="5"/>
       <c r="CY13" s="5"/>
       <c r="CZ13" s="5"/>
       <c r="DA13" s="5"/>
       <c r="DB13" s="5"/>
       <c r="DC13" s="5"/>
       <c r="DD13" s="5"/>
       <c r="DE13" s="5"/>
       <c r="DF13" s="5"/>
       <c r="DG13" s="5"/>
       <c r="DH13" s="5"/>
       <c r="DI13" s="5"/>
       <c r="DJ13" s="5"/>
       <c r="DK13" s="5"/>
       <c r="DL13" s="5"/>
       <c r="DM13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:DL13),"")</f>
         <v/>
       </c>
       <c r="DN13" s="5"/>
     </row>
     <row r="14" spans="1:118">
       <c r="A14" s="5" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -5672,51 +5636,51 @@
       <c r="CV14" s="5"/>
       <c r="CW14" s="5"/>
       <c r="CX14" s="5"/>
       <c r="CY14" s="5"/>
       <c r="CZ14" s="5"/>
       <c r="DA14" s="5"/>
       <c r="DB14" s="5"/>
       <c r="DC14" s="5"/>
       <c r="DD14" s="5"/>
       <c r="DE14" s="5"/>
       <c r="DF14" s="5"/>
       <c r="DG14" s="5"/>
       <c r="DH14" s="5"/>
       <c r="DI14" s="5"/>
       <c r="DJ14" s="5"/>
       <c r="DK14" s="5"/>
       <c r="DL14" s="5"/>
       <c r="DM14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:DL14),"")</f>
         <v/>
       </c>
       <c r="DN14" s="5"/>
     </row>
     <row r="15" spans="1:118">
       <c r="A15" s="5" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -5797,51 +5761,51 @@
       <c r="CV15" s="5"/>
       <c r="CW15" s="5"/>
       <c r="CX15" s="5"/>
       <c r="CY15" s="5"/>
       <c r="CZ15" s="5"/>
       <c r="DA15" s="5"/>
       <c r="DB15" s="5"/>
       <c r="DC15" s="5"/>
       <c r="DD15" s="5"/>
       <c r="DE15" s="5"/>
       <c r="DF15" s="5"/>
       <c r="DG15" s="5"/>
       <c r="DH15" s="5"/>
       <c r="DI15" s="5"/>
       <c r="DJ15" s="5"/>
       <c r="DK15" s="5"/>
       <c r="DL15" s="5"/>
       <c r="DM15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:DL15),"")</f>
         <v/>
       </c>
       <c r="DN15" s="5"/>
     </row>
     <row r="16" spans="1:118">
       <c r="A16" s="5" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -5922,51 +5886,51 @@
       <c r="CV16" s="5"/>
       <c r="CW16" s="5"/>
       <c r="CX16" s="5"/>
       <c r="CY16" s="5"/>
       <c r="CZ16" s="5"/>
       <c r="DA16" s="5"/>
       <c r="DB16" s="5"/>
       <c r="DC16" s="5"/>
       <c r="DD16" s="5"/>
       <c r="DE16" s="5"/>
       <c r="DF16" s="5"/>
       <c r="DG16" s="5"/>
       <c r="DH16" s="5"/>
       <c r="DI16" s="5"/>
       <c r="DJ16" s="5"/>
       <c r="DK16" s="5"/>
       <c r="DL16" s="5"/>
       <c r="DM16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:DL16),"")</f>
         <v/>
       </c>
       <c r="DN16" s="5"/>
     </row>
     <row r="17" spans="1:118">
       <c r="A17" s="5" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -6047,51 +6011,51 @@
       <c r="CV17" s="5"/>
       <c r="CW17" s="5"/>
       <c r="CX17" s="5"/>
       <c r="CY17" s="5"/>
       <c r="CZ17" s="5"/>
       <c r="DA17" s="5"/>
       <c r="DB17" s="5"/>
       <c r="DC17" s="5"/>
       <c r="DD17" s="5"/>
       <c r="DE17" s="5"/>
       <c r="DF17" s="5"/>
       <c r="DG17" s="5"/>
       <c r="DH17" s="5"/>
       <c r="DI17" s="5"/>
       <c r="DJ17" s="5"/>
       <c r="DK17" s="5"/>
       <c r="DL17" s="5"/>
       <c r="DM17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:DL17),"")</f>
         <v/>
       </c>
       <c r="DN17" s="5"/>
     </row>
     <row r="18" spans="1:118">
       <c r="A18" s="5" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -6172,51 +6136,51 @@
       <c r="CV18" s="5"/>
       <c r="CW18" s="5"/>
       <c r="CX18" s="5"/>
       <c r="CY18" s="5"/>
       <c r="CZ18" s="5"/>
       <c r="DA18" s="5"/>
       <c r="DB18" s="5"/>
       <c r="DC18" s="5"/>
       <c r="DD18" s="5"/>
       <c r="DE18" s="5"/>
       <c r="DF18" s="5"/>
       <c r="DG18" s="5"/>
       <c r="DH18" s="5"/>
       <c r="DI18" s="5"/>
       <c r="DJ18" s="5"/>
       <c r="DK18" s="5"/>
       <c r="DL18" s="5"/>
       <c r="DM18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:DL18),"")</f>
         <v/>
       </c>
       <c r="DN18" s="5"/>
     </row>
     <row r="19" spans="1:118">
       <c r="A19" s="5" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -6297,51 +6261,51 @@
       <c r="CV19" s="5"/>
       <c r="CW19" s="5"/>
       <c r="CX19" s="5"/>
       <c r="CY19" s="5"/>
       <c r="CZ19" s="5"/>
       <c r="DA19" s="5"/>
       <c r="DB19" s="5"/>
       <c r="DC19" s="5"/>
       <c r="DD19" s="5"/>
       <c r="DE19" s="5"/>
       <c r="DF19" s="5"/>
       <c r="DG19" s="5"/>
       <c r="DH19" s="5"/>
       <c r="DI19" s="5"/>
       <c r="DJ19" s="5"/>
       <c r="DK19" s="5"/>
       <c r="DL19" s="5"/>
       <c r="DM19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:DL19),"")</f>
         <v/>
       </c>
       <c r="DN19" s="5"/>
     </row>
     <row r="20" spans="1:118">
       <c r="A20" s="5" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -6422,51 +6386,51 @@
       <c r="CV20" s="5"/>
       <c r="CW20" s="5"/>
       <c r="CX20" s="5"/>
       <c r="CY20" s="5"/>
       <c r="CZ20" s="5"/>
       <c r="DA20" s="5"/>
       <c r="DB20" s="5"/>
       <c r="DC20" s="5"/>
       <c r="DD20" s="5"/>
       <c r="DE20" s="5"/>
       <c r="DF20" s="5"/>
       <c r="DG20" s="5"/>
       <c r="DH20" s="5"/>
       <c r="DI20" s="5"/>
       <c r="DJ20" s="5"/>
       <c r="DK20" s="5"/>
       <c r="DL20" s="5"/>
       <c r="DM20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:DL20),"")</f>
         <v/>
       </c>
       <c r="DN20" s="5"/>
     </row>
     <row r="21" spans="1:118">
       <c r="A21" s="5" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -6547,51 +6511,51 @@
       <c r="CV21" s="5"/>
       <c r="CW21" s="5"/>
       <c r="CX21" s="5"/>
       <c r="CY21" s="5"/>
       <c r="CZ21" s="5"/>
       <c r="DA21" s="5"/>
       <c r="DB21" s="5"/>
       <c r="DC21" s="5"/>
       <c r="DD21" s="5"/>
       <c r="DE21" s="5"/>
       <c r="DF21" s="5"/>
       <c r="DG21" s="5"/>
       <c r="DH21" s="5"/>
       <c r="DI21" s="5"/>
       <c r="DJ21" s="5"/>
       <c r="DK21" s="5"/>
       <c r="DL21" s="5"/>
       <c r="DM21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:DL21),"")</f>
         <v/>
       </c>
       <c r="DN21" s="5"/>
     </row>
     <row r="22" spans="1:118">
       <c r="A22" s="5" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -6672,51 +6636,51 @@
       <c r="CV22" s="5"/>
       <c r="CW22" s="5"/>
       <c r="CX22" s="5"/>
       <c r="CY22" s="5"/>
       <c r="CZ22" s="5"/>
       <c r="DA22" s="5"/>
       <c r="DB22" s="5"/>
       <c r="DC22" s="5"/>
       <c r="DD22" s="5"/>
       <c r="DE22" s="5"/>
       <c r="DF22" s="5"/>
       <c r="DG22" s="5"/>
       <c r="DH22" s="5"/>
       <c r="DI22" s="5"/>
       <c r="DJ22" s="5"/>
       <c r="DK22" s="5"/>
       <c r="DL22" s="5"/>
       <c r="DM22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:DL22),"")</f>
         <v/>
       </c>
       <c r="DN22" s="5"/>
     </row>
     <row r="23" spans="1:118">
       <c r="A23" s="5" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -6797,51 +6761,51 @@
       <c r="CV23" s="5"/>
       <c r="CW23" s="5"/>
       <c r="CX23" s="5"/>
       <c r="CY23" s="5"/>
       <c r="CZ23" s="5"/>
       <c r="DA23" s="5"/>
       <c r="DB23" s="5"/>
       <c r="DC23" s="5"/>
       <c r="DD23" s="5"/>
       <c r="DE23" s="5"/>
       <c r="DF23" s="5"/>
       <c r="DG23" s="5"/>
       <c r="DH23" s="5"/>
       <c r="DI23" s="5"/>
       <c r="DJ23" s="5"/>
       <c r="DK23" s="5"/>
       <c r="DL23" s="5"/>
       <c r="DM23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:DL23),"")</f>
         <v/>
       </c>
       <c r="DN23" s="5"/>
     </row>
     <row r="24" spans="1:118">
       <c r="A24" s="5" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -6922,51 +6886,51 @@
       <c r="CV24" s="5"/>
       <c r="CW24" s="5"/>
       <c r="CX24" s="5"/>
       <c r="CY24" s="5"/>
       <c r="CZ24" s="5"/>
       <c r="DA24" s="5"/>
       <c r="DB24" s="5"/>
       <c r="DC24" s="5"/>
       <c r="DD24" s="5"/>
       <c r="DE24" s="5"/>
       <c r="DF24" s="5"/>
       <c r="DG24" s="5"/>
       <c r="DH24" s="5"/>
       <c r="DI24" s="5"/>
       <c r="DJ24" s="5"/>
       <c r="DK24" s="5"/>
       <c r="DL24" s="5"/>
       <c r="DM24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:DL24),"")</f>
         <v/>
       </c>
       <c r="DN24" s="5"/>
     </row>
     <row r="25" spans="1:118">
       <c r="A25" s="5" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -7047,51 +7011,51 @@
       <c r="CV25" s="5"/>
       <c r="CW25" s="5"/>
       <c r="CX25" s="5"/>
       <c r="CY25" s="5"/>
       <c r="CZ25" s="5"/>
       <c r="DA25" s="5"/>
       <c r="DB25" s="5"/>
       <c r="DC25" s="5"/>
       <c r="DD25" s="5"/>
       <c r="DE25" s="5"/>
       <c r="DF25" s="5"/>
       <c r="DG25" s="5"/>
       <c r="DH25" s="5"/>
       <c r="DI25" s="5"/>
       <c r="DJ25" s="5"/>
       <c r="DK25" s="5"/>
       <c r="DL25" s="5"/>
       <c r="DM25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:DL25),"")</f>
         <v/>
       </c>
       <c r="DN25" s="5"/>
     </row>
     <row r="26" spans="1:118">
       <c r="A26" s="5" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -7172,51 +7136,51 @@
       <c r="CV26" s="5"/>
       <c r="CW26" s="5"/>
       <c r="CX26" s="5"/>
       <c r="CY26" s="5"/>
       <c r="CZ26" s="5"/>
       <c r="DA26" s="5"/>
       <c r="DB26" s="5"/>
       <c r="DC26" s="5"/>
       <c r="DD26" s="5"/>
       <c r="DE26" s="5"/>
       <c r="DF26" s="5"/>
       <c r="DG26" s="5"/>
       <c r="DH26" s="5"/>
       <c r="DI26" s="5"/>
       <c r="DJ26" s="5"/>
       <c r="DK26" s="5"/>
       <c r="DL26" s="5"/>
       <c r="DM26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:DL26),"")</f>
         <v/>
       </c>
       <c r="DN26" s="5"/>
     </row>
     <row r="27" spans="1:118">
       <c r="A27" s="5" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -7297,51 +7261,51 @@
       <c r="CV27" s="5"/>
       <c r="CW27" s="5"/>
       <c r="CX27" s="5"/>
       <c r="CY27" s="5"/>
       <c r="CZ27" s="5"/>
       <c r="DA27" s="5"/>
       <c r="DB27" s="5"/>
       <c r="DC27" s="5"/>
       <c r="DD27" s="5"/>
       <c r="DE27" s="5"/>
       <c r="DF27" s="5"/>
       <c r="DG27" s="5"/>
       <c r="DH27" s="5"/>
       <c r="DI27" s="5"/>
       <c r="DJ27" s="5"/>
       <c r="DK27" s="5"/>
       <c r="DL27" s="5"/>
       <c r="DM27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:DL27),"")</f>
         <v/>
       </c>
       <c r="DN27" s="5"/>
     </row>
     <row r="28" spans="1:118">
       <c r="A28" s="5" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -7422,51 +7386,51 @@
       <c r="CV28" s="5"/>
       <c r="CW28" s="5"/>
       <c r="CX28" s="5"/>
       <c r="CY28" s="5"/>
       <c r="CZ28" s="5"/>
       <c r="DA28" s="5"/>
       <c r="DB28" s="5"/>
       <c r="DC28" s="5"/>
       <c r="DD28" s="5"/>
       <c r="DE28" s="5"/>
       <c r="DF28" s="5"/>
       <c r="DG28" s="5"/>
       <c r="DH28" s="5"/>
       <c r="DI28" s="5"/>
       <c r="DJ28" s="5"/>
       <c r="DK28" s="5"/>
       <c r="DL28" s="5"/>
       <c r="DM28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:DL28),"")</f>
         <v/>
       </c>
       <c r="DN28" s="5"/>
     </row>
     <row r="29" spans="1:118">
       <c r="A29" s="5" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -7547,51 +7511,51 @@
       <c r="CV29" s="5"/>
       <c r="CW29" s="5"/>
       <c r="CX29" s="5"/>
       <c r="CY29" s="5"/>
       <c r="CZ29" s="5"/>
       <c r="DA29" s="5"/>
       <c r="DB29" s="5"/>
       <c r="DC29" s="5"/>
       <c r="DD29" s="5"/>
       <c r="DE29" s="5"/>
       <c r="DF29" s="5"/>
       <c r="DG29" s="5"/>
       <c r="DH29" s="5"/>
       <c r="DI29" s="5"/>
       <c r="DJ29" s="5"/>
       <c r="DK29" s="5"/>
       <c r="DL29" s="5"/>
       <c r="DM29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:DL29),"")</f>
         <v/>
       </c>
       <c r="DN29" s="5"/>
     </row>
     <row r="30" spans="1:118">
       <c r="A30" s="5" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -7672,51 +7636,51 @@
       <c r="CV30" s="5"/>
       <c r="CW30" s="5"/>
       <c r="CX30" s="5"/>
       <c r="CY30" s="5"/>
       <c r="CZ30" s="5"/>
       <c r="DA30" s="5"/>
       <c r="DB30" s="5"/>
       <c r="DC30" s="5"/>
       <c r="DD30" s="5"/>
       <c r="DE30" s="5"/>
       <c r="DF30" s="5"/>
       <c r="DG30" s="5"/>
       <c r="DH30" s="5"/>
       <c r="DI30" s="5"/>
       <c r="DJ30" s="5"/>
       <c r="DK30" s="5"/>
       <c r="DL30" s="5"/>
       <c r="DM30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:DL30),"")</f>
         <v/>
       </c>
       <c r="DN30" s="5"/>
     </row>
     <row r="31" spans="1:118">
       <c r="A31" s="5" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -18315,6054 +18279,5978 @@
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K115"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K115"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5">
         <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>3.1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>3.2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>3.3</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>4.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>4.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>4.3</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>4.4</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>5.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>5.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5">
         <v>5.3</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5">
         <v>5.4</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5">
         <v>6.1</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5">
         <v>6.2</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5">
         <v>6.3</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5">
         <v>6.4</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5">
         <v>6.5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>7.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5">
         <v>7.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5">
         <v>7.3</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5">
         <v>7.4</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5">
         <v>7.5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5">
         <v>7.6</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5">
         <v>7.7</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>8.1</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5">
         <v>8.2</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5">
         <v>8.3</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5">
         <v>8.4</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5">
         <v>8.5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5">
         <v>9.1</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5">
         <v>9.2</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5">
         <v>9.3</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5">
         <v>9.4</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5">
         <v>9.5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B40" s="5">
         <v>1.1</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="5">
         <v>1.2</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="5">
         <v>1.3</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B43" s="5">
         <v>2.1</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="5">
         <v>2.2</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B45" s="5">
         <v>3.1</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="5">
         <v>3.2</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5">
         <v>3.3</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B48" s="5">
         <v>4.1</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="5">
         <v>4.2</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B50" s="5">
         <v>4.3</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B51" s="5">
         <v>4.4</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="5">
         <v>5.1</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B53" s="5">
         <v>5.2</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B54" s="5">
         <v>5.3</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5"/>
       <c r="K54" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="5">
         <v>5.4</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B56" s="5">
         <v>6.1</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5"/>
       <c r="K56" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B57" s="5">
         <v>6.2</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="5">
         <v>6.3</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5"/>
       <c r="K58" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B59" s="5">
         <v>6.4</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
       <c r="K59" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B60" s="5">
         <v>6.5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="5"/>
       <c r="K60" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="5">
         <v>7.1</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="5">
         <v>7.2</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B63" s="5">
         <v>7.3</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B64" s="5">
         <v>7.4</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B65" s="5">
         <v>7.5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="5"/>
       <c r="K65" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="5">
         <v>7.6</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I66" s="5"/>
       <c r="J66" s="5"/>
       <c r="K66" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B67" s="5">
         <v>7.7</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I67" s="5"/>
       <c r="J67" s="5"/>
       <c r="K67" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B68" s="5">
         <v>8.1</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" s="5"/>
       <c r="K68" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B69" s="5">
         <v>8.2</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B70" s="5">
         <v>8.3</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B71" s="5">
         <v>8.4</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5"/>
       <c r="K71" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B72" s="5">
         <v>8.5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I72" s="5"/>
       <c r="J72" s="5"/>
       <c r="K72" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B73" s="5">
         <v>9.1</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="5"/>
       <c r="K73" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B74" s="5">
         <v>9.2</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I74" s="5"/>
       <c r="J74" s="5"/>
       <c r="K74" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B75" s="5">
         <v>9.3</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I75" s="5"/>
       <c r="J75" s="5"/>
       <c r="K75" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B76" s="5">
         <v>9.4</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I76" s="5"/>
       <c r="J76" s="5"/>
       <c r="K76" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="5">
         <v>9.5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="5"/>
       <c r="K77" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B78" s="5">
         <v>1.1</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B79" s="5">
         <v>1.2</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5"/>
       <c r="K79" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B80" s="5">
         <v>1.3</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5"/>
       <c r="K80" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B81" s="5">
         <v>2.1</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5"/>
       <c r="K81" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B82" s="5">
         <v>2.2</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5"/>
       <c r="K82" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B83" s="5">
         <v>3.1</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I83" s="5"/>
       <c r="J83" s="5"/>
       <c r="K83" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B84" s="5">
         <v>3.2</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I84" s="5"/>
       <c r="J84" s="5"/>
       <c r="K84" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B85" s="5">
         <v>3.3</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I85" s="5"/>
       <c r="J85" s="5"/>
       <c r="K85" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B86" s="5">
         <v>4.1</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I86" s="5"/>
       <c r="J86" s="5"/>
       <c r="K86" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B87" s="5">
         <v>4.2</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" s="5"/>
       <c r="K87" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B88" s="5">
         <v>4.3</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" s="5"/>
       <c r="K88" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B89" s="5">
         <v>4.4</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" s="5"/>
       <c r="K89" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B90" s="5">
         <v>5.1</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" s="5"/>
       <c r="K90" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B91" s="5">
         <v>5.2</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I91" s="5"/>
       <c r="J91" s="5"/>
       <c r="K91" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B92" s="5">
         <v>5.3</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I92" s="5"/>
       <c r="J92" s="5"/>
       <c r="K92" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B93" s="5">
         <v>5.4</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I93" s="5"/>
       <c r="J93" s="5"/>
       <c r="K93" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B94" s="5">
         <v>6.1</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I94" s="5"/>
       <c r="J94" s="5"/>
       <c r="K94" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B95" s="5">
         <v>6.2</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I95" s="5"/>
       <c r="J95" s="5"/>
       <c r="K95" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B96" s="5">
         <v>6.3</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I96" s="5"/>
       <c r="J96" s="5"/>
       <c r="K96" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B97" s="5">
         <v>6.4</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I97" s="5"/>
       <c r="J97" s="5"/>
       <c r="K97" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B98" s="5">
         <v>6.5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I98" s="5"/>
       <c r="J98" s="5"/>
       <c r="K98" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B99" s="5">
         <v>7.1</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I99" s="5"/>
       <c r="J99" s="5"/>
       <c r="K99" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B100" s="5">
         <v>7.2</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I100" s="5"/>
       <c r="J100" s="5"/>
       <c r="K100" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B101" s="5">
         <v>7.3</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I101" s="5"/>
       <c r="J101" s="5"/>
       <c r="K101" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B102" s="5">
         <v>7.4</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I102" s="5"/>
       <c r="J102" s="5"/>
       <c r="K102" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B103" s="5">
         <v>7.5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5"/>
       <c r="K103" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B104" s="5">
         <v>7.6</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I104" s="5"/>
       <c r="J104" s="5"/>
       <c r="K104" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B105" s="5">
         <v>7.7</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I105" s="5"/>
       <c r="J105" s="5"/>
       <c r="K105" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B106" s="5">
         <v>8.1</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5"/>
       <c r="K106" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B107" s="5">
         <v>8.2</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I107" s="5"/>
       <c r="J107" s="5"/>
       <c r="K107" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B108" s="5">
         <v>8.3</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I108" s="5"/>
       <c r="J108" s="5"/>
       <c r="K108" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B109" s="5">
         <v>8.4</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I109" s="5"/>
       <c r="J109" s="5"/>
       <c r="K109" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B110" s="5">
         <v>8.5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I110" s="5"/>
       <c r="J110" s="5"/>
       <c r="K110" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B111" s="5">
         <v>9.1</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I111" s="5"/>
       <c r="J111" s="5"/>
       <c r="K111" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B112" s="5">
         <v>9.2</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I112" s="5"/>
       <c r="J112" s="5"/>
       <c r="K112" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B113" s="5">
         <v>9.3</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I113" s="5"/>
       <c r="J113" s="5"/>
       <c r="K113" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B114" s="5">
         <v>9.4</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I114" s="5"/>
       <c r="J114" s="5"/>
       <c r="K114" s="7">
         <v>0.88</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B115" s="5">
         <v>9.5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I115" s="5"/>
       <c r="J115" s="5"/>
       <c r="K115" s="7">
         <v>0.88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I136"/>
+  <dimension ref="A1:I132"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I136"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C4" s="5">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C5" s="5">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C6" s="5">
         <v>3</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C7" s="5">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C8" s="5">
         <v>2</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C9" s="5">
         <v>3</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C10" s="5">
         <v>4</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C11" s="5">
         <v>5</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C12" s="5">
         <v>6</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C13" s="5">
         <v>7</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C14" s="5">
         <v>8</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C15" s="5">
         <v>9</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C16" s="5">
         <v>10</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C17" s="5">
         <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C18" s="5">
         <v>2</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C19" s="5">
         <v>3</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C20" s="5">
         <v>4</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C21" s="5">
         <v>5</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C22" s="5">
         <v>6</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C23" s="5">
         <v>7</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C24" s="5">
         <v>8</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C25" s="5">
         <v>9</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C26" s="5">
         <v>10</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C27" s="5">
         <v>11</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C28" s="5">
         <v>12</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C29" s="5">
         <v>13</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C30" s="5">
         <v>14</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C31" s="5">
         <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C32" s="5">
         <v>16</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C33" s="5">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C34" s="5">
         <v>2</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C35" s="5">
         <v>3</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C36" s="5">
         <v>4</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C37" s="5">
         <v>5</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C38" s="5">
         <v>6</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C39" s="5">
         <v>7</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C40" s="5">
         <v>8</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C41" s="5">
         <v>9</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C42" s="5">
         <v>10</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C43" s="5">
         <v>11</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C44" s="5">
         <v>12</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C45" s="5">
         <v>13</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C46" s="5">
         <v>14</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C47" s="5">
         <v>1</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C48" s="5">
         <v>2</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C49" s="5">
         <v>3</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C50" s="5">
         <v>4</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C51" s="5">
         <v>5</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C52" s="5">
         <v>1</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C53" s="5">
         <v>2</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C54" s="5">
         <v>3</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C55" s="5">
         <v>1</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C56" s="5">
         <v>2</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C57" s="5">
         <v>3</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C58" s="5">
         <v>4</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C59" s="5">
         <v>5</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C60" s="5">
         <v>1</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C61" s="5">
         <v>2</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C62" s="5">
         <v>3</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C63" s="5">
         <v>1</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C64" s="5">
         <v>2</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C65" s="5">
         <v>3</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C66" s="5">
         <v>4</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C67" s="5">
         <v>5</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C68" s="5">
         <v>6</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C69" s="5">
         <v>7</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C70" s="5">
         <v>8</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C71" s="5">
         <v>1</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C72" s="5">
         <v>2</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C73" s="5">
         <v>3</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C74" s="5">
         <v>4</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C75" s="5">
         <v>5</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C76" s="5">
         <v>6</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C77" s="5">
         <v>7</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C78" s="5">
         <v>8</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C79" s="5">
         <v>9</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C80" s="5">
         <v>10</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C81" s="5">
         <v>11</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C82" s="5">
         <v>12</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C83" s="5">
         <v>13</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C84" s="5">
         <v>14</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C85" s="5">
         <v>1</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C86" s="5">
         <v>2</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C87" s="5">
         <v>3</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C88" s="5">
         <v>1</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C89" s="5">
         <v>2</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C90" s="5">
         <v>3</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C91" s="5">
         <v>4</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C92" s="5">
         <v>1</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C93" s="5">
         <v>2</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C94" s="5">
         <v>3</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C95" s="5">
         <v>4</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C96" s="5">
         <v>5</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C97" s="5">
         <v>6</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C98" s="5">
         <v>7</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C99" s="5">
         <v>8</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C100" s="5">
         <v>9</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C101" s="5">
         <v>10</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C102" s="5">
         <v>11</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C103" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C104" s="5">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C105" s="5">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C106" s="5">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C107" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C108" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C109" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C110" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C111" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C112" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C113" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C114" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C115" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>237</v>
+        <v>160</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C116" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C117" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>239</v>
+        <v>166</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C118" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C119" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C120" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>241</v>
+        <v>169</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C121" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C122" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>242</v>
+        <v>171</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C123" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>180</v>
+        <v>231</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C124" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C125" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C126" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C127" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>243</v>
+        <v>176</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C128" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C129" s="5">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>186</v>
+        <v>232</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C130" s="5">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C131" s="5">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="C132" s="5">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>189</v>
+        <v>233</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
-    </row>
-[...74 lines deleted...]
-      <c r="I136" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>