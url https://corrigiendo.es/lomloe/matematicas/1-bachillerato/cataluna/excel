--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:18</t>
+    <t>01/09/2026 13:20</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>