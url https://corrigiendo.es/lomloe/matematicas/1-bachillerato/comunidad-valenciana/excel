--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="696">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="724">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:50</t>
+    <t>01/09/2026 13:27</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -349,126 +349,126 @@
   <si>
     <t>Resolver un desafío de modelización financiera en equipos, donde deben corregir su estrategia tras recibir feedback negativo y explicar cómo superaron el bloqueo inicial.</t>
   </si>
   <si>
     <t>aplicar</t>
   </si>
   <si>
     <t>Matemáticas I</t>
   </si>
   <si>
     <t>Modelizar y resolver problemas de la vida cotidiana y de las ciencias sociales aplicando diferentes estrategias y formas de razonamiento para obtener posibles soluciones.</t>
   </si>
   <si>
     <t>Formular o investigar conjeturas o problemas, utilizando el razonamiento, la argumentación, la creatividad y el uso de herramientas tecnológicas, para generar nuevo conocimiento matemático.</t>
   </si>
   <si>
     <t>Utilizar el pensamiento computacional de forma eficaz, modificando, creando y generalizando algoritmos que resuelvan problemas mediante el uso de las matemáticas, para modelizar y resolver situaciones de la vida cotidiana y del ámbito de las ciencias sociales.</t>
   </si>
   <si>
     <t>Utilizar destrezas personales y sociales, identificando y gestionando las propias emociones, respetando las de los demás y organizando activamente el trabajo en equipos heterogéneos, aprendiendo del error como parte del proceso de aprendizaje y afrontando</t>
   </si>
   <si>
     <t>Matemàtiques Aplicades a les Ciències Socials I</t>
   </si>
   <si>
-    <t>Resoldre problemes directament vinculats amb la vida quotidiana en situacions diverses de l'àmbit social, utilitzant estratègies formals que permeten la generalització i abstracció per a obtindre solucions, i comprovar la seua validesa. 2.1.1. Descripció de la competència.</t>
-[...20 lines deleted...]
-    <t>Gestionar i regular les emocions, creences i actituds implicades en els processos matemàtics, de manera individual i colālectiva, assumint amb confiança la incertesa, les dificultats i errors que aquests processos comporten, i regulant l'atenció per a perseverar en els processos d'aprenentatge i adaptar-los amb èxit a situacions variades de l'àmbit social. 2.8.1. Descripció de la competencia. Els aspectes afectius - interés, motivació, autoconcepte, persistència, creences - són una part consubstancial del raonament matemàtic.</t>
+    <t>Resoldre problemes directament vinculats amb la vida quotidiana en situacions diverses de l’àmbit social, utilitzant estratègies formals que permeten la generalització i abstracció per a obtindre solucions, i comprovar la seua validesa</t>
+  </si>
+  <si>
+    <t>Investigar, formular, generalitzar i desenvolupar conjectures i propietats matemàtiques, fent demostracions i simulacions senzilles amb suport d’eines tecnològiques, reconeixent i connectant els procediments implicats en el raonament per a generar una visió matemàtica integrada</t>
+  </si>
+  <si>
+    <t>Modelitzar situacions reals i fenòmens rellevants de l’àmbit social, investigant, comparant i construint connexions amb altres àrees del coneixement, interrelacionant conceptes i procediments matemàtics</t>
+  </si>
+  <si>
+    <t>Dissenyar, modificar, generalitzar i implementar algorismes computacionals que faciliten la resolució de problemes i desafiaments de l’àmbit social, usant eines tecnològiques per a organitzar dades i modelitzar de manera eficient situacions i fenòmens reals</t>
+  </si>
+  <si>
+    <t>Manejar amb precisió el simbolisme matemàtic, fent transformacions i conversions que permeten estructurar els raonaments i processos matemàtics implicats en situacions rellevants de l’àmbit social, i establir les connexions necessàries per a obtindre una visió matemàtica completa</t>
+  </si>
+  <si>
+    <t>Produir, comunicar i interpretar missatges matemàtics, tant orals com escrits, emprant el suport, la terminologia i el rigor adequats, per a argumentar amb claredat i de manera estructurada sobre característiques, conceptes, procediments i resultats en els quals les matemàtiques juguen un paper rellevant</t>
+  </si>
+  <si>
+    <t>Conéixer i apreciar el valor cultural, històric i social de les matemàtiques, identificar i contextualitzar les seues aportacions al llarg del temps, i reconéixer la importància en els avanços significatius del coneixement científic i del desenvolupament tecnològic, especialment rellevants per a abordar els desafiaments als quals s’enfronta la humanitat</t>
+  </si>
+  <si>
+    <t>Gestionar i regular les emocions, creences i actituds implicades en els processos matemàtics, de manera individual i col·lectiva, assumint amb confiança la incertesa, les dificultats i errors que aquests processos comporten, i regulant l’atenció per a perseverar en els processos d’aprenentatge i adaptar-los amb èxit a situacions variades de l’àmbit social</t>
   </si>
   <si>
     <t>Matemàtiques Generals</t>
   </si>
   <si>
-    <t>Resoldre problemes relacionats amb situacions reals d importància social, cultural o científica, utilitzant estratègies formals que permeten la generalització de conceptes i l abstracció de les solucions, i comprovant la seua validesa. 2.1.1. Descripció de la competència. La resolució de problemes és el procés central de l ensenyament i l aprenentatge de les matemàtiques, ja que permet establir uns fonaments cognitius sòlids per a la construcció de conceptes matemàtics. A més, la resolució de problemes és la via per a experimentar la matemàtica com a eina per a descriure, analitzar i ampliar la comprensió de la realitat.</t>
-[...20 lines deleted...]
-    <t>Gestionar i regular les emocions, creences i actituds implicades en els processos matemàtics, de manera individual i colālectiva, assumint amb confiança la incertesa, les dificultats i els errors que aquests processos comporten, i regulant l atenció per a perseverar en els processos d aprenentatge i adaptar-los amb èxit a situacions variades. 2.8.1. Descripció de la competència. Els aspectes afectius -interés, motivació, autoconcepte, persistència, creencessón una part consubstancial del raonament matemàtic.</t>
+    <t>Resoldre problemes relacionats amb situacions reals d’importància social, cultural o científica, utilitzant estratègies formals que permeten la generalització de conceptes i l’abstracció de les solucions, i comprovant la seua validesa</t>
+  </si>
+  <si>
+    <t>Explorar, formular i generalitzar conjectures i propietats matemàtiques, fent demostracions senzilles i simulacions amb suport d’eines tecnològiques, i reconeixent, connectant i integrant els procediments i les estructures implicats en el raonament</t>
+  </si>
+  <si>
+    <t>Modelitzar situacions reals i fenòmens rellevants per a la societat, investigant i construint connexions amb altres àrees del coneixement, i integrant de manera interdisciplinària conceptes i procediments matemàtics i extramatemàtics</t>
+  </si>
+  <si>
+    <t>Dissenyar, modificar i implementar algorismes computacionals emprant eines tecnològiques, per a organitzar dades i modelitzar de manera eficient situacions reals i fenòmens que faciliten la resolució de problemes i desafiaments rellevants per a la societat</t>
+  </si>
+  <si>
+    <t>Manejar amb precisió el simbolisme matemàtic, fent transformacions i conversions entre tot tipus de representacions que permeten estructurar els raonaments i processos matemàtics implicats en situacions rellevants per a la societat</t>
+  </si>
+  <si>
+    <t>Comunicar i intercanviar idees matemàtiques usant el suport, la terminologia i el rigor adequats, per a argumentar amb claredat i de manera estructurada sobre característiques, conceptes, procediments i resultats en els quals les matemàtiques tenen un paper rellevant</t>
+  </si>
+  <si>
+    <t>Conéixer i valorar la contribució de les matemàtiques a la cultura, identificant i contextualitzant les seues aportacions al llarg de la història, i reconeixent la seua utilitat i el seu interés per a explorar i interaccionar amb la realitat, i la seua importància en els avanços significatius per a la societat</t>
+  </si>
+  <si>
+    <t>Gestionar i regular les emocions, creences i actituds implicades en els processos matemàtics, de manera individual i col·lectiva, assumint amb confiança la incertesa, les dificultats i els errors que aquests processos comporten, i regulant l’atenció per a perseverar en els processos d’aprenentatge i adaptar-los amb èxit a situacions variades</t>
   </si>
   <si>
     <t>Matemàtiques I</t>
   </si>
   <si>
-    <t>Resoldre problemes relacionats amb situacions dels àmbits científic i tecnològic utilitzant estratègies formals, representacions algebraiques i funcionals que permeten la generalització de conceptes i l abstracció de les solucions, i comprovar la seua validesa. 2.1.1. Descripció de la competència. La resolució de problemes és el procés central de l ensenyament i l aprenentatge de les matemàtiques, ja que permet establir uns fonaments cognitius sòlids per a la construcció de conceptes matemàtics. A més, la resolució de problemes és la via per a experimentar la matemàtica com a eina per a descriure, analitzar i ampliar la comprensió de la realitat.</t>
-[...20 lines deleted...]
-    <t>Gestionar i regular les emocions, creences i actituds implicades en els processos matemàtics, de manera individual i colālectiva, assumint amb confiança la incertesa, les dificultats i errors que aquests processos comporten, i regulant l atenció per a perseverar en els processos d aprenentatge i adaptar-los amb èxit a situacions variades. 2.8.1. Descripció de la competència. Els aspectes afectius - interés, motivació, autoconcepte, persistència, creences - són una part consubstancial del raonament matemàtic.</t>
+    <t>Resoldre problemes relacionats amb situacions dels àmbits científic i tecnològic utilitzant estratègies formals, representacions algebraiques i funcionals que permeten la generalització de conceptes i l’abstracció de les solucions, i comprovar la seua validesa</t>
+  </si>
+  <si>
+    <t>Investigar, formular i elaborar conjectures i propietats matemàtiques, fent demostracions i simulacions amb suport d’eines tecnològiques, i reconeixent, connectant i integrant els procediments i estructures abstractes implicats en el raonament</t>
+  </si>
+  <si>
+    <t>Modelitzar situacions reals i fenòmens rellevants dels àmbits científic i tecnològic, investigant i construint connexions amb altres àrees del coneixement, integrant de manera interdisciplinària conceptes i procediments matemàtics i extramatemàtics</t>
+  </si>
+  <si>
+    <t>Dissenyar, modificar, generalitzar i implementar algorismes computacionals emprant llenguatges de programació o altres eines tecnològiques, per a organitzar dades i modelitzar de manera eficient situacions reals i fenòmens que faciliten la resolució de problemes i afrontar desafiaments dels àmbits científic i tecnològic</t>
+  </si>
+  <si>
+    <t>Utilitzar amb rigor el simbolisme matemàtic, fent transformacions i conversions entre tota mena de representacions que permeten estructurar els raonaments i processos matemàtics implicats en situacions rellevants dels àmbits científic i tecnològic</t>
+  </si>
+  <si>
+    <t>Comunicar i intercanviar idees matemàtiques fent servir el suport, la terminologia i el rigor adequats, argumentant amb claredat i de manera estructurada sobre característiques, conceptes, procediments i resultats en els quals les matemàtiques juguen un paper rellevant</t>
+  </si>
+  <si>
+    <t>Valorar la contribució de les matemàtiques a la cultura, identificant i contextualitzant les seues aportacions al llarg de la història, i reconeixent la seua utilitat i interés per a explorar i interaccionar amb la realitat, i la seua importància en els avanços significatius del coneixement científic i del desenvolupament tecnològic</t>
+  </si>
+  <si>
+    <t>Gestionar i regular les emocions, creences i actituds implicades en els processos matemàtics, de manera individual i col·lectiva, assumint amb confiança la incertesa, les dificultats i errors que aquests processos comporten, i regulant l’atenció per a perseverar en els processos d’aprenentatge i adaptar-los amb èxit a situacions variades</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Emplear diferentes estrategias y herramientas, incluidas las digitales, que resuelvan problemas de la vida cotidiana y de ámbitos diversos, seleccionando la más adecuada en cada caso.</t>
   </si>
@@ -490,515 +490,590 @@
   <si>
     <t>Evaluar exclusivamente la exactitud del resultado numérico final sin valorar la idoneidad de la herramienta digital o la estrategia seleccionada por el estudiante.</t>
   </si>
   <si>
     <t>Obtener todas las posibles soluciones matemáticas de problemas de la vida cotidiana y de ámbitos diversos, describiendo el procedimiento realizado.</t>
   </si>
   <si>
     <t>Resolver problemas reales identificando todas las soluciones posibles y explicando detalladamente los pasos seguidos durante el proceso matemático.</t>
   </si>
   <si>
     <t>El alumnado entrega una resolución escrita de problemas donde se detallan los cálculos, el razonamiento lógico y la interpretación de los resultados obtenidos.</t>
   </si>
   <si>
     <t>Examen escrito</t>
   </si>
   <si>
     <t>Resolución de ejercicios prácticos sobre economía doméstica, repartos proporcionales o planificación de recursos en situaciones cotidianas simuladas.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado numérico final sin penalizar la ausencia de una descripción narrativa del procedimiento seguido.</t>
   </si>
   <si>
     <t>Comprobar la validez matemática de las posibles soluciones de un problema, utilizando el razonamiento, la argumentación y las herramientas digitales.</t>
   </si>
   <si>
+    <t>El alumnado verifica la validez de las soluciones de un problema, justificando con razonamiento y argumentación, y usando herramientas digitales.</t>
+  </si>
+  <si>
+    <t>verificar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una justificación escrita de la validez de las soluciones, incluyendo razonamiento, argumentación y evidencias digitales.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas donde se solicita justificar cada paso y usar software matemático para comprobar.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la corrección numérica sin exigir la justificación del razonamiento ni el uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>Seleccionar la solución más adecuada de un problema en función del contexto (sostenibilidad, consumo responsable, equidad.), usando el razonamiento y la argumentación.</t>
+  </si>
+  <si>
+    <t>Evaluar y seleccionar la mejor solución a un problema considerando criterios contextuales (sostenibilidad, equidad, consumo responsable) mediante razonamiento y argumentación.</t>
+  </si>
+  <si>
+    <t>evaluar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una resolución escrita donde justifica la elección de la solución más adecuada considerando criterios contextuales como sostenibilidad, consumo responsable o equidad.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas contextualizados donde el alumnado debe elegir entre varias opciones justificando su decisión según criterios éticos o sostenibles.</t>
+  </si>
+  <si>
+    <t>Elegir la solución óptima matemática sin considerar las restricciones del contexto real (sostenibilidad, equidad).</t>
+  </si>
+  <si>
+    <t>Adquirir nuevo conocimiento matemático mediante la formulación de preguntas de naturaleza matemática de forma autónoma.</t>
+  </si>
+  <si>
+    <t>El alumnado formula de forma autónoma preguntas matemáticas a partir de situaciones cotidianas para construir nuevo conocimiento.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un listado de preguntas matemáticas originales derivadas de un contexto real.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza una situación cotidiana y plantea preguntas que requieren modelización matemática.</t>
+  </si>
+  <si>
+    <t>Frecuentemente se evalúa la resolución de las preguntas en lugar de su formulación, desvirtuando el criterio.</t>
+  </si>
+  <si>
+    <t>Emplear herramientas tecnológicas adecuadas en la formulación o investigación de preguntas o problemas.</t>
+  </si>
+  <si>
+    <t>Utilizar aplicaciones informáticas, calculadoras gráficas o simuladores para plantear, investigar y modelizar situaciones problemáticas reales de forma eficiente.</t>
+  </si>
+  <si>
+    <t>Utilizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza informes digitales o archivos de software matemático donde se visualiza el proceso de investigación y resolución de un problema cotidiano.</t>
+  </si>
+  <si>
+    <t>Sesiones de laboratorio de matemáticas o aula de informática investigando modelos financieros o geométricos mediante hojas de cálculo o software dinámico.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación al uso de la calculadora científica para operaciones básicas en lugar de investigar patrones o formular modelos con herramientas digitales.</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver situaciones problematizadas de ámbitos diversos, utilizando el pensamiento computacional, modificando o creando algoritmos.</t>
+  </si>
+  <si>
+    <t>Diseñar y ajustar algoritmos o diagramas de flujo para automatizar la resolución de problemas cotidianos y financieros mediante procesos lógicos secuenciales.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un diagrama de flujo, pseudocódigo o una hoja de cálculo programada que automatiza la resolución de un problema de la vida real.</t>
+  </si>
+  <si>
+    <t>Creación de una herramienta en hoja de cálculo para calcular el ahorro mensual necesario para alcanzar un objetivo financiero a largo plazo.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante un examen tradicional de resolución de problemas sin exigir la representación explícita de la secuencia lógica o algoritmo.</t>
+  </si>
+  <si>
+    <t>Manifestar una visión matemática integrada, investigando y conectando las diferentes ideas matemáticas.</t>
+  </si>
+  <si>
+    <t>Relacionar conceptos de distintos bloques matemáticos para resolver problemas complejos, integrando procedimientos algebraicos, geométricos o estadísticos en una misma situación de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Investigar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o proyecto donde vincula herramientas de diferentes bloques de la materia para dar solución a un reto o situación problemática.</t>
+  </si>
+  <si>
+    <t>Actividades de resolución de problemas de la vida real que exigen combinar álgebra, funciones y estadística de forma integrada y coherente.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico final sin valorar la capacidad del alumno para establecer vínculos lógicos entre los diferentes procedimientos empleados.</t>
+  </si>
+  <si>
+    <t>Resolver problemas, estableciendo y aplicando conexiones entre las diferentes ideas matemáticas.</t>
+  </si>
+  <si>
+    <t>Solucionar problemas complejos integrando diversos bloques de contenido matemático, como álgebra, geometría o estadística, para encontrar soluciones coherentes y fundamentadas.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una resolución detallada de problemas donde se aprecia la integración de al menos dos áreas matemáticas distintas para llegar a la solución final.</t>
+  </si>
+  <si>
+    <t>Resolución de retos o situaciones de aprendizaje que no se limitan a un único tema, exigiendo combinar herramientas de diferentes unidades didácticas.</t>
+  </si>
+  <si>
+    <t>Confundir la conexión entre ideas matemáticas con la aplicación interdisciplinar, evaluando el contexto externo en lugar de la relación interna entre conceptos matemáticos.</t>
+  </si>
+  <si>
+    <t>Resolver problemas en situaciones diversas, utilizando procesos matemáticos, estableciendo y aplicando conexiones entre el mundo real, otras áreas de conocimiento y las matemáticas.</t>
+  </si>
+  <si>
+    <t>Solucionar problemas prácticos integrando conceptos matemáticos con situaciones reales y de otras materias para obtener respuestas fundamentadas y contextualizadas en el entorno.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de resolución de problemas donde identifica variables del mundo real, aplica modelos matemáticos y justifica los resultados obtenidos.</t>
+  </si>
+  <si>
+    <t>Actividades de modelización sobre situaciones de consumo, demografía o economía, vinculando las matemáticas con las ciencias sociales y la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente el resultado numérico final sin valorar el proceso de traducción del problema real al lenguaje matemático ni la interpretación contextual.</t>
+  </si>
+  <si>
+    <t>Analizar la aportación de las matemáticas al progreso de la humanidad, reflexionando sobre su contribución en la propuesta de soluciones a situaciones complejas y a los retos que se plantean en la sociedad.</t>
+  </si>
+  <si>
+    <t>Explicar la utilidad de las matemáticas en la resolución de problemas sociales y tecnológicos, destacando su papel fundamental en el progreso y bienestar de la humanidad.</t>
+  </si>
+  <si>
+    <t>Analizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un trabajo de investigación o ensayo breve que conecta un concepto matemático específico con un avance histórico o un reto social contemporáneo.</t>
+  </si>
+  <si>
+    <t>Debates o proyectos de investigación sobre el impacto de la estadística en la salud pública o el papel del álgebra en la seguridad digital.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante ejercicios de cálculo numérico tradicional en un examen escrito, ignorando la dimensión reflexiva y social que exige el currículo.</t>
+  </si>
+  <si>
+    <t>Representar ideas matemáticas, estructurando diferentes razonamientos matemáticos y seleccionando las tecnologías más adecuadas.</t>
+  </si>
+  <si>
+    <t>Modelizar ideas matemáticas estructurando razonamientos y seleccionando la tecnología adecuada.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora representaciones visuales o simulaciones usando herramientas tecnológicas y justifica su elección.</t>
+  </si>
+  <si>
+    <t>Actividad con GeoGebra, Excel u otro software para representar y explicar conceptos matemáticos.</t>
+  </si>
+  <si>
+    <t>El alumnado genera una representación gráfica sin analizar la selección tecnológica ni estructurar el razonamiento.</t>
+  </si>
+  <si>
+    <t>Seleccionar y utilizar diversas formas de representación, valorando su utilidad para compartir información.</t>
+  </si>
+  <si>
+    <t>Elegir y emplear distintos formatos como gráficos, tablas o diagramas para comunicar datos y conceptos matemáticos de forma comprensible y eficiente.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza informes o presentaciones digitales donde integra gráficas dinámicas, tablas de datos y expresiones algebraicas para explicar la resolución de un problema real.</t>
+  </si>
+  <si>
+    <t>Análisis de una situación financiera o estadística donde el alumno debe decidir si es mejor mostrar un gráfico de barras o una tabla.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente la precisión numérica del resultado final, ignorando la idoneidad y claridad de la representación gráfica o tecnológica elegida para transmitir la información.</t>
+  </si>
+  <si>
+    <t>Mostrar organización al comunicar las ideas matemáticas, empleando el soporte, la terminología y el rigor apropiados.</t>
+  </si>
+  <si>
+    <t>Expresar razonamientos matemáticos de forma estructurada y precisa, utilizando el vocabulario técnico adecuado y soportes variados para transmitir ideas con claridad.</t>
+  </si>
+  <si>
+    <t>Comunicar</t>
+  </si>
+  <si>
+    <t>El alumnado produce informes escritos o presentaciones digitales donde explica el proceso de resolución de un problema, empleando símbolos, gráficas y terminología específica.</t>
+  </si>
+  <si>
+    <t>Presentación de las conclusiones de un análisis de datos reales o la resolución razonada de un problema de optimización financiera.</t>
+  </si>
+  <si>
+    <t>Calificar exclusivamente la exactitud del resultado numérico, ignorando la falta de coherencia narrativa o el uso incorrecto de la simbología matemática.</t>
+  </si>
+  <si>
+    <t>Reconocer y emplear el lenguaje matemático en diferentes contextos, comunicando la información con precisión y rigor.</t>
+  </si>
+  <si>
+    <t>Utilizar con precisión la terminología, símbolos y notación matemática para explicar razonamientos y resultados en diversos contextos de forma clara y rigurosa.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza producciones escritas o presentaciones donde justifica los pasos de un problema empleando correctamente símbolos, unidades y el vocabulario técnico de la materia.</t>
+  </si>
+  <si>
+    <t>Resolución razonada de problemas financieros o estadísticos donde se debe explicar el significado de las variables y la lógica de las operaciones.</t>
+  </si>
+  <si>
+    <t>Calificar este criterio basándose exclusivamente en la obtención del resultado numérico correcto, ignorando la calidad y el rigor de la notación empleada.</t>
+  </si>
+  <si>
+    <t>Afrontar las situaciones de incertidumbre y tomar decisiones evaluando distintas opciones identificando y gestionando emociones y aceptando y aprendiendo del error como parte del proceso de aprendizaje de las matemáticas.</t>
+  </si>
+  <si>
+    <t>Afrontar situaciones de incertidumbre matemática mediante la toma de decisiones, gestionando las emociones negativas y transformando el error en una oportunidad de aprendizaje real.</t>
+  </si>
+  <si>
+    <t>Gestionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una hoja de autorregulación y control de errores tras tareas complejas, identificando bloqueos emocionales y proponiendo alternativas de resolución.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Actividades de resolución de retos matemáticos abiertos donde no existe un algoritmo único inicial, requiriendo persistencia y reevaluación constante de la estrategia.</t>
+  </si>
+  <si>
+    <t>Confundir la gestión del error con la simple corrección mecánica de un examen, sin evaluar la actitud o la toma de decisiones ante la incertidumbre.</t>
+  </si>
+  <si>
+    <t>Mostrar una actitud positiva y perseverante, aceptando y aprendiendo de la crítica razonada, al hacer frente a las diferentes situaciones de aprendizaje de las matemáticas.</t>
+  </si>
+  <si>
+    <t>Mantener una actitud positiva y constante ante retos matemáticos, integrando correcciones y críticas constructivas para mejorar el proceso de resolución de problemas.</t>
+  </si>
+  <si>
+    <t>Desarrollar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza las correcciones sugeridas en sus tareas y mantiene el esfuerzo en actividades de investigación matemática, documentando su progreso ante la frustración inicial.</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas complejos o proyectos grupales donde se recibe feedback inmediato del profesor y de los compañeros.</t>
+  </si>
+  <si>
+    <t>Evaluar la actitud únicamente a través de la corrección técnica de los ejercicios en un examen, sin registrar la evolución ante el error.</t>
+  </si>
+  <si>
+    <t>Participar en tareas matemáticas de forma activa en equipos heterogéneos, respetando las emociones y experiencias de las demás personas, escuchando su razonamiento, identificando las habilidades sociales más propicias y fomentando el bienestar del equipo y las relaciones saludables.</t>
+  </si>
+  <si>
+    <t>Trabajar colaborativamente en grupos diversos, manteniendo una actitud de escucha activa, respeto mutuo y contribuyendo positivamente al clima de trabajo y bienestar del equipo.</t>
+  </si>
+  <si>
+    <t>Participar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza tareas grupales mostrando una actitud colaborativa, registrando su participación y la de sus compañeros mediante hojas de seguimiento o coevaluación del trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas complejos o proyectos de investigación donde se requiere la organización interna y el reparto de roles en el grupo.</t>
+  </si>
+  <si>
+    <t>Calificar este criterio basándose exclusivamente en la corrección de los cálculos matemáticos finales del grupo, omitiendo la valoración de las habilidades sociales y el respeto mostrado.</t>
+  </si>
+  <si>
+    <t>Emplear algunas estrategias y herramientas, incluidas las digitales, en la resolución de problemas de la vida cotidiana y de las ciencias sociales, valorando su eficiencia en cada caso.</t>
+  </si>
+  <si>
+    <t>Obtener todas las posibles soluciones matemáticas de problemas de la vida cotidiana y de las ciencias sociales, describiendo el procedimiento realizado.</t>
+  </si>
+  <si>
+    <t>Comprobar la validez matemática de las posibles soluciones de un problema, utilizando el razonamiento y la argumentación.</t>
+  </si>
+  <si>
+    <t>Seleccionar la solución más adecuada de un problema en función del contexto (de sostenibilidad, de consumo responsable, equidad...), usando el razonamiento y la argumentación.</t>
+  </si>
+  <si>
+    <t>Adquirir nuevo conocimiento matemático mediante la formulación de conjeturas y problemas de forma guiada.</t>
+  </si>
+  <si>
+    <t>Emplear herramientas tecnológicas adecuadas en la formulación o investigación de conjeturas o problemas.</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver situaciones problematizadas de la vida cotidiana y de las ciencias sociales, utilizando el pensamiento computacional, modificando y creando algoritmos.</t>
+  </si>
+  <si>
+    <t>Analizar la aportación de las matemáticas al progreso de la humanidad reflexionando sobre su contribución en la propuesta de soluciones a situaciones complejas y a los retos en las ciencias sociales que se planteen.</t>
+  </si>
+  <si>
+    <t>Afrontar las situaciones de incertidumbre, identificando y gestionando emociones y aceptando y aprendiendo del error como parte del proceso de aprendizaje de las matemáticas.</t>
+  </si>
+  <si>
+    <t>Mostrar una actitud positiva y perseverante, aceptando y aprendiendo de la crítica razonada al hacer frente a las diferentes situaciones de aprendizaje de las matemáticas.</t>
+  </si>
+  <si>
+    <t>Participar en tareas matemáticas de forma activa en equipos heterogéneos, respetando las emociones y experiencias de los demás, escuchando su razonamiento, identificando las habilidades sociales más propicias y fomentando el bienestar grupal y las relaciones saludables.</t>
+  </si>
+  <si>
+    <t>Utilitzar les estratègies de raonament i anàlisis adequades per a plantejar problemes basats en situacions reals rellevants.</t>
+  </si>
+  <si>
+    <t>Resoldre problemes de l àmbit de les ciències socials, implementant les estratègies que siguen necessàries per a la seua resolució, mobilitzant a més de manera adequada i justificada els conceptes, procediments i actituds implicats.</t>
+  </si>
+  <si>
+    <t>Aplicar les eines digitals més adequades per a resoldre problemes i contrastar els resultats obtinguts en contextos quotidians i de les ciències socials.</t>
+  </si>
+  <si>
     <t>Problema competencial + razonamiento</t>
   </si>
   <si>
-    <t>Seleccionar la solución más adecuada de un problema en función del contexto (sostenibilidad, consumo responsable, equidad.), usando el razonamiento y la argumentación.</t>
-[...254 lines deleted...]
-    <t>Seleccionar i organitzar la</t>
+    <t>Seleccionar i organitzar la informació rellevant que permeta resoldre problemes de l àmbit social atés el criteri d eficàcia i senzillesa.</t>
+  </si>
+  <si>
+    <t>Plantejar preguntes, hipòtesis i conjectures que permeten establir connexions entre situacions de l àmbit de les ciències socials i els conceptes matemàtics.</t>
+  </si>
+  <si>
+    <t>Usar analogies, patrons, contraexemples o altres estratègies per a confirmar o descartar hipòtesis i conjectures sobre conceptes matemàtics.</t>
+  </si>
+  <si>
+    <t>Comparar i connectar diferents conceptes i procediments matemàtics, i argumentar les equivalències i diferències en el raonament emprat.</t>
+  </si>
+  <si>
+    <t>Emprar de manera adequada diferents eines tecnològiques que ajuden a visualitzar i interpretar propietats matemàtiques.</t>
+  </si>
+  <si>
+    <t>Establir connexions entre els sabers bàsics de les matemàtiques i els d altres matèries de l àmbit de les ciències socials.</t>
+  </si>
+  <si>
+    <t>Assumir hipòtesi sobre aspectes desconeguts o no determinats d una situació real i realitzar simplificacions que permeten estructurar i elaborar un model matemàtic d aquesta situació.</t>
+  </si>
+  <si>
+    <t>Obtindre la solució o resultats a partir del model matemàtic d una situació interdisciplinària real, i interpretar els resultats i la seua adequació a la situació real.</t>
+  </si>
+  <si>
+    <t>Realitzar prediccions sobre una situació real i inferir propietats rellevants a partir del desenvolupament i tractament del model matemàtic d aquesta situació.</t>
+  </si>
+  <si>
+    <t>Tractar, ordenar, classificar i organitzar un conjunt de dades mitjançant sistemes de representació adequats (esquemes, taules, gràfics o altres), i usar eines TIC o llenguatges de programació quan la grandària de les dades l exigisca.</t>
+  </si>
+  <si>
+    <t>Determinar estratègies per a la resolució de problemes, descomponent i estructurant les seues parts mitjançant algorismes.</t>
+  </si>
+  <si>
+    <t>Crear i editar continguts digitals que faciliten la resolució, visualització i comprensió de problemes, i s utilitzarà quan siga necessària la calculadora i els fulls de càlcul.</t>
+  </si>
+  <si>
+    <t>Seleccionar i utilitzar amb correcció el simbolisme adequat per a descriure matemàticament situacions rellevants de l àmbit de les ciències socials.</t>
+  </si>
+  <si>
+    <t>Realitzar conversions entre les representacions simbòliques que permeten estructurar els raonaments i processos matemàtics implicats en situacions reals rellevants.</t>
+  </si>
+  <si>
+    <t>Utilitzar amb fluïdesa i rigor la terminologia conceptual i les formes de representació que resulten necessàries per a formalitzar, amb precisió, els conceptes matemàtics.</t>
+  </si>
+  <si>
+    <t>Interpretar i produir correctament missatges amb i sobre matemàtiques, i debatre i intercanviar idees i enriquir el discurs amb les idees dels altres.</t>
+  </si>
+  <si>
+    <t>Comunicar idees matemàtiques utilitzant diferents formats de suport visual (taules, gràfics, esquemes, imatges o altres) per a fer clara la informació transmesa.</t>
+  </si>
+  <si>
+    <t>Perfeccionar i ampliar el vocabulari matemàtic, desenvolupant formes d expressió matemàtica precises i rigoroses i dominant els significats i matisos de les idees matemàtiques comunicades.</t>
+  </si>
+  <si>
+    <t>Identificar el contingut matemàtic present en situacions reals i, en particular, en fenòmens rellevants de l àmbit de les ciències socials.</t>
+  </si>
+  <si>
+    <t>Reconéixer la importància del desenvolupament de les matemàtiques com a eina per a l avanç social i cultural al llarg de la història.</t>
+  </si>
+  <si>
+    <t>Organitzar la informació recaptada procedent de contextos socials on la connexió entre les matemàtiques i els avanços en ciències socials queden patents.</t>
+  </si>
+  <si>
+    <t>Regular actituds i processos cognitius implicats en enfrontar-se a situacions d aprenentatge complexes relacionades amb les matemàtiques.</t>
+  </si>
+  <si>
+    <t>Mostrar una disposició favorable cap a l aprenentatge de les matemàtiques i cap a les pròpies capacitats tant en el treball individual com col·laboratiu.</t>
+  </si>
+  <si>
+    <t>Abordar els errors com a oportunitats d aprenentatge i desenvolupar un ús flexible d estratègies que permeten superar les dificultats que poden aparéixer en resoldre situacions problemàtiques.</t>
+  </si>
+  <si>
+    <t>Extraure i interpretar la informació necessària de l enunciat de problemes relacionats amb la vida quotidiana i dels àmbits cultural, social i científic, estructurant el procés de resolució atenent criteris d eficàcia i senzillesa.</t>
+  </si>
+  <si>
+    <t>Resoldre problemes relacionats amb els desafiaments del segle XXI, implementant les estratègies formals que siguen necessàries per a la seua resolució, mobilitzant de manera adequada i justificada els conceptes, procediments i actituds implicats.</t>
+  </si>
+  <si>
+    <t>Revisar, validar o rectificar les solucions o conclusions obtingudes, emprant aplicacions de geometria dinàmica, càlcul numèric o simbòlic per a simular els processos de resolució, i facilitant la interpretació i validació de resultats.</t>
+  </si>
+  <si>
+    <t>Analitzar críticament els procediments de resolució seguits i aprendre dels errors comesos, incorporant alternatives i transferint-les a altres problemes similars, sistematitzant i generalitzant el procés de resolució. 5.2. Competència 2. Explorar, formular i generalitzar conjectures i propietats matemàtiques, fent demostracions senzilles i simulacions amb suport d eines tecnològiques, i reconeixent, connectant i integrant els procediments i estructures implicats en el raonament.</t>
+  </si>
+  <si>
+    <t>Establir connexions entre situacions rellevants del segle XXI i conceptes matemàtics abstractes a partir del plantejament de preguntes i la formulació d hipòtesis.</t>
+  </si>
+  <si>
+    <t>Usar analogies, patrons, contraexemples o altres estratègies per a confirmar o descartar hipòtesis i conjectures que permeten aprofundir en situacions rellevants dels àmbits social, cultural i científic.</t>
+  </si>
+  <si>
+    <t>Connectar diferents conceptes i procediments matemàtics argumentant el raonament emprat.</t>
+  </si>
+  <si>
+    <t>Usar de manera adequada diferents eines tecnològiques que faciliten la interpretació de propietats matemàtiques.</t>
+  </si>
+  <si>
+    <t>Generalitzar alguns arguments per a fer demostracions senzilles sobre algunes propietats fonamentals. 5.3. Competència 3. Modelitzar situacions reals i fenòmens rellevants per a la societat, investigant i construint connexions amb altres àrees del coneixement, i integrant de manera interdisciplinària conceptes i procediments matemàtics i extramatemàtics.</t>
+  </si>
+  <si>
+    <t>Establir i aplicar de manera adequada les connexions entre els sabers propis de les matemàtiques i els d altres disciplines, buscant, formalitzant o quantificant les variables i les relacions que intervenen sobre situacions concretes susceptibles de ser modelitzades.</t>
+  </si>
+  <si>
+    <t>Assumir hipòtesis sobre aspectes desconeguts o no determinats i realitzar simplificacions que permeten estructurar i elaborar un model d una situació real.</t>
+  </si>
+  <si>
+    <t>Obtindre la solució o resultats a partir del model matemàtic d una situació interdisciplinària real, i interpretar els resultats validant-los i contrastant-los amb la situació real.</t>
+  </si>
+  <si>
+    <t>Realitzar inferències sobre les propietats més rellevants de fenòmens reals a partir de la seua modelització matemàtica.</t>
+  </si>
+  <si>
+    <t>Usar eines TIC per a elaborar models matemàtics de fenòmens reals, fer simulacions, realitzar prediccions i prendre decisions. 5.4. Competència 4. Dissenyar, modificar i implementar algorismes computacionals emprant eines tecnològiques, per a organitzar dades i modelitzar de manera eficient situacions reals i fenòmens que faciliten la resolució de problemes i desafiaments rellevants per a la societat.</t>
+  </si>
+  <si>
+    <t>Analitzar i interpretar els elements necessaris per a la implementació de l algorisme de resolució d un problema donat, ordenant, classificant i organitzant les dades amb un llenguatge adequat.</t>
+  </si>
+  <si>
+    <t>Triar les estratègies adequades per a la correcta resolució de problemes o demostració de propietats, descomponent i estructurant les seues parts mitjançant algorismes, i analitzant les diferents opcions que es plantegen.</t>
+  </si>
+  <si>
+    <t>Crear i editar continguts digitals que faciliten la resolució i comprensió de problemes, emprant quan calga la calculadora i els fulls de càlcul. 5.5. Competència 5. Manejar amb precisió el simbolisme matemàtic, fent transformacions i conversions entre tot tipus de representacions que permeten estructurar els raonaments i processos matemàtics implicats en situacions rellevants per a la societat.</t>
+  </si>
+  <si>
+    <t>Seleccionar el simbolisme adequat per a descriure matemàticament situacions relacionades amb els reptes del segle XXI o rellevants en els àmbits científic, cultural o social.</t>
+  </si>
+  <si>
+    <t>Usar de manera adequada la terminologia conceptual i les formes de representació simbòliques que resulten necessàries per a formalitzar amb precisió els conceptes matemàtics.</t>
+  </si>
+  <si>
+    <t>Realitzar conversions entre les representacions simbòliques que permeten estructurar els raonaments i processos matemàtics implicats en situacions rellevants dels àmbits científic, cultural i social, així com en els desafiaments del segle XXI. 5.6. Competència 6. Comunicar i intercanviar idees matemàtiques utilitzant el suport, la terminologia i el rigor adequats, per a argumentar amb claredat i de manera estructurada sobre característiques, conceptes, procediments i resultats en els quals les matemàtiques tenen un paper rellevant.</t>
+  </si>
+  <si>
+    <t>Interpretar i produir correctament missatges amb i sobre matemàtiques, debatent i intercanviant idees i enriquint el discurs amb les idees dels altres o l ús de les eines TIC.</t>
+  </si>
+  <si>
+    <t>Comunicar idees matemàtiques recorrent al coneixement de conceptes, procediments i al llenguatge matemàtic de manera estructurada.</t>
+  </si>
+  <si>
+    <t>Utilitzar formes d expressió matemàtica precises i rigoroses per a comunicar significats i matisos ajustats a les característiques pròpies dels contextos de comunicació. 5.7. Competència 7. Conéixer i valorar la contribució de les matemàtiques a la cultura, identificant i contextualitzant les seues aportacions al llarg de la història, i reconeixent la seua utilitat i el seu interés per a explorar i interaccionar amb la realitat, i la seua importància en els avanços significatius per a la societat.</t>
+  </si>
+  <si>
+    <t>Identificar i descriure el contingut matemàtic present en situacions reals i, en particular, en fenòmens rellevants dels àmbits cultural, social i científic.</t>
+  </si>
+  <si>
+    <t>Valorar la importància del desenvolupament de les matemàtiques com a eina per a l avanç de la humanitat al llarg de la història.</t>
+  </si>
+  <si>
+    <t>Valorar les matemàtiques com a vehicle per a la resolució de problemes relacionats amb els desafiaments del segle XXI. 5.8. Competència 8. Gestionar i regular les emocions, creences i actituds implicades en els processos matemàtics, de manera individual i col·lectiva, assumint amb confiança la incertesa, les dificultats i els errors que aquests processos comporten, i regular l atenció per a perseverar en els processos d aprenentatge i adaptar-los amb èxit a situacions diverses.</t>
+  </si>
+  <si>
+    <t>Regular les emocions, actituds i processos cognitius propis implicats en enfrontar-se a situacions d aprenentatge complexes relacionades amb les matemàtiques.</t>
+  </si>
+  <si>
+    <t>Abordar els errors com a oportunitats d aprenentatge i desenvolupar un ús flexible i adaptable dels processos matemàtics per a evitar el bloqueig en situacions problemàtiques i millorar el treball en equip.</t>
+  </si>
+  <si>
+    <t>Extraure i interpretar la informació</t>
+  </si>
+  <si>
+    <t>Resoldre problemes de l àmbit STEM,</t>
+  </si>
+  <si>
+    <t>Revisar, validar o rectificar les solucions 5. 1.3. Demostrar la validesa matemàtica de les o conclusions obtingudes, usant aplicacions de solucions obtingudes en contextos reals o geometria dinàmica, càlcul numèric o simbòlic intramatemàtics, generalitzant el procés a per a simular els processos de resolució, través d expressions algebraiques o funcionals facilitant la interpretació i validació de resultats. quan siga possible.</t>
+  </si>
+  <si>
+    <t>Analitzar críticament els procediments</t>
   </si>
   <si>
     <t>Plantejar preguntes, hipòtesis i</t>
   </si>
   <si>
     <t>Usar analogies, patrons,</t>
   </si>
   <si>
-    <t>Comparar i connectar diferents</t>
-[...5 lines deleted...]
-    <t>Establir connexions entre els</t>
+    <t>Connectar diferents conceptes i</t>
+  </si>
+  <si>
+    <t>Emprar de manera adequada diferents</t>
+  </si>
+  <si>
+    <t>Generalitzar alguns arguments per a fer</t>
+  </si>
+  <si>
+    <t>Establir connexions entre els sabers</t>
   </si>
   <si>
     <t>Assumir hipòtesi sobre aspectes</t>
   </si>
   <si>
-    <t>Obtindre la solució o resultats a</t>
-[...5 lines deleted...]
-    <t>Tractar, ordenar, classificar i</t>
+    <t>Obtindre la solució o resultats a partir</t>
+  </si>
+  <si>
+    <t>Fer prediccions sobre una situació real i</t>
+  </si>
+  <si>
+    <t>Tractar, ordenar, classificar i organitzar</t>
   </si>
   <si>
     <t>Determinar estratègies per a la</t>
   </si>
   <si>
     <t>Crear i editar continguts digitals que</t>
   </si>
   <si>
-    <t>Crear i editar continguts digitals faciliten la resolució, visualització i comprensió de dirigits a la simulació de propietats matemàtiques problemes, i s'utilitzarà quan siga necessària la mitjançant programari de càlcul simbòlic i calculadora i els fulls de càlcul. geometria dinàmica. 5.5. Competència 5 Manejar amb precisió el simbolisme matemàtic, fer transformacions i conversions que permeten estructurar els raonaments i processos matemàtics implicats en situacions rellevants de l'àmbit social, i establir les connexions necessàries per a obtindre una visió matemàtica completa. MATEMÀTIQUES CCSS I MATEMÀTIQUES CCSS II</t>
-[...2 lines deleted...]
-    <t>Seleccionar i utilitzar amb correcció</t>
+    <t>Seleccionar i utilitzar el simbolisme</t>
+  </si>
+  <si>
+    <t>Utilitzar de forma adequada la</t>
   </si>
   <si>
     <t>Realitzar conversions entre les</t>
   </si>
   <si>
-    <t>Utilitzar amb fluïdesa i rigor la</t>
-[...1 lines deleted...]
-  <si>
     <t>Interpretar i produir correctament</t>
   </si>
   <si>
     <t>Comunicar idees matemàtiques</t>
   </si>
   <si>
-    <t>Perfeccionar i ampliar el</t>
-[...2 lines deleted...]
-    <t>Identificar el contingut</t>
+    <t>Perfeccionar i ampliar el vocabulari</t>
+  </si>
+  <si>
+    <t>Identificar el contingut matemàtic present</t>
   </si>
   <si>
     <t>Reconéixer la importància del</t>
   </si>
   <si>
-    <t>Organitzar la informació</t>
-[...142 lines deleted...]
-  <si>
     <t>Valorar les matemàtiques com a vehicle</t>
   </si>
   <si>
     <t>Regular actituds i processos cognitius</t>
   </si>
   <si>
     <t>Mostrar una disposició favorable cap a</t>
   </si>
   <si>
     <t>Abordar els errors com a oportunitats</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
@@ -1246,51 +1321,51 @@
   <si>
     <t>Números reales (racionales e irracionales): comparación, ordenación, clasificación y contraste de sus propiedades</t>
   </si>
   <si>
     <t>Operaciones</t>
   </si>
   <si>
     <t>Potencias, raíces y logaritmos: comprensión y utilización de sus relaciones para simplificar y resolver problemas</t>
   </si>
   <si>
     <t>Educación financiera</t>
   </si>
   <si>
     <t>Medición</t>
   </si>
   <si>
     <t>La probabilidad como medida de la incertidumbre asociada a fenómenos aleatorios</t>
   </si>
   <si>
     <t>Cambio</t>
   </si>
   <si>
     <t>Límites: estimación y cálculo a partir de una tabla, un gráfico o una expresión algebraica</t>
   </si>
   <si>
-    <t>Límite de una función en un punto: cálculo gráfico y analítico. Resolución de BO CM indeterminaciones sencillas (0/0, k/0, ∞–∞, 1 ∞ ). Límites laterales</t>
+    <t>Límite de una función en un punto: cálculo gráfico y analítico. Resolución de indeterminaciones sencillas (0/0, k/0, ∞–∞, 1 ∞ ). Límites laterales</t>
   </si>
   <si>
     <t>Límite de una función en el infinito: cálculo gráfico y analítico. Resolución de indeterminaciones sencillas</t>
   </si>
   <si>
     <t>Determinación de las asíntotas de una función racional</t>
   </si>
   <si>
     <t>Continuidad de funciones: aplicación de límites en el estudio de la continuidad</t>
   </si>
   <si>
     <t>Estudio de la continuidad de una función, incluyendo funciones definidas a trozos. Tipos de discontinuidades</t>
   </si>
   <si>
     <t>Derivación de funciones polinómicas, racionales, irracionales, exponenciales, y logarítmicas</t>
   </si>
   <si>
     <t>Reglas de derivación de las operaciones elementales con funciones y regla de la cadena</t>
   </si>
   <si>
     <t>Aplicaciones de las derivadas: ecuación de la recta tangente a una curva en un punto de la misma; obtención de extremos relativos e intervalos de crecimiento y decrecimiento de una función</t>
   </si>
   <si>
     <t>Patrones</t>
   </si>
@@ -1406,53 +1481,50 @@
     <t>Modelización de fenómenos estocásticos mediante las distribuciones de probabilidad binomial y normal. Cálculo de probabilidades asociadas mediante herramientas tecnológicas</t>
   </si>
   <si>
     <t>Estimación de probabilidades mediante la aproximación de la binomial por la normal</t>
   </si>
   <si>
     <t>Inferencia</t>
   </si>
   <si>
     <t>Diseño de estudios estadísticos relacionados con las ciencias sociales utilizando herramientas digitales. Técnicas de muestreo sencillas</t>
   </si>
   <si>
     <t>Actitudes</t>
   </si>
   <si>
     <t>Tratamiento del error como elemento movilizador de conocimientos previos adquiridos y generador de oportunidades de aprendizaje en el aula de matemáticas</t>
   </si>
   <si>
     <t>Trabajo en equipo y toma de decisiones</t>
   </si>
   <si>
     <t>Reconocimiento y aceptación de diversos planteamientos en la resolución de problemas, transformando los enfoques de los demás en nuevas y mejoradas estrategias propias, mostrando empatía y respeto en el proceso</t>
   </si>
   <si>
     <t>Técnicas y estrategias de trabajo en equipo para la resolución de problemas y tareas matemáticas, en grupos heterogéneos</t>
-  </si>
-[...1 lines deleted...]
-    <t>Destrezas para desarrollar una comunicación efectiva: la escucha activa, la formulación de preguntas o solicitud y prestación de ayuda cuando sea necesario. BO CM</t>
   </si>
   <si>
     <t>Valoración de la contribución de las Matemáticas y el papel de matemáticos a lo largo de la historia en el avance de las Ciencias Sociales</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
@@ -1870,267 +1942,279 @@
 • Murales digitales de estrategias divergentes: Uso de herramientas como Padlet donde cada equipo sube una vía distinta para resolver un mismo problema de estadística, fomentando el respeto por la diversidad de enfoques.
 • Portafolio de 'Segundas Oportunidades': Sistema de entrega donde el alumno puede re-entregar ejercicios fallidos adjuntando una reflexión escrita sobre el origen del error y qué cambio de estrategia permitió el éxito.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de compromiso y motivación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Desafíos de 'Incertidumbre Controlada': Problemas de la vida real con datos incompletos o contradictorios donde el objetivo no es la solución exacta, sino la justificación razonada de la decisión tomada bajo presión.
 • Contratos de aprendizaje para proyectos de investigación: Permitir que el alumnado elija el contexto de aplicación (ej. análisis de tendencias en redes sociales o economía doméstica) para aumentar la relevancia personal.
 • Gamificación basada en la perseverancia: Sistema de insignias o puntos que premia explícitamente el número de intentos realizados, la detección de errores propios y la ayuda prestada a otros compañeros en el aula.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CD1</t>
-[...17 lines deleted...]
-    <t>STEM2, STEM4, CE3</t>
+    <t>STEM1, CD2, CE1</t>
+  </si>
+  <si>
+    <t>STEM2, CPSAA1, CCL3</t>
+  </si>
+  <si>
+    <t>Modelizar y resolver problemas con herramientas tecnológicas implica razonamiento matemático (STEM1), uso de tecnologías (CD2) y capacidad emprendedora (CE1).</t>
+  </si>
+  <si>
+    <t>STEM1, CCL1</t>
+  </si>
+  <si>
+    <t>STEM2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Verificar soluciones mediante razonamiento y argumentación requiere pensamiento científico (STEM1) y comunicación (CCL1).</t>
+  </si>
+  <si>
+    <t>STEM1, CE1</t>
   </si>
   <si>
     <t>CPSAA1, CCL3</t>
   </si>
   <si>
-    <t>Trata sobre la formulación de preguntas y la búsqueda de respuestas ante situaciones problemáticas de la vida cotidiana.</t>
-[...53 lines deleted...]
-    <t>Se centra en la gestión emocional, el autoconocimiento y el trabajo colaborativo en equipos heterogéneos.</t>
+    <t>Generar preguntas matemáticas aplicando saberes implica indagación (STEM1) e iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>STEM3, CD5</t>
+  </si>
+  <si>
+    <t>CE1, STEM1</t>
+  </si>
+  <si>
+    <t>Usar pensamiento computacional y crear algoritmos para modelizar situaciones corresponde a STEM3 y CD5.</t>
+  </si>
+  <si>
+    <t>STEM1, CCL2</t>
+  </si>
+  <si>
+    <t>CC3, CPSAA2</t>
+  </si>
+  <si>
+    <t>Establecer conexiones entre ideas matemáticas exige relacionar conceptos (STEM1) y comprender información (CCL2).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5</t>
+  </si>
+  <si>
+    <t>CC3, CCEC1</t>
+  </si>
+  <si>
+    <t>Descubrir vínculos con otras áreas implica aplicar matemáticas en contextos diversos (STEM1, STEM5) y valorar otras culturas (CCEC1).</t>
+  </si>
+  <si>
+    <t>CD2, STEM4</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA1</t>
+  </si>
+  <si>
+    <t>Representar información matemática con tecnologías requiere crear contenido digital (CD2) e interpretar representaciones (STEM4).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CD3</t>
+  </si>
+  <si>
+    <t>Comunicar ideas matemáticas con rigor implica expresión oral/escrita (CCL1), argumentación (CCL5) y comunicación de resultados (STEM2).</t>
+  </si>
+  <si>
+    <t>CPSAA2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC2</t>
+  </si>
+  <si>
+    <t>Utilizar destrezas personales y sociales gestionando emociones y trabajando en equipo (CPSAA2, CPSAA3).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Bachillerato para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos de Matemáticas Generales. Familiarízate con los 6 bloques de saberes y la distribución horaria (3h/semana).</t>
+  </si>
+  <si>
+    <t>No te limites a descargarlo; imprime la tabla de criterios-saberes y tenla a mano mientras programas. Marca con colores los criterios que más se repiten en los saberes.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para el Bachillerato General. Identifica cómo se conectan los 6 bloques de saberes con el Perfil de Salida, prestando especial atención al enfoque funcional y menos abstracto de esta materia.</t>
-[...11 lines deleted...]
-    <t>Crea una matriz donde vincules cada uno de los 18 criterios con los descriptores operativos del Perfil de Salida; esto te ahorrará semanas de trabajo cuando llegue la auditoría de inspección.</t>
+    <t>Transcribe las 9 competencias específicas y los 18 criterios de evaluación. Agrúpalos por bloques de saberes (6 bloques). Verifica que cada criterio está asociado a una o varias CE. Crea un documento maestro con esta información.</t>
+  </si>
+  <si>
+    <t>Haz una tabla en Excel o Google Sheets con columnas: CE, Criterio, Bloque, Saberes asociados. Te servirá para todo el curso y facilitará la alineación con las situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Para esta materia, el 'Sentido Socioemocional' (CE9) se evalúa mejor mediante una rúbrica de coevaluación en trabajos grupales que con un examen escrito.</t>
+    <t>Determina el peso relativo de cada criterio. Como tienes 3h/semana, prioriza criterios procedimentales (resolución de problemas, modelización) sobre los memorísticos. Decide qué instrumentos usarás: pruebas escritas, rúbricas de tareas, observación de aula, proyectos, etc.</t>
+  </si>
+  <si>
+    <t>No repartas el peso de forma uniforme: los criterios de 'resolver problemas' suelen ponderar más (ej. 30%) que los de 'comunicación' (10%). Ajusta según la carga real de trabajo.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 51 saberes básicos en los tres trimestres. Agrupa los bloques de 'Sentido Numérico' y 'Sentido de la Medida' al inicio para asentar bases de cálculo financiero.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 51 saberes de forma lineal. Integra el bloque de 'Pensamiento Computacional' de forma transversal usando hojas de cálculo en cada unidad de estadística y finanzas.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Reparte los 51 saberes en tres trimestres. Ten en cuenta la densidad: Álgebra y Análisis suelen ocupar más tiempo. Deja un margen del 10% para imprevistos. Asocia cada saber a los criterios que evalúa.</t>
+  </si>
+  <si>
+    <t>Distribuye también los criterios asociados: cada trimestre debe evaluar al menos 6 criterios. Equilibra la carga evaluadora y evita concentrar todos los criterios difíciles en un solo trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Asegúrate de que el producto final de la SDA sea algo tangible (un presupuesto, un informe de riesgos, un diseño 3D) para justificar el carácter práctico del Bachillerato General.</t>
+    <t>Crea una situación de aprendizaje (SDA) integradora por trimestre. Por ejemplo, para el primer trimestre: 'Planificar un viaje' para trabajar funciones y estadística. Incluye al menos dos criterios de evaluación y varios saberes. Define el producto final y los instrumentos de evaluación.</t>
+  </si>
+  <si>
+    <t>Haz que la SDA tenga un producto final (informe, presentación) que sirva como instrumento de evaluación. Asegúrate de que la SDA cubra criterios de diferentes bloques para ser verdaderamente integradora.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna pesos a las 9 competencias. En Matemáticas Generales, la resolución de problemas y la interpretación de información (CE1, CE2) suelen tener más peso que la formalización matemática pura.</t>
-[...2 lines deleted...]
-    <t>Evita que una sola prueba escrita valga más del 40% de la nota final; la LOMLOE en esta modalidad premia el proceso y la aplicación sobre la memorización de fórmulas.</t>
+    <t>Define los porcentajes de cada instrumento en la calificación final. Por ejemplo: pruebas escritas 50%, tareas individuales 20%, proyecto trimestral 20%, observación 10%. Acuérdalo con el departamento y recógelo en la programación.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que cada criterio tiene al menos un instrumento asociado. Si un criterio solo se evalúa con observación, pondera bajo (máx. 5%). Evita duplicar la evaluación del mismo criterio con varios instrumentos.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Diseña planes de refuerzo para los alumnos que no alcancen los criterios mínimos, considerando que el perfil de este alumno suele tener una base matemática frágil.</t>
-[...2 lines deleted...]
-    <t>Prepara 'itinerarios de mínimos' centrados en los 18 criterios; si el alumno demuestra competencia en el uso de herramientas digitales para resolver el problema, dalo por apto aunque falle en el cálculo manual.</t>
+    <t>Redacta las medidas de atención (DIA, refuerzo, ampliación) y el plan de recuperación. Especifica cómo se recogen los criterios no superados (ej. prueba global o tareas específicas). Incluye adaptaciones para alumnos con NEAE.</t>
+  </si>
+  <si>
+    <t>La recuperación debe ser competencial: si un alumno no superó 'modelizar', proponle una nueva modelización, no un examen memorístico. Diseña actividades de recuperación que evalúen los mismos criterios con contextos diferentes.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Emplear diferentes estrategias y herramientas, incluidas las digitales, que resuelvan problemas de la vida cotidiana y de ámbitos diversos, seleccionando la más adecuada en cada ca</t>
   </si>
   <si>
     <t>Resolver problemas en situaciones diversas, utilizando procesos matemáticos, estableciendo y aplicando conexiones entre el mundo real, otras áreas de conocimiento y las matemáticas</t>
   </si>
   <si>
     <t>Analizar la aportación de las matemáticas al progreso de la humanidad, reflexionando sobre su contribución en la propuesta de soluciones a situaciones complejas y a los retos que s</t>
   </si>
   <si>
     <t>Afrontar las situaciones de incertidumbre y tomar decisiones evaluando distintas opciones identificando y gestionando emociones y aceptando y aprendiendo del error como parte del p</t>
   </si>
   <si>
     <t>Participar en tareas matemáticas de forma activa en equipos heterogéneos, respetando las emociones y experiencias de las demás personas, escuchando su razonamiento, identificando l</t>
   </si>
   <si>
     <t xml:space="preserve">Emplear algunas estrategias y herramientas, incluidas las digitales, en la resolución de problemas de la vida cotidiana y de las ciencias sociales, valorando su eficiencia en cada </t>
   </si>
   <si>
     <t>Interpretar, modelizar y resolver situaciones problematizadas de la vida cotidiana y de las ciencias sociales, utilizando el pensamiento computacional, modificando y creando algori</t>
   </si>
   <si>
     <t>Analizar la aportación de las matemáticas al progreso de la humanidad reflexionando sobre su contribución en la propuesta de soluciones a situaciones complejas y a los retos en las</t>
   </si>
   <si>
     <t>Participar en tareas matemáticas de forma activa en equipos heterogéneos, respetando las emociones y experiencias de los demás, escuchando su razonamiento, identificando las habili</t>
   </si>
   <si>
-    <t>Crear i editar continguts digitals faciliten la resolució, visualització i comprensió de dirigits a la simulació de propietats matemàtiques problemes, i s'utilitzarà quan siga nece</t>
+    <t>Resoldre problemes de l àmbit de les ciències socials, implementant les estratègies que siguen necessàries per a la seua resolució, mobilitzant a més de manera adequada i justifica</t>
+  </si>
+  <si>
+    <t>Assumir hipòtesi sobre aspectes desconeguts o no determinats d una situació real i realitzar simplificacions que permeten estructurar i elaborar un model matemàtic d aquesta situac</t>
+  </si>
+  <si>
+    <t>Tractar, ordenar, classificar i organitzar un conjunt de dades mitjançant sistemes de representació adequats (esquemes, taules, gràfics o altres), i usar eines TIC o llenguatges de</t>
+  </si>
+  <si>
+    <t>Perfeccionar i ampliar el vocabulari matemàtic, desenvolupant formes d expressió matemàtica precises i rigoroses i dominant els significats i matisos de les idees matemàtiques comu</t>
+  </si>
+  <si>
+    <t>Abordar els errors com a oportunitats d aprenentatge i desenvolupar un ús flexible d estratègies que permeten superar les dificultats que poden aparéixer en resoldre situacions pro</t>
   </si>
   <si>
     <t xml:space="preserve">Extraure i interpretar la informació necessària de l enunciat de problemes relacionats amb la vida quotidiana i dels àmbits cultural, social i científic, estructurant el procés de </t>
   </si>
   <si>
     <t>Resoldre problemes relacionats amb els desafiaments del segle XXI, implementant les estratègies formals que siguen necessàries per a la seua resolució, mobilitzant de manera adequa</t>
   </si>
   <si>
     <t>Revisar, validar o rectificar les solucions o conclusions obtingudes, emprant aplicacions de geometria dinàmica, càlcul numèric o simbòlic per a simular els processos de resolució,</t>
   </si>
   <si>
     <t>Analitzar críticament els procediments de resolució seguits i aprendre dels errors comesos, incorporant alternatives i transferint-les a altres problemes similars, sistematitzant i</t>
   </si>
   <si>
     <t>Usar analogies, patrons, contraexemples o altres estratègies per a confirmar o descartar hipòtesis i conjectures que permeten aprofundir en situacions rellevants dels àmbits social</t>
   </si>
   <si>
     <t>Generalitzar alguns arguments per a fer demostracions senzilles sobre algunes propietats fonamentals. 5.3. Competència 3. Modelitzar situacions reals i fenòmens rellevants per a la</t>
   </si>
   <si>
     <t>Establir i aplicar de manera adequada les connexions entre els sabers propis de les matemàtiques i els d altres disciplines, buscant, formalitzant o quantificant les variables i le</t>
   </si>
   <si>
     <t>Obtindre la solució o resultats a partir del model matemàtic d una situació interdisciplinària real, i interpretar els resultats validant-los i contrastant-los amb la situació real</t>
   </si>
@@ -2798,51 +2882,51 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>267</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -2892,472 +2976,472 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>567</v>
+        <v>591</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>459</v>
+        <v>483</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>568</v>
+        <v>592</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>569</v>
+        <v>593</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>570</v>
+        <v>594</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>571</v>
+        <v>595</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>572</v>
+        <v>596</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>573</v>
+        <v>597</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>574</v>
+        <v>598</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>575</v>
+        <v>599</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>576</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>577</v>
+        <v>601</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>578</v>
+        <v>602</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>579</v>
+        <v>603</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>580</v>
+        <v>604</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>581</v>
+        <v>605</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>582</v>
+        <v>606</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>583</v>
+        <v>607</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>584</v>
+        <v>608</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>585</v>
+        <v>609</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>587</v>
+        <v>611</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>588</v>
+        <v>612</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>589</v>
+        <v>613</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>592</v>
+        <v>616</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>593</v>
+        <v>617</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>594</v>
+        <v>618</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>595</v>
+        <v>619</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>599</v>
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>600</v>
+        <v>624</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>310</v>
+        <v>335</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>601</v>
+        <v>625</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>602</v>
+        <v>626</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>603</v>
+        <v>627</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>604</v>
+        <v>628</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>605</v>
+        <v>629</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>606</v>
+        <v>630</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>607</v>
+        <v>631</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>608</v>
+        <v>632</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>609</v>
+        <v>633</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>606</v>
+        <v>634</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>610</v>
+        <v>635</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>611</v>
+        <v>636</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>612</v>
+        <v>637</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>613</v>
+        <v>630</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>614</v>
+        <v>638</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>615</v>
+        <v>639</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>616</v>
+        <v>640</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>613</v>
+        <v>641</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>617</v>
+        <v>642</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>618</v>
+        <v>643</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>619</v>
+        <v>644</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>620</v>
+        <v>641</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>621</v>
+        <v>645</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>622</v>
+        <v>646</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>623</v>
+        <v>647</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>606</v>
+        <v>634</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>624</v>
+        <v>648</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>625</v>
+        <v>649</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>626</v>
+        <v>650</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>606</v>
+        <v>630</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>627</v>
+        <v>651</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>628</v>
+        <v>652</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F124"/>
+  <dimension ref="A1:F123"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E124"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>629</v>
+        <v>653</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>630</v>
+        <v>654</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>631</v>
+        <v>655</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>632</v>
+        <v>656</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>633</v>
+        <v>657</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>634</v>
+        <v>658</v>
       </c>
       <c r="D3" s="7">
         <v>1.56</v>
       </c>
       <c r="E3" s="7">
         <v>1.56</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>143</v>
       </c>
       <c r="D4" s="7">
         <v>1.56</v>
       </c>
       <c r="E4" s="7">
         <v>1.56</v>
       </c>
@@ -3367,2233 +3451,2215 @@
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>149</v>
       </c>
       <c r="D5" s="7">
         <v>1.11</v>
       </c>
       <c r="E5" s="7">
         <v>1.11</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D6" s="7">
         <v>1.11</v>
       </c>
       <c r="E6" s="7">
         <v>1.11</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="D7" s="7">
         <v>0.88</v>
       </c>
       <c r="E7" s="7">
         <v>0.88</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="D8" s="7">
         <v>0.88</v>
       </c>
       <c r="E8" s="7">
         <v>0.88</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D9" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="E9" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>5.1</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="D10" s="7">
         <v>1.54</v>
       </c>
       <c r="E10" s="7">
         <v>1.54</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D11" s="7">
         <v>1.54</v>
       </c>
       <c r="E11" s="7">
         <v>1.54</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6.1</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>635</v>
+        <v>659</v>
       </c>
       <c r="D12" s="7">
         <v>1.15</v>
       </c>
       <c r="E12" s="7">
         <v>1.15</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.2</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>636</v>
+        <v>660</v>
       </c>
       <c r="D13" s="7">
         <v>1.15</v>
       </c>
       <c r="E13" s="7">
         <v>1.15</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>7.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="D14" s="7">
         <v>1.15</v>
       </c>
       <c r="E14" s="7">
         <v>1.15</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>7.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="D15" s="7">
         <v>1.15</v>
       </c>
       <c r="E15" s="7">
         <v>1.15</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>8.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="D16" s="7">
         <v>1.15</v>
       </c>
       <c r="E16" s="7">
         <v>1.15</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>8.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="D17" s="7">
         <v>1.15</v>
       </c>
       <c r="E17" s="7">
         <v>1.15</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>9.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>637</v>
+        <v>661</v>
       </c>
       <c r="D18" s="7">
         <v>2.5</v>
       </c>
       <c r="E18" s="7">
         <v>2.5</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>9.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
       <c r="D19" s="7">
         <v>2.5</v>
       </c>
       <c r="E19" s="7">
         <v>2.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>9.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>638</v>
+        <v>662</v>
       </c>
       <c r="D20" s="7">
         <v>2.5</v>
       </c>
       <c r="E20" s="7">
         <v>2.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>1.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>639</v>
+        <v>663</v>
       </c>
       <c r="D21" s="7">
         <v>1.56</v>
       </c>
       <c r="E21" s="7">
         <v>1.56</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>1.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="D22" s="7">
         <v>1.56</v>
       </c>
       <c r="E22" s="7">
         <v>1.56</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>2.1</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="D23" s="7">
         <v>1.11</v>
       </c>
       <c r="E23" s="7">
         <v>1.11</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>2.2</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="D24" s="7">
         <v>1.11</v>
       </c>
       <c r="E24" s="7">
         <v>1.11</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>3.1</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
       <c r="D25" s="7">
         <v>0.88</v>
       </c>
       <c r="E25" s="7">
         <v>0.88</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>3.2</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="D26" s="7">
         <v>0.88</v>
       </c>
       <c r="E26" s="7">
         <v>0.88</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>4.1</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>640</v>
+        <v>664</v>
       </c>
       <c r="D27" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="E27" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>5.1</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="D28" s="7">
         <v>1.54</v>
       </c>
       <c r="E28" s="7">
         <v>1.54</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>5.2</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D29" s="7">
         <v>1.54</v>
       </c>
       <c r="E29" s="7">
         <v>1.54</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>6.1</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>635</v>
+        <v>659</v>
       </c>
       <c r="D30" s="7">
         <v>1.15</v>
       </c>
       <c r="E30" s="7">
         <v>1.15</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>6.2</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>641</v>
+        <v>665</v>
       </c>
       <c r="D31" s="7">
         <v>1.15</v>
       </c>
       <c r="E31" s="7">
         <v>1.15</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>7.1</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="D32" s="7">
         <v>1.15</v>
       </c>
       <c r="E32" s="7">
         <v>1.15</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>7.2</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="D33" s="7">
         <v>1.15</v>
       </c>
       <c r="E33" s="7">
         <v>1.15</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>8.1</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="D34" s="7">
         <v>1.15</v>
       </c>
       <c r="E34" s="7">
         <v>1.15</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>8.2</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="D35" s="7">
         <v>1.15</v>
       </c>
       <c r="E35" s="7">
         <v>1.15</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>9.1</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="D36" s="7">
         <v>2.5</v>
       </c>
       <c r="E36" s="7">
         <v>2.5</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>9.2</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
       <c r="D37" s="7">
         <v>2.5</v>
       </c>
       <c r="E37" s="7">
         <v>2.5</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>9.3</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>642</v>
+        <v>666</v>
       </c>
       <c r="D38" s="7">
         <v>2.5</v>
       </c>
       <c r="E38" s="7">
         <v>2.5</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>1.1</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>233</v>
+        <v>250</v>
       </c>
       <c r="D39" s="7">
         <v>1.56</v>
       </c>
       <c r="E39" s="7">
         <v>1.56</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>1.2</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>234</v>
+        <v>667</v>
       </c>
       <c r="D40" s="7">
         <v>1.56</v>
       </c>
       <c r="E40" s="7">
         <v>1.56</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>1.3</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="D41" s="7">
         <v>1.56</v>
       </c>
       <c r="E41" s="7">
         <v>1.56</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>1.4</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="D42" s="7">
         <v>1.56</v>
       </c>
       <c r="E42" s="7">
         <v>1.56</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>2.1</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="D43" s="7">
         <v>1.11</v>
       </c>
       <c r="E43" s="7">
         <v>1.11</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>2.2</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="D44" s="7">
         <v>1.11</v>
       </c>
       <c r="E44" s="7">
         <v>1.11</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>2.3</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>239</v>
+        <v>257</v>
       </c>
       <c r="D45" s="7">
         <v>1.11</v>
       </c>
       <c r="E45" s="7">
         <v>1.11</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>2.4</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="D46" s="7">
         <v>1.11</v>
       </c>
       <c r="E46" s="7">
         <v>1.11</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>3.1</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>241</v>
+        <v>259</v>
       </c>
       <c r="D47" s="7">
         <v>0.88</v>
       </c>
       <c r="E47" s="7">
         <v>0.88</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>3.2</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>242</v>
+        <v>668</v>
       </c>
       <c r="D48" s="7">
         <v>0.88</v>
       </c>
       <c r="E48" s="7">
         <v>0.88</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>3.3</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
       <c r="D49" s="7">
         <v>0.88</v>
       </c>
       <c r="E49" s="7">
         <v>0.88</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>3.4</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
       <c r="D50" s="7">
         <v>0.88</v>
       </c>
       <c r="E50" s="7">
         <v>0.88</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>4.1</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>245</v>
+        <v>669</v>
       </c>
       <c r="D51" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="E51" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>4.2</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="D52" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="E52" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>4.3</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="D53" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="E53" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>4.4</v>
+        <v>5.1</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>643</v>
+        <v>266</v>
       </c>
       <c r="D54" s="7">
-        <v>1.67</v>
+        <v>1.54</v>
       </c>
       <c r="E54" s="7">
-        <v>1.67</v>
+        <v>1.54</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
-        <v>5.1</v>
+        <v>5.2</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>249</v>
+        <v>267</v>
       </c>
       <c r="D55" s="7">
         <v>1.54</v>
       </c>
       <c r="E55" s="7">
         <v>1.54</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>5.2</v>
+        <v>5.3</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
       <c r="D56" s="7">
         <v>1.54</v>
       </c>
       <c r="E56" s="7">
         <v>1.54</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>5.3</v>
+        <v>6.1</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
       <c r="D57" s="7">
-        <v>1.54</v>
+        <v>1.15</v>
       </c>
       <c r="E57" s="7">
-        <v>1.54</v>
+        <v>1.15</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
-        <v>6.1</v>
+        <v>6.2</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
       <c r="D58" s="7">
         <v>1.15</v>
       </c>
       <c r="E58" s="7">
         <v>1.15</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
-        <v>6.2</v>
+        <v>6.3</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>253</v>
+        <v>670</v>
       </c>
       <c r="D59" s="7">
         <v>1.15</v>
       </c>
       <c r="E59" s="7">
         <v>1.15</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
-        <v>6.3</v>
+        <v>7.1</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="D60" s="7">
         <v>1.15</v>
       </c>
       <c r="E60" s="7">
         <v>1.15</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="D61" s="7">
         <v>1.15</v>
       </c>
       <c r="E61" s="7">
         <v>1.15</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
-        <v>7.2</v>
+        <v>7.3</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="D62" s="7">
         <v>1.15</v>
       </c>
       <c r="E62" s="7">
         <v>1.15</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
-        <v>7.3</v>
+        <v>8.1</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="D63" s="7">
         <v>1.15</v>
       </c>
       <c r="E63" s="7">
         <v>1.15</v>
       </c>
       <c r="F63" s="5"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
-        <v>8.1</v>
+        <v>8.2</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="D64" s="7">
         <v>1.15</v>
       </c>
       <c r="E64" s="7">
         <v>1.15</v>
       </c>
       <c r="F64" s="5"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
-        <v>8.2</v>
+        <v>8.3</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>259</v>
+        <v>671</v>
       </c>
       <c r="D65" s="7">
         <v>1.15</v>
       </c>
       <c r="E65" s="7">
         <v>1.15</v>
       </c>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
-        <v>8.3</v>
+        <v>1.1</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>260</v>
+        <v>672</v>
       </c>
       <c r="D66" s="7">
-        <v>1.15</v>
+        <v>1.56</v>
       </c>
       <c r="E66" s="7">
-        <v>1.15</v>
+        <v>1.56</v>
       </c>
       <c r="F66" s="5"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>644</v>
+        <v>673</v>
       </c>
       <c r="D67" s="7">
         <v>1.56</v>
       </c>
       <c r="E67" s="7">
         <v>1.56</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>645</v>
+        <v>674</v>
       </c>
       <c r="D68" s="7">
         <v>1.56</v>
       </c>
       <c r="E68" s="7">
         <v>1.56</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>646</v>
+        <v>675</v>
       </c>
       <c r="D69" s="7">
         <v>1.56</v>
       </c>
       <c r="E69" s="7">
         <v>1.56</v>
       </c>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>1.4</v>
+        <v>2.1</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>647</v>
+        <v>282</v>
       </c>
       <c r="D70" s="7">
-        <v>1.56</v>
+        <v>1.11</v>
       </c>
       <c r="E70" s="7">
-        <v>1.56</v>
+        <v>1.11</v>
       </c>
       <c r="F70" s="5"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>265</v>
+        <v>676</v>
       </c>
       <c r="D71" s="7">
         <v>1.11</v>
       </c>
       <c r="E71" s="7">
         <v>1.11</v>
       </c>
       <c r="F71" s="5"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>648</v>
+        <v>284</v>
       </c>
       <c r="D72" s="7">
         <v>1.11</v>
       </c>
       <c r="E72" s="7">
         <v>1.11</v>
       </c>
       <c r="F72" s="5"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="D73" s="7">
         <v>1.11</v>
       </c>
       <c r="E73" s="7">
         <v>1.11</v>
       </c>
       <c r="F73" s="5"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>268</v>
+        <v>677</v>
       </c>
       <c r="D74" s="7">
         <v>1.11</v>
       </c>
       <c r="E74" s="7">
         <v>1.11</v>
       </c>
       <c r="F74" s="5"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>649</v>
+        <v>678</v>
       </c>
       <c r="D75" s="7">
-        <v>1.11</v>
+        <v>0.88</v>
       </c>
       <c r="E75" s="7">
-        <v>1.11</v>
+        <v>0.88</v>
       </c>
       <c r="F75" s="5"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>650</v>
+        <v>288</v>
       </c>
       <c r="D76" s="7">
         <v>0.88</v>
       </c>
       <c r="E76" s="7">
         <v>0.88</v>
       </c>
       <c r="F76" s="5"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>271</v>
+        <v>679</v>
       </c>
       <c r="D77" s="7">
         <v>0.88</v>
       </c>
       <c r="E77" s="7">
         <v>0.88</v>
       </c>
       <c r="F77" s="5"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>651</v>
+        <v>290</v>
       </c>
       <c r="D78" s="7">
         <v>0.88</v>
       </c>
       <c r="E78" s="7">
         <v>0.88</v>
       </c>
       <c r="F78" s="5"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
-        <v>3.4</v>
+        <v>3.5</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>273</v>
+        <v>680</v>
       </c>
       <c r="D79" s="7">
         <v>0.88</v>
       </c>
       <c r="E79" s="7">
         <v>0.88</v>
       </c>
       <c r="F79" s="5"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
-        <v>3.5</v>
+        <v>4.1</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>652</v>
+        <v>681</v>
       </c>
       <c r="D80" s="7">
-        <v>0.88</v>
+        <v>1.82</v>
       </c>
       <c r="E80" s="7">
-        <v>0.88</v>
+        <v>1.82</v>
       </c>
       <c r="F80" s="5"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
-        <v>4.1</v>
+        <v>4.2</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>653</v>
+        <v>682</v>
       </c>
       <c r="D81" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="E81" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="F81" s="5"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>654</v>
+        <v>683</v>
       </c>
       <c r="D82" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="E82" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="F82" s="5"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
-        <v>4.3</v>
+        <v>5.1</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>655</v>
+        <v>295</v>
       </c>
       <c r="D83" s="7">
-        <v>1.67</v>
+        <v>1.54</v>
       </c>
       <c r="E83" s="7">
-        <v>1.67</v>
+        <v>1.54</v>
       </c>
       <c r="F83" s="5"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
-        <v>5.1</v>
+        <v>5.2</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="D84" s="7">
         <v>1.54</v>
       </c>
       <c r="E84" s="7">
         <v>1.54</v>
       </c>
       <c r="F84" s="5"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
-        <v>5.2</v>
+        <v>5.3</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>279</v>
+        <v>684</v>
       </c>
       <c r="D85" s="7">
         <v>1.54</v>
       </c>
       <c r="E85" s="7">
         <v>1.54</v>
       </c>
       <c r="F85" s="5"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
-        <v>5.3</v>
+        <v>6.1</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>656</v>
+        <v>298</v>
       </c>
       <c r="D86" s="7">
-        <v>1.54</v>
+        <v>1.15</v>
       </c>
       <c r="E86" s="7">
-        <v>1.54</v>
+        <v>1.15</v>
       </c>
       <c r="F86" s="5"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
-        <v>6.1</v>
+        <v>6.2</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="D87" s="7">
         <v>1.15</v>
       </c>
       <c r="E87" s="7">
         <v>1.15</v>
       </c>
       <c r="F87" s="5"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
-        <v>6.2</v>
+        <v>6.3</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>282</v>
+        <v>685</v>
       </c>
       <c r="D88" s="7">
         <v>1.15</v>
       </c>
       <c r="E88" s="7">
         <v>1.15</v>
       </c>
       <c r="F88" s="5"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
-        <v>6.3</v>
+        <v>7.1</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>657</v>
+        <v>301</v>
       </c>
       <c r="D89" s="7">
         <v>1.15</v>
       </c>
       <c r="E89" s="7">
         <v>1.15</v>
       </c>
       <c r="F89" s="5"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="D90" s="7">
         <v>1.15</v>
       </c>
       <c r="E90" s="7">
         <v>1.15</v>
       </c>
       <c r="F90" s="5"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
-        <v>7.2</v>
+        <v>7.3</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>285</v>
+        <v>686</v>
       </c>
       <c r="D91" s="7">
         <v>1.15</v>
       </c>
       <c r="E91" s="7">
         <v>1.15</v>
       </c>
       <c r="F91" s="5"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
-        <v>7.3</v>
+        <v>8.1</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>658</v>
+        <v>304</v>
       </c>
       <c r="D92" s="7">
         <v>1.15</v>
       </c>
       <c r="E92" s="7">
         <v>1.15</v>
       </c>
       <c r="F92" s="5"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>8.1</v>
+        <v>8.2</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="D93" s="7">
         <v>1.15</v>
       </c>
       <c r="E93" s="7">
         <v>1.15</v>
       </c>
       <c r="F93" s="5"/>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>8.2</v>
+        <v>8.3</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>288</v>
+        <v>687</v>
       </c>
       <c r="D94" s="7">
         <v>1.15</v>
       </c>
       <c r="E94" s="7">
         <v>1.15</v>
       </c>
       <c r="F94" s="5"/>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>8.3</v>
+        <v>1.1</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>659</v>
+        <v>306</v>
       </c>
       <c r="D95" s="7">
-        <v>1.15</v>
+        <v>1.56</v>
       </c>
       <c r="E95" s="7">
-        <v>1.15</v>
+        <v>1.56</v>
       </c>
       <c r="F95" s="5"/>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>290</v>
+        <v>307</v>
       </c>
       <c r="D96" s="7">
         <v>1.56</v>
       </c>
       <c r="E96" s="7">
         <v>1.56</v>
       </c>
       <c r="F96" s="5"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>291</v>
+        <v>688</v>
       </c>
       <c r="D97" s="7">
         <v>1.56</v>
       </c>
       <c r="E97" s="7">
         <v>1.56</v>
       </c>
       <c r="F97" s="5"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>660</v>
+        <v>309</v>
       </c>
       <c r="D98" s="7">
         <v>1.56</v>
       </c>
       <c r="E98" s="7">
         <v>1.56</v>
       </c>
       <c r="F98" s="5"/>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
-        <v>1.4</v>
+        <v>2.1</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="D99" s="7">
-        <v>1.56</v>
+        <v>1.11</v>
       </c>
       <c r="E99" s="7">
-        <v>1.56</v>
+        <v>1.11</v>
       </c>
       <c r="F99" s="5"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>237</v>
+        <v>311</v>
       </c>
       <c r="D100" s="7">
         <v>1.11</v>
       </c>
       <c r="E100" s="7">
         <v>1.11</v>
       </c>
       <c r="F100" s="5"/>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>238</v>
+        <v>312</v>
       </c>
       <c r="D101" s="7">
         <v>1.11</v>
       </c>
       <c r="E101" s="7">
         <v>1.11</v>
       </c>
       <c r="F101" s="5"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>294</v>
+        <v>313</v>
       </c>
       <c r="D102" s="7">
         <v>1.11</v>
       </c>
       <c r="E102" s="7">
         <v>1.11</v>
       </c>
       <c r="F102" s="5"/>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>295</v>
+        <v>314</v>
       </c>
       <c r="D103" s="7">
         <v>1.11</v>
       </c>
       <c r="E103" s="7">
         <v>1.11</v>
       </c>
       <c r="F103" s="5"/>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>296</v>
+        <v>315</v>
       </c>
       <c r="D104" s="7">
-        <v>1.11</v>
+        <v>0.88</v>
       </c>
       <c r="E104" s="7">
-        <v>1.11</v>
+        <v>0.88</v>
       </c>
       <c r="F104" s="5"/>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>297</v>
+        <v>316</v>
       </c>
       <c r="D105" s="7">
         <v>0.88</v>
       </c>
       <c r="E105" s="7">
         <v>0.88</v>
       </c>
       <c r="F105" s="5"/>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>242</v>
+        <v>317</v>
       </c>
       <c r="D106" s="7">
         <v>0.88</v>
       </c>
       <c r="E106" s="7">
         <v>0.88</v>
       </c>
       <c r="F106" s="5"/>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="D107" s="7">
         <v>0.88</v>
       </c>
       <c r="E107" s="7">
         <v>0.88</v>
       </c>
       <c r="F107" s="5"/>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>3.4</v>
+        <v>4.1</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>299</v>
+        <v>319</v>
       </c>
       <c r="D108" s="7">
-        <v>0.88</v>
+        <v>1.82</v>
       </c>
       <c r="E108" s="7">
-        <v>0.88</v>
+        <v>1.82</v>
       </c>
       <c r="F108" s="5"/>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
-        <v>4.1</v>
+        <v>4.2</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D109" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="E109" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="F109" s="5"/>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>246</v>
+        <v>321</v>
       </c>
       <c r="D110" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="E110" s="7">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="F110" s="5"/>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
-        <v>4.3</v>
+        <v>5.1</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>247</v>
+        <v>322</v>
       </c>
       <c r="D111" s="7">
-        <v>1.67</v>
+        <v>1.54</v>
       </c>
       <c r="E111" s="7">
-        <v>1.67</v>
+        <v>1.54</v>
       </c>
       <c r="F111" s="5"/>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
-        <v>5.1</v>
+        <v>5.2</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>301</v>
+        <v>323</v>
       </c>
       <c r="D112" s="7">
         <v>1.54</v>
       </c>
       <c r="E112" s="7">
         <v>1.54</v>
       </c>
       <c r="F112" s="5"/>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
-        <v>5.2</v>
+        <v>5.3</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>302</v>
+        <v>324</v>
       </c>
       <c r="D113" s="7">
         <v>1.54</v>
       </c>
       <c r="E113" s="7">
         <v>1.54</v>
       </c>
       <c r="F113" s="5"/>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>5.3</v>
+        <v>6.1</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>250</v>
+        <v>325</v>
       </c>
       <c r="D114" s="7">
-        <v>1.54</v>
+        <v>1.15</v>
       </c>
       <c r="E114" s="7">
-        <v>1.54</v>
+        <v>1.15</v>
       </c>
       <c r="F114" s="5"/>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>6.1</v>
+        <v>6.2</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>252</v>
+        <v>326</v>
       </c>
       <c r="D115" s="7">
         <v>1.15</v>
       </c>
       <c r="E115" s="7">
         <v>1.15</v>
       </c>
       <c r="F115" s="5"/>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
-        <v>6.2</v>
+        <v>6.3</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>253</v>
+        <v>327</v>
       </c>
       <c r="D116" s="7">
         <v>1.15</v>
       </c>
       <c r="E116" s="7">
         <v>1.15</v>
       </c>
       <c r="F116" s="5"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
-        <v>6.3</v>
+        <v>7.1</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>303</v>
+        <v>328</v>
       </c>
       <c r="D117" s="7">
         <v>1.15</v>
       </c>
       <c r="E117" s="7">
         <v>1.15</v>
       </c>
       <c r="F117" s="5"/>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>304</v>
+        <v>329</v>
       </c>
       <c r="D118" s="7">
         <v>1.15</v>
       </c>
       <c r="E118" s="7">
         <v>1.15</v>
       </c>
       <c r="F118" s="5"/>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
-        <v>7.2</v>
+        <v>7.3</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>256</v>
+        <v>330</v>
       </c>
       <c r="D119" s="7">
         <v>1.15</v>
       </c>
       <c r="E119" s="7">
         <v>1.15</v>
       </c>
       <c r="F119" s="5"/>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
-        <v>7.3</v>
+        <v>8.1</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>305</v>
+        <v>331</v>
       </c>
       <c r="D120" s="7">
         <v>1.15</v>
       </c>
       <c r="E120" s="7">
         <v>1.15</v>
       </c>
       <c r="F120" s="5"/>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
-        <v>8.1</v>
+        <v>8.2</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>306</v>
+        <v>332</v>
       </c>
       <c r="D121" s="7">
         <v>1.15</v>
       </c>
       <c r="E121" s="7">
         <v>1.15</v>
       </c>
       <c r="F121" s="5"/>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>8.2</v>
+        <v>8.3</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>307</v>
+        <v>333</v>
       </c>
       <c r="D122" s="7">
         <v>1.15</v>
       </c>
       <c r="E122" s="7">
         <v>1.15</v>
       </c>
       <c r="F122" s="5"/>
     </row>
     <row r="123" spans="1:6">
-      <c r="A123" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A123" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="B123" s="5"/>
+      <c r="C123" s="5"/>
+      <c r="D123" s="7"/>
       <c r="E123" s="7">
-        <v>1.15</v>
-[...15 lines deleted...]
-        <v>662</v>
+        <f>SUM(E3:E122)</f>
+        <v>159.79000000000013</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>690</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU31"/>
+  <dimension ref="A1:DT31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:DU31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:DT31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:124">
       <c r="A1" s="6" t="s">
-        <v>663</v>
+        <v>691</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>664</v>
+        <v>692</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>5.1</v>
       </c>
@@ -5705,269 +5771,266 @@
       <c r="AT1" s="6">
         <v>2.4</v>
       </c>
       <c r="AU1" s="6">
         <v>3.1</v>
       </c>
       <c r="AV1" s="6">
         <v>3.2</v>
       </c>
       <c r="AW1" s="6">
         <v>3.3</v>
       </c>
       <c r="AX1" s="6">
         <v>3.4</v>
       </c>
       <c r="AY1" s="6">
         <v>4.1</v>
       </c>
       <c r="AZ1" s="6">
         <v>4.2</v>
       </c>
       <c r="BA1" s="6">
         <v>4.3</v>
       </c>
       <c r="BB1" s="6">
-        <v>4.4</v>
+        <v>5.1</v>
       </c>
       <c r="BC1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="BD1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="BE1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="BF1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="BG1" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="BH1" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="BI1" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="BJ1" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="BK1" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="BL1" s="6">
+        <v>8.2</v>
+      </c>
+      <c r="BM1" s="6">
+        <v>8.3</v>
+      </c>
+      <c r="BN1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="BO1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="BP1" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="BQ1" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="BR1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="BS1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="BT1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="BU1" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="BV1" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="BW1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="BX1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="BY1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="BZ1" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="CA1" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="CB1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="CC1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="CD1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="CE1" s="6">
         <v>5.1</v>
       </c>
-      <c r="BD1" s="6">
+      <c r="CF1" s="6">
         <v>5.2</v>
       </c>
-      <c r="BE1" s="6">
+      <c r="CG1" s="6">
         <v>5.3</v>
       </c>
-      <c r="BF1" s="6">
+      <c r="CH1" s="6">
         <v>6.1</v>
       </c>
-      <c r="BG1" s="6">
+      <c r="CI1" s="6">
         <v>6.2</v>
       </c>
-      <c r="BH1" s="6">
+      <c r="CJ1" s="6">
         <v>6.3</v>
       </c>
-      <c r="BI1" s="6">
+      <c r="CK1" s="6">
         <v>7.1</v>
       </c>
-      <c r="BJ1" s="6">
+      <c r="CL1" s="6">
         <v>7.2</v>
       </c>
-      <c r="BK1" s="6">
+      <c r="CM1" s="6">
         <v>7.3</v>
       </c>
-      <c r="BL1" s="6">
+      <c r="CN1" s="6">
         <v>8.1</v>
       </c>
-      <c r="BM1" s="6">
+      <c r="CO1" s="6">
         <v>8.2</v>
       </c>
-      <c r="BN1" s="6">
+      <c r="CP1" s="6">
         <v>8.3</v>
       </c>
-      <c r="BO1" s="6">
+      <c r="CQ1" s="6">
         <v>1.1</v>
       </c>
-      <c r="BP1" s="6">
+      <c r="CR1" s="6">
         <v>1.2</v>
       </c>
-      <c r="BQ1" s="6">
+      <c r="CS1" s="6">
         <v>1.3</v>
       </c>
-      <c r="BR1" s="6">
+      <c r="CT1" s="6">
         <v>1.4</v>
       </c>
-      <c r="BS1" s="6">
+      <c r="CU1" s="6">
         <v>2.1</v>
       </c>
-      <c r="BT1" s="6">
+      <c r="CV1" s="6">
         <v>2.2</v>
       </c>
-      <c r="BU1" s="6">
+      <c r="CW1" s="6">
         <v>2.3</v>
       </c>
-      <c r="BV1" s="6">
+      <c r="CX1" s="6">
         <v>2.4</v>
       </c>
-      <c r="BW1" s="6">
+      <c r="CY1" s="6">
         <v>2.5</v>
       </c>
-      <c r="BX1" s="6">
+      <c r="CZ1" s="6">
         <v>3.1</v>
       </c>
-      <c r="BY1" s="6">
+      <c r="DA1" s="6">
         <v>3.2</v>
       </c>
-      <c r="BZ1" s="6">
+      <c r="DB1" s="6">
         <v>3.3</v>
       </c>
-      <c r="CA1" s="6">
+      <c r="DC1" s="6">
         <v>3.4</v>
       </c>
-      <c r="CB1" s="6">
-[...2 lines deleted...]
-      <c r="CC1" s="6">
+      <c r="DD1" s="6">
         <v>4.1</v>
       </c>
-      <c r="CD1" s="6">
+      <c r="DE1" s="6">
         <v>4.2</v>
       </c>
-      <c r="CE1" s="6">
+      <c r="DF1" s="6">
         <v>4.3</v>
       </c>
-      <c r="CF1" s="6">
+      <c r="DG1" s="6">
         <v>5.1</v>
       </c>
-      <c r="CG1" s="6">
+      <c r="DH1" s="6">
         <v>5.2</v>
       </c>
-      <c r="CH1" s="6">
+      <c r="DI1" s="6">
         <v>5.3</v>
       </c>
-      <c r="CI1" s="6">
+      <c r="DJ1" s="6">
         <v>6.1</v>
       </c>
-      <c r="CJ1" s="6">
+      <c r="DK1" s="6">
         <v>6.2</v>
       </c>
-      <c r="CK1" s="6">
+      <c r="DL1" s="6">
         <v>6.3</v>
       </c>
-      <c r="CL1" s="6">
+      <c r="DM1" s="6">
         <v>7.1</v>
       </c>
-      <c r="CM1" s="6">
+      <c r="DN1" s="6">
         <v>7.2</v>
       </c>
-      <c r="CN1" s="6">
+      <c r="DO1" s="6">
         <v>7.3</v>
       </c>
-      <c r="CO1" s="6">
+      <c r="DP1" s="6">
         <v>8.1</v>
       </c>
-      <c r="CP1" s="6">
+      <c r="DQ1" s="6">
         <v>8.2</v>
       </c>
-      <c r="CQ1" s="6">
+      <c r="DR1" s="6">
         <v>8.3</v>
       </c>
-      <c r="CR1" s="6">
-[...81 lines deleted...]
-        <v>8.3</v>
+      <c r="DS1" s="6" t="s">
+        <v>693</v>
       </c>
       <c r="DT1" s="6" t="s">
-        <v>665</v>
-[...5 lines deleted...]
-    <row r="2" spans="1:125">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="2" spans="1:124">
       <c r="A2" s="5" t="s">
-        <v>666</v>
+        <v>694</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -6046,60 +6109,59 @@
       <c r="CT2" s="5"/>
       <c r="CU2" s="5"/>
       <c r="CV2" s="5"/>
       <c r="CW2" s="5"/>
       <c r="CX2" s="5"/>
       <c r="CY2" s="5"/>
       <c r="CZ2" s="5"/>
       <c r="DA2" s="5"/>
       <c r="DB2" s="5"/>
       <c r="DC2" s="5"/>
       <c r="DD2" s="5"/>
       <c r="DE2" s="5"/>
       <c r="DF2" s="5"/>
       <c r="DG2" s="5"/>
       <c r="DH2" s="5"/>
       <c r="DI2" s="5"/>
       <c r="DJ2" s="5"/>
       <c r="DK2" s="5"/>
       <c r="DL2" s="5"/>
       <c r="DM2" s="5"/>
       <c r="DN2" s="5"/>
       <c r="DO2" s="5"/>
       <c r="DP2" s="5"/>
       <c r="DQ2" s="5"/>
       <c r="DR2" s="5"/>
-      <c r="DS2" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C2:DS2),"")</f>
+      <c r="DS2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:DR2),"")</f>
         <v/>
       </c>
-      <c r="DU2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:125">
+      <c r="DT2" s="5"/>
+    </row>
+    <row r="3" spans="1:124">
       <c r="A3" s="5" t="s">
-        <v>667</v>
+        <v>695</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -6178,60 +6240,59 @@
       <c r="CT3" s="5"/>
       <c r="CU3" s="5"/>
       <c r="CV3" s="5"/>
       <c r="CW3" s="5"/>
       <c r="CX3" s="5"/>
       <c r="CY3" s="5"/>
       <c r="CZ3" s="5"/>
       <c r="DA3" s="5"/>
       <c r="DB3" s="5"/>
       <c r="DC3" s="5"/>
       <c r="DD3" s="5"/>
       <c r="DE3" s="5"/>
       <c r="DF3" s="5"/>
       <c r="DG3" s="5"/>
       <c r="DH3" s="5"/>
       <c r="DI3" s="5"/>
       <c r="DJ3" s="5"/>
       <c r="DK3" s="5"/>
       <c r="DL3" s="5"/>
       <c r="DM3" s="5"/>
       <c r="DN3" s="5"/>
       <c r="DO3" s="5"/>
       <c r="DP3" s="5"/>
       <c r="DQ3" s="5"/>
       <c r="DR3" s="5"/>
-      <c r="DS3" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C3:DS3),"")</f>
+      <c r="DS3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:DR3),"")</f>
         <v/>
       </c>
-      <c r="DU3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:125">
+      <c r="DT3" s="5"/>
+    </row>
+    <row r="4" spans="1:124">
       <c r="A4" s="5" t="s">
-        <v>668</v>
+        <v>696</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -6310,60 +6371,59 @@
       <c r="CT4" s="5"/>
       <c r="CU4" s="5"/>
       <c r="CV4" s="5"/>
       <c r="CW4" s="5"/>
       <c r="CX4" s="5"/>
       <c r="CY4" s="5"/>
       <c r="CZ4" s="5"/>
       <c r="DA4" s="5"/>
       <c r="DB4" s="5"/>
       <c r="DC4" s="5"/>
       <c r="DD4" s="5"/>
       <c r="DE4" s="5"/>
       <c r="DF4" s="5"/>
       <c r="DG4" s="5"/>
       <c r="DH4" s="5"/>
       <c r="DI4" s="5"/>
       <c r="DJ4" s="5"/>
       <c r="DK4" s="5"/>
       <c r="DL4" s="5"/>
       <c r="DM4" s="5"/>
       <c r="DN4" s="5"/>
       <c r="DO4" s="5"/>
       <c r="DP4" s="5"/>
       <c r="DQ4" s="5"/>
       <c r="DR4" s="5"/>
-      <c r="DS4" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C4:DS4),"")</f>
+      <c r="DS4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:DR4),"")</f>
         <v/>
       </c>
-      <c r="DU4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:125">
+      <c r="DT4" s="5"/>
+    </row>
+    <row r="5" spans="1:124">
       <c r="A5" s="5" t="s">
-        <v>669</v>
+        <v>697</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -6442,60 +6502,59 @@
       <c r="CT5" s="5"/>
       <c r="CU5" s="5"/>
       <c r="CV5" s="5"/>
       <c r="CW5" s="5"/>
       <c r="CX5" s="5"/>
       <c r="CY5" s="5"/>
       <c r="CZ5" s="5"/>
       <c r="DA5" s="5"/>
       <c r="DB5" s="5"/>
       <c r="DC5" s="5"/>
       <c r="DD5" s="5"/>
       <c r="DE5" s="5"/>
       <c r="DF5" s="5"/>
       <c r="DG5" s="5"/>
       <c r="DH5" s="5"/>
       <c r="DI5" s="5"/>
       <c r="DJ5" s="5"/>
       <c r="DK5" s="5"/>
       <c r="DL5" s="5"/>
       <c r="DM5" s="5"/>
       <c r="DN5" s="5"/>
       <c r="DO5" s="5"/>
       <c r="DP5" s="5"/>
       <c r="DQ5" s="5"/>
       <c r="DR5" s="5"/>
-      <c r="DS5" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C5:DS5),"")</f>
+      <c r="DS5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:DR5),"")</f>
         <v/>
       </c>
-      <c r="DU5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:125">
+      <c r="DT5" s="5"/>
+    </row>
+    <row r="6" spans="1:124">
       <c r="A6" s="5" t="s">
-        <v>670</v>
+        <v>698</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -6574,60 +6633,59 @@
       <c r="CT6" s="5"/>
       <c r="CU6" s="5"/>
       <c r="CV6" s="5"/>
       <c r="CW6" s="5"/>
       <c r="CX6" s="5"/>
       <c r="CY6" s="5"/>
       <c r="CZ6" s="5"/>
       <c r="DA6" s="5"/>
       <c r="DB6" s="5"/>
       <c r="DC6" s="5"/>
       <c r="DD6" s="5"/>
       <c r="DE6" s="5"/>
       <c r="DF6" s="5"/>
       <c r="DG6" s="5"/>
       <c r="DH6" s="5"/>
       <c r="DI6" s="5"/>
       <c r="DJ6" s="5"/>
       <c r="DK6" s="5"/>
       <c r="DL6" s="5"/>
       <c r="DM6" s="5"/>
       <c r="DN6" s="5"/>
       <c r="DO6" s="5"/>
       <c r="DP6" s="5"/>
       <c r="DQ6" s="5"/>
       <c r="DR6" s="5"/>
-      <c r="DS6" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C6:DS6),"")</f>
+      <c r="DS6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:DR6),"")</f>
         <v/>
       </c>
-      <c r="DU6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:125">
+      <c r="DT6" s="5"/>
+    </row>
+    <row r="7" spans="1:124">
       <c r="A7" s="5" t="s">
-        <v>671</v>
+        <v>699</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -6706,60 +6764,59 @@
       <c r="CT7" s="5"/>
       <c r="CU7" s="5"/>
       <c r="CV7" s="5"/>
       <c r="CW7" s="5"/>
       <c r="CX7" s="5"/>
       <c r="CY7" s="5"/>
       <c r="CZ7" s="5"/>
       <c r="DA7" s="5"/>
       <c r="DB7" s="5"/>
       <c r="DC7" s="5"/>
       <c r="DD7" s="5"/>
       <c r="DE7" s="5"/>
       <c r="DF7" s="5"/>
       <c r="DG7" s="5"/>
       <c r="DH7" s="5"/>
       <c r="DI7" s="5"/>
       <c r="DJ7" s="5"/>
       <c r="DK7" s="5"/>
       <c r="DL7" s="5"/>
       <c r="DM7" s="5"/>
       <c r="DN7" s="5"/>
       <c r="DO7" s="5"/>
       <c r="DP7" s="5"/>
       <c r="DQ7" s="5"/>
       <c r="DR7" s="5"/>
-      <c r="DS7" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C7:DS7),"")</f>
+      <c r="DS7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:DR7),"")</f>
         <v/>
       </c>
-      <c r="DU7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:125">
+      <c r="DT7" s="5"/>
+    </row>
+    <row r="8" spans="1:124">
       <c r="A8" s="5" t="s">
-        <v>672</v>
+        <v>700</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -6838,60 +6895,59 @@
       <c r="CT8" s="5"/>
       <c r="CU8" s="5"/>
       <c r="CV8" s="5"/>
       <c r="CW8" s="5"/>
       <c r="CX8" s="5"/>
       <c r="CY8" s="5"/>
       <c r="CZ8" s="5"/>
       <c r="DA8" s="5"/>
       <c r="DB8" s="5"/>
       <c r="DC8" s="5"/>
       <c r="DD8" s="5"/>
       <c r="DE8" s="5"/>
       <c r="DF8" s="5"/>
       <c r="DG8" s="5"/>
       <c r="DH8" s="5"/>
       <c r="DI8" s="5"/>
       <c r="DJ8" s="5"/>
       <c r="DK8" s="5"/>
       <c r="DL8" s="5"/>
       <c r="DM8" s="5"/>
       <c r="DN8" s="5"/>
       <c r="DO8" s="5"/>
       <c r="DP8" s="5"/>
       <c r="DQ8" s="5"/>
       <c r="DR8" s="5"/>
-      <c r="DS8" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C8:DS8),"")</f>
+      <c r="DS8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:DR8),"")</f>
         <v/>
       </c>
-      <c r="DU8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:125">
+      <c r="DT8" s="5"/>
+    </row>
+    <row r="9" spans="1:124">
       <c r="A9" s="5" t="s">
-        <v>673</v>
+        <v>701</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -6970,60 +7026,59 @@
       <c r="CT9" s="5"/>
       <c r="CU9" s="5"/>
       <c r="CV9" s="5"/>
       <c r="CW9" s="5"/>
       <c r="CX9" s="5"/>
       <c r="CY9" s="5"/>
       <c r="CZ9" s="5"/>
       <c r="DA9" s="5"/>
       <c r="DB9" s="5"/>
       <c r="DC9" s="5"/>
       <c r="DD9" s="5"/>
       <c r="DE9" s="5"/>
       <c r="DF9" s="5"/>
       <c r="DG9" s="5"/>
       <c r="DH9" s="5"/>
       <c r="DI9" s="5"/>
       <c r="DJ9" s="5"/>
       <c r="DK9" s="5"/>
       <c r="DL9" s="5"/>
       <c r="DM9" s="5"/>
       <c r="DN9" s="5"/>
       <c r="DO9" s="5"/>
       <c r="DP9" s="5"/>
       <c r="DQ9" s="5"/>
       <c r="DR9" s="5"/>
-      <c r="DS9" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C9:DS9),"")</f>
+      <c r="DS9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:DR9),"")</f>
         <v/>
       </c>
-      <c r="DU9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:125">
+      <c r="DT9" s="5"/>
+    </row>
+    <row r="10" spans="1:124">
       <c r="A10" s="5" t="s">
-        <v>674</v>
+        <v>702</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -7102,60 +7157,59 @@
       <c r="CT10" s="5"/>
       <c r="CU10" s="5"/>
       <c r="CV10" s="5"/>
       <c r="CW10" s="5"/>
       <c r="CX10" s="5"/>
       <c r="CY10" s="5"/>
       <c r="CZ10" s="5"/>
       <c r="DA10" s="5"/>
       <c r="DB10" s="5"/>
       <c r="DC10" s="5"/>
       <c r="DD10" s="5"/>
       <c r="DE10" s="5"/>
       <c r="DF10" s="5"/>
       <c r="DG10" s="5"/>
       <c r="DH10" s="5"/>
       <c r="DI10" s="5"/>
       <c r="DJ10" s="5"/>
       <c r="DK10" s="5"/>
       <c r="DL10" s="5"/>
       <c r="DM10" s="5"/>
       <c r="DN10" s="5"/>
       <c r="DO10" s="5"/>
       <c r="DP10" s="5"/>
       <c r="DQ10" s="5"/>
       <c r="DR10" s="5"/>
-      <c r="DS10" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C10:DS10),"")</f>
+      <c r="DS10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:DR10),"")</f>
         <v/>
       </c>
-      <c r="DU10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:125">
+      <c r="DT10" s="5"/>
+    </row>
+    <row r="11" spans="1:124">
       <c r="A11" s="5" t="s">
-        <v>675</v>
+        <v>703</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -7234,60 +7288,59 @@
       <c r="CT11" s="5"/>
       <c r="CU11" s="5"/>
       <c r="CV11" s="5"/>
       <c r="CW11" s="5"/>
       <c r="CX11" s="5"/>
       <c r="CY11" s="5"/>
       <c r="CZ11" s="5"/>
       <c r="DA11" s="5"/>
       <c r="DB11" s="5"/>
       <c r="DC11" s="5"/>
       <c r="DD11" s="5"/>
       <c r="DE11" s="5"/>
       <c r="DF11" s="5"/>
       <c r="DG11" s="5"/>
       <c r="DH11" s="5"/>
       <c r="DI11" s="5"/>
       <c r="DJ11" s="5"/>
       <c r="DK11" s="5"/>
       <c r="DL11" s="5"/>
       <c r="DM11" s="5"/>
       <c r="DN11" s="5"/>
       <c r="DO11" s="5"/>
       <c r="DP11" s="5"/>
       <c r="DQ11" s="5"/>
       <c r="DR11" s="5"/>
-      <c r="DS11" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C11:DS11),"")</f>
+      <c r="DS11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:DR11),"")</f>
         <v/>
       </c>
-      <c r="DU11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:125">
+      <c r="DT11" s="5"/>
+    </row>
+    <row r="12" spans="1:124">
       <c r="A12" s="5" t="s">
-        <v>676</v>
+        <v>704</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -7366,60 +7419,59 @@
       <c r="CT12" s="5"/>
       <c r="CU12" s="5"/>
       <c r="CV12" s="5"/>
       <c r="CW12" s="5"/>
       <c r="CX12" s="5"/>
       <c r="CY12" s="5"/>
       <c r="CZ12" s="5"/>
       <c r="DA12" s="5"/>
       <c r="DB12" s="5"/>
       <c r="DC12" s="5"/>
       <c r="DD12" s="5"/>
       <c r="DE12" s="5"/>
       <c r="DF12" s="5"/>
       <c r="DG12" s="5"/>
       <c r="DH12" s="5"/>
       <c r="DI12" s="5"/>
       <c r="DJ12" s="5"/>
       <c r="DK12" s="5"/>
       <c r="DL12" s="5"/>
       <c r="DM12" s="5"/>
       <c r="DN12" s="5"/>
       <c r="DO12" s="5"/>
       <c r="DP12" s="5"/>
       <c r="DQ12" s="5"/>
       <c r="DR12" s="5"/>
-      <c r="DS12" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C12:DS12),"")</f>
+      <c r="DS12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:DR12),"")</f>
         <v/>
       </c>
-      <c r="DU12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:125">
+      <c r="DT12" s="5"/>
+    </row>
+    <row r="13" spans="1:124">
       <c r="A13" s="5" t="s">
-        <v>677</v>
+        <v>705</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -7498,60 +7550,59 @@
       <c r="CT13" s="5"/>
       <c r="CU13" s="5"/>
       <c r="CV13" s="5"/>
       <c r="CW13" s="5"/>
       <c r="CX13" s="5"/>
       <c r="CY13" s="5"/>
       <c r="CZ13" s="5"/>
       <c r="DA13" s="5"/>
       <c r="DB13" s="5"/>
       <c r="DC13" s="5"/>
       <c r="DD13" s="5"/>
       <c r="DE13" s="5"/>
       <c r="DF13" s="5"/>
       <c r="DG13" s="5"/>
       <c r="DH13" s="5"/>
       <c r="DI13" s="5"/>
       <c r="DJ13" s="5"/>
       <c r="DK13" s="5"/>
       <c r="DL13" s="5"/>
       <c r="DM13" s="5"/>
       <c r="DN13" s="5"/>
       <c r="DO13" s="5"/>
       <c r="DP13" s="5"/>
       <c r="DQ13" s="5"/>
       <c r="DR13" s="5"/>
-      <c r="DS13" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C13:DS13),"")</f>
+      <c r="DS13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:DR13),"")</f>
         <v/>
       </c>
-      <c r="DU13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:125">
+      <c r="DT13" s="5"/>
+    </row>
+    <row r="14" spans="1:124">
       <c r="A14" s="5" t="s">
-        <v>678</v>
+        <v>706</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -7630,60 +7681,59 @@
       <c r="CT14" s="5"/>
       <c r="CU14" s="5"/>
       <c r="CV14" s="5"/>
       <c r="CW14" s="5"/>
       <c r="CX14" s="5"/>
       <c r="CY14" s="5"/>
       <c r="CZ14" s="5"/>
       <c r="DA14" s="5"/>
       <c r="DB14" s="5"/>
       <c r="DC14" s="5"/>
       <c r="DD14" s="5"/>
       <c r="DE14" s="5"/>
       <c r="DF14" s="5"/>
       <c r="DG14" s="5"/>
       <c r="DH14" s="5"/>
       <c r="DI14" s="5"/>
       <c r="DJ14" s="5"/>
       <c r="DK14" s="5"/>
       <c r="DL14" s="5"/>
       <c r="DM14" s="5"/>
       <c r="DN14" s="5"/>
       <c r="DO14" s="5"/>
       <c r="DP14" s="5"/>
       <c r="DQ14" s="5"/>
       <c r="DR14" s="5"/>
-      <c r="DS14" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C14:DS14),"")</f>
+      <c r="DS14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:DR14),"")</f>
         <v/>
       </c>
-      <c r="DU14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:125">
+      <c r="DT14" s="5"/>
+    </row>
+    <row r="15" spans="1:124">
       <c r="A15" s="5" t="s">
-        <v>679</v>
+        <v>707</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -7762,60 +7812,59 @@
       <c r="CT15" s="5"/>
       <c r="CU15" s="5"/>
       <c r="CV15" s="5"/>
       <c r="CW15" s="5"/>
       <c r="CX15" s="5"/>
       <c r="CY15" s="5"/>
       <c r="CZ15" s="5"/>
       <c r="DA15" s="5"/>
       <c r="DB15" s="5"/>
       <c r="DC15" s="5"/>
       <c r="DD15" s="5"/>
       <c r="DE15" s="5"/>
       <c r="DF15" s="5"/>
       <c r="DG15" s="5"/>
       <c r="DH15" s="5"/>
       <c r="DI15" s="5"/>
       <c r="DJ15" s="5"/>
       <c r="DK15" s="5"/>
       <c r="DL15" s="5"/>
       <c r="DM15" s="5"/>
       <c r="DN15" s="5"/>
       <c r="DO15" s="5"/>
       <c r="DP15" s="5"/>
       <c r="DQ15" s="5"/>
       <c r="DR15" s="5"/>
-      <c r="DS15" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C15:DS15),"")</f>
+      <c r="DS15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:DR15),"")</f>
         <v/>
       </c>
-      <c r="DU15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:125">
+      <c r="DT15" s="5"/>
+    </row>
+    <row r="16" spans="1:124">
       <c r="A16" s="5" t="s">
-        <v>680</v>
+        <v>708</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -7894,60 +7943,59 @@
       <c r="CT16" s="5"/>
       <c r="CU16" s="5"/>
       <c r="CV16" s="5"/>
       <c r="CW16" s="5"/>
       <c r="CX16" s="5"/>
       <c r="CY16" s="5"/>
       <c r="CZ16" s="5"/>
       <c r="DA16" s="5"/>
       <c r="DB16" s="5"/>
       <c r="DC16" s="5"/>
       <c r="DD16" s="5"/>
       <c r="DE16" s="5"/>
       <c r="DF16" s="5"/>
       <c r="DG16" s="5"/>
       <c r="DH16" s="5"/>
       <c r="DI16" s="5"/>
       <c r="DJ16" s="5"/>
       <c r="DK16" s="5"/>
       <c r="DL16" s="5"/>
       <c r="DM16" s="5"/>
       <c r="DN16" s="5"/>
       <c r="DO16" s="5"/>
       <c r="DP16" s="5"/>
       <c r="DQ16" s="5"/>
       <c r="DR16" s="5"/>
-      <c r="DS16" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C16:DS16),"")</f>
+      <c r="DS16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:DR16),"")</f>
         <v/>
       </c>
-      <c r="DU16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:125">
+      <c r="DT16" s="5"/>
+    </row>
+    <row r="17" spans="1:124">
       <c r="A17" s="5" t="s">
-        <v>681</v>
+        <v>709</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -8026,60 +8074,59 @@
       <c r="CT17" s="5"/>
       <c r="CU17" s="5"/>
       <c r="CV17" s="5"/>
       <c r="CW17" s="5"/>
       <c r="CX17" s="5"/>
       <c r="CY17" s="5"/>
       <c r="CZ17" s="5"/>
       <c r="DA17" s="5"/>
       <c r="DB17" s="5"/>
       <c r="DC17" s="5"/>
       <c r="DD17" s="5"/>
       <c r="DE17" s="5"/>
       <c r="DF17" s="5"/>
       <c r="DG17" s="5"/>
       <c r="DH17" s="5"/>
       <c r="DI17" s="5"/>
       <c r="DJ17" s="5"/>
       <c r="DK17" s="5"/>
       <c r="DL17" s="5"/>
       <c r="DM17" s="5"/>
       <c r="DN17" s="5"/>
       <c r="DO17" s="5"/>
       <c r="DP17" s="5"/>
       <c r="DQ17" s="5"/>
       <c r="DR17" s="5"/>
-      <c r="DS17" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C17:DS17),"")</f>
+      <c r="DS17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:DR17),"")</f>
         <v/>
       </c>
-      <c r="DU17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:125">
+      <c r="DT17" s="5"/>
+    </row>
+    <row r="18" spans="1:124">
       <c r="A18" s="5" t="s">
-        <v>682</v>
+        <v>710</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -8158,60 +8205,59 @@
       <c r="CT18" s="5"/>
       <c r="CU18" s="5"/>
       <c r="CV18" s="5"/>
       <c r="CW18" s="5"/>
       <c r="CX18" s="5"/>
       <c r="CY18" s="5"/>
       <c r="CZ18" s="5"/>
       <c r="DA18" s="5"/>
       <c r="DB18" s="5"/>
       <c r="DC18" s="5"/>
       <c r="DD18" s="5"/>
       <c r="DE18" s="5"/>
       <c r="DF18" s="5"/>
       <c r="DG18" s="5"/>
       <c r="DH18" s="5"/>
       <c r="DI18" s="5"/>
       <c r="DJ18" s="5"/>
       <c r="DK18" s="5"/>
       <c r="DL18" s="5"/>
       <c r="DM18" s="5"/>
       <c r="DN18" s="5"/>
       <c r="DO18" s="5"/>
       <c r="DP18" s="5"/>
       <c r="DQ18" s="5"/>
       <c r="DR18" s="5"/>
-      <c r="DS18" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C18:DS18),"")</f>
+      <c r="DS18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:DR18),"")</f>
         <v/>
       </c>
-      <c r="DU18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:125">
+      <c r="DT18" s="5"/>
+    </row>
+    <row r="19" spans="1:124">
       <c r="A19" s="5" t="s">
-        <v>683</v>
+        <v>711</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -8290,60 +8336,59 @@
       <c r="CT19" s="5"/>
       <c r="CU19" s="5"/>
       <c r="CV19" s="5"/>
       <c r="CW19" s="5"/>
       <c r="CX19" s="5"/>
       <c r="CY19" s="5"/>
       <c r="CZ19" s="5"/>
       <c r="DA19" s="5"/>
       <c r="DB19" s="5"/>
       <c r="DC19" s="5"/>
       <c r="DD19" s="5"/>
       <c r="DE19" s="5"/>
       <c r="DF19" s="5"/>
       <c r="DG19" s="5"/>
       <c r="DH19" s="5"/>
       <c r="DI19" s="5"/>
       <c r="DJ19" s="5"/>
       <c r="DK19" s="5"/>
       <c r="DL19" s="5"/>
       <c r="DM19" s="5"/>
       <c r="DN19" s="5"/>
       <c r="DO19" s="5"/>
       <c r="DP19" s="5"/>
       <c r="DQ19" s="5"/>
       <c r="DR19" s="5"/>
-      <c r="DS19" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C19:DS19),"")</f>
+      <c r="DS19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:DR19),"")</f>
         <v/>
       </c>
-      <c r="DU19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:125">
+      <c r="DT19" s="5"/>
+    </row>
+    <row r="20" spans="1:124">
       <c r="A20" s="5" t="s">
-        <v>684</v>
+        <v>712</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -8422,60 +8467,59 @@
       <c r="CT20" s="5"/>
       <c r="CU20" s="5"/>
       <c r="CV20" s="5"/>
       <c r="CW20" s="5"/>
       <c r="CX20" s="5"/>
       <c r="CY20" s="5"/>
       <c r="CZ20" s="5"/>
       <c r="DA20" s="5"/>
       <c r="DB20" s="5"/>
       <c r="DC20" s="5"/>
       <c r="DD20" s="5"/>
       <c r="DE20" s="5"/>
       <c r="DF20" s="5"/>
       <c r="DG20" s="5"/>
       <c r="DH20" s="5"/>
       <c r="DI20" s="5"/>
       <c r="DJ20" s="5"/>
       <c r="DK20" s="5"/>
       <c r="DL20" s="5"/>
       <c r="DM20" s="5"/>
       <c r="DN20" s="5"/>
       <c r="DO20" s="5"/>
       <c r="DP20" s="5"/>
       <c r="DQ20" s="5"/>
       <c r="DR20" s="5"/>
-      <c r="DS20" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C20:DS20),"")</f>
+      <c r="DS20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:DR20),"")</f>
         <v/>
       </c>
-      <c r="DU20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:125">
+      <c r="DT20" s="5"/>
+    </row>
+    <row r="21" spans="1:124">
       <c r="A21" s="5" t="s">
-        <v>685</v>
+        <v>713</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -8554,60 +8598,59 @@
       <c r="CT21" s="5"/>
       <c r="CU21" s="5"/>
       <c r="CV21" s="5"/>
       <c r="CW21" s="5"/>
       <c r="CX21" s="5"/>
       <c r="CY21" s="5"/>
       <c r="CZ21" s="5"/>
       <c r="DA21" s="5"/>
       <c r="DB21" s="5"/>
       <c r="DC21" s="5"/>
       <c r="DD21" s="5"/>
       <c r="DE21" s="5"/>
       <c r="DF21" s="5"/>
       <c r="DG21" s="5"/>
       <c r="DH21" s="5"/>
       <c r="DI21" s="5"/>
       <c r="DJ21" s="5"/>
       <c r="DK21" s="5"/>
       <c r="DL21" s="5"/>
       <c r="DM21" s="5"/>
       <c r="DN21" s="5"/>
       <c r="DO21" s="5"/>
       <c r="DP21" s="5"/>
       <c r="DQ21" s="5"/>
       <c r="DR21" s="5"/>
-      <c r="DS21" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C21:DS21),"")</f>
+      <c r="DS21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:DR21),"")</f>
         <v/>
       </c>
-      <c r="DU21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:125">
+      <c r="DT21" s="5"/>
+    </row>
+    <row r="22" spans="1:124">
       <c r="A22" s="5" t="s">
-        <v>686</v>
+        <v>714</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -8686,60 +8729,59 @@
       <c r="CT22" s="5"/>
       <c r="CU22" s="5"/>
       <c r="CV22" s="5"/>
       <c r="CW22" s="5"/>
       <c r="CX22" s="5"/>
       <c r="CY22" s="5"/>
       <c r="CZ22" s="5"/>
       <c r="DA22" s="5"/>
       <c r="DB22" s="5"/>
       <c r="DC22" s="5"/>
       <c r="DD22" s="5"/>
       <c r="DE22" s="5"/>
       <c r="DF22" s="5"/>
       <c r="DG22" s="5"/>
       <c r="DH22" s="5"/>
       <c r="DI22" s="5"/>
       <c r="DJ22" s="5"/>
       <c r="DK22" s="5"/>
       <c r="DL22" s="5"/>
       <c r="DM22" s="5"/>
       <c r="DN22" s="5"/>
       <c r="DO22" s="5"/>
       <c r="DP22" s="5"/>
       <c r="DQ22" s="5"/>
       <c r="DR22" s="5"/>
-      <c r="DS22" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C22:DS22),"")</f>
+      <c r="DS22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:DR22),"")</f>
         <v/>
       </c>
-      <c r="DU22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:125">
+      <c r="DT22" s="5"/>
+    </row>
+    <row r="23" spans="1:124">
       <c r="A23" s="5" t="s">
-        <v>687</v>
+        <v>715</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -8818,60 +8860,59 @@
       <c r="CT23" s="5"/>
       <c r="CU23" s="5"/>
       <c r="CV23" s="5"/>
       <c r="CW23" s="5"/>
       <c r="CX23" s="5"/>
       <c r="CY23" s="5"/>
       <c r="CZ23" s="5"/>
       <c r="DA23" s="5"/>
       <c r="DB23" s="5"/>
       <c r="DC23" s="5"/>
       <c r="DD23" s="5"/>
       <c r="DE23" s="5"/>
       <c r="DF23" s="5"/>
       <c r="DG23" s="5"/>
       <c r="DH23" s="5"/>
       <c r="DI23" s="5"/>
       <c r="DJ23" s="5"/>
       <c r="DK23" s="5"/>
       <c r="DL23" s="5"/>
       <c r="DM23" s="5"/>
       <c r="DN23" s="5"/>
       <c r="DO23" s="5"/>
       <c r="DP23" s="5"/>
       <c r="DQ23" s="5"/>
       <c r="DR23" s="5"/>
-      <c r="DS23" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C23:DS23),"")</f>
+      <c r="DS23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:DR23),"")</f>
         <v/>
       </c>
-      <c r="DU23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:125">
+      <c r="DT23" s="5"/>
+    </row>
+    <row r="24" spans="1:124">
       <c r="A24" s="5" t="s">
-        <v>688</v>
+        <v>716</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -8950,60 +8991,59 @@
       <c r="CT24" s="5"/>
       <c r="CU24" s="5"/>
       <c r="CV24" s="5"/>
       <c r="CW24" s="5"/>
       <c r="CX24" s="5"/>
       <c r="CY24" s="5"/>
       <c r="CZ24" s="5"/>
       <c r="DA24" s="5"/>
       <c r="DB24" s="5"/>
       <c r="DC24" s="5"/>
       <c r="DD24" s="5"/>
       <c r="DE24" s="5"/>
       <c r="DF24" s="5"/>
       <c r="DG24" s="5"/>
       <c r="DH24" s="5"/>
       <c r="DI24" s="5"/>
       <c r="DJ24" s="5"/>
       <c r="DK24" s="5"/>
       <c r="DL24" s="5"/>
       <c r="DM24" s="5"/>
       <c r="DN24" s="5"/>
       <c r="DO24" s="5"/>
       <c r="DP24" s="5"/>
       <c r="DQ24" s="5"/>
       <c r="DR24" s="5"/>
-      <c r="DS24" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C24:DS24),"")</f>
+      <c r="DS24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:DR24),"")</f>
         <v/>
       </c>
-      <c r="DU24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:125">
+      <c r="DT24" s="5"/>
+    </row>
+    <row r="25" spans="1:124">
       <c r="A25" s="5" t="s">
-        <v>689</v>
+        <v>717</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -9082,60 +9122,59 @@
       <c r="CT25" s="5"/>
       <c r="CU25" s="5"/>
       <c r="CV25" s="5"/>
       <c r="CW25" s="5"/>
       <c r="CX25" s="5"/>
       <c r="CY25" s="5"/>
       <c r="CZ25" s="5"/>
       <c r="DA25" s="5"/>
       <c r="DB25" s="5"/>
       <c r="DC25" s="5"/>
       <c r="DD25" s="5"/>
       <c r="DE25" s="5"/>
       <c r="DF25" s="5"/>
       <c r="DG25" s="5"/>
       <c r="DH25" s="5"/>
       <c r="DI25" s="5"/>
       <c r="DJ25" s="5"/>
       <c r="DK25" s="5"/>
       <c r="DL25" s="5"/>
       <c r="DM25" s="5"/>
       <c r="DN25" s="5"/>
       <c r="DO25" s="5"/>
       <c r="DP25" s="5"/>
       <c r="DQ25" s="5"/>
       <c r="DR25" s="5"/>
-      <c r="DS25" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C25:DS25),"")</f>
+      <c r="DS25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:DR25),"")</f>
         <v/>
       </c>
-      <c r="DU25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:125">
+      <c r="DT25" s="5"/>
+    </row>
+    <row r="26" spans="1:124">
       <c r="A26" s="5" t="s">
-        <v>690</v>
+        <v>718</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -9214,60 +9253,59 @@
       <c r="CT26" s="5"/>
       <c r="CU26" s="5"/>
       <c r="CV26" s="5"/>
       <c r="CW26" s="5"/>
       <c r="CX26" s="5"/>
       <c r="CY26" s="5"/>
       <c r="CZ26" s="5"/>
       <c r="DA26" s="5"/>
       <c r="DB26" s="5"/>
       <c r="DC26" s="5"/>
       <c r="DD26" s="5"/>
       <c r="DE26" s="5"/>
       <c r="DF26" s="5"/>
       <c r="DG26" s="5"/>
       <c r="DH26" s="5"/>
       <c r="DI26" s="5"/>
       <c r="DJ26" s="5"/>
       <c r="DK26" s="5"/>
       <c r="DL26" s="5"/>
       <c r="DM26" s="5"/>
       <c r="DN26" s="5"/>
       <c r="DO26" s="5"/>
       <c r="DP26" s="5"/>
       <c r="DQ26" s="5"/>
       <c r="DR26" s="5"/>
-      <c r="DS26" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C26:DS26),"")</f>
+      <c r="DS26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:DR26),"")</f>
         <v/>
       </c>
-      <c r="DU26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:125">
+      <c r="DT26" s="5"/>
+    </row>
+    <row r="27" spans="1:124">
       <c r="A27" s="5" t="s">
-        <v>691</v>
+        <v>719</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -9346,60 +9384,59 @@
       <c r="CT27" s="5"/>
       <c r="CU27" s="5"/>
       <c r="CV27" s="5"/>
       <c r="CW27" s="5"/>
       <c r="CX27" s="5"/>
       <c r="CY27" s="5"/>
       <c r="CZ27" s="5"/>
       <c r="DA27" s="5"/>
       <c r="DB27" s="5"/>
       <c r="DC27" s="5"/>
       <c r="DD27" s="5"/>
       <c r="DE27" s="5"/>
       <c r="DF27" s="5"/>
       <c r="DG27" s="5"/>
       <c r="DH27" s="5"/>
       <c r="DI27" s="5"/>
       <c r="DJ27" s="5"/>
       <c r="DK27" s="5"/>
       <c r="DL27" s="5"/>
       <c r="DM27" s="5"/>
       <c r="DN27" s="5"/>
       <c r="DO27" s="5"/>
       <c r="DP27" s="5"/>
       <c r="DQ27" s="5"/>
       <c r="DR27" s="5"/>
-      <c r="DS27" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C27:DS27),"")</f>
+      <c r="DS27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:DR27),"")</f>
         <v/>
       </c>
-      <c r="DU27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:125">
+      <c r="DT27" s="5"/>
+    </row>
+    <row r="28" spans="1:124">
       <c r="A28" s="5" t="s">
-        <v>692</v>
+        <v>720</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -9478,60 +9515,59 @@
       <c r="CT28" s="5"/>
       <c r="CU28" s="5"/>
       <c r="CV28" s="5"/>
       <c r="CW28" s="5"/>
       <c r="CX28" s="5"/>
       <c r="CY28" s="5"/>
       <c r="CZ28" s="5"/>
       <c r="DA28" s="5"/>
       <c r="DB28" s="5"/>
       <c r="DC28" s="5"/>
       <c r="DD28" s="5"/>
       <c r="DE28" s="5"/>
       <c r="DF28" s="5"/>
       <c r="DG28" s="5"/>
       <c r="DH28" s="5"/>
       <c r="DI28" s="5"/>
       <c r="DJ28" s="5"/>
       <c r="DK28" s="5"/>
       <c r="DL28" s="5"/>
       <c r="DM28" s="5"/>
       <c r="DN28" s="5"/>
       <c r="DO28" s="5"/>
       <c r="DP28" s="5"/>
       <c r="DQ28" s="5"/>
       <c r="DR28" s="5"/>
-      <c r="DS28" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C28:DS28),"")</f>
+      <c r="DS28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:DR28),"")</f>
         <v/>
       </c>
-      <c r="DU28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:125">
+      <c r="DT28" s="5"/>
+    </row>
+    <row r="29" spans="1:124">
       <c r="A29" s="5" t="s">
-        <v>693</v>
+        <v>721</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -9610,60 +9646,59 @@
       <c r="CT29" s="5"/>
       <c r="CU29" s="5"/>
       <c r="CV29" s="5"/>
       <c r="CW29" s="5"/>
       <c r="CX29" s="5"/>
       <c r="CY29" s="5"/>
       <c r="CZ29" s="5"/>
       <c r="DA29" s="5"/>
       <c r="DB29" s="5"/>
       <c r="DC29" s="5"/>
       <c r="DD29" s="5"/>
       <c r="DE29" s="5"/>
       <c r="DF29" s="5"/>
       <c r="DG29" s="5"/>
       <c r="DH29" s="5"/>
       <c r="DI29" s="5"/>
       <c r="DJ29" s="5"/>
       <c r="DK29" s="5"/>
       <c r="DL29" s="5"/>
       <c r="DM29" s="5"/>
       <c r="DN29" s="5"/>
       <c r="DO29" s="5"/>
       <c r="DP29" s="5"/>
       <c r="DQ29" s="5"/>
       <c r="DR29" s="5"/>
-      <c r="DS29" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C29:DS29),"")</f>
+      <c r="DS29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:DR29),"")</f>
         <v/>
       </c>
-      <c r="DU29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:125">
+      <c r="DT29" s="5"/>
+    </row>
+    <row r="30" spans="1:124">
       <c r="A30" s="5" t="s">
-        <v>694</v>
+        <v>722</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -9742,60 +9777,59 @@
       <c r="CT30" s="5"/>
       <c r="CU30" s="5"/>
       <c r="CV30" s="5"/>
       <c r="CW30" s="5"/>
       <c r="CX30" s="5"/>
       <c r="CY30" s="5"/>
       <c r="CZ30" s="5"/>
       <c r="DA30" s="5"/>
       <c r="DB30" s="5"/>
       <c r="DC30" s="5"/>
       <c r="DD30" s="5"/>
       <c r="DE30" s="5"/>
       <c r="DF30" s="5"/>
       <c r="DG30" s="5"/>
       <c r="DH30" s="5"/>
       <c r="DI30" s="5"/>
       <c r="DJ30" s="5"/>
       <c r="DK30" s="5"/>
       <c r="DL30" s="5"/>
       <c r="DM30" s="5"/>
       <c r="DN30" s="5"/>
       <c r="DO30" s="5"/>
       <c r="DP30" s="5"/>
       <c r="DQ30" s="5"/>
       <c r="DR30" s="5"/>
-      <c r="DS30" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C30:DS30),"")</f>
+      <c r="DS30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:DR30),"")</f>
         <v/>
       </c>
-      <c r="DU30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:125">
+      <c r="DT30" s="5"/>
+    </row>
+    <row r="31" spans="1:124">
       <c r="A31" s="5" t="s">
-        <v>695</v>
+        <v>723</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -9874,59 +9908,58 @@
       <c r="CT31" s="5"/>
       <c r="CU31" s="5"/>
       <c r="CV31" s="5"/>
       <c r="CW31" s="5"/>
       <c r="CX31" s="5"/>
       <c r="CY31" s="5"/>
       <c r="CZ31" s="5"/>
       <c r="DA31" s="5"/>
       <c r="DB31" s="5"/>
       <c r="DC31" s="5"/>
       <c r="DD31" s="5"/>
       <c r="DE31" s="5"/>
       <c r="DF31" s="5"/>
       <c r="DG31" s="5"/>
       <c r="DH31" s="5"/>
       <c r="DI31" s="5"/>
       <c r="DJ31" s="5"/>
       <c r="DK31" s="5"/>
       <c r="DL31" s="5"/>
       <c r="DM31" s="5"/>
       <c r="DN31" s="5"/>
       <c r="DO31" s="5"/>
       <c r="DP31" s="5"/>
       <c r="DQ31" s="5"/>
       <c r="DR31" s="5"/>
-      <c r="DS31" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C31:DS31),"")</f>
+      <c r="DS31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:DR31),"")</f>
         <v/>
       </c>
-      <c r="DU31" s="5"/>
+      <c r="DT31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="3630">
+  <dataValidations count="3600">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -20681,140 +20714,50 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="DR23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="DR24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="DR25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="DR26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="DR27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="DR28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="DR29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="DR30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="DR31">
-      <formula1>"1,2,3,4"</formula1>
-[...88 lines deleted...]
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="DS31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
@@ -21967,55 +21910,55 @@
       <c r="E43" s="5" t="s">
         <v>86</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>87</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>88</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K122"/>
+  <dimension ref="A1:K121"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K122"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -22107,16034 +22050,16209 @@
         <v>146</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>147</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>148</v>
       </c>
       <c r="K3" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5">
         <v>2.1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="E4" s="5"/>
-[...1 lines deleted...]
-      <c r="G4" s="5"/>
+      <c r="E4" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="H4" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J4" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="K4" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>2.2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      <c r="G5" s="5"/>
+        <v>155</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>160</v>
+      </c>
       <c r="K5" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>3.1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>161</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="K6" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>3.2</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="K7" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>4.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="K8" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>5.1</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="K9" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>5.2</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="K10" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>6.1</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="K11" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>6.2</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="K12" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>7.1</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      <c r="G13" s="5"/>
+        <v>199</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>201</v>
+      </c>
       <c r="H13" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J13" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="K13" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>7.2</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="K14" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>8.1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>195</v>
+        <v>212</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
       <c r="K15" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5">
         <v>8.2</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>199</v>
+        <v>216</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="K16" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5">
         <v>9.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>203</v>
+        <v>220</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="K17" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5">
         <v>9.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>211</v>
+        <v>228</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="K18" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5">
         <v>9.3</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="K19" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B20" s="5">
         <v>1.1</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>139</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>141</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>142</v>
       </c>
       <c r="K20" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="5">
         <v>1.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>145</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>146</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>147</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>148</v>
       </c>
       <c r="K21" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="5">
         <v>2.1</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      <c r="G22" s="5"/>
+        <v>241</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="H22" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J22" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="K22" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="5">
         <v>2.2</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      <c r="G23" s="5"/>
+        <v>242</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="H23" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J23" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>160</v>
+      </c>
       <c r="K23" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="5">
         <v>3.1</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      <c r="G24" s="5"/>
+        <v>243</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="H24" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J24" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="K24" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B25" s="5">
         <v>3.2</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="K25" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="5">
         <v>4.1</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="K26" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B27" s="5">
         <v>5.1</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="K27" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B28" s="5">
         <v>5.2</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="K28" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B29" s="5">
         <v>6.1</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="K29" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="5">
         <v>6.2</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="K30" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B31" s="5">
         <v>7.1</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      <c r="G31" s="5"/>
+        <v>199</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>201</v>
+      </c>
       <c r="H31" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J31" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="K31" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B32" s="5">
         <v>7.2</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="K32" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B33" s="5">
         <v>8.1</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>195</v>
+        <v>212</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
       <c r="K33" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="5">
         <v>8.2</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>199</v>
+        <v>216</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="K34" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="5">
         <v>9.1</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="K35" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="5">
         <v>9.2</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D36" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="I36" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="E36" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J36" s="5" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="K36" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B37" s="5">
         <v>9.3</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>232</v>
+        <v>249</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="K37" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B38" s="5">
         <v>1.1</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>233</v>
+        <v>250</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>139</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I38" s="5" t="s">
         <v>141</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>142</v>
       </c>
       <c r="K38" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B39" s="5">
         <v>1.2</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>145</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>146</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>147</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>148</v>
       </c>
       <c r="K39" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B40" s="5">
         <v>1.3</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B41" s="5">
         <v>1.4</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B42" s="5">
         <v>2.1</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      <c r="G42" s="5"/>
+        <v>255</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="H42" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J42" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="K42" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B43" s="5">
         <v>2.2</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>238</v>
-[...3 lines deleted...]
-      <c r="G43" s="5"/>
+        <v>256</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="H43" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J43" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>160</v>
+      </c>
       <c r="K43" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B44" s="5">
         <v>2.3</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>239</v>
+        <v>257</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B45" s="5">
         <v>2.4</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B46" s="5">
         <v>3.1</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      <c r="G46" s="5"/>
+        <v>259</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="H46" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J46" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="K46" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B47" s="5">
         <v>3.2</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="K47" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B48" s="5">
         <v>3.3</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B49" s="5">
         <v>3.4</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="5">
         <v>4.1</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G50" s="5" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="K50" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B51" s="5">
         <v>4.2</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B52" s="5">
         <v>4.3</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B53" s="5">
-        <v>4.4</v>
+        <v>5.1</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      <c r="G53" s="5"/>
+        <v>266</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>180</v>
+      </c>
       <c r="H53" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J53" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>182</v>
+      </c>
       <c r="K53" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B54" s="5">
-        <v>5.1</v>
+        <v>5.2</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>249</v>
+        <v>267</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>166</v>
+        <v>138</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="K54" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B55" s="5">
-        <v>5.2</v>
+        <v>5.3</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>250</v>
-[...9 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
       <c r="H55" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5"/>
       <c r="K55" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B56" s="5">
-        <v>5.3</v>
+        <v>6.1</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>251</v>
-[...3 lines deleted...]
-      <c r="G56" s="5"/>
+        <v>269</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="H56" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J56" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>192</v>
+      </c>
       <c r="K56" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B57" s="5">
-        <v>6.1</v>
+        <v>6.2</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>138</v>
+        <v>195</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>178</v>
+        <v>197</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>179</v>
+        <v>198</v>
       </c>
       <c r="K57" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B58" s="5">
-        <v>6.2</v>
+        <v>6.3</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D58" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="E58" s="5" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5"/>
       <c r="K58" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B59" s="5">
-        <v>6.3</v>
+        <v>7.1</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      <c r="G59" s="5"/>
+        <v>272</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>201</v>
+      </c>
       <c r="H59" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J59" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="K59" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B60" s="5">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      <c r="G60" s="5"/>
+        <v>273</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>206</v>
+      </c>
       <c r="H60" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J60" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>208</v>
+      </c>
       <c r="K60" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B61" s="5">
-        <v>7.2</v>
+        <v>7.3</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>256</v>
-[...9 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
       <c r="H61" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5"/>
       <c r="K61" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B62" s="5">
-        <v>7.3</v>
+        <v>8.1</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      <c r="G62" s="5"/>
+        <v>275</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>212</v>
+      </c>
       <c r="H62" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J62" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>214</v>
+      </c>
       <c r="K62" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B63" s="5">
-        <v>8.1</v>
+        <v>8.2</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>193</v>
+        <v>216</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>194</v>
+        <v>168</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>195</v>
+        <v>217</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>196</v>
+        <v>218</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="K63" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B64" s="5">
-        <v>8.2</v>
+        <v>8.3</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>259</v>
-[...9 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
       <c r="H64" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5"/>
       <c r="K64" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="B65" s="5">
-        <v>8.3</v>
+        <v>1.1</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      <c r="G65" s="5"/>
+        <v>278</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>139</v>
+      </c>
       <c r="H65" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J65" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>142</v>
+      </c>
       <c r="K65" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B66" s="5">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="K66" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B67" s="5">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>262</v>
-[...9 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+      <c r="G67" s="5"/>
       <c r="H67" s="5" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I67" s="5"/>
+      <c r="J67" s="5"/>
       <c r="K67" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B68" s="5">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" s="5"/>
       <c r="K68" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B69" s="5">
-        <v>1.4</v>
+        <v>2.1</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      <c r="G69" s="5"/>
+        <v>282</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="H69" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J69" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="K69" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B70" s="5">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-      <c r="G70" s="5"/>
+        <v>283</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="H70" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J70" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>160</v>
+      </c>
       <c r="K70" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B71" s="5">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5"/>
       <c r="K71" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B72" s="5">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I72" s="5"/>
       <c r="J72" s="5"/>
       <c r="K72" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B73" s="5">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="5"/>
       <c r="K73" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B74" s="5">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      <c r="G74" s="5"/>
+        <v>287</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="H74" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J74" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="K74" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B75" s="5">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      <c r="G75" s="5"/>
+        <v>288</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H75" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J75" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K75" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B76" s="5">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>271</v>
-[...9 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="E76" s="5"/>
+      <c r="F76" s="5"/>
+      <c r="G76" s="5"/>
       <c r="H76" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I76" s="5"/>
+      <c r="J76" s="5"/>
       <c r="K76" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B77" s="5">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="5"/>
       <c r="K77" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B78" s="5">
-        <v>3.4</v>
+        <v>3.5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B79" s="5">
-        <v>3.5</v>
+        <v>4.1</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      <c r="G79" s="5"/>
+        <v>292</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="H79" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J79" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>176</v>
+      </c>
       <c r="K79" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B80" s="5">
-        <v>4.1</v>
+        <v>4.2</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>275</v>
-[...9 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="E80" s="5"/>
+      <c r="F80" s="5"/>
+      <c r="G80" s="5"/>
       <c r="H80" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I80" s="5"/>
+      <c r="J80" s="5"/>
       <c r="K80" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B81" s="5">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5"/>
       <c r="K81" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B82" s="5">
-        <v>4.3</v>
+        <v>5.1</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      <c r="G82" s="5"/>
+        <v>295</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>180</v>
+      </c>
       <c r="H82" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J82" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J82" s="5" t="s">
+        <v>182</v>
+      </c>
       <c r="K82" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B83" s="5">
-        <v>5.1</v>
+        <v>5.2</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>166</v>
+        <v>138</v>
       </c>
       <c r="G83" s="5" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="K83" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B84" s="5">
-        <v>5.2</v>
+        <v>5.3</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>279</v>
-[...9 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="E84" s="5"/>
+      <c r="F84" s="5"/>
+      <c r="G84" s="5"/>
       <c r="H84" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I84" s="5"/>
+      <c r="J84" s="5"/>
       <c r="K84" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B85" s="5">
-        <v>5.3</v>
+        <v>6.1</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      <c r="G85" s="5"/>
+        <v>298</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="H85" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J85" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="J85" s="5" t="s">
+        <v>192</v>
+      </c>
       <c r="K85" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B86" s="5">
-        <v>6.1</v>
+        <v>6.2</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>138</v>
+        <v>195</v>
       </c>
       <c r="G86" s="5" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>178</v>
+        <v>197</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>179</v>
+        <v>198</v>
       </c>
       <c r="K86" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B87" s="5">
-        <v>6.2</v>
+        <v>6.3</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>282</v>
-[...9 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="E87" s="5"/>
+      <c r="F87" s="5"/>
+      <c r="G87" s="5"/>
       <c r="H87" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I87" s="5"/>
+      <c r="J87" s="5"/>
       <c r="K87" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B88" s="5">
-        <v>6.3</v>
+        <v>7.1</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      <c r="G88" s="5"/>
+        <v>301</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>201</v>
+      </c>
       <c r="H88" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J88" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="J88" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="K88" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B89" s="5">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      <c r="G89" s="5"/>
+        <v>302</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>206</v>
+      </c>
       <c r="H89" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J89" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>208</v>
+      </c>
       <c r="K89" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B90" s="5">
-        <v>7.2</v>
+        <v>7.3</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>285</v>
-[...9 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="E90" s="5"/>
+      <c r="F90" s="5"/>
+      <c r="G90" s="5"/>
       <c r="H90" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I90" s="5"/>
+      <c r="J90" s="5"/>
       <c r="K90" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B91" s="5">
-        <v>7.3</v>
+        <v>8.1</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      <c r="G91" s="5"/>
+        <v>304</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>212</v>
+      </c>
       <c r="H91" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J91" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>214</v>
+      </c>
       <c r="K91" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B92" s="5">
-        <v>8.1</v>
+        <v>8.2</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>193</v>
+        <v>216</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>194</v>
+        <v>168</v>
       </c>
       <c r="G92" s="5" t="s">
-        <v>195</v>
+        <v>217</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>196</v>
+        <v>218</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="K92" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B93" s="5">
-        <v>8.2</v>
+        <v>8.3</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>288</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E93" s="5"/>
+      <c r="F93" s="5"/>
+      <c r="G93" s="5"/>
       <c r="H93" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I93" s="5"/>
+      <c r="J93" s="5"/>
       <c r="K93" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="5" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="B94" s="5">
-        <v>8.3</v>
+        <v>1.1</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>289</v>
-[...3 lines deleted...]
-      <c r="G94" s="5"/>
+        <v>306</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>139</v>
+      </c>
       <c r="H94" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J94" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="J94" s="5" t="s">
+        <v>142</v>
+      </c>
       <c r="K94" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B95" s="5">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>290</v>
+        <v>307</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G95" s="5" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="K95" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B96" s="5">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>291</v>
-[...9 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="E96" s="5"/>
+      <c r="F96" s="5"/>
+      <c r="G96" s="5"/>
       <c r="H96" s="5" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I96" s="5"/>
+      <c r="J96" s="5"/>
       <c r="K96" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B97" s="5">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>292</v>
+        <v>309</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I97" s="5"/>
       <c r="J97" s="5"/>
       <c r="K97" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B98" s="5">
-        <v>1.4</v>
+        <v>2.1</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>293</v>
-[...3 lines deleted...]
-      <c r="G98" s="5"/>
+        <v>310</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="H98" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J98" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J98" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="K98" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B99" s="5">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      <c r="G99" s="5"/>
+        <v>311</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="H99" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J99" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>160</v>
+      </c>
       <c r="K99" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B100" s="5">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>238</v>
+        <v>312</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I100" s="5"/>
       <c r="J100" s="5"/>
       <c r="K100" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B101" s="5">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>294</v>
+        <v>313</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I101" s="5"/>
       <c r="J101" s="5"/>
       <c r="K101" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B102" s="5">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>295</v>
+        <v>314</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I102" s="5"/>
       <c r="J102" s="5"/>
       <c r="K102" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B103" s="5">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>296</v>
-[...3 lines deleted...]
-      <c r="G103" s="5"/>
+        <v>315</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="H103" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J103" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="K103" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B104" s="5">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      <c r="G104" s="5"/>
+        <v>316</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H104" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J104" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K104" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B105" s="5">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>242</v>
-[...9 lines deleted...]
-      </c>
+        <v>317</v>
+      </c>
+      <c r="E105" s="5"/>
+      <c r="F105" s="5"/>
+      <c r="G105" s="5"/>
       <c r="H105" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I105" s="5"/>
+      <c r="J105" s="5"/>
       <c r="K105" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B106" s="5">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5"/>
       <c r="K106" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B107" s="5">
-        <v>3.4</v>
+        <v>4.1</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>299</v>
-[...3 lines deleted...]
-      <c r="G107" s="5"/>
+        <v>319</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="H107" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J107" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J107" s="5" t="s">
+        <v>176</v>
+      </c>
       <c r="K107" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B108" s="5">
-        <v>4.1</v>
+        <v>4.2</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>300</v>
-[...9 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="E108" s="5"/>
+      <c r="F108" s="5"/>
+      <c r="G108" s="5"/>
       <c r="H108" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I108" s="5"/>
+      <c r="J108" s="5"/>
       <c r="K108" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B109" s="5">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>246</v>
+        <v>321</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5" t="s">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="I109" s="5"/>
       <c r="J109" s="5"/>
       <c r="K109" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B110" s="5">
-        <v>4.3</v>
+        <v>5.1</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      <c r="G110" s="5"/>
+        <v>322</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>180</v>
+      </c>
       <c r="H110" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J110" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J110" s="5" t="s">
+        <v>182</v>
+      </c>
       <c r="K110" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B111" s="5">
-        <v>5.1</v>
+        <v>5.2</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>301</v>
+        <v>323</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>166</v>
+        <v>138</v>
       </c>
       <c r="G111" s="5" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="K111" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B112" s="5">
-        <v>5.2</v>
+        <v>5.3</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>302</v>
-[...9 lines deleted...]
-      </c>
+        <v>324</v>
+      </c>
+      <c r="E112" s="5"/>
+      <c r="F112" s="5"/>
+      <c r="G112" s="5"/>
       <c r="H112" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I112" s="5"/>
+      <c r="J112" s="5"/>
       <c r="K112" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B113" s="5">
-        <v>5.3</v>
+        <v>6.1</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      <c r="G113" s="5"/>
+        <v>325</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="H113" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J113" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="J113" s="5" t="s">
+        <v>192</v>
+      </c>
       <c r="K113" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B114" s="5">
-        <v>6.1</v>
+        <v>6.2</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>252</v>
+        <v>326</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>138</v>
+        <v>195</v>
       </c>
       <c r="G114" s="5" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>178</v>
+        <v>197</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>179</v>
+        <v>198</v>
       </c>
       <c r="K114" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B115" s="5">
-        <v>6.2</v>
+        <v>6.3</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D115" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="E115" s="5"/>
+      <c r="F115" s="5"/>
+      <c r="G115" s="5"/>
+      <c r="H115" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="E115" s="5" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="I115" s="5"/>
+      <c r="J115" s="5"/>
       <c r="K115" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B116" s="5">
-        <v>6.3</v>
+        <v>7.1</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      <c r="G116" s="5"/>
+        <v>328</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>201</v>
+      </c>
       <c r="H116" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J116" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="J116" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="K116" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B117" s="5">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>304</v>
-[...3 lines deleted...]
-      <c r="G117" s="5"/>
+        <v>329</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>206</v>
+      </c>
       <c r="H117" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J117" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="J117" s="5" t="s">
+        <v>208</v>
+      </c>
       <c r="K117" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B118" s="5">
-        <v>7.2</v>
+        <v>7.3</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>256</v>
-[...9 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="E118" s="5"/>
+      <c r="F118" s="5"/>
+      <c r="G118" s="5"/>
       <c r="H118" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I118" s="5"/>
+      <c r="J118" s="5"/>
       <c r="K118" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B119" s="5">
-        <v>7.3</v>
+        <v>8.1</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      <c r="G119" s="5"/>
+        <v>331</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>212</v>
+      </c>
       <c r="H119" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="J119" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="J119" s="5" t="s">
+        <v>214</v>
+      </c>
       <c r="K119" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B120" s="5">
-        <v>8.1</v>
+        <v>8.2</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>306</v>
+        <v>332</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>193</v>
+        <v>216</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>194</v>
+        <v>168</v>
       </c>
       <c r="G120" s="5" t="s">
-        <v>195</v>
+        <v>217</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>196</v>
+        <v>218</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="K120" s="7">
         <v>0.83</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B121" s="5">
-        <v>8.2</v>
+        <v>8.3</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>307</v>
-[...9 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="E121" s="5"/>
+      <c r="F121" s="5"/>
+      <c r="G121" s="5"/>
       <c r="H121" s="5" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="I121" s="5"/>
+      <c r="J121" s="5"/>
       <c r="K121" s="7">
-        <v>0.83</v>
-[...23 lines deleted...]
-      <c r="K122" s="7">
         <v>0.83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I588"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I588"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>309</v>
+        <v>334</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>310</v>
+        <v>335</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>311</v>
+        <v>336</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>312</v>
+        <v>337</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>313</v>
+        <v>338</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>314</v>
+        <v>339</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>315</v>
+        <v>340</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>317</v>
+        <v>342</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>318</v>
+        <v>343</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>319</v>
+        <v>344</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>318</v>
+        <v>343</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>319</v>
+        <v>344</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>319</v>
+        <v>344</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>319</v>
+        <v>344</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>320</v>
+        <v>345</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C10" s="5">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>321</v>
+        <v>346</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C11" s="5">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>322</v>
+        <v>347</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C12" s="5">
         <v>3</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>322</v>
+        <v>347</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C13" s="5">
         <v>4</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>322</v>
+        <v>347</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C14" s="5">
         <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>323</v>
+        <v>348</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C15" s="5">
         <v>2</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>324</v>
+        <v>349</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C16" s="5">
         <v>3</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>324</v>
+        <v>349</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C17" s="5">
         <v>4</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>324</v>
+        <v>349</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C18" s="5">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>325</v>
+        <v>350</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C19" s="5">
         <v>2</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>326</v>
+        <v>351</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C20" s="5">
         <v>3</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>327</v>
+        <v>352</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C21" s="5">
         <v>4</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C22" s="5">
         <v>5</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C23" s="5">
         <v>6</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>326</v>
+        <v>351</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C24" s="5">
         <v>7</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>327</v>
+        <v>352</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C25" s="5">
         <v>8</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C26" s="5">
         <v>9</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C27" s="5">
         <v>10</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>327</v>
+        <v>352</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C28" s="5">
         <v>11</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C29" s="5">
         <v>12</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C30" s="5">
         <v>13</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C31" s="5">
         <v>14</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C32" s="5">
         <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C33" s="5">
         <v>16</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C34" s="5">
         <v>1</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>330</v>
+        <v>355</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C35" s="5">
         <v>2</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>331</v>
+        <v>356</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C36" s="5">
         <v>3</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>332</v>
+        <v>357</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C37" s="5">
         <v>4</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C38" s="5">
         <v>5</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>331</v>
+        <v>356</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C39" s="5">
         <v>6</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>332</v>
+        <v>357</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C40" s="5">
         <v>7</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C41" s="5">
         <v>8</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>332</v>
+        <v>357</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C42" s="5">
         <v>9</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C43" s="5">
         <v>10</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C44" s="5">
         <v>11</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C45" s="5">
         <v>12</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>334</v>
+        <v>359</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C46" s="5">
         <v>13</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>335</v>
+        <v>360</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C47" s="5">
         <v>14</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C48" s="5">
         <v>15</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>335</v>
+        <v>360</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C49" s="5">
         <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C50" s="5">
         <v>17</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C51" s="5">
         <v>18</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C52" s="5">
         <v>1</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>337</v>
+        <v>362</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C53" s="5">
         <v>2</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>338</v>
+        <v>363</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C54" s="5">
         <v>3</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>339</v>
+        <v>364</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C55" s="5">
         <v>4</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C56" s="5">
         <v>5</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C57" s="5">
         <v>6</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>338</v>
+        <v>363</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C58" s="5">
         <v>7</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>339</v>
+        <v>364</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C59" s="5">
         <v>8</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C60" s="5">
         <v>9</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C61" s="5">
         <v>10</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>339</v>
+        <v>364</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C62" s="5">
         <v>11</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C63" s="5">
         <v>12</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C64" s="5">
         <v>13</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C65" s="5">
         <v>14</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C66" s="5">
         <v>15</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C67" s="5">
         <v>16</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C68" s="5">
         <v>1</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>342</v>
+        <v>367</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C69" s="5">
         <v>2</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>343</v>
+        <v>368</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C70" s="5">
         <v>3</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>344</v>
+        <v>369</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C71" s="5">
         <v>4</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>343</v>
+        <v>368</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C72" s="5">
         <v>5</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>344</v>
+        <v>369</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C73" s="5">
         <v>6</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>344</v>
+        <v>369</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C74" s="5">
         <v>7</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>344</v>
+        <v>369</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C75" s="5">
         <v>8</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>345</v>
+        <v>370</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C76" s="5">
         <v>9</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>346</v>
+        <v>371</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C77" s="5">
         <v>10</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>346</v>
+        <v>371</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C78" s="5">
         <v>11</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>346</v>
+        <v>371</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C79" s="5">
         <v>1</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>347</v>
+        <v>372</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C80" s="5">
         <v>2</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>348</v>
+        <v>373</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C81" s="5">
         <v>3</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>349</v>
+        <v>374</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C82" s="5">
         <v>4</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>348</v>
+        <v>373</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C83" s="5">
         <v>5</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>349</v>
+        <v>374</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C84" s="5">
         <v>6</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>349</v>
+        <v>374</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C85" s="5">
         <v>7</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>349</v>
+        <v>374</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C86" s="5">
         <v>8</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>350</v>
+        <v>375</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C87" s="5">
         <v>9</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>351</v>
+        <v>376</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C88" s="5">
         <v>10</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>352</v>
+        <v>377</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C89" s="5">
         <v>11</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C90" s="5">
         <v>12</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>351</v>
+        <v>376</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C91" s="5">
         <v>13</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>352</v>
+        <v>377</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C92" s="5">
         <v>14</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C93" s="5">
         <v>15</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>352</v>
+        <v>377</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C94" s="5">
         <v>16</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C95" s="5">
         <v>17</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C96" s="5">
         <v>18</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C97" s="5">
         <v>1</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>354</v>
+        <v>379</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C98" s="5">
         <v>2</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>355</v>
+        <v>380</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C99" s="5">
         <v>3</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>356</v>
+        <v>381</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C100" s="5">
         <v>4</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>357</v>
+        <v>382</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C101" s="5">
         <v>5</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C102" s="5">
         <v>6</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C103" s="5">
         <v>7</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C104" s="5">
         <v>8</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C105" s="5">
         <v>9</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>356</v>
+        <v>381</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C106" s="5">
         <v>10</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>357</v>
+        <v>382</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C107" s="5">
         <v>11</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C108" s="5">
         <v>12</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C109" s="5">
         <v>13</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C110" s="5">
         <v>14</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C111" s="5">
         <v>15</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>357</v>
+        <v>382</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C112" s="5">
         <v>16</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C113" s="5">
         <v>17</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C114" s="5">
         <v>18</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C115" s="5">
         <v>19</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C116" s="5">
         <v>20</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C117" s="5">
         <v>21</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C118" s="5">
         <v>22</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C119" s="5">
         <v>23</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C120" s="5">
         <v>24</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C121" s="5">
         <v>25</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C122" s="5">
         <v>26</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C123" s="5">
         <v>27</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C124" s="5">
         <v>28</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C125" s="5">
         <v>29</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C126" s="5">
         <v>30</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C127" s="5">
         <v>31</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>362</v>
+        <v>387</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C128" s="5">
         <v>32</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>363</v>
+        <v>388</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C129" s="5">
         <v>33</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>363</v>
+        <v>388</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C130" s="5">
         <v>34</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>363</v>
+        <v>388</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C131" s="5">
         <v>35</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>326</v>
+        <v>351</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C132" s="5">
         <v>36</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>364</v>
+        <v>389</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C133" s="5">
         <v>37</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C134" s="5">
         <v>38</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C135" s="5">
         <v>39</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C136" s="5">
         <v>40</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C137" s="5">
         <v>41</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C138" s="5">
         <v>42</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>364</v>
+        <v>389</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C139" s="5">
         <v>43</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C140" s="5">
         <v>44</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C141" s="5">
         <v>45</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C142" s="5">
         <v>46</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C143" s="5">
         <v>47</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C144" s="5">
         <v>48</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C145" s="5">
         <v>49</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C146" s="5">
         <v>50</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C147" s="5">
         <v>51</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C148" s="5">
         <v>52</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C149" s="5">
         <v>53</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C150" s="5">
         <v>54</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C151" s="5">
         <v>55</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C152" s="5">
         <v>56</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C153" s="5">
         <v>57</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C154" s="5">
         <v>58</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C155" s="5">
         <v>59</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C156" s="5">
         <v>60</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C157" s="5">
         <v>61</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C158" s="5">
         <v>62</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C159" s="5">
         <v>63</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C160" s="5">
         <v>1</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>331</v>
+        <v>356</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C161" s="5">
         <v>2</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>370</v>
+        <v>395</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C162" s="5">
         <v>3</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>371</v>
+        <v>396</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C163" s="5">
         <v>4</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>372</v>
+        <v>397</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C164" s="5">
         <v>5</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>373</v>
+        <v>398</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C165" s="5">
         <v>6</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C166" s="5">
         <v>7</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C167" s="5">
         <v>8</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C168" s="5">
         <v>9</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C169" s="5">
         <v>10</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C170" s="5">
         <v>11</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>370</v>
+        <v>395</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C171" s="5">
         <v>12</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>371</v>
+        <v>396</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C172" s="5">
         <v>13</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>372</v>
+        <v>397</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5"/>
       <c r="H172" s="5"/>
       <c r="I172" s="5"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C173" s="5">
         <v>14</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>373</v>
+        <v>398</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5"/>
       <c r="H173" s="5"/>
       <c r="I173" s="5"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C174" s="5">
         <v>15</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="5"/>
       <c r="I174" s="5"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C175" s="5">
         <v>16</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5"/>
       <c r="H175" s="5"/>
       <c r="I175" s="5"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C176" s="5">
         <v>17</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5"/>
       <c r="H176" s="5"/>
       <c r="I176" s="5"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C177" s="5">
         <v>18</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5"/>
       <c r="H177" s="5"/>
       <c r="I177" s="5"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C178" s="5">
         <v>19</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5"/>
       <c r="H178" s="5"/>
       <c r="I178" s="5"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C179" s="5">
         <v>20</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>371</v>
+        <v>396</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5"/>
       <c r="H179" s="5"/>
       <c r="I179" s="5"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C180" s="5">
         <v>21</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>372</v>
+        <v>397</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5"/>
       <c r="H180" s="5"/>
       <c r="I180" s="5"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C181" s="5">
         <v>22</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>373</v>
+        <v>398</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5"/>
       <c r="H181" s="5"/>
       <c r="I181" s="5"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C182" s="5">
         <v>23</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5"/>
       <c r="H182" s="5"/>
       <c r="I182" s="5"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C183" s="5">
         <v>24</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5"/>
       <c r="H183" s="5"/>
       <c r="I183" s="5"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C184" s="5">
         <v>25</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5"/>
       <c r="H184" s="5"/>
       <c r="I184" s="5"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C185" s="5">
         <v>26</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5"/>
       <c r="H185" s="5"/>
       <c r="I185" s="5"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C186" s="5">
         <v>27</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5"/>
       <c r="H186" s="5"/>
       <c r="I186" s="5"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C187" s="5">
         <v>28</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>372</v>
+        <v>397</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5"/>
       <c r="H187" s="5"/>
       <c r="I187" s="5"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C188" s="5">
         <v>29</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>373</v>
+        <v>398</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5"/>
       <c r="H188" s="5"/>
       <c r="I188" s="5"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C189" s="5">
         <v>30</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5"/>
       <c r="H189" s="5"/>
       <c r="I189" s="5"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C190" s="5">
         <v>31</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5"/>
       <c r="H190" s="5"/>
       <c r="I190" s="5"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C191" s="5">
         <v>32</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="5"/>
       <c r="I191" s="5"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C192" s="5">
         <v>33</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5"/>
       <c r="H192" s="5"/>
       <c r="I192" s="5"/>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C193" s="5">
         <v>34</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5"/>
       <c r="H193" s="5"/>
       <c r="I193" s="5"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C194" s="5">
         <v>35</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>373</v>
+        <v>398</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5"/>
       <c r="H194" s="5"/>
       <c r="I194" s="5"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C195" s="5">
         <v>36</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5"/>
       <c r="H195" s="5"/>
       <c r="I195" s="5"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C196" s="5">
         <v>37</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5"/>
       <c r="H196" s="5"/>
       <c r="I196" s="5"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C197" s="5">
         <v>38</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="5"/>
       <c r="I197" s="5"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C198" s="5">
         <v>39</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5"/>
       <c r="H198" s="5"/>
       <c r="I198" s="5"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C199" s="5">
         <v>40</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5"/>
       <c r="H199" s="5"/>
       <c r="I199" s="5"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C200" s="5">
         <v>41</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="5"/>
       <c r="I200" s="5"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C201" s="5">
         <v>42</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5"/>
       <c r="H201" s="5"/>
       <c r="I201" s="5"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C202" s="5">
         <v>43</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5"/>
       <c r="H202" s="5"/>
       <c r="I202" s="5"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C203" s="5">
         <v>44</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5"/>
       <c r="H203" s="5"/>
       <c r="I203" s="5"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C204" s="5">
         <v>45</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5"/>
       <c r="H204" s="5"/>
       <c r="I204" s="5"/>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C205" s="5">
         <v>46</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="5"/>
       <c r="I205" s="5"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C206" s="5">
         <v>47</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="5"/>
       <c r="H206" s="5"/>
       <c r="I206" s="5"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C207" s="5">
         <v>48</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5"/>
       <c r="H207" s="5"/>
       <c r="I207" s="5"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B208" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C208" s="5">
         <v>49</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5"/>
       <c r="H208" s="5"/>
       <c r="I208" s="5"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C209" s="5">
         <v>50</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5"/>
       <c r="H209" s="5"/>
       <c r="I209" s="5"/>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C210" s="5">
         <v>51</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5"/>
       <c r="H210" s="5"/>
       <c r="I210" s="5"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C211" s="5">
         <v>52</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5"/>
       <c r="H211" s="5"/>
       <c r="I211" s="5"/>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C212" s="5">
         <v>53</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
       <c r="G212" s="5"/>
       <c r="H212" s="5"/>
       <c r="I212" s="5"/>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C213" s="5">
         <v>54</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="5"/>
       <c r="I213" s="5"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C214" s="5">
         <v>55</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="5"/>
       <c r="G214" s="5"/>
       <c r="H214" s="5"/>
       <c r="I214" s="5"/>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C215" s="5">
         <v>56</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="5"/>
       <c r="G215" s="5"/>
       <c r="H215" s="5"/>
       <c r="I215" s="5"/>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C216" s="5">
         <v>57</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>379</v>
+        <v>404</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="5"/>
       <c r="I216" s="5"/>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C217" s="5">
         <v>58</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>380</v>
+        <v>405</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="5"/>
       <c r="H217" s="5"/>
       <c r="I217" s="5"/>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C218" s="5">
         <v>59</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>381</v>
+        <v>406</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="5"/>
       <c r="H218" s="5"/>
       <c r="I218" s="5"/>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C219" s="5">
         <v>60</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5"/>
       <c r="H219" s="5"/>
       <c r="I219" s="5"/>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C220" s="5">
         <v>61</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="5"/>
       <c r="H220" s="5"/>
       <c r="I220" s="5"/>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C221" s="5">
         <v>62</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="5"/>
       <c r="H221" s="5"/>
       <c r="I221" s="5"/>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C222" s="5">
         <v>63</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="5"/>
       <c r="H222" s="5"/>
       <c r="I222" s="5"/>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C223" s="5">
         <v>64</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>380</v>
+        <v>405</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5"/>
       <c r="H223" s="5"/>
       <c r="I223" s="5"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C224" s="5">
         <v>65</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>381</v>
+        <v>406</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="5"/>
       <c r="H224" s="5"/>
       <c r="I224" s="5"/>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C225" s="5">
         <v>66</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="5"/>
       <c r="H225" s="5"/>
       <c r="I225" s="5"/>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C226" s="5">
         <v>67</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="5"/>
       <c r="H226" s="5"/>
       <c r="I226" s="5"/>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C227" s="5">
         <v>68</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5"/>
       <c r="H227" s="5"/>
       <c r="I227" s="5"/>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B228" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C228" s="5">
         <v>69</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5"/>
       <c r="H228" s="5"/>
       <c r="I228" s="5"/>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C229" s="5">
         <v>70</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>381</v>
+        <v>406</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="5"/>
       <c r="G229" s="5"/>
       <c r="H229" s="5"/>
       <c r="I229" s="5"/>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C230" s="5">
         <v>71</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="5"/>
       <c r="G230" s="5"/>
       <c r="H230" s="5"/>
       <c r="I230" s="5"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C231" s="5">
         <v>72</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="5"/>
       <c r="G231" s="5"/>
       <c r="H231" s="5"/>
       <c r="I231" s="5"/>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C232" s="5">
         <v>73</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="5"/>
       <c r="G232" s="5"/>
       <c r="H232" s="5"/>
       <c r="I232" s="5"/>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B233" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C233" s="5">
         <v>74</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="5"/>
       <c r="H233" s="5"/>
       <c r="I233" s="5"/>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C234" s="5">
         <v>75</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="5"/>
       <c r="H234" s="5"/>
       <c r="I234" s="5"/>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C235" s="5">
         <v>76</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5"/>
       <c r="H235" s="5"/>
       <c r="I235" s="5"/>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C236" s="5">
         <v>77</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5"/>
       <c r="H236" s="5"/>
       <c r="I236" s="5"/>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C237" s="5">
         <v>78</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="5"/>
       <c r="H237" s="5"/>
       <c r="I237" s="5"/>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C238" s="5">
         <v>79</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="5"/>
       <c r="H238" s="5"/>
       <c r="I238" s="5"/>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C239" s="5">
         <v>80</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5"/>
       <c r="H239" s="5"/>
       <c r="I239" s="5"/>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C240" s="5">
         <v>81</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="5"/>
       <c r="H240" s="5"/>
       <c r="I240" s="5"/>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C241" s="5">
         <v>82</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5"/>
       <c r="H241" s="5"/>
       <c r="I241" s="5"/>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C242" s="5">
         <v>83</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="5"/>
       <c r="H242" s="5"/>
       <c r="I242" s="5"/>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C243" s="5">
         <v>84</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="5"/>
       <c r="G243" s="5"/>
       <c r="H243" s="5"/>
       <c r="I243" s="5"/>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C244" s="5">
         <v>85</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5"/>
       <c r="H244" s="5"/>
       <c r="I244" s="5"/>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C245" s="5">
         <v>1</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>386</v>
+        <v>411</v>
       </c>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5"/>
       <c r="H245" s="5"/>
       <c r="I245" s="5"/>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C246" s="5">
         <v>2</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>386</v>
+        <v>411</v>
       </c>
       <c r="E246" s="5"/>
       <c r="F246" s="5"/>
       <c r="G246" s="5"/>
       <c r="H246" s="5"/>
       <c r="I246" s="5"/>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C247" s="5">
         <v>3</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>339</v>
+        <v>364</v>
       </c>
       <c r="E247" s="5"/>
       <c r="F247" s="5"/>
       <c r="G247" s="5"/>
       <c r="H247" s="5"/>
       <c r="I247" s="5"/>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C248" s="5">
         <v>4</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="E248" s="5"/>
       <c r="F248" s="5"/>
       <c r="G248" s="5"/>
       <c r="H248" s="5"/>
       <c r="I248" s="5"/>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C249" s="5">
         <v>5</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="E249" s="5"/>
       <c r="F249" s="5"/>
       <c r="G249" s="5"/>
       <c r="H249" s="5"/>
       <c r="I249" s="5"/>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C250" s="5">
         <v>6</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5"/>
       <c r="H250" s="5"/>
       <c r="I250" s="5"/>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C251" s="5">
         <v>7</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="E251" s="5"/>
       <c r="F251" s="5"/>
       <c r="G251" s="5"/>
       <c r="H251" s="5"/>
       <c r="I251" s="5"/>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C252" s="5">
         <v>8</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="5"/>
       <c r="G252" s="5"/>
       <c r="H252" s="5"/>
       <c r="I252" s="5"/>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C253" s="5">
         <v>9</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="E253" s="5"/>
       <c r="F253" s="5"/>
       <c r="G253" s="5"/>
       <c r="H253" s="5"/>
       <c r="I253" s="5"/>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C254" s="5">
         <v>10</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>388</v>
+        <v>413</v>
       </c>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5"/>
       <c r="H254" s="5"/>
       <c r="I254" s="5"/>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C255" s="5">
         <v>11</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>389</v>
+        <v>414</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="5"/>
       <c r="G255" s="5"/>
       <c r="H255" s="5"/>
       <c r="I255" s="5"/>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C256" s="5">
         <v>12</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>389</v>
+        <v>414</v>
       </c>
       <c r="E256" s="5"/>
       <c r="F256" s="5"/>
       <c r="G256" s="5"/>
       <c r="H256" s="5"/>
       <c r="I256" s="5"/>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C257" s="5">
         <v>13</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>389</v>
+        <v>414</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="5"/>
       <c r="G257" s="5"/>
       <c r="H257" s="5"/>
       <c r="I257" s="5"/>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C258" s="5">
         <v>14</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>390</v>
+        <v>415</v>
       </c>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
       <c r="G258" s="5"/>
       <c r="H258" s="5"/>
       <c r="I258" s="5"/>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C259" s="5">
         <v>15</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>390</v>
+        <v>415</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
       <c r="G259" s="5"/>
       <c r="H259" s="5"/>
       <c r="I259" s="5"/>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C260" s="5">
         <v>1</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>391</v>
+        <v>416</v>
       </c>
       <c r="E260" s="5"/>
       <c r="F260" s="5"/>
       <c r="G260" s="5"/>
       <c r="H260" s="5"/>
       <c r="I260" s="5"/>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C261" s="5">
         <v>2</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>392</v>
+        <v>417</v>
       </c>
       <c r="E261" s="5"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5"/>
       <c r="H261" s="5"/>
       <c r="I261" s="5"/>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C262" s="5">
         <v>3</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>393</v>
+        <v>418</v>
       </c>
       <c r="E262" s="5"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5"/>
       <c r="H262" s="5"/>
       <c r="I262" s="5"/>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C263" s="5">
         <v>4</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>394</v>
+        <v>419</v>
       </c>
       <c r="E263" s="5"/>
       <c r="F263" s="5"/>
       <c r="G263" s="5"/>
       <c r="H263" s="5"/>
       <c r="I263" s="5"/>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C264" s="5">
         <v>5</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>395</v>
+        <v>420</v>
       </c>
       <c r="E264" s="5"/>
       <c r="F264" s="5"/>
       <c r="G264" s="5"/>
       <c r="H264" s="5"/>
       <c r="I264" s="5"/>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C265" s="5">
         <v>6</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>396</v>
+        <v>421</v>
       </c>
       <c r="E265" s="5"/>
       <c r="F265" s="5"/>
       <c r="G265" s="5"/>
       <c r="H265" s="5"/>
       <c r="I265" s="5"/>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B266" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C266" s="5">
         <v>7</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>397</v>
+        <v>422</v>
       </c>
       <c r="E266" s="5"/>
       <c r="F266" s="5"/>
       <c r="G266" s="5"/>
       <c r="H266" s="5"/>
       <c r="I266" s="5"/>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B267" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C267" s="5">
         <v>8</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>344</v>
+        <v>369</v>
       </c>
       <c r="E267" s="5"/>
       <c r="F267" s="5"/>
       <c r="G267" s="5"/>
       <c r="H267" s="5"/>
       <c r="I267" s="5"/>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B268" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C268" s="5">
         <v>1</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>398</v>
+        <v>423</v>
       </c>
       <c r="E268" s="5"/>
       <c r="F268" s="5"/>
       <c r="G268" s="5"/>
       <c r="H268" s="5"/>
       <c r="I268" s="5"/>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B269" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C269" s="5">
         <v>2</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>399</v>
+        <v>424</v>
       </c>
       <c r="E269" s="5"/>
       <c r="F269" s="5"/>
       <c r="G269" s="5"/>
       <c r="H269" s="5"/>
       <c r="I269" s="5"/>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C270" s="5">
         <v>3</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>400</v>
+        <v>425</v>
       </c>
       <c r="E270" s="5"/>
       <c r="F270" s="5"/>
       <c r="G270" s="5"/>
       <c r="H270" s="5"/>
       <c r="I270" s="5"/>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C271" s="5">
         <v>4</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>401</v>
+        <v>426</v>
       </c>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="5"/>
       <c r="H271" s="5"/>
       <c r="I271" s="5"/>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B272" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C272" s="5">
         <v>5</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>402</v>
+        <v>427</v>
       </c>
       <c r="E272" s="5"/>
       <c r="F272" s="5"/>
       <c r="G272" s="5"/>
       <c r="H272" s="5"/>
       <c r="I272" s="5"/>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C273" s="5">
         <v>6</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>403</v>
+        <v>428</v>
       </c>
       <c r="E273" s="5"/>
       <c r="F273" s="5"/>
       <c r="G273" s="5"/>
       <c r="H273" s="5"/>
       <c r="I273" s="5"/>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C274" s="5">
         <v>7</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>404</v>
+        <v>429</v>
       </c>
       <c r="E274" s="5"/>
       <c r="F274" s="5"/>
       <c r="G274" s="5"/>
       <c r="H274" s="5"/>
       <c r="I274" s="5"/>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C275" s="5">
         <v>8</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>405</v>
+        <v>430</v>
       </c>
       <c r="E275" s="5"/>
       <c r="F275" s="5"/>
       <c r="G275" s="5"/>
       <c r="H275" s="5"/>
       <c r="I275" s="5"/>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B276" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C276" s="5">
         <v>9</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>406</v>
+        <v>431</v>
       </c>
       <c r="E276" s="5"/>
       <c r="F276" s="5"/>
       <c r="G276" s="5"/>
       <c r="H276" s="5"/>
       <c r="I276" s="5"/>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C277" s="5">
         <v>10</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>349</v>
+        <v>374</v>
       </c>
       <c r="E277" s="5"/>
       <c r="F277" s="5"/>
       <c r="G277" s="5"/>
       <c r="H277" s="5"/>
       <c r="I277" s="5"/>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C278" s="5">
         <v>11</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>407</v>
+        <v>432</v>
       </c>
       <c r="E278" s="5"/>
       <c r="F278" s="5"/>
       <c r="G278" s="5"/>
       <c r="H278" s="5"/>
       <c r="I278" s="5"/>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C279" s="5">
         <v>12</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>408</v>
+        <v>433</v>
       </c>
       <c r="E279" s="5"/>
       <c r="F279" s="5"/>
       <c r="G279" s="5"/>
       <c r="H279" s="5"/>
       <c r="I279" s="5"/>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B280" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C280" s="5">
         <v>13</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>409</v>
+        <v>434</v>
       </c>
       <c r="E280" s="5"/>
       <c r="F280" s="5"/>
       <c r="G280" s="5"/>
       <c r="H280" s="5"/>
       <c r="I280" s="5"/>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B281" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C281" s="5">
         <v>1</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>410</v>
+        <v>435</v>
       </c>
       <c r="E281" s="5"/>
       <c r="F281" s="5"/>
       <c r="G281" s="5"/>
       <c r="H281" s="5"/>
       <c r="I281" s="5"/>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C282" s="5">
         <v>2</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>411</v>
+        <v>436</v>
       </c>
       <c r="E282" s="5"/>
       <c r="F282" s="5"/>
       <c r="G282" s="5"/>
       <c r="H282" s="5"/>
       <c r="I282" s="5"/>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B283" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C283" s="5">
         <v>3</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>412</v>
+        <v>437</v>
       </c>
       <c r="E283" s="5"/>
       <c r="F283" s="5"/>
       <c r="G283" s="5"/>
       <c r="H283" s="5"/>
       <c r="I283" s="5"/>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B284" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C284" s="5">
         <v>4</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>413</v>
+        <v>438</v>
       </c>
       <c r="E284" s="5"/>
       <c r="F284" s="5"/>
       <c r="G284" s="5"/>
       <c r="H284" s="5"/>
       <c r="I284" s="5"/>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C285" s="5">
         <v>5</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>414</v>
+        <v>439</v>
       </c>
       <c r="E285" s="5"/>
       <c r="F285" s="5"/>
       <c r="G285" s="5"/>
       <c r="H285" s="5"/>
       <c r="I285" s="5"/>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C286" s="5">
         <v>6</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>415</v>
+        <v>440</v>
       </c>
       <c r="E286" s="5"/>
       <c r="F286" s="5"/>
       <c r="G286" s="5"/>
       <c r="H286" s="5"/>
       <c r="I286" s="5"/>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C287" s="5">
         <v>7</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>416</v>
+        <v>441</v>
       </c>
       <c r="E287" s="5"/>
       <c r="F287" s="5"/>
       <c r="G287" s="5"/>
       <c r="H287" s="5"/>
       <c r="I287" s="5"/>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C288" s="5">
         <v>8</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>417</v>
+        <v>442</v>
       </c>
       <c r="E288" s="5"/>
       <c r="F288" s="5"/>
       <c r="G288" s="5"/>
       <c r="H288" s="5"/>
       <c r="I288" s="5"/>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C289" s="5">
         <v>9</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>418</v>
+        <v>443</v>
       </c>
       <c r="E289" s="5"/>
       <c r="F289" s="5"/>
       <c r="G289" s="5"/>
       <c r="H289" s="5"/>
       <c r="I289" s="5"/>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B290" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C290" s="5">
         <v>10</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>419</v>
+        <v>444</v>
       </c>
       <c r="E290" s="5"/>
       <c r="F290" s="5"/>
       <c r="G290" s="5"/>
       <c r="H290" s="5"/>
       <c r="I290" s="5"/>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B291" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C291" s="5">
         <v>11</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>420</v>
+        <v>445</v>
       </c>
       <c r="E291" s="5"/>
       <c r="F291" s="5"/>
       <c r="G291" s="5"/>
       <c r="H291" s="5"/>
       <c r="I291" s="5"/>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B292" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C292" s="5">
         <v>12</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>421</v>
+        <v>446</v>
       </c>
       <c r="E292" s="5"/>
       <c r="F292" s="5"/>
       <c r="G292" s="5"/>
       <c r="H292" s="5"/>
       <c r="I292" s="5"/>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B293" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C293" s="5">
         <v>13</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>422</v>
+        <v>447</v>
       </c>
       <c r="E293" s="5"/>
       <c r="F293" s="5"/>
       <c r="G293" s="5"/>
       <c r="H293" s="5"/>
       <c r="I293" s="5"/>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B294" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C294" s="5">
         <v>14</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>423</v>
+        <v>448</v>
       </c>
       <c r="E294" s="5"/>
       <c r="F294" s="5"/>
       <c r="G294" s="5"/>
       <c r="H294" s="5"/>
       <c r="I294" s="5"/>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B295" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C295" s="5">
         <v>15</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>424</v>
+        <v>449</v>
       </c>
       <c r="E295" s="5"/>
       <c r="F295" s="5"/>
       <c r="G295" s="5"/>
       <c r="H295" s="5"/>
       <c r="I295" s="5"/>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B296" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C296" s="5">
         <v>16</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>425</v>
+        <v>450</v>
       </c>
       <c r="E296" s="5"/>
       <c r="F296" s="5"/>
       <c r="G296" s="5"/>
       <c r="H296" s="5"/>
       <c r="I296" s="5"/>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B297" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C297" s="5">
         <v>17</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>426</v>
+        <v>451</v>
       </c>
       <c r="E297" s="5"/>
       <c r="F297" s="5"/>
       <c r="G297" s="5"/>
       <c r="H297" s="5"/>
       <c r="I297" s="5"/>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B298" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C298" s="5">
         <v>18</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>427</v>
+        <v>452</v>
       </c>
       <c r="E298" s="5"/>
       <c r="F298" s="5"/>
       <c r="G298" s="5"/>
       <c r="H298" s="5"/>
       <c r="I298" s="5"/>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B299" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C299" s="5">
         <v>19</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>428</v>
+        <v>453</v>
       </c>
       <c r="E299" s="5"/>
       <c r="F299" s="5"/>
       <c r="G299" s="5"/>
       <c r="H299" s="5"/>
       <c r="I299" s="5"/>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B300" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C300" s="5">
         <v>20</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>429</v>
+        <v>454</v>
       </c>
       <c r="E300" s="5"/>
       <c r="F300" s="5"/>
       <c r="G300" s="5"/>
       <c r="H300" s="5"/>
       <c r="I300" s="5"/>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B301" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C301" s="5">
         <v>21</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E301" s="5"/>
       <c r="F301" s="5"/>
       <c r="G301" s="5"/>
       <c r="H301" s="5"/>
       <c r="I301" s="5"/>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B302" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C302" s="5">
         <v>1</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>430</v>
+        <v>455</v>
       </c>
       <c r="E302" s="5"/>
       <c r="F302" s="5"/>
       <c r="G302" s="5"/>
       <c r="H302" s="5"/>
       <c r="I302" s="5"/>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B303" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C303" s="5">
         <v>2</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>431</v>
+        <v>456</v>
       </c>
       <c r="E303" s="5"/>
       <c r="F303" s="5"/>
       <c r="G303" s="5"/>
       <c r="H303" s="5"/>
       <c r="I303" s="5"/>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B304" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C304" s="5">
         <v>3</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>432</v>
+        <v>457</v>
       </c>
       <c r="E304" s="5"/>
       <c r="F304" s="5"/>
       <c r="G304" s="5"/>
       <c r="H304" s="5"/>
       <c r="I304" s="5"/>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B305" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C305" s="5">
         <v>4</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>433</v>
+        <v>458</v>
       </c>
       <c r="E305" s="5"/>
       <c r="F305" s="5"/>
       <c r="G305" s="5"/>
       <c r="H305" s="5"/>
       <c r="I305" s="5"/>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B306" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C306" s="5">
         <v>5</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>434</v>
+        <v>459</v>
       </c>
       <c r="E306" s="5"/>
       <c r="F306" s="5"/>
       <c r="G306" s="5"/>
       <c r="H306" s="5"/>
       <c r="I306" s="5"/>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B307" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C307" s="5">
         <v>6</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>435</v>
+        <v>460</v>
       </c>
       <c r="E307" s="5"/>
       <c r="F307" s="5"/>
       <c r="G307" s="5"/>
       <c r="H307" s="5"/>
       <c r="I307" s="5"/>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B308" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C308" s="5">
         <v>7</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>436</v>
+        <v>461</v>
       </c>
       <c r="E308" s="5"/>
       <c r="F308" s="5"/>
       <c r="G308" s="5"/>
       <c r="H308" s="5"/>
       <c r="I308" s="5"/>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B309" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C309" s="5">
         <v>8</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
       <c r="E309" s="5"/>
       <c r="F309" s="5"/>
       <c r="G309" s="5"/>
       <c r="H309" s="5"/>
       <c r="I309" s="5"/>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B310" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C310" s="5">
         <v>9</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
       <c r="E310" s="5"/>
       <c r="F310" s="5"/>
       <c r="G310" s="5"/>
       <c r="H310" s="5"/>
       <c r="I310" s="5"/>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B311" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C311" s="5">
         <v>10</v>
       </c>
       <c r="D311" s="5" t="s">
-        <v>439</v>
+        <v>464</v>
       </c>
       <c r="E311" s="5"/>
       <c r="F311" s="5"/>
       <c r="G311" s="5"/>
       <c r="H311" s="5"/>
       <c r="I311" s="5"/>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B312" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C312" s="5">
         <v>11</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="E312" s="5"/>
       <c r="F312" s="5"/>
       <c r="G312" s="5"/>
       <c r="H312" s="5"/>
       <c r="I312" s="5"/>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B313" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C313" s="5">
         <v>12</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>441</v>
+        <v>466</v>
       </c>
       <c r="E313" s="5"/>
       <c r="F313" s="5"/>
       <c r="G313" s="5"/>
       <c r="H313" s="5"/>
       <c r="I313" s="5"/>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B314" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C314" s="5">
         <v>13</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>442</v>
+        <v>467</v>
       </c>
       <c r="E314" s="5"/>
       <c r="F314" s="5"/>
       <c r="G314" s="5"/>
       <c r="H314" s="5"/>
       <c r="I314" s="5"/>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B315" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C315" s="5">
         <v>14</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>443</v>
+        <v>468</v>
       </c>
       <c r="E315" s="5"/>
       <c r="F315" s="5"/>
       <c r="G315" s="5"/>
       <c r="H315" s="5"/>
       <c r="I315" s="5"/>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B316" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C316" s="5">
         <v>15</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>444</v>
+        <v>469</v>
       </c>
       <c r="E316" s="5"/>
       <c r="F316" s="5"/>
       <c r="G316" s="5"/>
       <c r="H316" s="5"/>
       <c r="I316" s="5"/>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B317" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C317" s="5">
         <v>16</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>445</v>
+        <v>470</v>
       </c>
       <c r="E317" s="5"/>
       <c r="F317" s="5"/>
       <c r="G317" s="5"/>
       <c r="H317" s="5"/>
       <c r="I317" s="5"/>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B318" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C318" s="5">
         <v>17</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>446</v>
+        <v>471</v>
       </c>
       <c r="E318" s="5"/>
       <c r="F318" s="5"/>
       <c r="G318" s="5"/>
       <c r="H318" s="5"/>
       <c r="I318" s="5"/>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B319" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C319" s="5">
         <v>18</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>447</v>
+        <v>472</v>
       </c>
       <c r="E319" s="5"/>
       <c r="F319" s="5"/>
       <c r="G319" s="5"/>
       <c r="H319" s="5"/>
       <c r="I319" s="5"/>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B320" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C320" s="5">
         <v>19</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>448</v>
+        <v>473</v>
       </c>
       <c r="E320" s="5"/>
       <c r="F320" s="5"/>
       <c r="G320" s="5"/>
       <c r="H320" s="5"/>
       <c r="I320" s="5"/>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B321" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C321" s="5">
         <v>20</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>449</v>
+        <v>474</v>
       </c>
       <c r="E321" s="5"/>
       <c r="F321" s="5"/>
       <c r="G321" s="5"/>
       <c r="H321" s="5"/>
       <c r="I321" s="5"/>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B322" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C322" s="5">
         <v>21</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>450</v>
+        <v>475</v>
       </c>
       <c r="E322" s="5"/>
       <c r="F322" s="5"/>
       <c r="G322" s="5"/>
       <c r="H322" s="5"/>
       <c r="I322" s="5"/>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B323" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C323" s="5">
         <v>22</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E323" s="5"/>
       <c r="F323" s="5"/>
       <c r="G323" s="5"/>
       <c r="H323" s="5"/>
       <c r="I323" s="5"/>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B324" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C324" s="5">
         <v>1</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>451</v>
+        <v>476</v>
       </c>
       <c r="E324" s="5"/>
       <c r="F324" s="5"/>
       <c r="G324" s="5"/>
       <c r="H324" s="5"/>
       <c r="I324" s="5"/>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B325" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C325" s="5">
         <v>2</v>
       </c>
       <c r="D325" s="5" t="s">
-        <v>452</v>
+        <v>477</v>
       </c>
       <c r="E325" s="5"/>
       <c r="F325" s="5"/>
       <c r="G325" s="5"/>
       <c r="H325" s="5"/>
       <c r="I325" s="5"/>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B326" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C326" s="5">
         <v>3</v>
       </c>
       <c r="D326" s="5" t="s">
-        <v>453</v>
+        <v>478</v>
       </c>
       <c r="E326" s="5"/>
       <c r="F326" s="5"/>
       <c r="G326" s="5"/>
       <c r="H326" s="5"/>
       <c r="I326" s="5"/>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B327" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C327" s="5">
         <v>4</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>454</v>
+        <v>479</v>
       </c>
       <c r="E327" s="5"/>
       <c r="F327" s="5"/>
       <c r="G327" s="5"/>
       <c r="H327" s="5"/>
       <c r="I327" s="5"/>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B328" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C328" s="5">
         <v>5</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>455</v>
+        <v>480</v>
       </c>
       <c r="E328" s="5"/>
       <c r="F328" s="5"/>
       <c r="G328" s="5"/>
       <c r="H328" s="5"/>
       <c r="I328" s="5"/>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B329" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C329" s="5">
         <v>6</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>456</v>
+        <v>365</v>
       </c>
       <c r="E329" s="5"/>
       <c r="F329" s="5"/>
       <c r="G329" s="5"/>
       <c r="H329" s="5"/>
       <c r="I329" s="5"/>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B330" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C330" s="5">
         <v>7</v>
       </c>
       <c r="D330" s="5" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="E330" s="5"/>
       <c r="F330" s="5"/>
       <c r="G330" s="5"/>
       <c r="H330" s="5"/>
       <c r="I330" s="5"/>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B331" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C331" s="5">
         <v>1</v>
       </c>
       <c r="D331" s="5" t="s">
-        <v>317</v>
+        <v>342</v>
       </c>
       <c r="E331" s="5"/>
       <c r="F331" s="5"/>
       <c r="G331" s="5"/>
       <c r="H331" s="5"/>
       <c r="I331" s="5"/>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B332" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C332" s="5">
         <v>2</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>318</v>
+        <v>343</v>
       </c>
       <c r="E332" s="5"/>
       <c r="F332" s="5"/>
       <c r="G332" s="5"/>
       <c r="H332" s="5"/>
       <c r="I332" s="5"/>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B333" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C333" s="5">
         <v>3</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>319</v>
+        <v>344</v>
       </c>
       <c r="E333" s="5"/>
       <c r="F333" s="5"/>
       <c r="G333" s="5"/>
       <c r="H333" s="5"/>
       <c r="I333" s="5"/>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B334" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C334" s="5">
         <v>4</v>
       </c>
       <c r="D334" s="5" t="s">
-        <v>318</v>
+        <v>343</v>
       </c>
       <c r="E334" s="5"/>
       <c r="F334" s="5"/>
       <c r="G334" s="5"/>
       <c r="H334" s="5"/>
       <c r="I334" s="5"/>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B335" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C335" s="5">
         <v>5</v>
       </c>
       <c r="D335" s="5" t="s">
-        <v>319</v>
+        <v>344</v>
       </c>
       <c r="E335" s="5"/>
       <c r="F335" s="5"/>
       <c r="G335" s="5"/>
       <c r="H335" s="5"/>
       <c r="I335" s="5"/>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B336" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C336" s="5">
         <v>6</v>
       </c>
       <c r="D336" s="5" t="s">
-        <v>319</v>
+        <v>344</v>
       </c>
       <c r="E336" s="5"/>
       <c r="F336" s="5"/>
       <c r="G336" s="5"/>
       <c r="H336" s="5"/>
       <c r="I336" s="5"/>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B337" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C337" s="5">
         <v>7</v>
       </c>
       <c r="D337" s="5" t="s">
-        <v>319</v>
+        <v>344</v>
       </c>
       <c r="E337" s="5"/>
       <c r="F337" s="5"/>
       <c r="G337" s="5"/>
       <c r="H337" s="5"/>
       <c r="I337" s="5"/>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B338" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C338" s="5">
         <v>8</v>
       </c>
       <c r="D338" s="5" t="s">
-        <v>320</v>
+        <v>345</v>
       </c>
       <c r="E338" s="5"/>
       <c r="F338" s="5"/>
       <c r="G338" s="5"/>
       <c r="H338" s="5"/>
       <c r="I338" s="5"/>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B339" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C339" s="5">
         <v>1</v>
       </c>
       <c r="D339" s="5" t="s">
-        <v>321</v>
+        <v>346</v>
       </c>
       <c r="E339" s="5"/>
       <c r="F339" s="5"/>
       <c r="G339" s="5"/>
       <c r="H339" s="5"/>
       <c r="I339" s="5"/>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B340" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C340" s="5">
         <v>2</v>
       </c>
       <c r="D340" s="5" t="s">
-        <v>322</v>
+        <v>347</v>
       </c>
       <c r="E340" s="5"/>
       <c r="F340" s="5"/>
       <c r="G340" s="5"/>
       <c r="H340" s="5"/>
       <c r="I340" s="5"/>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B341" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C341" s="5">
         <v>3</v>
       </c>
       <c r="D341" s="5" t="s">
-        <v>322</v>
+        <v>347</v>
       </c>
       <c r="E341" s="5"/>
       <c r="F341" s="5"/>
       <c r="G341" s="5"/>
       <c r="H341" s="5"/>
       <c r="I341" s="5"/>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B342" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C342" s="5">
         <v>4</v>
       </c>
       <c r="D342" s="5" t="s">
-        <v>322</v>
+        <v>347</v>
       </c>
       <c r="E342" s="5"/>
       <c r="F342" s="5"/>
       <c r="G342" s="5"/>
       <c r="H342" s="5"/>
       <c r="I342" s="5"/>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B343" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C343" s="5">
         <v>1</v>
       </c>
       <c r="D343" s="5" t="s">
-        <v>323</v>
+        <v>348</v>
       </c>
       <c r="E343" s="5"/>
       <c r="F343" s="5"/>
       <c r="G343" s="5"/>
       <c r="H343" s="5"/>
       <c r="I343" s="5"/>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B344" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C344" s="5">
         <v>2</v>
       </c>
       <c r="D344" s="5" t="s">
-        <v>324</v>
+        <v>349</v>
       </c>
       <c r="E344" s="5"/>
       <c r="F344" s="5"/>
       <c r="G344" s="5"/>
       <c r="H344" s="5"/>
       <c r="I344" s="5"/>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B345" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C345" s="5">
         <v>3</v>
       </c>
       <c r="D345" s="5" t="s">
-        <v>324</v>
+        <v>349</v>
       </c>
       <c r="E345" s="5"/>
       <c r="F345" s="5"/>
       <c r="G345" s="5"/>
       <c r="H345" s="5"/>
       <c r="I345" s="5"/>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B346" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C346" s="5">
         <v>4</v>
       </c>
       <c r="D346" s="5" t="s">
-        <v>324</v>
+        <v>349</v>
       </c>
       <c r="E346" s="5"/>
       <c r="F346" s="5"/>
       <c r="G346" s="5"/>
       <c r="H346" s="5"/>
       <c r="I346" s="5"/>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B347" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C347" s="5">
         <v>1</v>
       </c>
       <c r="D347" s="5" t="s">
-        <v>325</v>
+        <v>350</v>
       </c>
       <c r="E347" s="5"/>
       <c r="F347" s="5"/>
       <c r="G347" s="5"/>
       <c r="H347" s="5"/>
       <c r="I347" s="5"/>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B348" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C348" s="5">
         <v>2</v>
       </c>
       <c r="D348" s="5" t="s">
-        <v>326</v>
+        <v>351</v>
       </c>
       <c r="E348" s="5"/>
       <c r="F348" s="5"/>
       <c r="G348" s="5"/>
       <c r="H348" s="5"/>
       <c r="I348" s="5"/>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B349" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C349" s="5">
         <v>3</v>
       </c>
       <c r="D349" s="5" t="s">
-        <v>327</v>
+        <v>352</v>
       </c>
       <c r="E349" s="5"/>
       <c r="F349" s="5"/>
       <c r="G349" s="5"/>
       <c r="H349" s="5"/>
       <c r="I349" s="5"/>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B350" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C350" s="5">
         <v>4</v>
       </c>
       <c r="D350" s="5" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
       <c r="E350" s="5"/>
       <c r="F350" s="5"/>
       <c r="G350" s="5"/>
       <c r="H350" s="5"/>
       <c r="I350" s="5"/>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B351" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C351" s="5">
         <v>5</v>
       </c>
       <c r="D351" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="E351" s="5"/>
       <c r="F351" s="5"/>
       <c r="G351" s="5"/>
       <c r="H351" s="5"/>
       <c r="I351" s="5"/>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B352" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C352" s="5">
         <v>6</v>
       </c>
       <c r="D352" s="5" t="s">
-        <v>326</v>
+        <v>351</v>
       </c>
       <c r="E352" s="5"/>
       <c r="F352" s="5"/>
       <c r="G352" s="5"/>
       <c r="H352" s="5"/>
       <c r="I352" s="5"/>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B353" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C353" s="5">
         <v>7</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>327</v>
+        <v>352</v>
       </c>
       <c r="E353" s="5"/>
       <c r="F353" s="5"/>
       <c r="G353" s="5"/>
       <c r="H353" s="5"/>
       <c r="I353" s="5"/>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B354" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C354" s="5">
         <v>8</v>
       </c>
       <c r="D354" s="5" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
       <c r="E354" s="5"/>
       <c r="F354" s="5"/>
       <c r="G354" s="5"/>
       <c r="H354" s="5"/>
       <c r="I354" s="5"/>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B355" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C355" s="5">
         <v>9</v>
       </c>
       <c r="D355" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="E355" s="5"/>
       <c r="F355" s="5"/>
       <c r="G355" s="5"/>
       <c r="H355" s="5"/>
       <c r="I355" s="5"/>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B356" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C356" s="5">
         <v>10</v>
       </c>
       <c r="D356" s="5" t="s">
-        <v>327</v>
+        <v>352</v>
       </c>
       <c r="E356" s="5"/>
       <c r="F356" s="5"/>
       <c r="G356" s="5"/>
       <c r="H356" s="5"/>
       <c r="I356" s="5"/>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B357" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C357" s="5">
         <v>11</v>
       </c>
       <c r="D357" s="5" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
       <c r="E357" s="5"/>
       <c r="F357" s="5"/>
       <c r="G357" s="5"/>
       <c r="H357" s="5"/>
       <c r="I357" s="5"/>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B358" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C358" s="5">
         <v>12</v>
       </c>
       <c r="D358" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="E358" s="5"/>
       <c r="F358" s="5"/>
       <c r="G358" s="5"/>
       <c r="H358" s="5"/>
       <c r="I358" s="5"/>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B359" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C359" s="5">
         <v>13</v>
       </c>
       <c r="D359" s="5" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
       <c r="E359" s="5"/>
       <c r="F359" s="5"/>
       <c r="G359" s="5"/>
       <c r="H359" s="5"/>
       <c r="I359" s="5"/>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B360" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C360" s="5">
         <v>14</v>
       </c>
       <c r="D360" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="E360" s="5"/>
       <c r="F360" s="5"/>
       <c r="G360" s="5"/>
       <c r="H360" s="5"/>
       <c r="I360" s="5"/>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B361" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C361" s="5">
         <v>15</v>
       </c>
       <c r="D361" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="E361" s="5"/>
       <c r="F361" s="5"/>
       <c r="G361" s="5"/>
       <c r="H361" s="5"/>
       <c r="I361" s="5"/>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B362" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C362" s="5">
         <v>16</v>
       </c>
       <c r="D362" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="E362" s="5"/>
       <c r="F362" s="5"/>
       <c r="G362" s="5"/>
       <c r="H362" s="5"/>
       <c r="I362" s="5"/>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B363" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C363" s="5">
         <v>1</v>
       </c>
       <c r="D363" s="5" t="s">
-        <v>330</v>
+        <v>355</v>
       </c>
       <c r="E363" s="5"/>
       <c r="F363" s="5"/>
       <c r="G363" s="5"/>
       <c r="H363" s="5"/>
       <c r="I363" s="5"/>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B364" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C364" s="5">
         <v>2</v>
       </c>
       <c r="D364" s="5" t="s">
-        <v>331</v>
+        <v>356</v>
       </c>
       <c r="E364" s="5"/>
       <c r="F364" s="5"/>
       <c r="G364" s="5"/>
       <c r="H364" s="5"/>
       <c r="I364" s="5"/>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B365" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C365" s="5">
         <v>3</v>
       </c>
       <c r="D365" s="5" t="s">
-        <v>332</v>
+        <v>357</v>
       </c>
       <c r="E365" s="5"/>
       <c r="F365" s="5"/>
       <c r="G365" s="5"/>
       <c r="H365" s="5"/>
       <c r="I365" s="5"/>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B366" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C366" s="5">
         <v>4</v>
       </c>
       <c r="D366" s="5" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="E366" s="5"/>
       <c r="F366" s="5"/>
       <c r="G366" s="5"/>
       <c r="H366" s="5"/>
       <c r="I366" s="5"/>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B367" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C367" s="5">
         <v>5</v>
       </c>
       <c r="D367" s="5" t="s">
-        <v>331</v>
+        <v>356</v>
       </c>
       <c r="E367" s="5"/>
       <c r="F367" s="5"/>
       <c r="G367" s="5"/>
       <c r="H367" s="5"/>
       <c r="I367" s="5"/>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B368" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C368" s="5">
         <v>6</v>
       </c>
       <c r="D368" s="5" t="s">
-        <v>332</v>
+        <v>357</v>
       </c>
       <c r="E368" s="5"/>
       <c r="F368" s="5"/>
       <c r="G368" s="5"/>
       <c r="H368" s="5"/>
       <c r="I368" s="5"/>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B369" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C369" s="5">
         <v>7</v>
       </c>
       <c r="D369" s="5" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="E369" s="5"/>
       <c r="F369" s="5"/>
       <c r="G369" s="5"/>
       <c r="H369" s="5"/>
       <c r="I369" s="5"/>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B370" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C370" s="5">
         <v>8</v>
       </c>
       <c r="D370" s="5" t="s">
-        <v>332</v>
+        <v>357</v>
       </c>
       <c r="E370" s="5"/>
       <c r="F370" s="5"/>
       <c r="G370" s="5"/>
       <c r="H370" s="5"/>
       <c r="I370" s="5"/>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B371" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C371" s="5">
         <v>9</v>
       </c>
       <c r="D371" s="5" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="E371" s="5"/>
       <c r="F371" s="5"/>
       <c r="G371" s="5"/>
       <c r="H371" s="5"/>
       <c r="I371" s="5"/>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B372" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C372" s="5">
         <v>10</v>
       </c>
       <c r="D372" s="5" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="E372" s="5"/>
       <c r="F372" s="5"/>
       <c r="G372" s="5"/>
       <c r="H372" s="5"/>
       <c r="I372" s="5"/>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B373" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C373" s="5">
         <v>11</v>
       </c>
       <c r="D373" s="5" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="E373" s="5"/>
       <c r="F373" s="5"/>
       <c r="G373" s="5"/>
       <c r="H373" s="5"/>
       <c r="I373" s="5"/>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B374" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C374" s="5">
         <v>12</v>
       </c>
       <c r="D374" s="5" t="s">
-        <v>334</v>
+        <v>359</v>
       </c>
       <c r="E374" s="5"/>
       <c r="F374" s="5"/>
       <c r="G374" s="5"/>
       <c r="H374" s="5"/>
       <c r="I374" s="5"/>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B375" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C375" s="5">
         <v>13</v>
       </c>
       <c r="D375" s="5" t="s">
-        <v>335</v>
+        <v>360</v>
       </c>
       <c r="E375" s="5"/>
       <c r="F375" s="5"/>
       <c r="G375" s="5"/>
       <c r="H375" s="5"/>
       <c r="I375" s="5"/>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B376" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C376" s="5">
         <v>14</v>
       </c>
       <c r="D376" s="5" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="E376" s="5"/>
       <c r="F376" s="5"/>
       <c r="G376" s="5"/>
       <c r="H376" s="5"/>
       <c r="I376" s="5"/>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B377" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C377" s="5">
         <v>15</v>
       </c>
       <c r="D377" s="5" t="s">
-        <v>335</v>
+        <v>360</v>
       </c>
       <c r="E377" s="5"/>
       <c r="F377" s="5"/>
       <c r="G377" s="5"/>
       <c r="H377" s="5"/>
       <c r="I377" s="5"/>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B378" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C378" s="5">
         <v>16</v>
       </c>
       <c r="D378" s="5" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="E378" s="5"/>
       <c r="F378" s="5"/>
       <c r="G378" s="5"/>
       <c r="H378" s="5"/>
       <c r="I378" s="5"/>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B379" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C379" s="5">
         <v>17</v>
       </c>
       <c r="D379" s="5" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="E379" s="5"/>
       <c r="F379" s="5"/>
       <c r="G379" s="5"/>
       <c r="H379" s="5"/>
       <c r="I379" s="5"/>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B380" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C380" s="5">
         <v>18</v>
       </c>
       <c r="D380" s="5" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="E380" s="5"/>
       <c r="F380" s="5"/>
       <c r="G380" s="5"/>
       <c r="H380" s="5"/>
       <c r="I380" s="5"/>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B381" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C381" s="5">
         <v>1</v>
       </c>
       <c r="D381" s="5" t="s">
-        <v>337</v>
+        <v>362</v>
       </c>
       <c r="E381" s="5"/>
       <c r="F381" s="5"/>
       <c r="G381" s="5"/>
       <c r="H381" s="5"/>
       <c r="I381" s="5"/>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B382" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C382" s="5">
         <v>2</v>
       </c>
       <c r="D382" s="5" t="s">
-        <v>338</v>
+        <v>363</v>
       </c>
       <c r="E382" s="5"/>
       <c r="F382" s="5"/>
       <c r="G382" s="5"/>
       <c r="H382" s="5"/>
       <c r="I382" s="5"/>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B383" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C383" s="5">
         <v>3</v>
       </c>
       <c r="D383" s="5" t="s">
-        <v>339</v>
+        <v>364</v>
       </c>
       <c r="E383" s="5"/>
       <c r="F383" s="5"/>
       <c r="G383" s="5"/>
       <c r="H383" s="5"/>
       <c r="I383" s="5"/>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B384" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C384" s="5">
         <v>4</v>
       </c>
       <c r="D384" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="E384" s="5"/>
       <c r="F384" s="5"/>
       <c r="G384" s="5"/>
       <c r="H384" s="5"/>
       <c r="I384" s="5"/>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B385" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C385" s="5">
         <v>5</v>
       </c>
       <c r="D385" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="E385" s="5"/>
       <c r="F385" s="5"/>
       <c r="G385" s="5"/>
       <c r="H385" s="5"/>
       <c r="I385" s="5"/>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B386" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C386" s="5">
         <v>6</v>
       </c>
       <c r="D386" s="5" t="s">
-        <v>338</v>
+        <v>363</v>
       </c>
       <c r="E386" s="5"/>
       <c r="F386" s="5"/>
       <c r="G386" s="5"/>
       <c r="H386" s="5"/>
       <c r="I386" s="5"/>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B387" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C387" s="5">
         <v>7</v>
       </c>
       <c r="D387" s="5" t="s">
-        <v>339</v>
+        <v>364</v>
       </c>
       <c r="E387" s="5"/>
       <c r="F387" s="5"/>
       <c r="G387" s="5"/>
       <c r="H387" s="5"/>
       <c r="I387" s="5"/>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B388" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C388" s="5">
         <v>8</v>
       </c>
       <c r="D388" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="E388" s="5"/>
       <c r="F388" s="5"/>
       <c r="G388" s="5"/>
       <c r="H388" s="5"/>
       <c r="I388" s="5"/>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B389" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C389" s="5">
         <v>9</v>
       </c>
       <c r="D389" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="E389" s="5"/>
       <c r="F389" s="5"/>
       <c r="G389" s="5"/>
       <c r="H389" s="5"/>
       <c r="I389" s="5"/>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B390" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C390" s="5">
         <v>10</v>
       </c>
       <c r="D390" s="5" t="s">
-        <v>339</v>
+        <v>364</v>
       </c>
       <c r="E390" s="5"/>
       <c r="F390" s="5"/>
       <c r="G390" s="5"/>
       <c r="H390" s="5"/>
       <c r="I390" s="5"/>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B391" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C391" s="5">
         <v>11</v>
       </c>
       <c r="D391" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="E391" s="5"/>
       <c r="F391" s="5"/>
       <c r="G391" s="5"/>
       <c r="H391" s="5"/>
       <c r="I391" s="5"/>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B392" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C392" s="5">
         <v>12</v>
       </c>
       <c r="D392" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="E392" s="5"/>
       <c r="F392" s="5"/>
       <c r="G392" s="5"/>
       <c r="H392" s="5"/>
       <c r="I392" s="5"/>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B393" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C393" s="5">
         <v>13</v>
       </c>
       <c r="D393" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="E393" s="5"/>
       <c r="F393" s="5"/>
       <c r="G393" s="5"/>
       <c r="H393" s="5"/>
       <c r="I393" s="5"/>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B394" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C394" s="5">
         <v>14</v>
       </c>
       <c r="D394" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="E394" s="5"/>
       <c r="F394" s="5"/>
       <c r="G394" s="5"/>
       <c r="H394" s="5"/>
       <c r="I394" s="5"/>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B395" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C395" s="5">
         <v>15</v>
       </c>
       <c r="D395" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="E395" s="5"/>
       <c r="F395" s="5"/>
       <c r="G395" s="5"/>
       <c r="H395" s="5"/>
       <c r="I395" s="5"/>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B396" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C396" s="5">
         <v>16</v>
       </c>
       <c r="D396" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="E396" s="5"/>
       <c r="F396" s="5"/>
       <c r="G396" s="5"/>
       <c r="H396" s="5"/>
       <c r="I396" s="5"/>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B397" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C397" s="5">
         <v>1</v>
       </c>
       <c r="D397" s="5" t="s">
-        <v>342</v>
+        <v>367</v>
       </c>
       <c r="E397" s="5"/>
       <c r="F397" s="5"/>
       <c r="G397" s="5"/>
       <c r="H397" s="5"/>
       <c r="I397" s="5"/>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B398" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C398" s="5">
         <v>2</v>
       </c>
       <c r="D398" s="5" t="s">
-        <v>343</v>
+        <v>368</v>
       </c>
       <c r="E398" s="5"/>
       <c r="F398" s="5"/>
       <c r="G398" s="5"/>
       <c r="H398" s="5"/>
       <c r="I398" s="5"/>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B399" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C399" s="5">
         <v>3</v>
       </c>
       <c r="D399" s="5" t="s">
-        <v>344</v>
+        <v>369</v>
       </c>
       <c r="E399" s="5"/>
       <c r="F399" s="5"/>
       <c r="G399" s="5"/>
       <c r="H399" s="5"/>
       <c r="I399" s="5"/>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B400" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C400" s="5">
         <v>4</v>
       </c>
       <c r="D400" s="5" t="s">
-        <v>343</v>
+        <v>368</v>
       </c>
       <c r="E400" s="5"/>
       <c r="F400" s="5"/>
       <c r="G400" s="5"/>
       <c r="H400" s="5"/>
       <c r="I400" s="5"/>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B401" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C401" s="5">
         <v>5</v>
       </c>
       <c r="D401" s="5" t="s">
-        <v>344</v>
+        <v>369</v>
       </c>
       <c r="E401" s="5"/>
       <c r="F401" s="5"/>
       <c r="G401" s="5"/>
       <c r="H401" s="5"/>
       <c r="I401" s="5"/>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B402" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C402" s="5">
         <v>6</v>
       </c>
       <c r="D402" s="5" t="s">
-        <v>344</v>
+        <v>369</v>
       </c>
       <c r="E402" s="5"/>
       <c r="F402" s="5"/>
       <c r="G402" s="5"/>
       <c r="H402" s="5"/>
       <c r="I402" s="5"/>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B403" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C403" s="5">
         <v>7</v>
       </c>
       <c r="D403" s="5" t="s">
-        <v>344</v>
+        <v>369</v>
       </c>
       <c r="E403" s="5"/>
       <c r="F403" s="5"/>
       <c r="G403" s="5"/>
       <c r="H403" s="5"/>
       <c r="I403" s="5"/>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B404" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C404" s="5">
         <v>8</v>
       </c>
       <c r="D404" s="5" t="s">
-        <v>345</v>
+        <v>370</v>
       </c>
       <c r="E404" s="5"/>
       <c r="F404" s="5"/>
       <c r="G404" s="5"/>
       <c r="H404" s="5"/>
       <c r="I404" s="5"/>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B405" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C405" s="5">
         <v>9</v>
       </c>
       <c r="D405" s="5" t="s">
-        <v>346</v>
+        <v>371</v>
       </c>
       <c r="E405" s="5"/>
       <c r="F405" s="5"/>
       <c r="G405" s="5"/>
       <c r="H405" s="5"/>
       <c r="I405" s="5"/>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B406" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C406" s="5">
         <v>10</v>
       </c>
       <c r="D406" s="5" t="s">
-        <v>346</v>
+        <v>371</v>
       </c>
       <c r="E406" s="5"/>
       <c r="F406" s="5"/>
       <c r="G406" s="5"/>
       <c r="H406" s="5"/>
       <c r="I406" s="5"/>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B407" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C407" s="5">
         <v>11</v>
       </c>
       <c r="D407" s="5" t="s">
-        <v>346</v>
+        <v>371</v>
       </c>
       <c r="E407" s="5"/>
       <c r="F407" s="5"/>
       <c r="G407" s="5"/>
       <c r="H407" s="5"/>
       <c r="I407" s="5"/>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B408" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C408" s="5">
         <v>1</v>
       </c>
       <c r="D408" s="5" t="s">
-        <v>347</v>
+        <v>372</v>
       </c>
       <c r="E408" s="5"/>
       <c r="F408" s="5"/>
       <c r="G408" s="5"/>
       <c r="H408" s="5"/>
       <c r="I408" s="5"/>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B409" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C409" s="5">
         <v>2</v>
       </c>
       <c r="D409" s="5" t="s">
-        <v>348</v>
+        <v>373</v>
       </c>
       <c r="E409" s="5"/>
       <c r="F409" s="5"/>
       <c r="G409" s="5"/>
       <c r="H409" s="5"/>
       <c r="I409" s="5"/>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B410" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C410" s="5">
         <v>3</v>
       </c>
       <c r="D410" s="5" t="s">
-        <v>349</v>
+        <v>374</v>
       </c>
       <c r="E410" s="5"/>
       <c r="F410" s="5"/>
       <c r="G410" s="5"/>
       <c r="H410" s="5"/>
       <c r="I410" s="5"/>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B411" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C411" s="5">
         <v>4</v>
       </c>
       <c r="D411" s="5" t="s">
-        <v>348</v>
+        <v>373</v>
       </c>
       <c r="E411" s="5"/>
       <c r="F411" s="5"/>
       <c r="G411" s="5"/>
       <c r="H411" s="5"/>
       <c r="I411" s="5"/>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B412" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C412" s="5">
         <v>5</v>
       </c>
       <c r="D412" s="5" t="s">
-        <v>349</v>
+        <v>374</v>
       </c>
       <c r="E412" s="5"/>
       <c r="F412" s="5"/>
       <c r="G412" s="5"/>
       <c r="H412" s="5"/>
       <c r="I412" s="5"/>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B413" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C413" s="5">
         <v>6</v>
       </c>
       <c r="D413" s="5" t="s">
-        <v>349</v>
+        <v>374</v>
       </c>
       <c r="E413" s="5"/>
       <c r="F413" s="5"/>
       <c r="G413" s="5"/>
       <c r="H413" s="5"/>
       <c r="I413" s="5"/>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B414" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C414" s="5">
         <v>7</v>
       </c>
       <c r="D414" s="5" t="s">
-        <v>349</v>
+        <v>374</v>
       </c>
       <c r="E414" s="5"/>
       <c r="F414" s="5"/>
       <c r="G414" s="5"/>
       <c r="H414" s="5"/>
       <c r="I414" s="5"/>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B415" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C415" s="5">
         <v>8</v>
       </c>
       <c r="D415" s="5" t="s">
-        <v>350</v>
+        <v>375</v>
       </c>
       <c r="E415" s="5"/>
       <c r="F415" s="5"/>
       <c r="G415" s="5"/>
       <c r="H415" s="5"/>
       <c r="I415" s="5"/>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B416" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C416" s="5">
         <v>9</v>
       </c>
       <c r="D416" s="5" t="s">
-        <v>351</v>
+        <v>376</v>
       </c>
       <c r="E416" s="5"/>
       <c r="F416" s="5"/>
       <c r="G416" s="5"/>
       <c r="H416" s="5"/>
       <c r="I416" s="5"/>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B417" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C417" s="5">
         <v>10</v>
       </c>
       <c r="D417" s="5" t="s">
-        <v>352</v>
+        <v>377</v>
       </c>
       <c r="E417" s="5"/>
       <c r="F417" s="5"/>
       <c r="G417" s="5"/>
       <c r="H417" s="5"/>
       <c r="I417" s="5"/>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B418" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C418" s="5">
         <v>11</v>
       </c>
       <c r="D418" s="5" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="E418" s="5"/>
       <c r="F418" s="5"/>
       <c r="G418" s="5"/>
       <c r="H418" s="5"/>
       <c r="I418" s="5"/>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B419" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C419" s="5">
         <v>12</v>
       </c>
       <c r="D419" s="5" t="s">
-        <v>351</v>
+        <v>376</v>
       </c>
       <c r="E419" s="5"/>
       <c r="F419" s="5"/>
       <c r="G419" s="5"/>
       <c r="H419" s="5"/>
       <c r="I419" s="5"/>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B420" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C420" s="5">
         <v>13</v>
       </c>
       <c r="D420" s="5" t="s">
-        <v>352</v>
+        <v>377</v>
       </c>
       <c r="E420" s="5"/>
       <c r="F420" s="5"/>
       <c r="G420" s="5"/>
       <c r="H420" s="5"/>
       <c r="I420" s="5"/>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B421" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C421" s="5">
         <v>14</v>
       </c>
       <c r="D421" s="5" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="E421" s="5"/>
       <c r="F421" s="5"/>
       <c r="G421" s="5"/>
       <c r="H421" s="5"/>
       <c r="I421" s="5"/>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B422" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C422" s="5">
         <v>15</v>
       </c>
       <c r="D422" s="5" t="s">
-        <v>352</v>
+        <v>377</v>
       </c>
       <c r="E422" s="5"/>
       <c r="F422" s="5"/>
       <c r="G422" s="5"/>
       <c r="H422" s="5"/>
       <c r="I422" s="5"/>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B423" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C423" s="5">
         <v>16</v>
       </c>
       <c r="D423" s="5" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="E423" s="5"/>
       <c r="F423" s="5"/>
       <c r="G423" s="5"/>
       <c r="H423" s="5"/>
       <c r="I423" s="5"/>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B424" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C424" s="5">
         <v>17</v>
       </c>
       <c r="D424" s="5" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="E424" s="5"/>
       <c r="F424" s="5"/>
       <c r="G424" s="5"/>
       <c r="H424" s="5"/>
       <c r="I424" s="5"/>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B425" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C425" s="5">
         <v>18</v>
       </c>
       <c r="D425" s="5" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="E425" s="5"/>
       <c r="F425" s="5"/>
       <c r="G425" s="5"/>
       <c r="H425" s="5"/>
       <c r="I425" s="5"/>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B426" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C426" s="5">
         <v>1</v>
       </c>
       <c r="D426" s="5" t="s">
-        <v>354</v>
+        <v>379</v>
       </c>
       <c r="E426" s="5"/>
       <c r="F426" s="5"/>
       <c r="G426" s="5"/>
       <c r="H426" s="5"/>
       <c r="I426" s="5"/>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B427" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C427" s="5">
         <v>2</v>
       </c>
       <c r="D427" s="5" t="s">
-        <v>355</v>
+        <v>380</v>
       </c>
       <c r="E427" s="5"/>
       <c r="F427" s="5"/>
       <c r="G427" s="5"/>
       <c r="H427" s="5"/>
       <c r="I427" s="5"/>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B428" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C428" s="5">
         <v>3</v>
       </c>
       <c r="D428" s="5" t="s">
-        <v>356</v>
+        <v>381</v>
       </c>
       <c r="E428" s="5"/>
       <c r="F428" s="5"/>
       <c r="G428" s="5"/>
       <c r="H428" s="5"/>
       <c r="I428" s="5"/>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B429" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C429" s="5">
         <v>4</v>
       </c>
       <c r="D429" s="5" t="s">
-        <v>357</v>
+        <v>382</v>
       </c>
       <c r="E429" s="5"/>
       <c r="F429" s="5"/>
       <c r="G429" s="5"/>
       <c r="H429" s="5"/>
       <c r="I429" s="5"/>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B430" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C430" s="5">
         <v>5</v>
       </c>
       <c r="D430" s="5" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="E430" s="5"/>
       <c r="F430" s="5"/>
       <c r="G430" s="5"/>
       <c r="H430" s="5"/>
       <c r="I430" s="5"/>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B431" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C431" s="5">
         <v>6</v>
       </c>
       <c r="D431" s="5" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="E431" s="5"/>
       <c r="F431" s="5"/>
       <c r="G431" s="5"/>
       <c r="H431" s="5"/>
       <c r="I431" s="5"/>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B432" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C432" s="5">
         <v>7</v>
       </c>
       <c r="D432" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="E432" s="5"/>
       <c r="F432" s="5"/>
       <c r="G432" s="5"/>
       <c r="H432" s="5"/>
       <c r="I432" s="5"/>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B433" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C433" s="5">
         <v>8</v>
       </c>
       <c r="D433" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E433" s="5"/>
       <c r="F433" s="5"/>
       <c r="G433" s="5"/>
       <c r="H433" s="5"/>
       <c r="I433" s="5"/>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B434" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C434" s="5">
         <v>9</v>
       </c>
       <c r="D434" s="5" t="s">
-        <v>356</v>
+        <v>381</v>
       </c>
       <c r="E434" s="5"/>
       <c r="F434" s="5"/>
       <c r="G434" s="5"/>
       <c r="H434" s="5"/>
       <c r="I434" s="5"/>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B435" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C435" s="5">
         <v>10</v>
       </c>
       <c r="D435" s="5" t="s">
-        <v>357</v>
+        <v>382</v>
       </c>
       <c r="E435" s="5"/>
       <c r="F435" s="5"/>
       <c r="G435" s="5"/>
       <c r="H435" s="5"/>
       <c r="I435" s="5"/>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B436" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C436" s="5">
         <v>11</v>
       </c>
       <c r="D436" s="5" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="E436" s="5"/>
       <c r="F436" s="5"/>
       <c r="G436" s="5"/>
       <c r="H436" s="5"/>
       <c r="I436" s="5"/>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B437" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C437" s="5">
         <v>12</v>
       </c>
       <c r="D437" s="5" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="E437" s="5"/>
       <c r="F437" s="5"/>
       <c r="G437" s="5"/>
       <c r="H437" s="5"/>
       <c r="I437" s="5"/>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B438" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C438" s="5">
         <v>13</v>
       </c>
       <c r="D438" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="E438" s="5"/>
       <c r="F438" s="5"/>
       <c r="G438" s="5"/>
       <c r="H438" s="5"/>
       <c r="I438" s="5"/>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B439" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C439" s="5">
         <v>14</v>
       </c>
       <c r="D439" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E439" s="5"/>
       <c r="F439" s="5"/>
       <c r="G439" s="5"/>
       <c r="H439" s="5"/>
       <c r="I439" s="5"/>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B440" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C440" s="5">
         <v>15</v>
       </c>
       <c r="D440" s="5" t="s">
-        <v>357</v>
+        <v>382</v>
       </c>
       <c r="E440" s="5"/>
       <c r="F440" s="5"/>
       <c r="G440" s="5"/>
       <c r="H440" s="5"/>
       <c r="I440" s="5"/>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B441" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C441" s="5">
         <v>16</v>
       </c>
       <c r="D441" s="5" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="E441" s="5"/>
       <c r="F441" s="5"/>
       <c r="G441" s="5"/>
       <c r="H441" s="5"/>
       <c r="I441" s="5"/>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B442" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C442" s="5">
         <v>17</v>
       </c>
       <c r="D442" s="5" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="E442" s="5"/>
       <c r="F442" s="5"/>
       <c r="G442" s="5"/>
       <c r="H442" s="5"/>
       <c r="I442" s="5"/>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B443" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C443" s="5">
         <v>18</v>
       </c>
       <c r="D443" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="E443" s="5"/>
       <c r="F443" s="5"/>
       <c r="G443" s="5"/>
       <c r="H443" s="5"/>
       <c r="I443" s="5"/>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B444" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C444" s="5">
         <v>19</v>
       </c>
       <c r="D444" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E444" s="5"/>
       <c r="F444" s="5"/>
       <c r="G444" s="5"/>
       <c r="H444" s="5"/>
       <c r="I444" s="5"/>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B445" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C445" s="5">
         <v>20</v>
       </c>
       <c r="D445" s="5" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="E445" s="5"/>
       <c r="F445" s="5"/>
       <c r="G445" s="5"/>
       <c r="H445" s="5"/>
       <c r="I445" s="5"/>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B446" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C446" s="5">
         <v>21</v>
       </c>
       <c r="D446" s="5" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="E446" s="5"/>
       <c r="F446" s="5"/>
       <c r="G446" s="5"/>
       <c r="H446" s="5"/>
       <c r="I446" s="5"/>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B447" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C447" s="5">
         <v>22</v>
       </c>
       <c r="D447" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="E447" s="5"/>
       <c r="F447" s="5"/>
       <c r="G447" s="5"/>
       <c r="H447" s="5"/>
       <c r="I447" s="5"/>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B448" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C448" s="5">
         <v>23</v>
       </c>
       <c r="D448" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E448" s="5"/>
       <c r="F448" s="5"/>
       <c r="G448" s="5"/>
       <c r="H448" s="5"/>
       <c r="I448" s="5"/>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B449" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C449" s="5">
         <v>24</v>
       </c>
       <c r="D449" s="5" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="E449" s="5"/>
       <c r="F449" s="5"/>
       <c r="G449" s="5"/>
       <c r="H449" s="5"/>
       <c r="I449" s="5"/>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B450" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C450" s="5">
         <v>25</v>
       </c>
       <c r="D450" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="E450" s="5"/>
       <c r="F450" s="5"/>
       <c r="G450" s="5"/>
       <c r="H450" s="5"/>
       <c r="I450" s="5"/>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B451" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C451" s="5">
         <v>26</v>
       </c>
       <c r="D451" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E451" s="5"/>
       <c r="F451" s="5"/>
       <c r="G451" s="5"/>
       <c r="H451" s="5"/>
       <c r="I451" s="5"/>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B452" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C452" s="5">
         <v>27</v>
       </c>
       <c r="D452" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="E452" s="5"/>
       <c r="F452" s="5"/>
       <c r="G452" s="5"/>
       <c r="H452" s="5"/>
       <c r="I452" s="5"/>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B453" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C453" s="5">
         <v>28</v>
       </c>
       <c r="D453" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E453" s="5"/>
       <c r="F453" s="5"/>
       <c r="G453" s="5"/>
       <c r="H453" s="5"/>
       <c r="I453" s="5"/>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B454" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C454" s="5">
         <v>29</v>
       </c>
       <c r="D454" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E454" s="5"/>
       <c r="F454" s="5"/>
       <c r="G454" s="5"/>
       <c r="H454" s="5"/>
       <c r="I454" s="5"/>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B455" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C455" s="5">
         <v>30</v>
       </c>
       <c r="D455" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E455" s="5"/>
       <c r="F455" s="5"/>
       <c r="G455" s="5"/>
       <c r="H455" s="5"/>
       <c r="I455" s="5"/>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B456" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C456" s="5">
         <v>31</v>
       </c>
       <c r="D456" s="5" t="s">
-        <v>362</v>
+        <v>387</v>
       </c>
       <c r="E456" s="5"/>
       <c r="F456" s="5"/>
       <c r="G456" s="5"/>
       <c r="H456" s="5"/>
       <c r="I456" s="5"/>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B457" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C457" s="5">
         <v>32</v>
       </c>
       <c r="D457" s="5" t="s">
-        <v>363</v>
+        <v>388</v>
       </c>
       <c r="E457" s="5"/>
       <c r="F457" s="5"/>
       <c r="G457" s="5"/>
       <c r="H457" s="5"/>
       <c r="I457" s="5"/>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B458" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C458" s="5">
         <v>33</v>
       </c>
       <c r="D458" s="5" t="s">
-        <v>363</v>
+        <v>388</v>
       </c>
       <c r="E458" s="5"/>
       <c r="F458" s="5"/>
       <c r="G458" s="5"/>
       <c r="H458" s="5"/>
       <c r="I458" s="5"/>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B459" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C459" s="5">
         <v>34</v>
       </c>
       <c r="D459" s="5" t="s">
-        <v>363</v>
+        <v>388</v>
       </c>
       <c r="E459" s="5"/>
       <c r="F459" s="5"/>
       <c r="G459" s="5"/>
       <c r="H459" s="5"/>
       <c r="I459" s="5"/>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B460" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C460" s="5">
         <v>35</v>
       </c>
       <c r="D460" s="5" t="s">
-        <v>326</v>
+        <v>351</v>
       </c>
       <c r="E460" s="5"/>
       <c r="F460" s="5"/>
       <c r="G460" s="5"/>
       <c r="H460" s="5"/>
       <c r="I460" s="5"/>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B461" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C461" s="5">
         <v>36</v>
       </c>
       <c r="D461" s="5" t="s">
-        <v>364</v>
+        <v>389</v>
       </c>
       <c r="E461" s="5"/>
       <c r="F461" s="5"/>
       <c r="G461" s="5"/>
       <c r="H461" s="5"/>
       <c r="I461" s="5"/>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B462" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C462" s="5">
         <v>37</v>
       </c>
       <c r="D462" s="5" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="E462" s="5"/>
       <c r="F462" s="5"/>
       <c r="G462" s="5"/>
       <c r="H462" s="5"/>
       <c r="I462" s="5"/>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B463" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C463" s="5">
         <v>38</v>
       </c>
       <c r="D463" s="5" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="E463" s="5"/>
       <c r="F463" s="5"/>
       <c r="G463" s="5"/>
       <c r="H463" s="5"/>
       <c r="I463" s="5"/>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B464" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C464" s="5">
         <v>39</v>
       </c>
       <c r="D464" s="5" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="E464" s="5"/>
       <c r="F464" s="5"/>
       <c r="G464" s="5"/>
       <c r="H464" s="5"/>
       <c r="I464" s="5"/>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B465" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C465" s="5">
         <v>40</v>
       </c>
       <c r="D465" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="E465" s="5"/>
       <c r="F465" s="5"/>
       <c r="G465" s="5"/>
       <c r="H465" s="5"/>
       <c r="I465" s="5"/>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B466" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C466" s="5">
         <v>41</v>
       </c>
       <c r="D466" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E466" s="5"/>
       <c r="F466" s="5"/>
       <c r="G466" s="5"/>
       <c r="H466" s="5"/>
       <c r="I466" s="5"/>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B467" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C467" s="5">
         <v>42</v>
       </c>
       <c r="D467" s="5" t="s">
-        <v>364</v>
+        <v>389</v>
       </c>
       <c r="E467" s="5"/>
       <c r="F467" s="5"/>
       <c r="G467" s="5"/>
       <c r="H467" s="5"/>
       <c r="I467" s="5"/>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B468" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C468" s="5">
         <v>43</v>
       </c>
       <c r="D468" s="5" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="E468" s="5"/>
       <c r="F468" s="5"/>
       <c r="G468" s="5"/>
       <c r="H468" s="5"/>
       <c r="I468" s="5"/>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B469" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C469" s="5">
         <v>44</v>
       </c>
       <c r="D469" s="5" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="E469" s="5"/>
       <c r="F469" s="5"/>
       <c r="G469" s="5"/>
       <c r="H469" s="5"/>
       <c r="I469" s="5"/>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B470" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C470" s="5">
         <v>45</v>
       </c>
       <c r="D470" s="5" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="E470" s="5"/>
       <c r="F470" s="5"/>
       <c r="G470" s="5"/>
       <c r="H470" s="5"/>
       <c r="I470" s="5"/>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B471" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C471" s="5">
         <v>46</v>
       </c>
       <c r="D471" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="E471" s="5"/>
       <c r="F471" s="5"/>
       <c r="G471" s="5"/>
       <c r="H471" s="5"/>
       <c r="I471" s="5"/>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B472" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C472" s="5">
         <v>47</v>
       </c>
       <c r="D472" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E472" s="5"/>
       <c r="F472" s="5"/>
       <c r="G472" s="5"/>
       <c r="H472" s="5"/>
       <c r="I472" s="5"/>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B473" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C473" s="5">
         <v>48</v>
       </c>
       <c r="D473" s="5" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="E473" s="5"/>
       <c r="F473" s="5"/>
       <c r="G473" s="5"/>
       <c r="H473" s="5"/>
       <c r="I473" s="5"/>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B474" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C474" s="5">
         <v>49</v>
       </c>
       <c r="D474" s="5" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="E474" s="5"/>
       <c r="F474" s="5"/>
       <c r="G474" s="5"/>
       <c r="H474" s="5"/>
       <c r="I474" s="5"/>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B475" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C475" s="5">
         <v>50</v>
       </c>
       <c r="D475" s="5" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="E475" s="5"/>
       <c r="F475" s="5"/>
       <c r="G475" s="5"/>
       <c r="H475" s="5"/>
       <c r="I475" s="5"/>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B476" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C476" s="5">
         <v>51</v>
       </c>
       <c r="D476" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="E476" s="5"/>
       <c r="F476" s="5"/>
       <c r="G476" s="5"/>
       <c r="H476" s="5"/>
       <c r="I476" s="5"/>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B477" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C477" s="5">
         <v>52</v>
       </c>
       <c r="D477" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E477" s="5"/>
       <c r="F477" s="5"/>
       <c r="G477" s="5"/>
       <c r="H477" s="5"/>
       <c r="I477" s="5"/>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B478" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C478" s="5">
         <v>53</v>
       </c>
       <c r="D478" s="5" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="E478" s="5"/>
       <c r="F478" s="5"/>
       <c r="G478" s="5"/>
       <c r="H478" s="5"/>
       <c r="I478" s="5"/>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B479" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C479" s="5">
         <v>54</v>
       </c>
       <c r="D479" s="5" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="E479" s="5"/>
       <c r="F479" s="5"/>
       <c r="G479" s="5"/>
       <c r="H479" s="5"/>
       <c r="I479" s="5"/>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B480" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C480" s="5">
         <v>55</v>
       </c>
       <c r="D480" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="E480" s="5"/>
       <c r="F480" s="5"/>
       <c r="G480" s="5"/>
       <c r="H480" s="5"/>
       <c r="I480" s="5"/>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B481" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C481" s="5">
         <v>56</v>
       </c>
       <c r="D481" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E481" s="5"/>
       <c r="F481" s="5"/>
       <c r="G481" s="5"/>
       <c r="H481" s="5"/>
       <c r="I481" s="5"/>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B482" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C482" s="5">
         <v>57</v>
       </c>
       <c r="D482" s="5" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="E482" s="5"/>
       <c r="F482" s="5"/>
       <c r="G482" s="5"/>
       <c r="H482" s="5"/>
       <c r="I482" s="5"/>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B483" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C483" s="5">
         <v>58</v>
       </c>
       <c r="D483" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="E483" s="5"/>
       <c r="F483" s="5"/>
       <c r="G483" s="5"/>
       <c r="H483" s="5"/>
       <c r="I483" s="5"/>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B484" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C484" s="5">
         <v>59</v>
       </c>
       <c r="D484" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E484" s="5"/>
       <c r="F484" s="5"/>
       <c r="G484" s="5"/>
       <c r="H484" s="5"/>
       <c r="I484" s="5"/>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B485" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C485" s="5">
         <v>60</v>
       </c>
       <c r="D485" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="E485" s="5"/>
       <c r="F485" s="5"/>
       <c r="G485" s="5"/>
       <c r="H485" s="5"/>
       <c r="I485" s="5"/>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B486" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C486" s="5">
         <v>61</v>
       </c>
       <c r="D486" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E486" s="5"/>
       <c r="F486" s="5"/>
       <c r="G486" s="5"/>
       <c r="H486" s="5"/>
       <c r="I486" s="5"/>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B487" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C487" s="5">
         <v>62</v>
       </c>
       <c r="D487" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E487" s="5"/>
       <c r="F487" s="5"/>
       <c r="G487" s="5"/>
       <c r="H487" s="5"/>
       <c r="I487" s="5"/>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B488" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C488" s="5">
         <v>63</v>
       </c>
       <c r="D488" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="E488" s="5"/>
       <c r="F488" s="5"/>
       <c r="G488" s="5"/>
       <c r="H488" s="5"/>
       <c r="I488" s="5"/>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B489" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C489" s="5">
         <v>1</v>
       </c>
       <c r="D489" s="5" t="s">
-        <v>331</v>
+        <v>356</v>
       </c>
       <c r="E489" s="5"/>
       <c r="F489" s="5"/>
       <c r="G489" s="5"/>
       <c r="H489" s="5"/>
       <c r="I489" s="5"/>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B490" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C490" s="5">
         <v>2</v>
       </c>
       <c r="D490" s="5" t="s">
-        <v>370</v>
+        <v>395</v>
       </c>
       <c r="E490" s="5"/>
       <c r="F490" s="5"/>
       <c r="G490" s="5"/>
       <c r="H490" s="5"/>
       <c r="I490" s="5"/>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B491" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C491" s="5">
         <v>3</v>
       </c>
       <c r="D491" s="5" t="s">
-        <v>371</v>
+        <v>396</v>
       </c>
       <c r="E491" s="5"/>
       <c r="F491" s="5"/>
       <c r="G491" s="5"/>
       <c r="H491" s="5"/>
       <c r="I491" s="5"/>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B492" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C492" s="5">
         <v>4</v>
       </c>
       <c r="D492" s="5" t="s">
-        <v>372</v>
+        <v>397</v>
       </c>
       <c r="E492" s="5"/>
       <c r="F492" s="5"/>
       <c r="G492" s="5"/>
       <c r="H492" s="5"/>
       <c r="I492" s="5"/>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B493" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C493" s="5">
         <v>5</v>
       </c>
       <c r="D493" s="5" t="s">
-        <v>373</v>
+        <v>398</v>
       </c>
       <c r="E493" s="5"/>
       <c r="F493" s="5"/>
       <c r="G493" s="5"/>
       <c r="H493" s="5"/>
       <c r="I493" s="5"/>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B494" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C494" s="5">
         <v>6</v>
       </c>
       <c r="D494" s="5" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="E494" s="5"/>
       <c r="F494" s="5"/>
       <c r="G494" s="5"/>
       <c r="H494" s="5"/>
       <c r="I494" s="5"/>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B495" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C495" s="5">
         <v>7</v>
       </c>
       <c r="D495" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E495" s="5"/>
       <c r="F495" s="5"/>
       <c r="G495" s="5"/>
       <c r="H495" s="5"/>
       <c r="I495" s="5"/>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B496" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C496" s="5">
         <v>8</v>
       </c>
       <c r="D496" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E496" s="5"/>
       <c r="F496" s="5"/>
       <c r="G496" s="5"/>
       <c r="H496" s="5"/>
       <c r="I496" s="5"/>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B497" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C497" s="5">
         <v>9</v>
       </c>
       <c r="D497" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E497" s="5"/>
       <c r="F497" s="5"/>
       <c r="G497" s="5"/>
       <c r="H497" s="5"/>
       <c r="I497" s="5"/>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B498" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C498" s="5">
         <v>10</v>
       </c>
       <c r="D498" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E498" s="5"/>
       <c r="F498" s="5"/>
       <c r="G498" s="5"/>
       <c r="H498" s="5"/>
       <c r="I498" s="5"/>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B499" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C499" s="5">
         <v>11</v>
       </c>
       <c r="D499" s="5" t="s">
-        <v>370</v>
+        <v>395</v>
       </c>
       <c r="E499" s="5"/>
       <c r="F499" s="5"/>
       <c r="G499" s="5"/>
       <c r="H499" s="5"/>
       <c r="I499" s="5"/>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B500" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C500" s="5">
         <v>12</v>
       </c>
       <c r="D500" s="5" t="s">
-        <v>371</v>
+        <v>396</v>
       </c>
       <c r="E500" s="5"/>
       <c r="F500" s="5"/>
       <c r="G500" s="5"/>
       <c r="H500" s="5"/>
       <c r="I500" s="5"/>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B501" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C501" s="5">
         <v>13</v>
       </c>
       <c r="D501" s="5" t="s">
-        <v>372</v>
+        <v>397</v>
       </c>
       <c r="E501" s="5"/>
       <c r="F501" s="5"/>
       <c r="G501" s="5"/>
       <c r="H501" s="5"/>
       <c r="I501" s="5"/>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B502" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C502" s="5">
         <v>14</v>
       </c>
       <c r="D502" s="5" t="s">
-        <v>373</v>
+        <v>398</v>
       </c>
       <c r="E502" s="5"/>
       <c r="F502" s="5"/>
       <c r="G502" s="5"/>
       <c r="H502" s="5"/>
       <c r="I502" s="5"/>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B503" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C503" s="5">
         <v>15</v>
       </c>
       <c r="D503" s="5" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="E503" s="5"/>
       <c r="F503" s="5"/>
       <c r="G503" s="5"/>
       <c r="H503" s="5"/>
       <c r="I503" s="5"/>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B504" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C504" s="5">
         <v>16</v>
       </c>
       <c r="D504" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E504" s="5"/>
       <c r="F504" s="5"/>
       <c r="G504" s="5"/>
       <c r="H504" s="5"/>
       <c r="I504" s="5"/>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B505" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C505" s="5">
         <v>17</v>
       </c>
       <c r="D505" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E505" s="5"/>
       <c r="F505" s="5"/>
       <c r="G505" s="5"/>
       <c r="H505" s="5"/>
       <c r="I505" s="5"/>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B506" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C506" s="5">
         <v>18</v>
       </c>
       <c r="D506" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E506" s="5"/>
       <c r="F506" s="5"/>
       <c r="G506" s="5"/>
       <c r="H506" s="5"/>
       <c r="I506" s="5"/>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B507" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C507" s="5">
         <v>19</v>
       </c>
       <c r="D507" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E507" s="5"/>
       <c r="F507" s="5"/>
       <c r="G507" s="5"/>
       <c r="H507" s="5"/>
       <c r="I507" s="5"/>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B508" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C508" s="5">
         <v>20</v>
       </c>
       <c r="D508" s="5" t="s">
-        <v>371</v>
+        <v>396</v>
       </c>
       <c r="E508" s="5"/>
       <c r="F508" s="5"/>
       <c r="G508" s="5"/>
       <c r="H508" s="5"/>
       <c r="I508" s="5"/>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B509" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C509" s="5">
         <v>21</v>
       </c>
       <c r="D509" s="5" t="s">
-        <v>372</v>
+        <v>397</v>
       </c>
       <c r="E509" s="5"/>
       <c r="F509" s="5"/>
       <c r="G509" s="5"/>
       <c r="H509" s="5"/>
       <c r="I509" s="5"/>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B510" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C510" s="5">
         <v>22</v>
       </c>
       <c r="D510" s="5" t="s">
-        <v>373</v>
+        <v>398</v>
       </c>
       <c r="E510" s="5"/>
       <c r="F510" s="5"/>
       <c r="G510" s="5"/>
       <c r="H510" s="5"/>
       <c r="I510" s="5"/>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B511" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C511" s="5">
         <v>23</v>
       </c>
       <c r="D511" s="5" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="E511" s="5"/>
       <c r="F511" s="5"/>
       <c r="G511" s="5"/>
       <c r="H511" s="5"/>
       <c r="I511" s="5"/>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B512" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C512" s="5">
         <v>24</v>
       </c>
       <c r="D512" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E512" s="5"/>
       <c r="F512" s="5"/>
       <c r="G512" s="5"/>
       <c r="H512" s="5"/>
       <c r="I512" s="5"/>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B513" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C513" s="5">
         <v>25</v>
       </c>
       <c r="D513" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E513" s="5"/>
       <c r="F513" s="5"/>
       <c r="G513" s="5"/>
       <c r="H513" s="5"/>
       <c r="I513" s="5"/>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B514" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C514" s="5">
         <v>26</v>
       </c>
       <c r="D514" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E514" s="5"/>
       <c r="F514" s="5"/>
       <c r="G514" s="5"/>
       <c r="H514" s="5"/>
       <c r="I514" s="5"/>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B515" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C515" s="5">
         <v>27</v>
       </c>
       <c r="D515" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E515" s="5"/>
       <c r="F515" s="5"/>
       <c r="G515" s="5"/>
       <c r="H515" s="5"/>
       <c r="I515" s="5"/>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B516" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C516" s="5">
         <v>28</v>
       </c>
       <c r="D516" s="5" t="s">
-        <v>372</v>
+        <v>397</v>
       </c>
       <c r="E516" s="5"/>
       <c r="F516" s="5"/>
       <c r="G516" s="5"/>
       <c r="H516" s="5"/>
       <c r="I516" s="5"/>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B517" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C517" s="5">
         <v>29</v>
       </c>
       <c r="D517" s="5" t="s">
-        <v>373</v>
+        <v>398</v>
       </c>
       <c r="E517" s="5"/>
       <c r="F517" s="5"/>
       <c r="G517" s="5"/>
       <c r="H517" s="5"/>
       <c r="I517" s="5"/>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B518" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C518" s="5">
         <v>30</v>
       </c>
       <c r="D518" s="5" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="E518" s="5"/>
       <c r="F518" s="5"/>
       <c r="G518" s="5"/>
       <c r="H518" s="5"/>
       <c r="I518" s="5"/>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B519" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C519" s="5">
         <v>31</v>
       </c>
       <c r="D519" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E519" s="5"/>
       <c r="F519" s="5"/>
       <c r="G519" s="5"/>
       <c r="H519" s="5"/>
       <c r="I519" s="5"/>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B520" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C520" s="5">
         <v>32</v>
       </c>
       <c r="D520" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E520" s="5"/>
       <c r="F520" s="5"/>
       <c r="G520" s="5"/>
       <c r="H520" s="5"/>
       <c r="I520" s="5"/>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B521" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C521" s="5">
         <v>33</v>
       </c>
       <c r="D521" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E521" s="5"/>
       <c r="F521" s="5"/>
       <c r="G521" s="5"/>
       <c r="H521" s="5"/>
       <c r="I521" s="5"/>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B522" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C522" s="5">
         <v>34</v>
       </c>
       <c r="D522" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E522" s="5"/>
       <c r="F522" s="5"/>
       <c r="G522" s="5"/>
       <c r="H522" s="5"/>
       <c r="I522" s="5"/>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B523" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C523" s="5">
         <v>35</v>
       </c>
       <c r="D523" s="5" t="s">
-        <v>373</v>
+        <v>398</v>
       </c>
       <c r="E523" s="5"/>
       <c r="F523" s="5"/>
       <c r="G523" s="5"/>
       <c r="H523" s="5"/>
       <c r="I523" s="5"/>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B524" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C524" s="5">
         <v>36</v>
       </c>
       <c r="D524" s="5" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="E524" s="5"/>
       <c r="F524" s="5"/>
       <c r="G524" s="5"/>
       <c r="H524" s="5"/>
       <c r="I524" s="5"/>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B525" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C525" s="5">
         <v>37</v>
       </c>
       <c r="D525" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E525" s="5"/>
       <c r="F525" s="5"/>
       <c r="G525" s="5"/>
       <c r="H525" s="5"/>
       <c r="I525" s="5"/>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B526" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C526" s="5">
         <v>38</v>
       </c>
       <c r="D526" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E526" s="5"/>
       <c r="F526" s="5"/>
       <c r="G526" s="5"/>
       <c r="H526" s="5"/>
       <c r="I526" s="5"/>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B527" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C527" s="5">
         <v>39</v>
       </c>
       <c r="D527" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E527" s="5"/>
       <c r="F527" s="5"/>
       <c r="G527" s="5"/>
       <c r="H527" s="5"/>
       <c r="I527" s="5"/>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B528" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C528" s="5">
         <v>40</v>
       </c>
       <c r="D528" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E528" s="5"/>
       <c r="F528" s="5"/>
       <c r="G528" s="5"/>
       <c r="H528" s="5"/>
       <c r="I528" s="5"/>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B529" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C529" s="5">
         <v>41</v>
       </c>
       <c r="D529" s="5" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="E529" s="5"/>
       <c r="F529" s="5"/>
       <c r="G529" s="5"/>
       <c r="H529" s="5"/>
       <c r="I529" s="5"/>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B530" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C530" s="5">
         <v>42</v>
       </c>
       <c r="D530" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E530" s="5"/>
       <c r="F530" s="5"/>
       <c r="G530" s="5"/>
       <c r="H530" s="5"/>
       <c r="I530" s="5"/>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B531" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C531" s="5">
         <v>43</v>
       </c>
       <c r="D531" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E531" s="5"/>
       <c r="F531" s="5"/>
       <c r="G531" s="5"/>
       <c r="H531" s="5"/>
       <c r="I531" s="5"/>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B532" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C532" s="5">
         <v>44</v>
       </c>
       <c r="D532" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E532" s="5"/>
       <c r="F532" s="5"/>
       <c r="G532" s="5"/>
       <c r="H532" s="5"/>
       <c r="I532" s="5"/>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B533" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C533" s="5">
         <v>45</v>
       </c>
       <c r="D533" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E533" s="5"/>
       <c r="F533" s="5"/>
       <c r="G533" s="5"/>
       <c r="H533" s="5"/>
       <c r="I533" s="5"/>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B534" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C534" s="5">
         <v>46</v>
       </c>
       <c r="D534" s="5" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="E534" s="5"/>
       <c r="F534" s="5"/>
       <c r="G534" s="5"/>
       <c r="H534" s="5"/>
       <c r="I534" s="5"/>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B535" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C535" s="5">
         <v>47</v>
       </c>
       <c r="D535" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E535" s="5"/>
       <c r="F535" s="5"/>
       <c r="G535" s="5"/>
       <c r="H535" s="5"/>
       <c r="I535" s="5"/>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B536" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C536" s="5">
         <v>48</v>
       </c>
       <c r="D536" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E536" s="5"/>
       <c r="F536" s="5"/>
       <c r="G536" s="5"/>
       <c r="H536" s="5"/>
       <c r="I536" s="5"/>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B537" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C537" s="5">
         <v>49</v>
       </c>
       <c r="D537" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E537" s="5"/>
       <c r="F537" s="5"/>
       <c r="G537" s="5"/>
       <c r="H537" s="5"/>
       <c r="I537" s="5"/>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B538" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C538" s="5">
         <v>50</v>
       </c>
       <c r="D538" s="5" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="E538" s="5"/>
       <c r="F538" s="5"/>
       <c r="G538" s="5"/>
       <c r="H538" s="5"/>
       <c r="I538" s="5"/>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B539" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C539" s="5">
         <v>51</v>
       </c>
       <c r="D539" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E539" s="5"/>
       <c r="F539" s="5"/>
       <c r="G539" s="5"/>
       <c r="H539" s="5"/>
       <c r="I539" s="5"/>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B540" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C540" s="5">
         <v>52</v>
       </c>
       <c r="D540" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E540" s="5"/>
       <c r="F540" s="5"/>
       <c r="G540" s="5"/>
       <c r="H540" s="5"/>
       <c r="I540" s="5"/>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B541" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C541" s="5">
         <v>53</v>
       </c>
       <c r="D541" s="5" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="E541" s="5"/>
       <c r="F541" s="5"/>
       <c r="G541" s="5"/>
       <c r="H541" s="5"/>
       <c r="I541" s="5"/>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B542" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C542" s="5">
         <v>54</v>
       </c>
       <c r="D542" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E542" s="5"/>
       <c r="F542" s="5"/>
       <c r="G542" s="5"/>
       <c r="H542" s="5"/>
       <c r="I542" s="5"/>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B543" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C543" s="5">
         <v>55</v>
       </c>
       <c r="D543" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E543" s="5"/>
       <c r="F543" s="5"/>
       <c r="G543" s="5"/>
       <c r="H543" s="5"/>
       <c r="I543" s="5"/>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B544" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C544" s="5">
         <v>56</v>
       </c>
       <c r="D544" s="5" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="E544" s="5"/>
       <c r="F544" s="5"/>
       <c r="G544" s="5"/>
       <c r="H544" s="5"/>
       <c r="I544" s="5"/>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B545" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C545" s="5">
         <v>57</v>
       </c>
       <c r="D545" s="5" t="s">
-        <v>379</v>
+        <v>404</v>
       </c>
       <c r="E545" s="5"/>
       <c r="F545" s="5"/>
       <c r="G545" s="5"/>
       <c r="H545" s="5"/>
       <c r="I545" s="5"/>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B546" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C546" s="5">
         <v>58</v>
       </c>
       <c r="D546" s="5" t="s">
-        <v>380</v>
+        <v>405</v>
       </c>
       <c r="E546" s="5"/>
       <c r="F546" s="5"/>
       <c r="G546" s="5"/>
       <c r="H546" s="5"/>
       <c r="I546" s="5"/>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B547" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C547" s="5">
         <v>59</v>
       </c>
       <c r="D547" s="5" t="s">
-        <v>381</v>
+        <v>406</v>
       </c>
       <c r="E547" s="5"/>
       <c r="F547" s="5"/>
       <c r="G547" s="5"/>
       <c r="H547" s="5"/>
       <c r="I547" s="5"/>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B548" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C548" s="5">
         <v>60</v>
       </c>
       <c r="D548" s="5" t="s">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="E548" s="5"/>
       <c r="F548" s="5"/>
       <c r="G548" s="5"/>
       <c r="H548" s="5"/>
       <c r="I548" s="5"/>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B549" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C549" s="5">
         <v>61</v>
       </c>
       <c r="D549" s="5" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
       <c r="E549" s="5"/>
       <c r="F549" s="5"/>
       <c r="G549" s="5"/>
       <c r="H549" s="5"/>
       <c r="I549" s="5"/>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B550" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C550" s="5">
         <v>62</v>
       </c>
       <c r="D550" s="5" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="E550" s="5"/>
       <c r="F550" s="5"/>
       <c r="G550" s="5"/>
       <c r="H550" s="5"/>
       <c r="I550" s="5"/>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B551" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C551" s="5">
         <v>63</v>
       </c>
       <c r="D551" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E551" s="5"/>
       <c r="F551" s="5"/>
       <c r="G551" s="5"/>
       <c r="H551" s="5"/>
       <c r="I551" s="5"/>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B552" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C552" s="5">
         <v>64</v>
       </c>
       <c r="D552" s="5" t="s">
-        <v>380</v>
+        <v>405</v>
       </c>
       <c r="E552" s="5"/>
       <c r="F552" s="5"/>
       <c r="G552" s="5"/>
       <c r="H552" s="5"/>
       <c r="I552" s="5"/>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B553" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C553" s="5">
         <v>65</v>
       </c>
       <c r="D553" s="5" t="s">
-        <v>381</v>
+        <v>406</v>
       </c>
       <c r="E553" s="5"/>
       <c r="F553" s="5"/>
       <c r="G553" s="5"/>
       <c r="H553" s="5"/>
       <c r="I553" s="5"/>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B554" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C554" s="5">
         <v>66</v>
       </c>
       <c r="D554" s="5" t="s">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="E554" s="5"/>
       <c r="F554" s="5"/>
       <c r="G554" s="5"/>
       <c r="H554" s="5"/>
       <c r="I554" s="5"/>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B555" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C555" s="5">
         <v>67</v>
       </c>
       <c r="D555" s="5" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
       <c r="E555" s="5"/>
       <c r="F555" s="5"/>
       <c r="G555" s="5"/>
       <c r="H555" s="5"/>
       <c r="I555" s="5"/>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B556" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C556" s="5">
         <v>68</v>
       </c>
       <c r="D556" s="5" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="E556" s="5"/>
       <c r="F556" s="5"/>
       <c r="G556" s="5"/>
       <c r="H556" s="5"/>
       <c r="I556" s="5"/>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B557" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C557" s="5">
         <v>69</v>
       </c>
       <c r="D557" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E557" s="5"/>
       <c r="F557" s="5"/>
       <c r="G557" s="5"/>
       <c r="H557" s="5"/>
       <c r="I557" s="5"/>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B558" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C558" s="5">
         <v>70</v>
       </c>
       <c r="D558" s="5" t="s">
-        <v>381</v>
+        <v>406</v>
       </c>
       <c r="E558" s="5"/>
       <c r="F558" s="5"/>
       <c r="G558" s="5"/>
       <c r="H558" s="5"/>
       <c r="I558" s="5"/>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B559" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C559" s="5">
         <v>71</v>
       </c>
       <c r="D559" s="5" t="s">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="E559" s="5"/>
       <c r="F559" s="5"/>
       <c r="G559" s="5"/>
       <c r="H559" s="5"/>
       <c r="I559" s="5"/>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B560" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C560" s="5">
         <v>72</v>
       </c>
       <c r="D560" s="5" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
       <c r="E560" s="5"/>
       <c r="F560" s="5"/>
       <c r="G560" s="5"/>
       <c r="H560" s="5"/>
       <c r="I560" s="5"/>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B561" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C561" s="5">
         <v>73</v>
       </c>
       <c r="D561" s="5" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="E561" s="5"/>
       <c r="F561" s="5"/>
       <c r="G561" s="5"/>
       <c r="H561" s="5"/>
       <c r="I561" s="5"/>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B562" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C562" s="5">
         <v>74</v>
       </c>
       <c r="D562" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E562" s="5"/>
       <c r="F562" s="5"/>
       <c r="G562" s="5"/>
       <c r="H562" s="5"/>
       <c r="I562" s="5"/>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B563" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C563" s="5">
         <v>75</v>
       </c>
       <c r="D563" s="5" t="s">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="E563" s="5"/>
       <c r="F563" s="5"/>
       <c r="G563" s="5"/>
       <c r="H563" s="5"/>
       <c r="I563" s="5"/>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B564" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C564" s="5">
         <v>76</v>
       </c>
       <c r="D564" s="5" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
       <c r="E564" s="5"/>
       <c r="F564" s="5"/>
       <c r="G564" s="5"/>
       <c r="H564" s="5"/>
       <c r="I564" s="5"/>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B565" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C565" s="5">
         <v>77</v>
       </c>
       <c r="D565" s="5" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="E565" s="5"/>
       <c r="F565" s="5"/>
       <c r="G565" s="5"/>
       <c r="H565" s="5"/>
       <c r="I565" s="5"/>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B566" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C566" s="5">
         <v>78</v>
       </c>
       <c r="D566" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E566" s="5"/>
       <c r="F566" s="5"/>
       <c r="G566" s="5"/>
       <c r="H566" s="5"/>
       <c r="I566" s="5"/>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B567" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C567" s="5">
         <v>79</v>
       </c>
       <c r="D567" s="5" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
       <c r="E567" s="5"/>
       <c r="F567" s="5"/>
       <c r="G567" s="5"/>
       <c r="H567" s="5"/>
       <c r="I567" s="5"/>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B568" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C568" s="5">
         <v>80</v>
       </c>
       <c r="D568" s="5" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="E568" s="5"/>
       <c r="F568" s="5"/>
       <c r="G568" s="5"/>
       <c r="H568" s="5"/>
       <c r="I568" s="5"/>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B569" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C569" s="5">
         <v>81</v>
       </c>
       <c r="D569" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E569" s="5"/>
       <c r="F569" s="5"/>
       <c r="G569" s="5"/>
       <c r="H569" s="5"/>
       <c r="I569" s="5"/>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B570" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C570" s="5">
         <v>82</v>
       </c>
       <c r="D570" s="5" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="E570" s="5"/>
       <c r="F570" s="5"/>
       <c r="G570" s="5"/>
       <c r="H570" s="5"/>
       <c r="I570" s="5"/>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B571" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C571" s="5">
         <v>83</v>
       </c>
       <c r="D571" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E571" s="5"/>
       <c r="F571" s="5"/>
       <c r="G571" s="5"/>
       <c r="H571" s="5"/>
       <c r="I571" s="5"/>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B572" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C572" s="5">
         <v>84</v>
       </c>
       <c r="D572" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E572" s="5"/>
       <c r="F572" s="5"/>
       <c r="G572" s="5"/>
       <c r="H572" s="5"/>
       <c r="I572" s="5"/>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B573" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C573" s="5">
         <v>85</v>
       </c>
       <c r="D573" s="5" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="E573" s="5"/>
       <c r="F573" s="5"/>
       <c r="G573" s="5"/>
       <c r="H573" s="5"/>
       <c r="I573" s="5"/>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B574" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C574" s="5">
         <v>1</v>
       </c>
       <c r="D574" s="5" t="s">
-        <v>386</v>
+        <v>411</v>
       </c>
       <c r="E574" s="5"/>
       <c r="F574" s="5"/>
       <c r="G574" s="5"/>
       <c r="H574" s="5"/>
       <c r="I574" s="5"/>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B575" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C575" s="5">
         <v>2</v>
       </c>
       <c r="D575" s="5" t="s">
-        <v>386</v>
+        <v>411</v>
       </c>
       <c r="E575" s="5"/>
       <c r="F575" s="5"/>
       <c r="G575" s="5"/>
       <c r="H575" s="5"/>
       <c r="I575" s="5"/>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B576" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C576" s="5">
         <v>3</v>
       </c>
       <c r="D576" s="5" t="s">
-        <v>339</v>
+        <v>364</v>
       </c>
       <c r="E576" s="5"/>
       <c r="F576" s="5"/>
       <c r="G576" s="5"/>
       <c r="H576" s="5"/>
       <c r="I576" s="5"/>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B577" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C577" s="5">
         <v>4</v>
       </c>
       <c r="D577" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="E577" s="5"/>
       <c r="F577" s="5"/>
       <c r="G577" s="5"/>
       <c r="H577" s="5"/>
       <c r="I577" s="5"/>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B578" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C578" s="5">
         <v>5</v>
       </c>
       <c r="D578" s="5" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="E578" s="5"/>
       <c r="F578" s="5"/>
       <c r="G578" s="5"/>
       <c r="H578" s="5"/>
       <c r="I578" s="5"/>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B579" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C579" s="5">
         <v>6</v>
       </c>
       <c r="D579" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="E579" s="5"/>
       <c r="F579" s="5"/>
       <c r="G579" s="5"/>
       <c r="H579" s="5"/>
       <c r="I579" s="5"/>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B580" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C580" s="5">
         <v>7</v>
       </c>
       <c r="D580" s="5" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="E580" s="5"/>
       <c r="F580" s="5"/>
       <c r="G580" s="5"/>
       <c r="H580" s="5"/>
       <c r="I580" s="5"/>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B581" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C581" s="5">
         <v>8</v>
       </c>
       <c r="D581" s="5" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="E581" s="5"/>
       <c r="F581" s="5"/>
       <c r="G581" s="5"/>
       <c r="H581" s="5"/>
       <c r="I581" s="5"/>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B582" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C582" s="5">
         <v>9</v>
       </c>
       <c r="D582" s="5" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="E582" s="5"/>
       <c r="F582" s="5"/>
       <c r="G582" s="5"/>
       <c r="H582" s="5"/>
       <c r="I582" s="5"/>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B583" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C583" s="5">
         <v>10</v>
       </c>
       <c r="D583" s="5" t="s">
-        <v>388</v>
+        <v>413</v>
       </c>
       <c r="E583" s="5"/>
       <c r="F583" s="5"/>
       <c r="G583" s="5"/>
       <c r="H583" s="5"/>
       <c r="I583" s="5"/>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B584" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C584" s="5">
         <v>11</v>
       </c>
       <c r="D584" s="5" t="s">
-        <v>389</v>
+        <v>414</v>
       </c>
       <c r="E584" s="5"/>
       <c r="F584" s="5"/>
       <c r="G584" s="5"/>
       <c r="H584" s="5"/>
       <c r="I584" s="5"/>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B585" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C585" s="5">
         <v>12</v>
       </c>
       <c r="D585" s="5" t="s">
-        <v>389</v>
+        <v>414</v>
       </c>
       <c r="E585" s="5"/>
       <c r="F585" s="5"/>
       <c r="G585" s="5"/>
       <c r="H585" s="5"/>
       <c r="I585" s="5"/>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B586" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C586" s="5">
         <v>13</v>
       </c>
       <c r="D586" s="5" t="s">
-        <v>389</v>
+        <v>414</v>
       </c>
       <c r="E586" s="5"/>
       <c r="F586" s="5"/>
       <c r="G586" s="5"/>
       <c r="H586" s="5"/>
       <c r="I586" s="5"/>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B587" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C587" s="5">
         <v>14</v>
       </c>
       <c r="D587" s="5" t="s">
-        <v>390</v>
+        <v>415</v>
       </c>
       <c r="E587" s="5"/>
       <c r="F587" s="5"/>
       <c r="G587" s="5"/>
       <c r="H587" s="5"/>
       <c r="I587" s="5"/>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B588" s="5" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C588" s="5">
         <v>15</v>
       </c>
       <c r="D588" s="5" t="s">
-        <v>390</v>
+        <v>415</v>
       </c>
       <c r="E588" s="5"/>
       <c r="F588" s="5"/>
       <c r="G588" s="5"/>
       <c r="H588" s="5"/>
       <c r="I588" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>458</v>
+        <v>482</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>459</v>
+        <v>483</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>460</v>
+        <v>484</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>461</v>
+        <v>485</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>462</v>
+        <v>486</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>463</v>
+        <v>487</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>464</v>
+        <v>488</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>465</v>
+        <v>489</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>466</v>
+        <v>490</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>469</v>
+        <v>493</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>470</v>
+        <v>494</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>472</v>
+        <v>496</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>473</v>
+        <v>497</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>475</v>
+        <v>499</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>478</v>
+        <v>502</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>466</v>
+        <v>490</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>479</v>
+        <v>503</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>470</v>
+        <v>494</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>480</v>
+        <v>504</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>473</v>
+        <v>497</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>481</v>
+        <v>505</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>482</v>
+        <v>506</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>483</v>
+        <v>507</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>484</v>
+        <v>508</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>470</v>
+        <v>494</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>485</v>
+        <v>509</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>473</v>
+        <v>497</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>486</v>
+        <v>510</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>487</v>
+        <v>511</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>466</v>
+        <v>490</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>488</v>
+        <v>512</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>470</v>
+        <v>494</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>489</v>
+        <v>513</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>473</v>
+        <v>497</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>491</v>
+        <v>515</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>483</v>
+        <v>507</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>492</v>
+        <v>516</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>470</v>
+        <v>494</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>493</v>
+        <v>517</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>473</v>
+        <v>497</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>494</v>
+        <v>518</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>495</v>
+        <v>519</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>466</v>
+        <v>490</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>496</v>
+        <v>520</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>470</v>
+        <v>494</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>497</v>
+        <v>521</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>473</v>
+        <v>497</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>498</v>
+        <v>522</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>499</v>
+        <v>523</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>466</v>
+        <v>490</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>500</v>
+        <v>524</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>470</v>
+        <v>494</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>501</v>
+        <v>525</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>473</v>
+        <v>497</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>502</v>
+        <v>526</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>503</v>
+        <v>527</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>504</v>
+        <v>528</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>505</v>
+        <v>529</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>470</v>
+        <v>494</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>506</v>
+        <v>530</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>473</v>
+        <v>497</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>507</v>
+        <v>531</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>508</v>
+        <v>532</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>509</v>
+        <v>533</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>470</v>
+        <v>494</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>510</v>
+        <v>534</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>473</v>
+        <v>497</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>511</v>
+        <v>535</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>512</v>
+        <v>536</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>513</v>
+        <v>537</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>516</v>
+        <v>540</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>517</v>
+        <v>541</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>459</v>
+        <v>483</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>518</v>
+        <v>542</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>519</v>
+        <v>543</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>520</v>
+        <v>544</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>521</v>
+        <v>545</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>522</v>
+        <v>546</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>523</v>
+        <v>547</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>524</v>
+        <v>548</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>525</v>
+        <v>549</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>526</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>527</v>
+        <v>551</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>528</v>
+        <v>552</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>529</v>
+        <v>553</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>521</v>
+        <v>545</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>522</v>
+        <v>546</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>530</v>
+        <v>554</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>524</v>
+        <v>548</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>525</v>
+        <v>549</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>531</v>
+        <v>555</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>527</v>
+        <v>551</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>532</v>
+        <v>556</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>533</v>
+        <v>557</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>521</v>
+        <v>545</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>534</v>
+        <v>558</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>535</v>
+        <v>559</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>524</v>
+        <v>548</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>536</v>
+        <v>560</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>537</v>
+        <v>561</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>527</v>
+        <v>551</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>538</v>
+        <v>562</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>539</v>
+        <v>563</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>521</v>
+        <v>545</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>522</v>
+        <v>546</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>540</v>
+        <v>564</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>524</v>
+        <v>548</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>525</v>
+        <v>549</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>541</v>
+        <v>565</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>527</v>
+        <v>551</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>528</v>
+        <v>552</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>542</v>
+        <v>566</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>521</v>
+        <v>545</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>543</v>
+        <v>567</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>544</v>
+        <v>568</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>524</v>
+        <v>548</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>545</v>
+        <v>569</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>546</v>
+        <v>570</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>527</v>
+        <v>551</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>547</v>
+        <v>571</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>548</v>
+        <v>572</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>521</v>
+        <v>545</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>522</v>
+        <v>546</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>549</v>
+        <v>573</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>524</v>
+        <v>548</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>525</v>
+        <v>549</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>550</v>
+        <v>574</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>527</v>
+        <v>551</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>528</v>
+        <v>552</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>551</v>
+        <v>575</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>521</v>
+        <v>545</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>522</v>
+        <v>546</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>552</v>
+        <v>576</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>524</v>
+        <v>548</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>525</v>
+        <v>549</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>553</v>
+        <v>577</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>527</v>
+        <v>551</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>528</v>
+        <v>552</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>554</v>
+        <v>578</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>521</v>
+        <v>545</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>555</v>
+        <v>579</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>556</v>
+        <v>580</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>524</v>
+        <v>548</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>557</v>
+        <v>581</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>558</v>
+        <v>582</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>527</v>
+        <v>551</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>559</v>
+        <v>583</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>560</v>
+        <v>584</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>521</v>
+        <v>545</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>561</v>
+        <v>585</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>562</v>
+        <v>586</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>524</v>
+        <v>548</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>563</v>
+        <v>587</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>564</v>
+        <v>588</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>527</v>
+        <v>551</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>565</v>
+        <v>589</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>566</v>
+        <v>590</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>