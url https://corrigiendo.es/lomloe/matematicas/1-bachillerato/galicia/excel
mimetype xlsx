--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="515">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:36</t>
+    <t>01/09/2026 13:21</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -520,624 +520,1041 @@
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Cálculo.</t>
   </si>
   <si>
     <t>Concepto y utilidad de las técnicas de recuento.</t>
   </si>
   <si>
     <t>Aplicación de los principios del producto y de la adición a la resolución de problemas.</t>
   </si>
   <si>
-    <t>binaciones y permutaciones), para resolver situaciones de la vida real.</t>
+    <t>Uso de los diagramas de árbol y de las técnicas de la combinatoria (variaciones con y sin repetición, combinaciones y permutaciones), para resolver situaciones de la vida real.</t>
   </si>
   <si>
     <t>Cantidad.</t>
   </si>
   <si>
-    <t>piedades.</t>
+    <t>Números reales (racionales e irracionales): comparación, ordenación, clasificación y contraste de sus propiedades.</t>
   </si>
   <si>
     <t>Representación en la recta real de intervalos y semirrectas.</t>
   </si>
   <si>
     <t>Sentido de las operaciones.</t>
   </si>
   <si>
-    <t>blemas.</t>
+    <t>Potencias, raíces y logaritmos: comprensión y utilización de sus relaciones para simplificar y resolver problemas.</t>
   </si>
   <si>
     <t>Educación financiera.</t>
   </si>
   <si>
     <t>Índice de variación y variación porcentual. El IPC.</t>
   </si>
   <si>
     <t>Uso de las progresiones para estudiar el interés simple y el interés compuesto. Cálculo de la tasa de interés anual equivalente (TAE) en casos sencillos.</t>
   </si>
   <si>
-    <t>lización: planes de pensiones y de ahorro.</t>
+    <t>Estudio de las operaciones ofrecidas por entidades financieras relacionadas con las anualidades de capitalización: planes de pensiones y de ahorro.</t>
   </si>
   <si>
     <t>Cálculo de anualidades y mensualidades de amortización: hipotecas y préstamos bancarios.</t>
   </si>
   <si>
     <t>Resolución de problemas relacionados con la educación financiera con herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Cambio.</t>
   </si>
   <si>
     <t>Transformaciones de funciones (operaciones aritméticas, composición, valor absoluto e inversa) utilizando herramientas digitales para realizar las operaciones con las expresiones simbólicas más complicadas.</t>
   </si>
   <si>
     <t>Estimación o cálculo del valor del límite de una función en un punto a partir de una tabla, un gráfico o una expresión algébrica.</t>
   </si>
   <si>
     <t>Cálculo de límites en el infinito de funciones polinómicas y racionales, y resolución de indeterminaciones en casos sencillos.</t>
   </si>
   <si>
     <t>Estudio de la continuidad de una función gráfica o analíticamente, tipificando, cuando proceda, los tipos de discontinuidad.</t>
   </si>
   <si>
     <t>Aplicación del cálculo de asíntotas horizontales, verticales y oblicuas de funciones polinómicas y racionales a la representación gráfica de funciones.</t>
   </si>
   <si>
     <t>Cálculo e interpretación de la tasa de variación media (TVM) de una función en un intervalo en contextos de las ciencias sociales.</t>
   </si>
   <si>
     <t>Aproximación de la TVM de una función en intervalos muy pequeños por la tasa de variación instantánea en un punto.</t>
   </si>
   <si>
     <t>Cálculo de la derivada de una función en un punto mediante la definición en casos sencillos.</t>
   </si>
   <si>
     <t>Reglas de derivación y su aplicación al cálculo de derivadas. Obtención de la recta tangente a una curva en un punto.</t>
   </si>
   <si>
     <t>Medición.</t>
   </si>
   <si>
     <t>La probabilidad como medida de la incertidumbre asociada a fenómenos aleatorios.</t>
   </si>
   <si>
     <t>Patrones.</t>
   </si>
   <si>
-    <t>cita y recurrentemente.</t>
+    <t>Generalización de patrones en situaciones sencillas, usando reglas simbólicas o funciones definidas explícita y recurrentemente.</t>
   </si>
   <si>
     <t>Modelo matemático.</t>
   </si>
   <si>
     <t>Relaciones cuantitativas esenciales en situaciones sencillas: estrategias de identificación y determinación de la clase de funciones que pueden modelizarlas, obteniendo conclusiones razonables.</t>
   </si>
   <si>
     <t>Uso de ecuaciones, inecuaciones, sistemas de ecuaciones e inecuaciones para modelizar situaciones de las ciencias sociales y de la vida real.</t>
   </si>
   <si>
     <t>Igualdad y desigualdad.</t>
   </si>
   <si>
     <t>Resolución de ecuaciones cuadráticas y reducibles a ellas y de ecuaciones exponenciales y logarítmicas sencillas.</t>
   </si>
   <si>
     <t>Resolución de sistemas de ecuaciones de segundo grado con dos incógnitas.</t>
   </si>
   <si>
     <t>Resolución gráfica y algébrica de sistemas de inecuaciones lineales con dos incógnitas.</t>
   </si>
   <si>
     <t>Aplicación a la resolución de problemas de la vida cotidiana y de las ciencias sociales, usando lápiz y papel o medios tecnológicos e interpretando las soluciones.</t>
   </si>
   <si>
     <t>Relaciones y funciones.</t>
   </si>
   <si>
     <t>Funciones a partir de tablas y gráficas. Aspectos globales de una función.</t>
   </si>
   <si>
-    <t>diana y las ciencias sociales, utilizando lápiz y papel o herramientas digitales.</t>
+    <t>Las funciones y su representación gráfica en la interpretación de situaciones relacionadas con la vida cotidiana y las ciencias sociales, utilizando lápiz y papel o herramientas digitales.</t>
   </si>
   <si>
     <t>Representación gráfica de funciones utilizando la expresión más adecuada.</t>
   </si>
   <si>
     <t>Propiedades de las distintas clases de funciones, incluidas la polinómica, exponencial, racional sencilla, irracional, logarítmica, periódica y a trozos: comprensión y comparación.</t>
   </si>
   <si>
     <t>Álgebra simbólica en la representación y explicación de relaciones matemáticas de las ciencias sociales.</t>
   </si>
   <si>
     <t>Pensamiento computacional.</t>
   </si>
   <si>
     <t>Análisis, planteamiento y resolución de problemas de la vida cotidiana y de las ciencias sociales utilizando programas y herramientas adecuados.</t>
   </si>
   <si>
     <t>Comparación de algoritmos alternativos para el mismo problema mediante el razonamiento lógico.</t>
   </si>
   <si>
     <t>Organización y análisis de datos.</t>
   </si>
   <si>
     <t>Variables bidimensionales: distribución conjunta, distribuciones marginales y condicionadas. Análisis de la dependencia estadística.</t>
   </si>
   <si>
     <t>Estudio de la relación entre dos variables mediante la regresión lineal y cuadrática: valoración gráfica de la pertinencia del ajuste. Diferencia entre correlación y causalidad.</t>
   </si>
   <si>
-    <t>ración de su fiabilidad en contextos de las ciencias sociales.</t>
+    <t>Coeficientes de correlación lineal y de determinación: cuantificación de la relación lineal, predicción y valoración de su fiabilidad en contextos de las ciencias sociales.</t>
   </si>
   <si>
     <t>Calculadora, hoja de cálculo o software específico en el análisis de datos estadísticos.</t>
   </si>
   <si>
     <t>Incertidumbre.</t>
   </si>
   <si>
     <t>Cálculo de la probabilidad a partir del concepto de frecuencia relativa.</t>
   </si>
   <si>
     <t>Cálculo de probabilidades en experimentos simples: la regla de Laplace en situaciones de equiprobabilidad aplicando diferentes técnicas de recuento, incluida la combinatoria. Axiomática de Kolmogorov.</t>
   </si>
   <si>
     <t>Cálculo de probabilidades en experimentos compuestos.</t>
   </si>
   <si>
     <t>Resolución de problemas utilizando técnicas de recuento, diagramas de árbol y tablas de contingencia.</t>
   </si>
   <si>
     <t>Inferencia.</t>
   </si>
   <si>
     <t>Diseño de estudios estadísticos relacionados con las ciencias sociales utilizando herramientas digitales. Técnicas de muestreo sencillas.</t>
   </si>
   <si>
     <t>Análisis de muestras unidimensionales y bidimensionales mediante herramientas tecnológicas, a fin de emitir juicios y tomar decisiones.</t>
   </si>
   <si>
     <t>Creencias, actitudes y emociones.</t>
   </si>
   <si>
-    <t>dad en el aprendizaje de las matemáticas.</t>
+    <t>Actitudes inherentes al trabajo matemático, como el esfuerzo, la perseverancia, la tolerancia a la frustración, la incertidumbre y la autoevaluación, indispensables para afrontar eventuales situaciones de tensión y ansiedad en el aprendizaje de las matemáticas.</t>
   </si>
   <si>
     <t>Tratamiento del error, individual y colectivo, como elemento movilizador de saberes previos adquiridos y generador de oportunidades de aprendizaje en el aula de matemáticas.</t>
   </si>
   <si>
     <t>Trabajo en equipo y toma de decisiones.</t>
   </si>
   <si>
     <t>Reconocimiento y aceptación de diversos planteamientos en la resolución de problemas, transformando los enfoques de los demás en nuevas y mejoradas estrategias propias, mostrando empatía y respeto en el proceso.</t>
   </si>
   <si>
-    <t>pos heterogéneos.</t>
+    <t>Técnicas y estrategias de trabajo en equipo para la resolución de problemas y tareas matemáticas, en grupos heterogéneos.</t>
   </si>
   <si>
     <t>Inclusión, respeto y diversidad.</t>
   </si>
   <si>
     <t>Destrezas para desarrollar una comunicación efectiva: la escucha activa, la formulación de preguntas o la solicitud y prestación de ayuda cuando sea necesario.</t>
   </si>
   <si>
-    <t>ciales.</t>
+    <t>Valoración de la contribución de las matemáticas a lo largo de la historia en el avance de las ciencias sociales.</t>
   </si>
   <si>
     <t>Comunicación y organización.</t>
   </si>
   <si>
-    <t>nología y el rigor apropiados.</t>
+    <t>Comunicación de las ideas matemáticas de manera ordenada y coherente, empleando el soporte, la terminología y el rigor apropiados.</t>
   </si>
   <si>
     <t>Reconocimiento y utilización del lenguaje matemático en diferentes contextos, comunicando la información con precisión y rigor.</t>
   </si>
   <si>
     <t>Planificación de procesos de matematización y modelización, en contextos de la vida cotidiana y de las ciencias sociales. 2º curso. Materia de Matemáticas Aplicadas a las Ciencias Sociales II</t>
   </si>
   <si>
-    <t>cipios de comparación, adición, multiplicación y división, del palomar y de inclusión-exclusión.</t>
+    <t>Reglas y estrategias para determinar el cardinal de conjuntos finitos en problemas de la vida cotidiana: principios de comparación, adición, multiplicación y división, del palomar y de inclusión-exclusión.</t>
   </si>
   <si>
     <t>Sentido de las operaciones. Interpretación de la información numérica contenida en documentos de la vida cotidiana: tablas, diagramas,</t>
   </si>
   <si>
     <t>documentos financieros, facturas, nóminas, noticias, etc.</t>
   </si>
   <si>
     <t>Relaciones.</t>
   </si>
   <si>
     <t>Razones, proporciones, porcentajes y tasas: comprensión, relación y aplicación en problemas en contextos diversos.</t>
   </si>
   <si>
-    <t>ses, cuotas, comisiones, cambios de divisas.</t>
+    <t>Razonamiento proporcional en la resolución de problemas financieros: medios de pago con cobro de intereses, cuotas, comisiones, cambios de divisas.</t>
   </si>
   <si>
     <t>Empleo de herramientas tecnológicas y digitales en la resolución de problemas numéricos en contextos diversos.</t>
   </si>
   <si>
     <t>Estudio de la variación absoluta y de la variación media. Cálculo e interpretación de la tasa de variación media (TVM) de una función en un intervalo en diferentes contextos.</t>
   </si>
   <si>
-    <t>ños por la tasa de variación instantánea en un punto. Concepto de derivada: definición a partir de la variación media y del estudio del cambio en diferentes con</t>
+    <t>Idea de límite de una función en un punto. Aproximación de la TVM de una función en intervalos muy pequeños por la tasa de variación instantánea en un punto. Concepto de derivada: definición a partir de la variación media y del estudio del cambio en diferentes con</t>
   </si>
   <si>
     <t>textos. Análisis e interpretación con medios tecnológicos.</t>
   </si>
   <si>
     <t>Visualización, razonamiento y modelización geométrica.</t>
   </si>
   <si>
     <t>Grafos: representación de situaciones de la vida cotidiana mediante diferentes tipos de grafos (dirigidos, planos, ponderados, árboles, etc.). Fórmula de Euler. Grafos eulerianos y hamiltonianos: resolución de problemas de caminos y circuitos. Coloración de grafos.</t>
   </si>
   <si>
     <t>Resolución del problema del camino mínimo en diferentes contextos mediante herramientas digitales.</t>
   </si>
   <si>
     <t>Modelo matemático. Funciones lineales, cuadráticas, racionales sencillas, exponenciales, logarítmicas, a trozos y periódicas:</t>
   </si>
   <si>
     <t>modelización de situaciones del mundo real con herramientas digitales.</t>
   </si>
   <si>
     <t>Programación lineal: modelización de problemas reales.</t>
   </si>
   <si>
     <t>Igualdad y desigualdad. Resolución de sistemas de ecuaciones de segundo grado con dos incógnitas en diferentes contextos. Uso</t>
   </si>
   <si>
     <t>de herramientas digitales.</t>
   </si>
   <si>
-    <t>textos. Uso de herramientas digitales.</t>
+    <t>Resolución de inecuaciones y de sistemas de inecuaciones lineales con dos incógnitas en diferentes contextos. Uso de herramientas digitales.</t>
   </si>
   <si>
     <t>Programación lineal: resolución de problemas reales mediante herramientas digitales.</t>
   </si>
   <si>
-    <t>ciales y logarítmicas: comprensión y comparación.</t>
+    <t>Propiedades de las clases de funciones, incluidas las lineales, cuadráticas, racionales sencillas, exponenciales y logarítmicas: comprensión y comparación.</t>
   </si>
   <si>
     <t>Análisis, planteamiento, resolución, representación e interpretación de relaciones y problemas de la vida cotidiana y de distintos ámbitos utilizando algoritmos, programas y herramientas tecnológicas adecuados.</t>
   </si>
   <si>
     <t>Interpretación y análisis de información estadística en diversos contextos.</t>
   </si>
   <si>
     <t>Organización de los datos procedentes de variables bidimensionales: distribución conjunta, distribuciones marginales y condicionadas. Análisis de la dependencia estadística. Estudio de la relación entre dos variables mediante la regresión lineal y cuadrática: valoración gráfica de la</t>
   </si>
   <si>
     <t>pertinencia del ajuste. Diferencia entre correlación y causalidad.</t>
   </si>
   <si>
-    <t>ración de su fiabilidad en contextos científicos, económicos, sociales, etc.</t>
-[...2 lines deleted...]
-    <t>cia. Teoremas de la probabilidad total y de Bayes.</t>
+    <t>Coeficientes de correlación lineal y de determinación: cuantificación de la relación lineal, predicción y valoración de su fiabilidad en contextos científicos, económicos, sociales, etc.</t>
+  </si>
+  <si>
+    <t>Cálculo de probabilidades en experimentos simples y compuestos en problemas de la vida cotidiana. Probabilidad condicionada e independencia de sucesos aleatorios. Diagramas de árbol y tablas de contingencia. Teoremas de la probabilidad total y de Bayes.</t>
   </si>
   <si>
     <t>Distribuciones de probabilidad. Distribuciones de probabilidad uniforme (discreta y continua), binomial y normal. Cálculo de probabilidades</t>
   </si>
   <si>
     <t>asociadas mediante herramientas tecnológicas: aplicación a la resolución de problemas.</t>
   </si>
   <si>
     <t>Selección de muestras representativas. Técnicas sencillas de muestreo. Discusión de la validez de una estimación en función de la representatividad de la muestra. Diseño de estudios estadísticos relacionados con diversos contextos utilizando herramientas digitales.</t>
   </si>
   <si>
     <t>Representatividad de una muestra.</t>
   </si>
   <si>
     <t>Trabajo en equipo y toma de decisiones. Destrezas básicas para evaluar opciones y tomar decisiones en la resolución de problemas y tareas mate</t>
   </si>
   <si>
     <t>máticas.</t>
   </si>
   <si>
     <t>Inclusión, respeto y diversidad. Destrezas para desarrollar una comunicación efectiva: la escucha activa, la formulación de preguntas o la</t>
   </si>
   <si>
     <t>solicitud y prestación de ayuda cuando sea necesario. Valoración de la contribución de las matemáticas a lo largo de la historia en el avance de la humanidad.</t>
   </si>
   <si>
+    <t>Comunicación de las ideas matemáticas de manera ordenada y coherente empleando el soporte, la terminología y el rigor apropiados.</t>
+  </si>
+  <si>
     <t>Planificación de procesos de matematización y modelización en contextos de la vida cotidiana y de las ciencias.</t>
   </si>
   <si>
     <t>Concepto de escalar y de vector fijo y libre.</t>
   </si>
   <si>
     <t>Adición, producto de escalares por vectores y producto escalar de vectores: propiedades e interpretación geométrica de las operaciones.</t>
   </si>
   <si>
     <t>Estrategias para operar con números reales y vectores: cálculo mental o escrito en los casos sencillos y con herramientas tecnológicas en los casos más complicados.</t>
   </si>
   <si>
     <t>Conjunto de vectores: estructura. Estrategias de comprensión de las operaciones con números reales y vectores relacionando y comparando sus propiedades.</t>
   </si>
   <si>
     <t>Combinaciones lineales. Dependencia e independencia lineal. Concepto de base.</t>
   </si>
   <si>
     <t>Módulo de un vector y ángulo de dos vectores. Bases ortogonales y ortonormales.</t>
   </si>
   <si>
     <t>Aplicación de los vectores, sus operaciones, propiedades e interpretación geométrica a la vida cotidiana y a la ciencia y la tecnología.</t>
   </si>
   <si>
     <t>Los números complejos como soluciones de ecuaciones polinómicas con raíces no reales.</t>
   </si>
   <si>
     <t>Formas binómica y polar. Representaciones gráficas.</t>
   </si>
   <si>
     <t>Suma, resta, multiplicación, división, potencias y raíces de números complejos.</t>
   </si>
   <si>
-    <t>na y de la ciencia y la tecnología. Utilización de herramientas tecnológicas.</t>
+    <t>Resolución de ecuaciones polinómicas con soluciones no reales. Aplicación a problemas de la vida cotidiana y de la ciencia y la tecnología. Utilización de herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Razones trigonométricas de un ángulo cualquiera. Circunferencia goniométrica.</t>
   </si>
   <si>
     <t>Razones trigonométricas de los ángulos: suma, diferencia, doble y mitad.</t>
   </si>
   <si>
     <t>Resolución de ecuaciones trigonométricas sencillas. Utilización de herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Cálculo de longitudes y medidas angulares: uso de la trigonometría. Aplicación del teorema del seno y del coseno a la resolución de triángulos.</t>
   </si>
   <si>
     <t>Aplicación a la resolución de problemas de la vida cotidiana y de la ciencia y la tecnología. Utilización de herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Transformaciones de funciones (operaciones aritméticas, composición, valor absoluto e inversa), utilizando herramientas digitales para realizar las operaciones con las expresiones simbólicas más complicadas.</t>
   </si>
   <si>
     <t>Concepto de límite de una función en un punto y en el infinito. Interpretación gráfica. Estimación y cálculo a partir de una tabla, una gráfica o una expresión algébrica.</t>
   </si>
   <si>
-    <t>ciales y trigonométricas. Resolución de indeterminaciones. Cálculo de asíntotas.</t>
-[...2 lines deleted...]
-    <t>te. Aplicación de límites en el estudio de la continuidad. Tipos de discontinuidades. Interpretación gráfica. Función continua en un conjunto.</t>
+    <t>Cálculo de límites en un punto y en el infinito de funciones polinómicas, racionales, irracionales, exponenciales y trigonométricas. Resolución de indeterminaciones. Cálculo de asíntotas.</t>
+  </si>
+  <si>
+    <t>Concepto de continuidad de una función en un punto. Estudio de la continuidad de una función gráficamente. Aplicación de límites en el estudio de la continuidad. Tipos de discontinuidades. Interpretación gráfica. Función continua en un conjunto.</t>
   </si>
   <si>
     <t>Tasa de variación media (TVM) y tasa de variación instantánea (TVI) de una función. Interpretación de la TVM y de la TVI en situaciones de la vida cotidiana y en problemas de la ciencia y la tecnología.</t>
   </si>
   <si>
     <t>Derivada de una función en un punto: definición a partir del estudio del cambio en diferentes contextos. Interpretación geométrica. Recta tangente. Utilización de la definición de derivada de una función en un punto para su cálculo en casos sencillos.</t>
   </si>
   <si>
     <t>Función derivable en un conjunto. Función derivada. Derivadas sucesivas.</t>
   </si>
   <si>
     <t>Funciones derivadas de las funciones elementales. La derivada y las operaciones con funciones.</t>
   </si>
   <si>
     <t>Cálculo de derivadas utilizando lápiz y papel en casos sencillos y herramientas tecnológicas en los casos más complejos.</t>
   </si>
   <si>
     <t>Aplicación de los límites, la continuidad y la derivada a situaciones de la vida cotidiana y de la ciencia y la tecnología. Utilización de herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Formas geométricas de dos dimensiones.</t>
   </si>
   <si>
     <t>Objetos geométricos de dos dimensiones: análisis de las propiedades y determinación de sus atributos. Relación con las operaciones con vectores.</t>
   </si>
   <si>
-    <t>tesianas.</t>
+    <t>Resolución de problemas relativos a objetos geométricos en el plano representados con coordenadas cartesianas.</t>
   </si>
   <si>
     <t>Aplicación de las operaciones con vectores para la resolución de problemas geométricos. Utilización de herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Localización y sistemas de representación.</t>
   </si>
   <si>
     <t>Relaciones de objetos geométricos en el plano: representación y exploración con ayuda de herramientas digitales.</t>
   </si>
   <si>
     <t>Expresiones algébricas de objetos geométricos: identificación de los elementos característicos de las rectas y de las ecuaciones de la recta en el plano. Paso de un tipo de ecuación a otra y selección de la más adecuada en función de la situación a resolver.</t>
   </si>
   <si>
     <t>Modelización de la posición y el movimiento de un objeto en el plano mediante vectores.</t>
   </si>
   <si>
     <t>Estudio de incidencia, paralelismo, distancias y ángulos de objetos geométricos en el plano. Representación mediante herramientas digitales.</t>
   </si>
   <si>
     <t>Modelos matemáticos (geométricos, algébricos, grafos...) en la resolución de problemas en el plano. Conexiones con otras disciplinas y áreas de interés.</t>
   </si>
   <si>
     <t>Resolución de problemas de incidencia, paralelismo, distancias y ángulos de objetos geométricos en el plano.</t>
   </si>
   <si>
     <t>Conjeturas geométricas en el plano: validación por medio de la deducción y de la demostración.</t>
   </si>
   <si>
     <t>Relaciones cuantitativas en situaciones sencillas: estrategias de identificación y determinación de la clase de funciones que pueden modelizarlas, obteniendo conclusiones razonables.</t>
   </si>
   <si>
     <t>Uso de ecuaciones, inecuaciones, sistemas de ecuaciones y sistemas de inecuaciones, para modelizar situaciones de la vida cotidiana y de la ciencia y la tecnología.</t>
   </si>
   <si>
-    <t>micas sencillas.</t>
+    <t>Resolución de ecuaciones polinómicas, racionales, irracionales, y de ecuaciones exponenciales y logarítmicas sencillas.</t>
   </si>
   <si>
     <t>Resolución gráfica y algébrica de inecuaciones lineales, de segundo grado y racionales sencillas con una incógnita.</t>
   </si>
   <si>
     <t>Resolución gráfica y algébrica de sistemas de inecuaciones lineales con una o dos incógnitas.</t>
   </si>
   <si>
     <t>Aplicación a la resolución de problemas de la vida cotidiana y de la ciencia y la tecnología, usando lápiz y papel o medios tecnológicos e interpretando las soluciones.</t>
   </si>
   <si>
-    <t>diana y con la ciencia y la tecnología, utilizando lápiz y papel o herramientas digitales.</t>
+    <t>Las funciones y su representación gráfica en la interpretación de fenómenos relacionados con la vida cotidiana y con la ciencia y la tecnología, utilizando lápiz y papel o herramientas digitales.</t>
   </si>
   <si>
     <t>Propiedades de las distintas clases de funciones, incluidas las polinómicas, exponenciales, irracionales, racionales sencillas, logarítmicas, trigonométricas y a trozos: comprensión y comparación.</t>
   </si>
   <si>
     <t>Aplicación del cálculo diferencial al estudio de la monotonía, extremos, curvatura y puntos de inflexión de funciones polinómicas, exponenciales, irracionales, racionales sencillas, logarítmicas y trigonométricas.</t>
   </si>
   <si>
-    <t>mos, curvatura, puntos de inflexión y asíntotas.</t>
+    <t>Aplicación del cálculo diferencial a la representación gráfica de funciones polinómicas y racionales sencillas. Estudio de sus características principales: dominio, simetrías, periodicidad, crecimiento, decrecimiento, extremos, curvatura, puntos de inflexión y asíntotas.</t>
   </si>
   <si>
     <t>Álgebra simbólica en la representación y explicación de relaciones matemáticas de la vida cotidiana y de la ciencia y la tecnología.</t>
   </si>
   <si>
-    <t>do herramientas o programas adecuados.</t>
-[...5 lines deleted...]
-    <t>ciada a los fenómenos aleatorios, sea o no posible su experimentación.</t>
+    <t>Análisis, planteamiento y resolución de problemas de la vida cotidiana y de la ciencia y la tecnología utilizando herramientas o programas adecuados.</t>
+  </si>
+  <si>
+    <t>Coeficientes de correlación lineal y de determinación: cuantificación de la relación lineal, predicción y valoración de su fiabilidad en contextos científicos y tecnológicos.</t>
+  </si>
+  <si>
+    <t>Cálculo de la probabilidad a partir de su aproximación frecuencial y como medida de la incertidumbre asociada a los fenómenos aleatorios, sea o no posible su experimentación.</t>
   </si>
   <si>
     <t>Cálculo de probabilidades en experimentos simples: la regla de Laplace en situaciones de equiprobabilidad aplicando diferentes técnicas de recuento. Axiomática de Kolmogorov.</t>
   </si>
   <si>
     <t>Análisis de muestras unidimensionales y bidimensionales con herramientas tecnológicas, a fin de emitir juicios y tomar decisiones.</t>
   </si>
   <si>
-    <t>máticas, transformando los enfoques de los demás en nuevas y mejoradas estrategias propias, mostrando empatía y respeto en el proceso.</t>
+    <t>Reconocimiento y aceptación de diversos planteamientos en la resolución de problemas y tareas matemáticas, transformando los enfoques de los demás en nuevas y mejoradas estrategias propias, mostrando empatía y respeto en el proceso.</t>
   </si>
   <si>
     <t>Técnicas y estrategias de trabajo en equipo para la resolución de problemas y tareas matemáticas, en equipos heterogéneos.</t>
   </si>
   <si>
     <t>Valoración de la contribución de las matemáticas a lo largo de la historia en el avance de la ciencia y la tecnología.</t>
   </si>
   <si>
-    <t>cia y la tecnología. 2º curso. Materia de Matemáticas II</t>
-[...2 lines deleted...]
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Planificación de procesos de matematización y modelización, en contextos de la vida cotidiana y de la ciencia y la tecnología. 2º curso. Materia de Matemáticas II</t>
+  </si>
+  <si>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Presentar enunciados de problemas en formato textual acompañado de gráficos estadísticos y esquemas visuales que resuman los datos clave.
+• Ofrecer versiones auditivas de los problemas mediante grabaciones de voz narrando el contexto y los datos numéricos relevantes.
+• Incluir applets interactivos (por ejemplo, en GeoGebra o Desmos) que permitan modificar parámetros y observar cambios en el modelo en tiempo real.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión y acción</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que los estudiantes elaboren un informe escrito, una presentación oral o un póster digital que describa el proceso de modelización y la solución.
+• Utilizar una hoja de cálculo (Excel o similar) para construir el modelo matemático y generar tablas y gráficos que validen la solución.
+• Grabar un breve vídeo explicativo donde el alumno narre el razonamiento paso a paso y justifique las elecciones estratégicas.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación e implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear problemas basados en contextos reales del ámbito social (evolución del paro, tasas de interés, crecimiento demográfico) que el alumnado pueda elegir según su interés.
+• Ofrecer distintos niveles de complejidad en los datos y en las restricciones del problema para que cada estudiante pueda ajustar el desafío a su zona de desarrollo próximo.
+• Incorporar un elemento de competencia o colaboración opcional, como un reto en grupos para encontrar la solución más eficiente o el modelo más preciso.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido y del proceso de verificación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Usar un diagrama de flujo interactivo que guíe los pasos para verificar la solución (comprobar unidades, coherencia, operaciones).
+• Presentar ejemplos contrastados de soluciones correctas e incorrectas con anotaciones que expliquen el razonamiento.
+• Ofrecer el enunciado del problema en formato escrito y en audio, junto con una representación gráfica de los datos relevantes.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples formas de que el alumnado demuestre la verificación y argumentación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir entregar la verificación como informe escrito, grabación de audio explicativo o diagrama razonado (a elección).
+• Proporcionar una rúbrica con niveles de argumentación para que el alumno autoevalúe su propia verificación antes de la entrega.
+• Organizar debates por parejas donde uno defiende la validez de la solución y el otro plantea objeciones, registrando las conclusiones.</t>
+  </si>
+  <si>
+    <t>Fomentar el interés y la perseverancia en la verificación mediante opciones y contextos significativos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Presentar problemas basados en datos reales de economía o sociología local, de modo que verificar tenga relevancia personal.
+• Ofrecer una selección de problemas con distintos niveles de dificultad, permitiendo al alumno elegir cuál verificar.
+• Simular un rol de 'auditor de soluciones' en un juego de clase, donde cada verificación correcta suma puntos para un reto colectivo.</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación de la información y los contenidos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Presentar problemas de conjeturas con datos reales de ciencias sociales (INE, encuestas) en formato textual, tabular y gráfico simultáneamente para que cada estudiante elija la vía de acceso.
+• Ofrecer tutoriales interactivos en GeoGebra o Excel que permitan explorar visualmente patrones y tendencias antes de formular conjeturas.
+• Incluir ejemplos de conjeturas mal formuladas y bien formuladas para que los alumnos comparen y reflexionen sobre las características del razonamiento matemático.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que los alumnos comuniquen sus conjeturas mediante un informe escrito, una presentación oral con soporte visual o un vídeo explicativo, según prefieran.
+• Facilitar el uso de herramientas digitales como hojas de cálculo o software estadístico para que puedan argumentar con datos y generar evidencias.
+• Ofrecer la opción de trabajar individualmente o en parejas para la investigación, y que cada grupo decida cómo distribuir las tareas de razonamiento y argumentación.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y motivación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear problemas abiertos relacionados con temas sociales de actualidad (evolución del paro, brecha salarial) y dejar que los alumnos elijan el contexto que más les interese.
+• Proponer un sistema de niveles de dificultad para la formulación de conjeturas: nivel básico (guía estructurada), medio (semilibre) y avanzado (libre), para que cada estudiante se sienta retado.
+• Incorporar un elemento de juego tipo 'detective matemático' donde los alumnos deban descubrir una conjetura oculta a partir de pistas progresivas, fomentando la curiosidad.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Mostrar algoritmos de la vida cotidiana (p.ej., cálculo de IVA, intereses bancarios) mediante diagramas de flujo interactivos digitales y en papel.
+• Proporcionar hojas de cálculo previamente rellenadas con datos sociales reales (p.ej., evolución del paro) para que el alumnado analice patrones y proponga modificaciones algorítmicas.
+• Ofrecer videotutoriales breves que expliquen cómo se construye un algoritmo paso a paso, con subtítulos y posibilidad de pausa.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y de acción.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado presente su algoritmo modificado mediante un screencast comentado, una explicación oral grabada o un informe escrito con capturas de pantalla.
+• Ofrecer la opción de diseñar un póster digital o físico que muestre el proceso de creación y generalización del algoritmo para resolver un problema social.
+• Facilitar herramientas de programación visual (p.ej., Scratch o blockly) para quienes tengan dificultades con la sintaxis de pseudocódigo, manteniendo el mismo objetivo de modificación algorítmica.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear problemas algorítmicos basados en datos de la Comunidad Autónoma del centro (p.ej., predecir matrículas escolares o calcular índices de envejecimiento) para fomentar la relevancia personal.
+• Ofrecer una lista de problemas sociales (desempleo, vivienda, migración) entre los que el alumnado elija uno para modelizar con su algoritmo, aumentando la autonomía.
+• Organizar un reto grupal donde los equipos compitan por crear el algoritmo más eficiente para un mismo conjunto de datos, con retroalimentación inmediata y reconocimiento del esfuerzo.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido para que todos los estudiantes accedan a las conexiones matemáticas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Presentar un mismo concepto (por ejemplo, función lineal) simultáneamente mediante su expresión algebraica, tabla de valores, gráfica y enunciado verbal, destacando cómo cada representación ilumina aspectos distintos y se conectan entre sí.
+• Utilizar mapas conceptuales dinámicos que enlacen explícitamente temas del curso (estadística, probabilidad, funciones, álgebra) mostrando cómo procedimientos y modelos se relacionan.
+• Ofrecer ejemplos de problemas de ciencias sociales (evolución del PIB, tasas de desempleo) que requieran combinar distintos bloques de contenidos para resolverlos, explicitando las conexiones necesarias.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión para que los estudiantes demuestren su capacidad de conectar ideas matemáticas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Pedir que elaboren un organizador gráfico (esquema, mapa mental o diagrama de flujo) que vincule al menos tres conceptos o procedimientos trabajados en diferentes unidades, justificando las relaciones.
+• Solicitar una breve exposición oral o vídeo en la que expliquen cómo dos métodos distintos (por ejemplo, resolución gráfica y algebraica de un sistema) conducen al mismo resultado, usando ejemplos concretos.
+• Proponer la redacción de un pequeño informe sobre un problema de ciencias sociales (como predecir tendencias) donde integren modelos matemáticos de distintas áreas y muestren cómo se conectan para dar una solución.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación para implicar a los estudiantes en la exploración de conexiones matemáticas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear desafíos que requieran elegir entre diferentes caminos de resolución (por ejemplo, usando regresión lineal o correlación) y discutir cuál es más eficiente, fomentando la reflexión sobre las conexiones.
+• Ofrecer opciones para que los estudiantes seleccionen un contexto social (economía, sociología, demografía) y exploren cómo las matemáticas aplicadas se conectan entre sí en ese ámbito.
+• Diseñar actividades de gamificación donde los equipos deban conectar conceptos de distintas unidades para superar niveles, con recompensas por encontrar conexiones no triviales.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Presentar casos de estudio reales de economía (ej. evolución del IPC) en formato texto, vídeo y hoja de cálculo, resaltando las funciones matemáticas subyacentes.
+• Utilizar mapas conceptuales interactivos que vinculen conceptos matemáticos (porcentajes, tasas) con fenómenos sociales (migración, desempleo).
+• Emplear herramientas de graficación dinámica (Desmos, GeoGebra) para mostrar cómo varían los modelos al cambiar parámetros, con datos sociológicos reales.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir al alumnado exponer en formato multimedia (presentación, infografía o vídeo) la modelización matemática de un problema social (ej. amortización de préstamos).
+• Solicitar un informe escrito o un pódcast que analice críticamente las limitaciones de un modelo matemático aplicado a datos demográficos.
+• Ofrecer la opción de crear un póster científico que conecte un concepto matemático (correlación) con un ámbito de las ciencias sociales (elecciones).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Brindar elección entre problemas contextualizados de economía, sociología o política, basados en datos actuales (ej. tasas de paro).
+• Vincular las actividades a noticias recientes (ej. inflación) para que el alumnado proponga modelos predictivos y los contraste con la realidad.
+• Incorporar elementos de gamificación: otorgar insignias por establecer conexiones novedosas entre matemáticas y otras áreas del conocimiento.</t>
+  </si>
+  <si>
+    <t>CE.7</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la notación matemática junto con su descripción verbal y gráficos estadísticos interactivos (ej. diagramas de dispersión que se actualizan al modificar datos).
+• Presentar las mismas funciones y modelos de regresión mediante tablas de valores, expresión algebraica y representación gráfica dinámica (Desmos/GeoGebra).
+• Proporcionar textos de problemas en formato escrito y audio (grabaciones de enunciados) para facilitar la comprensión de contextos económicos o sociales.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado explique el razonamiento matemático mediante mapas conceptuales digitales (ej. CmapTools) en lugar de solo redactar el proceso paso a paso.
+• Valorar la elaboración de infografías que relacionen conceptos de estadística y probabilidad con noticias actuales, usando Canva o Genially.
+• Ofrecer la opción de crear un video o presentación narrada resolviendo un problema de optimización lineal, explicando la interpretación de la solución en el contexto real.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear retos de modelización con datos reales del municipio (ej. evolución del paro) donde el alumnado elija el tema que más le interese (deporte, economía local, redes sociales).
+• Incorporar un sistema de insignias o puntos canjeables por elegir el siguiente conjunto de datos a analizar en clase, fomentando la autonomía.
+• Proponer la creación de un 'banco de problemas visuales' donde cada estudiante aporte un problema que pueda resolverse con herramientas gráficas (correlación, regresión) y se vote el más relevante.</t>
+  </si>
+  <si>
+    <t>CE.8</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido matemático</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer textos de ciencias sociales (economía, sociología) en formato escrito y audio, resaltando la terminología matemática clave.
+• Presentar modelos matemáticos (regresión, probabilidad) mediante gráficos interactivos y tablas dinámicas, acompañados de explicaciones verbales.
+• Crear videotutoriales con subtítulos que desglosen paso a paso la estructura de una argumentación matemática, incluyendo ejemplos de rigor terminológico.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y producción del alumnado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que los estudiantes comuniquen un análisis de datos mediante informe escrito, presentación oral o póster con gráficos comentados, a su elección.
+• Usar herramientas digitales (pizarra colaborativa, screencast) para que expliquen el razonamiento detrás de un modelo de índice de precios, individualmente o en parejas.
+• Ofrecer la opción de crear un video breve (máx. 3 min) que comunique una idea matemática (p. ej., correlación vs. causalidad) con rigor y ejemplos concretos.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la elección de un contexto real (demografía, economía, deporte) para aplicar la comunicación de ideas matemáticas, aumentando la relevancia personal.
+• Implementar sesiones de retroalimentación entre pares, donde los estudiantes evalúen la claridad y el rigor de una argumentación con rúbricas co-diseñadas.
+• Incluir autoevaluaciones con listas de verificación que permitan a los alumnos monitorear su uso del lenguaje matemático y la estructura lógica de sus explicaciones.</t>
+  </si>
+  <si>
+    <t>CE.9</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido y del proceso de trabajo en equipo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer enunciados de problemas en formato escrito, audio y gráfico (infografías) para analizar datos socioeconómicos.
+• Proporcionar plantillas de organización del trabajo en equipo con roles definidos y checklist de procesos.
+• Incluir ejemplos de errores comunes resueltos paso a paso en vídeo o texto, destacando estrategias de corrección y gestión emocional.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y comunicación de los resultados y reflexiones.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que los estudiantes presenten la resolución de un problema mediante informe escrito, exposición oral o vídeo explicativo, evaluando el proceso y la gestión del error.
+• Fomentar la elaboración de un diario de aprendizaje donde reflexionen sobre emociones y estrategias al enfrentar problemas matemáticos.
+• Organizar debates en pequeños grupos sobre la incertidumbre en la interpretación de datos estadísticos, valorando diferentes enfoques.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y motivación para perseverar en el aprendizaje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de problemas con distintos niveles de dificultad y contextos (economía, sociología) para que elijan según su interés.
+• Implementar actividades de 'error del día' donde se analice un error común en grupo y se proponga mejora, normalizando el error como oportunidad.
+• Crear un sistema de insignias o reconocimientos por la perseverancia y colaboración en la resolución de problemas abiertos.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CPSAA1, CE3</t>
+  </si>
+  <si>
+    <t>Modelizar y resolver problemas implica razonamiento matemático (STEM1, STEM2) y aplicación de estrategias (STEM3); además, la gestión de estrategias conecta con CPSAA1 y la iniciativa con CE3.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CCL5, CPSAA1</t>
+  </si>
+  <si>
+    <t>Verificar soluciones requiere razonamiento (STEM1) y validación (STEM2), y argumentar la idoneidad implica comunicación (CCL1) y diálogo crítico (CCL5); además, reflexión personal (CPSAA1).</t>
+  </si>
+  <si>
+    <t>STEM1, CCL1, CCEC1</t>
+  </si>
+  <si>
+    <t>CD1, STEM3, CPSAA1</t>
+  </si>
+  <si>
+    <t>Formular conjeturas usa razonamiento (STEM1), argumentación (CCL1) y creatividad (CCEC1); herramientas tecnológicas (CD1) y generación de conocimiento (STEM3) junto con aprendizaje autónomo (CPSAA1).</t>
+  </si>
+  <si>
+    <t>CD2, CD3, STEM1</t>
+  </si>
+  <si>
+    <t>STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional (CD2) y creación de algoritmos (CD3) para resolver problemas (STEM1), modelizar (STEM4) y aplicar procedimientos (STEM2).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Establecer conexiones entre ideas matemáticas (STEM1), procedimientos (STEM2) y argumentos (STEM3) para estructurar el aprendizaje; autorregulación (CPSAA1) y organización (CPSAA4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CD1</t>
+  </si>
+  <si>
+    <t>Descubrir vínculos con otras áreas (STEM1) y resolver problemas (STEM2) con conciencia social (CC1); aprendizaje autónomo (CPSAA1) y uso de recursos digitales (CD1).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, STEM1</t>
+  </si>
+  <si>
+    <t>STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>Representar usando tecnologías (CD1) y crear representaciones (CD3) para visualizar (STEM2) y estructurar razonamientos (STEM1); comunicación de ideas (CCL1).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, CCL3</t>
+  </si>
+  <si>
+    <t>CPSAA2, STEM1</t>
+  </si>
+  <si>
+    <t>Comunicar ideas matemáticas requiere expresión (CCL1), comprensión (CCL2) y diálogo (CCL3); trabajo colectivo (CPSAA2) y organización del pensamiento (STEM1).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CC2</t>
+  </si>
+  <si>
+    <t>Destrezas personales (CPSAA1), sociales (CPSAA2) y respeto (CPSAA3); aprender del error (CPSAA4) y valorar la diversidad (CC2).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Accede al decreto autonómico que desarrolla el currículo de Matemáticas Aplicadas a las Ciencias Sociales I para 1.º Bachillerato. Identifica las competencias específicas (CE), los criterios de evaluación y los saberes básicos. Fíjate en la numeración oficial y en la redacción exacta de cada elemento; cualquier cambio entre CCAA afecta a la programación.</t>
+  </si>
+  <si>
+    <t>Descarga el anexo de la materia en PDF y marca con colores cada CE y sus criterios asociados; así evitas saltarte alguno al hacer la tabla de evaluación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Elabora una tabla con las 9 competencias específicas y sus 18 criterios de evaluación. Cada criterio debe aparecer con su código (ej. 1.1, 1.2) y su enunciado literal. Esta lista será la base para diseñar instrumentos y ponderaciones.</t>
+  </si>
+  <si>
+    <t>Añade una columna adicional con la dimensión (cognitiva, procedimental, actitudinal) que predomina en cada criterio; te ayudará a variar los instrumentos de evaluación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Revisa los 18 criterios y decide cuáles son los más importantes (por ejemplo, los que evalúan razonamiento cuantitativo o resolución de problemas). Asocia a cada criterio al menos un instrumento de evaluación (prueba escrita, trabajo práctico, observación, portfolio). Asegúrate de que todos los criterios estén cubiertos.</t>
+  </si>
+  <si>
+    <t>Los criterios de comunicación y modelización (CE1 y CE2) suelen ser transversales; puedes evaluarlos con un mismo instrumento si lo planificas bien.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Los 52 saberes básicos están organizados en 5 bloques. Secuencialos a lo largo de los tres trimestres teniendo en cuenta la progresión lógica: primero bloque numérico y funcional, después algebraico y estadístico, finalmente probabilidad e inferencia. Asigna cada saber a una o varias situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Haz una primera distribución en borrador con lápiz, porque los saberes que requieren apoyo visual (tablas, gráficos) conviene situarlos en el segundo trimestre, cuando el alumnado ya ha adquirido soltura con funciones.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>Crea tres situaciones de aprendizaje (SDA) que activen los saberes de cada trimestre. Cada SDA debe incluir: título, contexto social o económico real, competencias específicas trabajadas, criterios evaluados, saberes implicados, tareas principales y producto final. Una SDA puede evaluar varios criterios.</t>
+  </si>
+  <si>
+    <t>Para el primer trimestre, diseña una SDA sobre análisis de encuestas de consumo; es familiar y permite practicar tablas y gráficos. En el segundo trimestre, una sobre costes empresariales; en el tercero, una sobre estudios de mercado con probabilidad.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Decide el peso que tendrá cada criterio en la calificación final de cada evaluación y en la ordinaria. Ajusta las ponderaciones de modo que los criterios de resolución de problemas (típicamente los de mayor carga procedimental) sumen un porcentaje significativo. Acuerda con el departamento un mínimo común.</t>
+  </si>
+  <si>
+    <t>No des más del 30% a pruebas escritas; así cumples con el enfoque competencial. Introduce un peso para la observación diaria (10-15%) que recoja actitudes como el trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las medidas específicas y no específicas para alumnado con necesidad de apoyo educativo (NEAE). Incluye adaptaciones de acceso (tiempo extra, formatos) y de contenido (reducir número de saberes). Define también el plan de recuperación: actividades de refuerzo por criterio no superado y una prueba global alternativa.</t>
+  </si>
+  <si>
+    <t>Prepara un documento aparte con 'indicadores de logro' por criterio; así cuando un alumno no supere un criterio, sabrás exactamente qué debe recuperar, sin esperar a la prueba final.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Emplear algunas estrategias y herramientas, incluidas las digitales, en la resolución de problemas de la vida cotidiana y de las ciencias sociales, valorando su eficiencia en cada </t>
   </si>
   <si>
     <t>Interpretar, modelizar y resolver situaciones problematizadas de la vida cotidiana y de las ciencias sociales utilizando el pensamiento computacional, modificando o creando algorit</t>
   </si>
   <si>
     <t>Resolver problemas en situaciones diversas utilizando procesos matemáticos, estableciendo y aplicando conexiones entre el mundo real, otras áreas de conocimiento y las matemá ticas</t>
   </si>
@@ -1880,185 +2297,477 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>347</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>405</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>432</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>348</v>
+        <v>433</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>349</v>
+        <v>434</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>351</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>463</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F83"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>352</v>
+        <v>464</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>353</v>
+        <v>465</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>354</v>
+        <v>466</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>355</v>
+        <v>467</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>356</v>
+        <v>468</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>1.25</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>44</v>
       </c>
@@ -2073,51 +2782,51 @@
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>1.25</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>357</v>
+        <v>469</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>1.25</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>1.25</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
@@ -2153,51 +2862,51 @@
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>1.25</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>358</v>
+        <v>470</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>1.25</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>93</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>1.25</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
@@ -2265,131 +2974,131 @@
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>1.25</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>359</v>
+        <v>471</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>1.25</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>357</v>
+        <v>469</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>1.25</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>360</v>
+        <v>472</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>1.25</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>1.25</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>1.25</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>361</v>
+        <v>473</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>1.25</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>1.25</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
@@ -2441,51 +3150,51 @@
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>1.25</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>362</v>
+        <v>474</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>1.25</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>1.25</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
@@ -2521,51 +3230,51 @@
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>1.25</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>362</v>
+        <v>474</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>1.25</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>1.25</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
@@ -2713,147 +3422,147 @@
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
         <v>1.25</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>362</v>
+        <v>474</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
         <v>1.25</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
         <v>126</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>360</v>
+        <v>472</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
         <v>1.25</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5" t="s">
         <v>128</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
         <v>1.25</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5" t="s">
         <v>130</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
         <v>1.25</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5" t="s">
         <v>131</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>363</v>
+        <v>475</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
         <v>1.25</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>134</v>
       </c>
       <c r="D51" s="7"/>
       <c r="E51" s="7">
         <v>1.25</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
         <v>135</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>364</v>
+        <v>476</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
         <v>1.25</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>137</v>
       </c>
       <c r="D53" s="7"/>
       <c r="E53" s="7">
         <v>1.25</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5" t="s">
@@ -3017,51 +3726,51 @@
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D64" s="7"/>
       <c r="E64" s="7">
         <v>1.25</v>
       </c>
       <c r="F64" s="5"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>365</v>
+        <v>477</v>
       </c>
       <c r="D65" s="7"/>
       <c r="E65" s="7">
         <v>1.25</v>
       </c>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D66" s="7"/>
       <c r="E66" s="7">
         <v>1.25</v>
       </c>
       <c r="F66" s="5"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5" t="s">
@@ -3113,51 +3822,51 @@
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>143</v>
       </c>
       <c r="D70" s="7"/>
       <c r="E70" s="7">
         <v>1.25</v>
       </c>
       <c r="F70" s="5"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>366</v>
+        <v>478</v>
       </c>
       <c r="D71" s="7"/>
       <c r="E71" s="7">
         <v>1.25</v>
       </c>
       <c r="F71" s="5"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>97</v>
       </c>
       <c r="D72" s="7"/>
       <c r="E72" s="7">
         <v>1.25</v>
       </c>
       <c r="F72" s="5"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5" t="s">
@@ -3177,237 +3886,237 @@
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D74" s="7"/>
       <c r="E74" s="7">
         <v>1.25</v>
       </c>
       <c r="F74" s="5"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>365</v>
+        <v>477</v>
       </c>
       <c r="D75" s="7"/>
       <c r="E75" s="7">
         <v>1.25</v>
       </c>
       <c r="F75" s="5"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D76" s="7"/>
       <c r="E76" s="7">
         <v>1.25</v>
       </c>
       <c r="F76" s="5"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5" t="s">
         <v>126</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>367</v>
+        <v>479</v>
       </c>
       <c r="D77" s="7"/>
       <c r="E77" s="7">
         <v>1.25</v>
       </c>
       <c r="F77" s="5"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5" t="s">
         <v>128</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>148</v>
       </c>
       <c r="D78" s="7"/>
       <c r="E78" s="7">
         <v>1.25</v>
       </c>
       <c r="F78" s="5"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5" t="s">
         <v>130</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D79" s="7"/>
       <c r="E79" s="7">
         <v>1.25</v>
       </c>
       <c r="F79" s="5"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5" t="s">
         <v>131</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>361</v>
+        <v>473</v>
       </c>
       <c r="D80" s="7"/>
       <c r="E80" s="7">
         <v>1.25</v>
       </c>
       <c r="F80" s="5"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D81" s="7"/>
       <c r="E81" s="7">
         <v>1.25</v>
       </c>
       <c r="F81" s="5"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5" t="s">
         <v>135</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D82" s="7"/>
       <c r="E82" s="7">
         <v>1.25</v>
       </c>
       <c r="F82" s="5"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5" t="s">
-        <v>368</v>
+        <v>480</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="5"/>
       <c r="D83" s="7"/>
       <c r="E83" s="7">
         <f>SUM(E3:E82)</f>
         <v>100</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>369</v>
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:CF31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" s="6" t="s">
-        <v>370</v>
+        <v>482</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>371</v>
+        <v>483</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>80</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>82</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>84</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>86</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>88</v>
       </c>
@@ -3606,59 +4315,59 @@
       <c r="BW1" s="6" t="s">
         <v>110</v>
       </c>
       <c r="BX1" s="6" t="s">
         <v>112</v>
       </c>
       <c r="BY1" s="6" t="s">
         <v>126</v>
       </c>
       <c r="BZ1" s="6" t="s">
         <v>128</v>
       </c>
       <c r="CA1" s="6" t="s">
         <v>130</v>
       </c>
       <c r="CB1" s="6" t="s">
         <v>131</v>
       </c>
       <c r="CC1" s="6" t="s">
         <v>133</v>
       </c>
       <c r="CD1" s="6" t="s">
         <v>135</v>
       </c>
       <c r="CE1" s="6" t="s">
-        <v>372</v>
+        <v>484</v>
       </c>
       <c r="CF1" s="6" t="s">
-        <v>356</v>
+        <v>468</v>
       </c>
     </row>
     <row r="2" spans="1:84">
       <c r="A2" s="5" t="s">
-        <v>373</v>
+        <v>485</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -3705,51 +4414,51 @@
       <c r="BN2" s="5"/>
       <c r="BO2" s="5"/>
       <c r="BP2" s="5"/>
       <c r="BQ2" s="5"/>
       <c r="BR2" s="5"/>
       <c r="BS2" s="5"/>
       <c r="BT2" s="5"/>
       <c r="BU2" s="5"/>
       <c r="BV2" s="5"/>
       <c r="BW2" s="5"/>
       <c r="BX2" s="5"/>
       <c r="BY2" s="5"/>
       <c r="BZ2" s="5"/>
       <c r="CA2" s="5"/>
       <c r="CB2" s="5"/>
       <c r="CC2" s="5"/>
       <c r="CD2" s="5"/>
       <c r="CE2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:CD2),"")</f>
         <v/>
       </c>
       <c r="CF2" s="5"/>
     </row>
     <row r="3" spans="1:84">
       <c r="A3" s="5" t="s">
-        <v>374</v>
+        <v>486</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -3796,51 +4505,51 @@
       <c r="BN3" s="5"/>
       <c r="BO3" s="5"/>
       <c r="BP3" s="5"/>
       <c r="BQ3" s="5"/>
       <c r="BR3" s="5"/>
       <c r="BS3" s="5"/>
       <c r="BT3" s="5"/>
       <c r="BU3" s="5"/>
       <c r="BV3" s="5"/>
       <c r="BW3" s="5"/>
       <c r="BX3" s="5"/>
       <c r="BY3" s="5"/>
       <c r="BZ3" s="5"/>
       <c r="CA3" s="5"/>
       <c r="CB3" s="5"/>
       <c r="CC3" s="5"/>
       <c r="CD3" s="5"/>
       <c r="CE3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:CD3),"")</f>
         <v/>
       </c>
       <c r="CF3" s="5"/>
     </row>
     <row r="4" spans="1:84">
       <c r="A4" s="5" t="s">
-        <v>375</v>
+        <v>487</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -3887,51 +4596,51 @@
       <c r="BN4" s="5"/>
       <c r="BO4" s="5"/>
       <c r="BP4" s="5"/>
       <c r="BQ4" s="5"/>
       <c r="BR4" s="5"/>
       <c r="BS4" s="5"/>
       <c r="BT4" s="5"/>
       <c r="BU4" s="5"/>
       <c r="BV4" s="5"/>
       <c r="BW4" s="5"/>
       <c r="BX4" s="5"/>
       <c r="BY4" s="5"/>
       <c r="BZ4" s="5"/>
       <c r="CA4" s="5"/>
       <c r="CB4" s="5"/>
       <c r="CC4" s="5"/>
       <c r="CD4" s="5"/>
       <c r="CE4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:CD4),"")</f>
         <v/>
       </c>
       <c r="CF4" s="5"/>
     </row>
     <row r="5" spans="1:84">
       <c r="A5" s="5" t="s">
-        <v>376</v>
+        <v>488</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -3978,51 +4687,51 @@
       <c r="BN5" s="5"/>
       <c r="BO5" s="5"/>
       <c r="BP5" s="5"/>
       <c r="BQ5" s="5"/>
       <c r="BR5" s="5"/>
       <c r="BS5" s="5"/>
       <c r="BT5" s="5"/>
       <c r="BU5" s="5"/>
       <c r="BV5" s="5"/>
       <c r="BW5" s="5"/>
       <c r="BX5" s="5"/>
       <c r="BY5" s="5"/>
       <c r="BZ5" s="5"/>
       <c r="CA5" s="5"/>
       <c r="CB5" s="5"/>
       <c r="CC5" s="5"/>
       <c r="CD5" s="5"/>
       <c r="CE5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:CD5),"")</f>
         <v/>
       </c>
       <c r="CF5" s="5"/>
     </row>
     <row r="6" spans="1:84">
       <c r="A6" s="5" t="s">
-        <v>377</v>
+        <v>489</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -4069,51 +4778,51 @@
       <c r="BN6" s="5"/>
       <c r="BO6" s="5"/>
       <c r="BP6" s="5"/>
       <c r="BQ6" s="5"/>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
       <c r="BU6" s="5"/>
       <c r="BV6" s="5"/>
       <c r="BW6" s="5"/>
       <c r="BX6" s="5"/>
       <c r="BY6" s="5"/>
       <c r="BZ6" s="5"/>
       <c r="CA6" s="5"/>
       <c r="CB6" s="5"/>
       <c r="CC6" s="5"/>
       <c r="CD6" s="5"/>
       <c r="CE6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:CD6),"")</f>
         <v/>
       </c>
       <c r="CF6" s="5"/>
     </row>
     <row r="7" spans="1:84">
       <c r="A7" s="5" t="s">
-        <v>378</v>
+        <v>490</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -4160,51 +4869,51 @@
       <c r="BN7" s="5"/>
       <c r="BO7" s="5"/>
       <c r="BP7" s="5"/>
       <c r="BQ7" s="5"/>
       <c r="BR7" s="5"/>
       <c r="BS7" s="5"/>
       <c r="BT7" s="5"/>
       <c r="BU7" s="5"/>
       <c r="BV7" s="5"/>
       <c r="BW7" s="5"/>
       <c r="BX7" s="5"/>
       <c r="BY7" s="5"/>
       <c r="BZ7" s="5"/>
       <c r="CA7" s="5"/>
       <c r="CB7" s="5"/>
       <c r="CC7" s="5"/>
       <c r="CD7" s="5"/>
       <c r="CE7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:CD7),"")</f>
         <v/>
       </c>
       <c r="CF7" s="5"/>
     </row>
     <row r="8" spans="1:84">
       <c r="A8" s="5" t="s">
-        <v>379</v>
+        <v>491</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -4251,51 +4960,51 @@
       <c r="BN8" s="5"/>
       <c r="BO8" s="5"/>
       <c r="BP8" s="5"/>
       <c r="BQ8" s="5"/>
       <c r="BR8" s="5"/>
       <c r="BS8" s="5"/>
       <c r="BT8" s="5"/>
       <c r="BU8" s="5"/>
       <c r="BV8" s="5"/>
       <c r="BW8" s="5"/>
       <c r="BX8" s="5"/>
       <c r="BY8" s="5"/>
       <c r="BZ8" s="5"/>
       <c r="CA8" s="5"/>
       <c r="CB8" s="5"/>
       <c r="CC8" s="5"/>
       <c r="CD8" s="5"/>
       <c r="CE8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:CD8),"")</f>
         <v/>
       </c>
       <c r="CF8" s="5"/>
     </row>
     <row r="9" spans="1:84">
       <c r="A9" s="5" t="s">
-        <v>380</v>
+        <v>492</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -4342,51 +5051,51 @@
       <c r="BN9" s="5"/>
       <c r="BO9" s="5"/>
       <c r="BP9" s="5"/>
       <c r="BQ9" s="5"/>
       <c r="BR9" s="5"/>
       <c r="BS9" s="5"/>
       <c r="BT9" s="5"/>
       <c r="BU9" s="5"/>
       <c r="BV9" s="5"/>
       <c r="BW9" s="5"/>
       <c r="BX9" s="5"/>
       <c r="BY9" s="5"/>
       <c r="BZ9" s="5"/>
       <c r="CA9" s="5"/>
       <c r="CB9" s="5"/>
       <c r="CC9" s="5"/>
       <c r="CD9" s="5"/>
       <c r="CE9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:CD9),"")</f>
         <v/>
       </c>
       <c r="CF9" s="5"/>
     </row>
     <row r="10" spans="1:84">
       <c r="A10" s="5" t="s">
-        <v>381</v>
+        <v>493</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -4433,51 +5142,51 @@
       <c r="BN10" s="5"/>
       <c r="BO10" s="5"/>
       <c r="BP10" s="5"/>
       <c r="BQ10" s="5"/>
       <c r="BR10" s="5"/>
       <c r="BS10" s="5"/>
       <c r="BT10" s="5"/>
       <c r="BU10" s="5"/>
       <c r="BV10" s="5"/>
       <c r="BW10" s="5"/>
       <c r="BX10" s="5"/>
       <c r="BY10" s="5"/>
       <c r="BZ10" s="5"/>
       <c r="CA10" s="5"/>
       <c r="CB10" s="5"/>
       <c r="CC10" s="5"/>
       <c r="CD10" s="5"/>
       <c r="CE10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:CD10),"")</f>
         <v/>
       </c>
       <c r="CF10" s="5"/>
     </row>
     <row r="11" spans="1:84">
       <c r="A11" s="5" t="s">
-        <v>382</v>
+        <v>494</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -4524,51 +5233,51 @@
       <c r="BN11" s="5"/>
       <c r="BO11" s="5"/>
       <c r="BP11" s="5"/>
       <c r="BQ11" s="5"/>
       <c r="BR11" s="5"/>
       <c r="BS11" s="5"/>
       <c r="BT11" s="5"/>
       <c r="BU11" s="5"/>
       <c r="BV11" s="5"/>
       <c r="BW11" s="5"/>
       <c r="BX11" s="5"/>
       <c r="BY11" s="5"/>
       <c r="BZ11" s="5"/>
       <c r="CA11" s="5"/>
       <c r="CB11" s="5"/>
       <c r="CC11" s="5"/>
       <c r="CD11" s="5"/>
       <c r="CE11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:CD11),"")</f>
         <v/>
       </c>
       <c r="CF11" s="5"/>
     </row>
     <row r="12" spans="1:84">
       <c r="A12" s="5" t="s">
-        <v>383</v>
+        <v>495</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -4615,51 +5324,51 @@
       <c r="BN12" s="5"/>
       <c r="BO12" s="5"/>
       <c r="BP12" s="5"/>
       <c r="BQ12" s="5"/>
       <c r="BR12" s="5"/>
       <c r="BS12" s="5"/>
       <c r="BT12" s="5"/>
       <c r="BU12" s="5"/>
       <c r="BV12" s="5"/>
       <c r="BW12" s="5"/>
       <c r="BX12" s="5"/>
       <c r="BY12" s="5"/>
       <c r="BZ12" s="5"/>
       <c r="CA12" s="5"/>
       <c r="CB12" s="5"/>
       <c r="CC12" s="5"/>
       <c r="CD12" s="5"/>
       <c r="CE12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:CD12),"")</f>
         <v/>
       </c>
       <c r="CF12" s="5"/>
     </row>
     <row r="13" spans="1:84">
       <c r="A13" s="5" t="s">
-        <v>384</v>
+        <v>496</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -4706,51 +5415,51 @@
       <c r="BN13" s="5"/>
       <c r="BO13" s="5"/>
       <c r="BP13" s="5"/>
       <c r="BQ13" s="5"/>
       <c r="BR13" s="5"/>
       <c r="BS13" s="5"/>
       <c r="BT13" s="5"/>
       <c r="BU13" s="5"/>
       <c r="BV13" s="5"/>
       <c r="BW13" s="5"/>
       <c r="BX13" s="5"/>
       <c r="BY13" s="5"/>
       <c r="BZ13" s="5"/>
       <c r="CA13" s="5"/>
       <c r="CB13" s="5"/>
       <c r="CC13" s="5"/>
       <c r="CD13" s="5"/>
       <c r="CE13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:CD13),"")</f>
         <v/>
       </c>
       <c r="CF13" s="5"/>
     </row>
     <row r="14" spans="1:84">
       <c r="A14" s="5" t="s">
-        <v>385</v>
+        <v>497</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -4797,51 +5506,51 @@
       <c r="BN14" s="5"/>
       <c r="BO14" s="5"/>
       <c r="BP14" s="5"/>
       <c r="BQ14" s="5"/>
       <c r="BR14" s="5"/>
       <c r="BS14" s="5"/>
       <c r="BT14" s="5"/>
       <c r="BU14" s="5"/>
       <c r="BV14" s="5"/>
       <c r="BW14" s="5"/>
       <c r="BX14" s="5"/>
       <c r="BY14" s="5"/>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:CD14),"")</f>
         <v/>
       </c>
       <c r="CF14" s="5"/>
     </row>
     <row r="15" spans="1:84">
       <c r="A15" s="5" t="s">
-        <v>386</v>
+        <v>498</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -4888,51 +5597,51 @@
       <c r="BN15" s="5"/>
       <c r="BO15" s="5"/>
       <c r="BP15" s="5"/>
       <c r="BQ15" s="5"/>
       <c r="BR15" s="5"/>
       <c r="BS15" s="5"/>
       <c r="BT15" s="5"/>
       <c r="BU15" s="5"/>
       <c r="BV15" s="5"/>
       <c r="BW15" s="5"/>
       <c r="BX15" s="5"/>
       <c r="BY15" s="5"/>
       <c r="BZ15" s="5"/>
       <c r="CA15" s="5"/>
       <c r="CB15" s="5"/>
       <c r="CC15" s="5"/>
       <c r="CD15" s="5"/>
       <c r="CE15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:CD15),"")</f>
         <v/>
       </c>
       <c r="CF15" s="5"/>
     </row>
     <row r="16" spans="1:84">
       <c r="A16" s="5" t="s">
-        <v>387</v>
+        <v>499</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -4979,51 +5688,51 @@
       <c r="BN16" s="5"/>
       <c r="BO16" s="5"/>
       <c r="BP16" s="5"/>
       <c r="BQ16" s="5"/>
       <c r="BR16" s="5"/>
       <c r="BS16" s="5"/>
       <c r="BT16" s="5"/>
       <c r="BU16" s="5"/>
       <c r="BV16" s="5"/>
       <c r="BW16" s="5"/>
       <c r="BX16" s="5"/>
       <c r="BY16" s="5"/>
       <c r="BZ16" s="5"/>
       <c r="CA16" s="5"/>
       <c r="CB16" s="5"/>
       <c r="CC16" s="5"/>
       <c r="CD16" s="5"/>
       <c r="CE16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:CD16),"")</f>
         <v/>
       </c>
       <c r="CF16" s="5"/>
     </row>
     <row r="17" spans="1:84">
       <c r="A17" s="5" t="s">
-        <v>388</v>
+        <v>500</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -5070,51 +5779,51 @@
       <c r="BN17" s="5"/>
       <c r="BO17" s="5"/>
       <c r="BP17" s="5"/>
       <c r="BQ17" s="5"/>
       <c r="BR17" s="5"/>
       <c r="BS17" s="5"/>
       <c r="BT17" s="5"/>
       <c r="BU17" s="5"/>
       <c r="BV17" s="5"/>
       <c r="BW17" s="5"/>
       <c r="BX17" s="5"/>
       <c r="BY17" s="5"/>
       <c r="BZ17" s="5"/>
       <c r="CA17" s="5"/>
       <c r="CB17" s="5"/>
       <c r="CC17" s="5"/>
       <c r="CD17" s="5"/>
       <c r="CE17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:CD17),"")</f>
         <v/>
       </c>
       <c r="CF17" s="5"/>
     </row>
     <row r="18" spans="1:84">
       <c r="A18" s="5" t="s">
-        <v>389</v>
+        <v>501</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -5161,51 +5870,51 @@
       <c r="BN18" s="5"/>
       <c r="BO18" s="5"/>
       <c r="BP18" s="5"/>
       <c r="BQ18" s="5"/>
       <c r="BR18" s="5"/>
       <c r="BS18" s="5"/>
       <c r="BT18" s="5"/>
       <c r="BU18" s="5"/>
       <c r="BV18" s="5"/>
       <c r="BW18" s="5"/>
       <c r="BX18" s="5"/>
       <c r="BY18" s="5"/>
       <c r="BZ18" s="5"/>
       <c r="CA18" s="5"/>
       <c r="CB18" s="5"/>
       <c r="CC18" s="5"/>
       <c r="CD18" s="5"/>
       <c r="CE18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:CD18),"")</f>
         <v/>
       </c>
       <c r="CF18" s="5"/>
     </row>
     <row r="19" spans="1:84">
       <c r="A19" s="5" t="s">
-        <v>390</v>
+        <v>502</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -5252,51 +5961,51 @@
       <c r="BN19" s="5"/>
       <c r="BO19" s="5"/>
       <c r="BP19" s="5"/>
       <c r="BQ19" s="5"/>
       <c r="BR19" s="5"/>
       <c r="BS19" s="5"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="5"/>
       <c r="BV19" s="5"/>
       <c r="BW19" s="5"/>
       <c r="BX19" s="5"/>
       <c r="BY19" s="5"/>
       <c r="BZ19" s="5"/>
       <c r="CA19" s="5"/>
       <c r="CB19" s="5"/>
       <c r="CC19" s="5"/>
       <c r="CD19" s="5"/>
       <c r="CE19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:CD19),"")</f>
         <v/>
       </c>
       <c r="CF19" s="5"/>
     </row>
     <row r="20" spans="1:84">
       <c r="A20" s="5" t="s">
-        <v>391</v>
+        <v>503</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -5343,51 +6052,51 @@
       <c r="BN20" s="5"/>
       <c r="BO20" s="5"/>
       <c r="BP20" s="5"/>
       <c r="BQ20" s="5"/>
       <c r="BR20" s="5"/>
       <c r="BS20" s="5"/>
       <c r="BT20" s="5"/>
       <c r="BU20" s="5"/>
       <c r="BV20" s="5"/>
       <c r="BW20" s="5"/>
       <c r="BX20" s="5"/>
       <c r="BY20" s="5"/>
       <c r="BZ20" s="5"/>
       <c r="CA20" s="5"/>
       <c r="CB20" s="5"/>
       <c r="CC20" s="5"/>
       <c r="CD20" s="5"/>
       <c r="CE20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:CD20),"")</f>
         <v/>
       </c>
       <c r="CF20" s="5"/>
     </row>
     <row r="21" spans="1:84">
       <c r="A21" s="5" t="s">
-        <v>392</v>
+        <v>504</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -5434,51 +6143,51 @@
       <c r="BN21" s="5"/>
       <c r="BO21" s="5"/>
       <c r="BP21" s="5"/>
       <c r="BQ21" s="5"/>
       <c r="BR21" s="5"/>
       <c r="BS21" s="5"/>
       <c r="BT21" s="5"/>
       <c r="BU21" s="5"/>
       <c r="BV21" s="5"/>
       <c r="BW21" s="5"/>
       <c r="BX21" s="5"/>
       <c r="BY21" s="5"/>
       <c r="BZ21" s="5"/>
       <c r="CA21" s="5"/>
       <c r="CB21" s="5"/>
       <c r="CC21" s="5"/>
       <c r="CD21" s="5"/>
       <c r="CE21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:CD21),"")</f>
         <v/>
       </c>
       <c r="CF21" s="5"/>
     </row>
     <row r="22" spans="1:84">
       <c r="A22" s="5" t="s">
-        <v>393</v>
+        <v>505</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -5525,51 +6234,51 @@
       <c r="BN22" s="5"/>
       <c r="BO22" s="5"/>
       <c r="BP22" s="5"/>
       <c r="BQ22" s="5"/>
       <c r="BR22" s="5"/>
       <c r="BS22" s="5"/>
       <c r="BT22" s="5"/>
       <c r="BU22" s="5"/>
       <c r="BV22" s="5"/>
       <c r="BW22" s="5"/>
       <c r="BX22" s="5"/>
       <c r="BY22" s="5"/>
       <c r="BZ22" s="5"/>
       <c r="CA22" s="5"/>
       <c r="CB22" s="5"/>
       <c r="CC22" s="5"/>
       <c r="CD22" s="5"/>
       <c r="CE22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:CD22),"")</f>
         <v/>
       </c>
       <c r="CF22" s="5"/>
     </row>
     <row r="23" spans="1:84">
       <c r="A23" s="5" t="s">
-        <v>394</v>
+        <v>506</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -5616,51 +6325,51 @@
       <c r="BN23" s="5"/>
       <c r="BO23" s="5"/>
       <c r="BP23" s="5"/>
       <c r="BQ23" s="5"/>
       <c r="BR23" s="5"/>
       <c r="BS23" s="5"/>
       <c r="BT23" s="5"/>
       <c r="BU23" s="5"/>
       <c r="BV23" s="5"/>
       <c r="BW23" s="5"/>
       <c r="BX23" s="5"/>
       <c r="BY23" s="5"/>
       <c r="BZ23" s="5"/>
       <c r="CA23" s="5"/>
       <c r="CB23" s="5"/>
       <c r="CC23" s="5"/>
       <c r="CD23" s="5"/>
       <c r="CE23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:CD23),"")</f>
         <v/>
       </c>
       <c r="CF23" s="5"/>
     </row>
     <row r="24" spans="1:84">
       <c r="A24" s="5" t="s">
-        <v>395</v>
+        <v>507</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -5707,51 +6416,51 @@
       <c r="BN24" s="5"/>
       <c r="BO24" s="5"/>
       <c r="BP24" s="5"/>
       <c r="BQ24" s="5"/>
       <c r="BR24" s="5"/>
       <c r="BS24" s="5"/>
       <c r="BT24" s="5"/>
       <c r="BU24" s="5"/>
       <c r="BV24" s="5"/>
       <c r="BW24" s="5"/>
       <c r="BX24" s="5"/>
       <c r="BY24" s="5"/>
       <c r="BZ24" s="5"/>
       <c r="CA24" s="5"/>
       <c r="CB24" s="5"/>
       <c r="CC24" s="5"/>
       <c r="CD24" s="5"/>
       <c r="CE24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:CD24),"")</f>
         <v/>
       </c>
       <c r="CF24" s="5"/>
     </row>
     <row r="25" spans="1:84">
       <c r="A25" s="5" t="s">
-        <v>396</v>
+        <v>508</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -5798,51 +6507,51 @@
       <c r="BN25" s="5"/>
       <c r="BO25" s="5"/>
       <c r="BP25" s="5"/>
       <c r="BQ25" s="5"/>
       <c r="BR25" s="5"/>
       <c r="BS25" s="5"/>
       <c r="BT25" s="5"/>
       <c r="BU25" s="5"/>
       <c r="BV25" s="5"/>
       <c r="BW25" s="5"/>
       <c r="BX25" s="5"/>
       <c r="BY25" s="5"/>
       <c r="BZ25" s="5"/>
       <c r="CA25" s="5"/>
       <c r="CB25" s="5"/>
       <c r="CC25" s="5"/>
       <c r="CD25" s="5"/>
       <c r="CE25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:CD25),"")</f>
         <v/>
       </c>
       <c r="CF25" s="5"/>
     </row>
     <row r="26" spans="1:84">
       <c r="A26" s="5" t="s">
-        <v>397</v>
+        <v>509</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -5889,51 +6598,51 @@
       <c r="BN26" s="5"/>
       <c r="BO26" s="5"/>
       <c r="BP26" s="5"/>
       <c r="BQ26" s="5"/>
       <c r="BR26" s="5"/>
       <c r="BS26" s="5"/>
       <c r="BT26" s="5"/>
       <c r="BU26" s="5"/>
       <c r="BV26" s="5"/>
       <c r="BW26" s="5"/>
       <c r="BX26" s="5"/>
       <c r="BY26" s="5"/>
       <c r="BZ26" s="5"/>
       <c r="CA26" s="5"/>
       <c r="CB26" s="5"/>
       <c r="CC26" s="5"/>
       <c r="CD26" s="5"/>
       <c r="CE26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:CD26),"")</f>
         <v/>
       </c>
       <c r="CF26" s="5"/>
     </row>
     <row r="27" spans="1:84">
       <c r="A27" s="5" t="s">
-        <v>398</v>
+        <v>510</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -5980,51 +6689,51 @@
       <c r="BN27" s="5"/>
       <c r="BO27" s="5"/>
       <c r="BP27" s="5"/>
       <c r="BQ27" s="5"/>
       <c r="BR27" s="5"/>
       <c r="BS27" s="5"/>
       <c r="BT27" s="5"/>
       <c r="BU27" s="5"/>
       <c r="BV27" s="5"/>
       <c r="BW27" s="5"/>
       <c r="BX27" s="5"/>
       <c r="BY27" s="5"/>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:CD27),"")</f>
         <v/>
       </c>
       <c r="CF27" s="5"/>
     </row>
     <row r="28" spans="1:84">
       <c r="A28" s="5" t="s">
-        <v>399</v>
+        <v>511</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -6071,51 +6780,51 @@
       <c r="BN28" s="5"/>
       <c r="BO28" s="5"/>
       <c r="BP28" s="5"/>
       <c r="BQ28" s="5"/>
       <c r="BR28" s="5"/>
       <c r="BS28" s="5"/>
       <c r="BT28" s="5"/>
       <c r="BU28" s="5"/>
       <c r="BV28" s="5"/>
       <c r="BW28" s="5"/>
       <c r="BX28" s="5"/>
       <c r="BY28" s="5"/>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:CD28),"")</f>
         <v/>
       </c>
       <c r="CF28" s="5"/>
     </row>
     <row r="29" spans="1:84">
       <c r="A29" s="5" t="s">
-        <v>400</v>
+        <v>512</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -6162,51 +6871,51 @@
       <c r="BN29" s="5"/>
       <c r="BO29" s="5"/>
       <c r="BP29" s="5"/>
       <c r="BQ29" s="5"/>
       <c r="BR29" s="5"/>
       <c r="BS29" s="5"/>
       <c r="BT29" s="5"/>
       <c r="BU29" s="5"/>
       <c r="BV29" s="5"/>
       <c r="BW29" s="5"/>
       <c r="BX29" s="5"/>
       <c r="BY29" s="5"/>
       <c r="BZ29" s="5"/>
       <c r="CA29" s="5"/>
       <c r="CB29" s="5"/>
       <c r="CC29" s="5"/>
       <c r="CD29" s="5"/>
       <c r="CE29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:CD29),"")</f>
         <v/>
       </c>
       <c r="CF29" s="5"/>
     </row>
     <row r="30" spans="1:84">
       <c r="A30" s="5" t="s">
-        <v>401</v>
+        <v>513</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -6253,51 +6962,51 @@
       <c r="BN30" s="5"/>
       <c r="BO30" s="5"/>
       <c r="BP30" s="5"/>
       <c r="BQ30" s="5"/>
       <c r="BR30" s="5"/>
       <c r="BS30" s="5"/>
       <c r="BT30" s="5"/>
       <c r="BU30" s="5"/>
       <c r="BV30" s="5"/>
       <c r="BW30" s="5"/>
       <c r="BX30" s="5"/>
       <c r="BY30" s="5"/>
       <c r="BZ30" s="5"/>
       <c r="CA30" s="5"/>
       <c r="CB30" s="5"/>
       <c r="CC30" s="5"/>
       <c r="CD30" s="5"/>
       <c r="CE30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:CD30),"")</f>
         <v/>
       </c>
       <c r="CF30" s="5"/>
     </row>
     <row r="31" spans="1:84">
       <c r="A31" s="5" t="s">
-        <v>402</v>
+        <v>514</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -18582,450 +19291,450 @@
         <v>156</v>
       </c>
       <c r="C126" s="5">
         <v>9</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>225</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C127" s="5">
         <v>10</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>226</v>
+        <v>264</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C128" s="5">
         <v>11</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>227</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C129" s="5">
         <v>12</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C130" s="5">
         <v>1</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>164</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C131" s="5">
         <v>2</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C132" s="5">
         <v>3</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C133" s="5">
         <v>4</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C134" s="5">
         <v>5</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C135" s="5">
         <v>6</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C136" s="5">
         <v>7</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C137" s="5">
         <v>8</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C138" s="5">
         <v>9</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C139" s="5">
         <v>10</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C140" s="5">
         <v>11</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C141" s="5">
         <v>12</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C142" s="5">
         <v>13</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C143" s="5">
         <v>1</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C144" s="5">
         <v>2</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C145" s="5">
         <v>3</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C146" s="5">
         <v>4</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C147" s="5">
         <v>5</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C148" s="5">
         <v>6</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C149" s="5">
         <v>7</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>183</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
@@ -19038,469 +19747,469 @@
         <v>156</v>
       </c>
       <c r="C150" s="5">
         <v>8</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C151" s="5">
         <v>9</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C152" s="5">
         <v>10</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C153" s="5">
         <v>11</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C154" s="5">
         <v>12</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C155" s="5">
         <v>13</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C156" s="5">
         <v>14</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C157" s="5">
         <v>15</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C158" s="5">
         <v>16</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C159" s="5">
         <v>17</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C160" s="5">
         <v>18</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C161" s="5">
         <v>1</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C162" s="5">
         <v>2</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C163" s="5">
         <v>3</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C164" s="5">
         <v>4</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C165" s="5">
         <v>5</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C166" s="5">
         <v>6</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C167" s="5">
         <v>7</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C168" s="5">
         <v>8</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>239</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C169" s="5">
         <v>9</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C170" s="5">
         <v>10</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C171" s="5">
         <v>11</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C172" s="5">
         <v>12</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5"/>
       <c r="H172" s="5"/>
       <c r="I172" s="5"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C173" s="5">
         <v>13</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5"/>
       <c r="H173" s="5"/>
       <c r="I173" s="5"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C174" s="5">
         <v>1</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="5"/>
       <c r="I174" s="5"/>
@@ -19532,184 +20241,184 @@
         <v>156</v>
       </c>
       <c r="C176" s="5">
         <v>3</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5"/>
       <c r="H176" s="5"/>
       <c r="I176" s="5"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C177" s="5">
         <v>4</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5"/>
       <c r="H177" s="5"/>
       <c r="I177" s="5"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C178" s="5">
         <v>5</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5"/>
       <c r="H178" s="5"/>
       <c r="I178" s="5"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C179" s="5">
         <v>6</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5"/>
       <c r="H179" s="5"/>
       <c r="I179" s="5"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C180" s="5">
         <v>7</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5"/>
       <c r="H180" s="5"/>
       <c r="I180" s="5"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C181" s="5">
         <v>8</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>191</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5"/>
       <c r="H181" s="5"/>
       <c r="I181" s="5"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C182" s="5">
         <v>9</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5"/>
       <c r="H182" s="5"/>
       <c r="I182" s="5"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C183" s="5">
         <v>10</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5"/>
       <c r="H183" s="5"/>
       <c r="I183" s="5"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C184" s="5">
         <v>11</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5"/>
       <c r="H184" s="5"/>
       <c r="I184" s="5"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C185" s="5">
         <v>12</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5"/>
       <c r="H185" s="5"/>
       <c r="I185" s="5"/>
@@ -19722,165 +20431,165 @@
         <v>156</v>
       </c>
       <c r="C186" s="5">
         <v>13</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>195</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5"/>
       <c r="H186" s="5"/>
       <c r="I186" s="5"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C187" s="5">
         <v>14</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5"/>
       <c r="H187" s="5"/>
       <c r="I187" s="5"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C188" s="5">
         <v>15</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5"/>
       <c r="H188" s="5"/>
       <c r="I188" s="5"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C189" s="5">
         <v>16</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5"/>
       <c r="H189" s="5"/>
       <c r="I189" s="5"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C190" s="5">
         <v>17</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5"/>
       <c r="H190" s="5"/>
       <c r="I190" s="5"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C191" s="5">
         <v>18</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="5"/>
       <c r="I191" s="5"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C192" s="5">
         <v>19</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>200</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5"/>
       <c r="H192" s="5"/>
       <c r="I192" s="5"/>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C193" s="5">
         <v>20</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5"/>
       <c r="H193" s="5"/>
       <c r="I193" s="5"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C194" s="5">
         <v>21</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5"/>
       <c r="H194" s="5"/>
       <c r="I194" s="5"/>
@@ -19931,51 +20640,51 @@
         <v>156</v>
       </c>
       <c r="C197" s="5">
         <v>3</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="5"/>
       <c r="I197" s="5"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C198" s="5">
         <v>4</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5"/>
       <c r="H198" s="5"/>
       <c r="I198" s="5"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C199" s="5">
         <v>5</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>207</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5"/>
       <c r="H199" s="5"/>
       <c r="I199" s="5"/>
@@ -19988,108 +20697,108 @@
         <v>156</v>
       </c>
       <c r="C200" s="5">
         <v>6</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="5"/>
       <c r="I200" s="5"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C201" s="5">
         <v>7</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5"/>
       <c r="H201" s="5"/>
       <c r="I201" s="5"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C202" s="5">
         <v>8</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5"/>
       <c r="H202" s="5"/>
       <c r="I202" s="5"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C203" s="5">
         <v>9</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>213</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5"/>
       <c r="H203" s="5"/>
       <c r="I203" s="5"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C204" s="5">
         <v>10</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5"/>
       <c r="H204" s="5"/>
       <c r="I204" s="5"/>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C205" s="5">
         <v>1</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="5"/>
       <c r="I205" s="5"/>
@@ -20140,70 +20849,70 @@
         <v>156</v>
       </c>
       <c r="C208" s="5">
         <v>4</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>219</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5"/>
       <c r="H208" s="5"/>
       <c r="I208" s="5"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C209" s="5">
         <v>5</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5"/>
       <c r="H209" s="5"/>
       <c r="I209" s="5"/>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C210" s="5">
         <v>6</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5"/>
       <c r="H210" s="5"/>
       <c r="I210" s="5"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C211" s="5">
         <v>7</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>222</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5"/>
       <c r="H211" s="5"/>
       <c r="I211" s="5"/>
@@ -20216,51 +20925,51 @@
         <v>156</v>
       </c>
       <c r="C212" s="5">
         <v>8</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
       <c r="G212" s="5"/>
       <c r="H212" s="5"/>
       <c r="I212" s="5"/>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C213" s="5">
         <v>9</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="5"/>
       <c r="I213" s="5"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C214" s="5">
         <v>10</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>225</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="5"/>
       <c r="G214" s="5"/>
       <c r="H214" s="5"/>
       <c r="I214" s="5"/>
@@ -20292,256 +21001,616 @@
         <v>156</v>
       </c>
       <c r="C216" s="5">
         <v>12</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>227</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="5"/>
       <c r="I216" s="5"/>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C217" s="5">
         <v>13</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="5"/>
       <c r="H217" s="5"/>
       <c r="I217" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>327</v>
-[...6 lines deleted...]
-      <c r="B3" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>329</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>330</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>331</v>
-      </c>
-[...32 lines deleted...]
-        <v>339</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="B4" s="5" t="s">
         <v>344</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="C4" s="5" t="s">
         <v>345</v>
       </c>
+      <c r="D4" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>402</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>