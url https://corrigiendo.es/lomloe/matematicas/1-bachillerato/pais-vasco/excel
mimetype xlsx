--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:48</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -364,104 +364,101 @@
   <si>
     <t>Adquirir nuevo conocimiento matemático, de forma guiada, a partir de la formulación de preguntas y conjeturas y su discusión en grupo.</t>
   </si>
   <si>
     <t>Emplear herramientas tecnológicas adecuadas en la formulación o investigación de preguntas o problemas.</t>
   </si>
   <si>
     <t>Reconocer el error en el planteamiento de preguntas o problemas entendiéndolo como una forma de progresar en el aprendizaje de las matemáticas.</t>
   </si>
   <si>
     <t>Identificar, modelizar y resolver situaciones de la vida cotidiana y de contextos técnicos y sociales, utilizando el pensa miento computacional, modificando y creando algoritmos.</t>
   </si>
   <si>
     <t>Manifestar una visión matemática integrada, resolviendo problemas, explorando relaciones y aplicando conexiones entre diferentes ideas y elementos matemáticos.</t>
   </si>
   <si>
     <t>Resolver problemas en diferentes situaciones utilizando procesos matemáticos, estableciendo y aplicando diversas conexiones entre el mundo real, otras áreas del conocimiento técnico y social y las matemáticas.</t>
   </si>
   <si>
     <t>Reconocer la aportación de las matemáticas al progreso de la humanidad y sobre su contribución en la propuesta de soluciones a situaciones complejas y a los retos que se plantean en la sociedad.</t>
   </si>
   <si>
     <t>Representar ideas matemáticas, estructurando procesos de pensamiento y razonamiento matemáticos y seleccionando las tecnologías más adecuadas.</t>
   </si>
   <si>
-    <t>Seleccionar y utilizar diversas formas tanto de representación como de interacción con asistentes y simuladores, valo rando su utilidad para compartir información.</t>
+    <t>Seleccionar y utilizar diversas formas tanto de representación como de interacción con asistentes y simuladores, valorando su utilidad para compartir información.</t>
   </si>
   <si>
     <t>Reconocer, interpretar y utilizar el lenguaje matemático en diferentes contextos y soportes como vía para afianzar y generar nuevo conocimiento.</t>
   </si>
   <si>
-    <t>Comunicar y argumentar de manera organizada y estructurada las ideas matemáticas empleando el soporte, la termi nología y el rigor apropiados y reflexionando sobre los procesos seguidos.</t>
+    <t>Comunicar y argumentar de manera organizada y estructurada las ideas matemáticas empleando el soporte, la terminología y el rigor apropiados y reflexionando sobre los procesos seguidos.</t>
   </si>
   <si>
     <t>Perseverar en la consecución de objetivos en situaciones de incertidumbre, identificando y gestionando emociones y utilizando el error como parte del proceso de aprendizaje.</t>
   </si>
   <si>
     <t>Mostrar motivación positiva ante los retos y entereza ante la adversidad, aceptando y aprendiendo de la crítica razona da, al hacer frente a las diferentes situaciones de aprendizaje de las matemáticas.</t>
   </si>
   <si>
     <t>Participar en tareas matemáticas de forma activa en equipos heterogéneos e identificar las habilidades sociales más propicias, apoyando las emociones y experiencias de los demás, escuchando sus razonamientos, aportando al equipo a través del rol asignado y fomentando el bienestar grupal y las relaciones saludables.</t>
   </si>
   <si>
     <t>Emplear algunas estrategias y herramientas, como la descomposición en problemas más sencillos o resolver de manera inversa, al modelizar y resolver problemas de la vida cotidiana y de la ciencia y la tecnología, utilizando las más adecuadas según su eficiencia.</t>
   </si>
   <si>
     <t>Obtener diferentes soluciones de problemas de la vida cotidiana y de la ciencia y la tecnología siguiendo las fases de resolución y describiendo el procedimiento utilizado.</t>
   </si>
   <si>
     <t>Comprobar la validez matemática de las soluciones ob tenidas en la resolución de un problema utilizando el razonamiento y la argumentación.</t>
   </si>
   <si>
     <t>Seleccionar la solución más adecuada de un problema estudiando su pertinencia en función de las características del contexto social (sostenibilidad, equidad…). 3.</t>
   </si>
   <si>
     <t>Adquirir nuevos conocimientos matemáticos a través de la formulación, de forma guiada y en grupo, de preguntas, conjeturas y problemas, utilizando razonamientos y argumentos matemáticos y apoyándose en herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Reconocer el error en el planteamiento de conjeturas o problemas entendiéndolo como una forma de progresar en el aprendizaje y de descubrir nuevos conocimientos. 4.</t>
   </si>
   <si>
     <t>Interpretar y modelizar situaciones problematizadas de la vida cotidiana y de la ciencia y la tecnología, descomponiendo un problema en sus partes, reconociendo patrones y los principios que los generan y utilizando el pensamiento computacional, modificando y creando algoritmos. 5.</t>
   </si>
   <si>
     <t>Manifestar una visión matemática integrada, resolviendo problemas, explorando relaciones y aplicando conexiones entre diferentes ideas y elementos matemáticos (números reales, vectores, ecuaciones de una recta, funciones y sus propiedades, fenómenos aleatorios…). 6.</t>
   </si>
   <si>
     <t>Resolver problemas en diferentes situaciones utilizando procesos matemáticos (inferir, medir, comunicar, clasificar, predecir…), estableciendo y aplicando conexiones entre el mundo real, otras áreas de conocimiento de la ciencia y la tecnología y las matemáticas.</t>
   </si>
   <si>
     <t>Proponer acciones innovadoras en contextos científicos, tecnológicos, artísticos y culturales utilizando el potencial creativo de las matemáticas.</t>
   </si>
   <si>
     <t>Reconocer la aportación de las matemáticas al progreso de la humanidad identificando su contribución en la propues ta de soluciones a diferentes problemáticas (medio ambiente, consumo, desigualdades…) y a los retos científicos y tecno lógicos que se plantean en la sociedad. 7.</t>
   </si>
   <si>
-    <t>Seleccionar y utilizar diversas formas tanto de represen tación como de interacción con asistentes y simuladores, valorando su utilidad para compartir información.</t>
-[...1 lines deleted...]
-  <si>
     <t>Comunicar de manera organizada y estructurada las ideas matemáticas empleando el soporte, la terminología y el rigor apropiados y reflexionando sobre los procesos segui dos. 9.</t>
   </si>
   <si>
     <t>Perseverar en la consecución de objetivos en situaciones de incertidumbre, identificando y gestionando emociones y reconociendo el error como parte del proceso de aprendizaje.</t>
   </si>
   <si>
     <t>Mostrar motivación positiva ante los retos y entereza ante la adversidad, aceptando la crítica razonada, al hacer frente a las diferentes situaciones de aprendizaje de las matemáticas.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
@@ -598,51 +595,51 @@
   <si>
     <t>Modelo matemático. Estrategias de identificación de las relaciones cuantitativas esenciales en situaciones sencillas y determinación de la clase o clases de funciones (polinómicas, exponenciales, racionales, irracionales, logarítmicas, trigonométricas y definidas a trozos) que pueden modelizarlas. Ecuaciones, inecuaciones y sistemas: modelización de situaciones en diversos contextos y resolución.</t>
   </si>
   <si>
     <t>Igualdad y Resolución de ecuaciones, inecuaciones y sistemas para dar solución a retos que se planteen desigualdad. a partir de la modelización de situaciones en diversos contextos.</t>
   </si>
   <si>
     <t>Relaciones y Representación gráfica de funciones mediante herramientas tecnológicas: análisis e interpre funciones. tación de las relaciones observadas. Propiedades de las distintas clases de funciones, incluyendo, polinómica, exponencial, racional, irracional, logarítmica, trigonométricas y a trozos: comprensión y comparación, también me diante herramientas digitales. Álgebra simbólica en la representación y explicación de relaciones matemáticas de la ciencia y la tecnología.</t>
   </si>
   <si>
     <t>Pensamiento Formulación, análisis y resolución de problemas de la vida cotidiana y de la ciencia y la tecnocomputacional. logía utilizando programas y herramientas adecuadas. Algoritmos alternativos para el mismo problema: comparación mediante el razonamiento lógico.</t>
   </si>
   <si>
     <t>Patrones. Patrones y regularidades en situaciones diversas: Identificación y generalización.</t>
   </si>
   <si>
     <t>Modelo matemático. Relaciones cuantitativas en situaciones diversas: identificación y determinación de la clase o clases de funciones que puedan modelizarlas. Sistemas de ecuaciones para modelizar y resolver situaciones en diversos contextos, también con herramientas digitales. Matrices para modelizar situaciones derivadas de contextos científicos, sociales y de la vida cotidiana. Técnicas y uso de matrices para modelizar situaciones en las que aparezcan sistemas de ecuaciones lineales o grafos.</t>
   </si>
   <si>
     <t>Igualdad y Formas equivalentes de expresiones algebraicas en la resolución de ecuaciones e inecuaciodesigualdad. nes, mediante el cálculo mental, algoritmos de lápiz y papel, y con herramientas digitales. Sistemas de ecuaciones lineales: estudio de la compatibilidad (Teorema de Rouché-Fröbenius) y resolución (Cramer, Gauss) en diversos contextos. Resolución de ecuaciones y sistemas de matrices.</t>
   </si>
   <si>
     <t>Relaciones y Representación gráfica de funciones mediante herramientas tecnológicas: análisis e interpre funciones. tación de relaciones diversas. Propiedades de las distintas clases de funciones: comprensión y comparación. Conexiones entre una situación problema, su modelo como función en forma simbólica y la representación gráfica de dicha función con apoyo digital.</t>
   </si>
   <si>
-    <t>Pensamiento Formulación, análisis y resolución de problemas diversos empleando las herramientas o los computacional. programas más adecuados. Análisis algorítmico de las propiedades de las operaciones con matrices, los determinantes y la resolución de sistemas de ecuaciones lineales. Utilización de herramientas digitales para determinar la razonabilidad de una solución mate mática. Análisis de diferentes algoritmos para resolver un mismo problema.</t>
+    <t>Pensamiento Formulación, análisis y resolución de problemas diversos empleando las herramientas o los computacional. programas más adecuados. Análisis algorítmico de las propiedades de las operaciones con matrices, los determinantes y la resolución de sistemas de ecuaciones lineales. Utilización de herramientas digitales para determinar la razonabilidad de una solución matemática. Análisis de diferentes algoritmos para resolver un mismo problema.</t>
   </si>
   <si>
     <t>Organización y análisis Variables estadísticas bidimensionales: distribución conjunta, distribuciones marginales y de datos. condicionadas. Análisis de la dependencia funcional y estadística. Regresión lineal y cuadrática: relación entre dos variables estadísticas, análisis y valoración gráfica de la pertinencia del ajuste. Coeficiente de correlación: interpretación, cuantificación de la relación lineal, predicción y va loración de su fiabilidad en contextos científicos, tecnológicos, etc. Distinción entre correlación y causalidad. Herramientas tecnológicas y digitales en el análisis y representación de datos estadísticos.</t>
   </si>
   <si>
     <t>Incertidumbre. Estimación de la probabilidad a partir del concepto de frecuencia relativa y como medida de la incertidumbre asociada a los fenómenos aleatorios. Cálculo de probabilidades simples y compuestas en la resolución de problemas de la vida cotidiana. Regla de Laplace en combinación con diferentes técnicas de recuento (diagramas de árbol, técnicas sencillas de combinatoria...). Paradojas y falacias relacionadas con la probabilidad condicional. Reconocimiento de argumentos engañosos y toma de decisiones fundamentadas y argumentadas en situaciones de la vida real que impliquen incertidumbre.</t>
   </si>
   <si>
     <t>Inferencia. Diseño de estudios estadísticos y análisis de muestras unidimensionales y bidimensionales utilizando herramientas digitales para la toma de decisiones y la emisión de juicios justificados.</t>
   </si>
   <si>
     <t>Incertidumbre. Cálculo de probabilidades en experimentos compuestos. Probabilidad condicionada e independencia de sucesos. Diagramas de árbol y tablas de contingencia. Teoremas de la probabilidad total y de Bayes en la resolución de problemas con el fin de tomar decisiones acertadas en situaciones de incertidumbre. Probabilidad a priori, reasignación de verosimilitud y probabilidad a posteriori con ayuda de un diagrama de árbol o una tabla de contingencia, y estudio de su relación con el teorema de Bayes.</t>
   </si>
   <si>
     <t>Distribuciones de Variables aleatorias discretas y continuas. Parámetros de la distribución. probabilidad. Modelización de fenómenos estocásticos mediante las distribuciones de probabilidad binomial y normal. Cálculo de probabilidades, también con aplicaciones informáticas.</t>
   </si>
   <si>
     <t>Creencias, actitudes y Destrezas de autoconciencia encaminadas a reconocer sentimientos y emociones propias, emociones. afrontando eventuales situaciones de estrés y ansiedad en el aprendizaje de las matemáticas. Tratamiento del error, individual y colectivo, como elemento movilizador de saberes previos adquiridos y generador de oportunidades de aprendizaje en el aula de matemáticas.</t>
   </si>
   <si>
     <t>Trabajo en equipo y Destrezas básicas para evaluar diferentes opciones y tomar decisiones en la resolución de toma de decisiones. problemas. Reconocimiento y aceptación de diversos planteamientos en la resolución de problemas, transformando los enfoques de los demás en nuevas y mejoradas estrategias propias, mostrando empatía y respeto en el proceso. Técnicas y estrategias de trabajo en equipo para la resolución de problemas y tareas matemáticas, en grupos heterogéneos y mixtos, como el aprendizaje cooperativo y el liderazgo distribuido.</t>
   </si>
   <si>
     <t>Inclusión, respeto y Destrezas para desarrollar una comunicación efectiva: la escucha activa, la formulación de diversidad. preguntas o solicitud y prestación de ayuda cuando sea necesario. Valoración de la contribución de las matemáticas y el papel de matemáticas y matemáticos a lo largo de la historia en el análisis y el avance de la ciencia y la tecnología. Toma de conciencia del valor intrínseco del conocimiento matemático aplicado para afrontar con éxito los retos futuros a los que se enfrentará la sociedad vasca y el mundo en general y para actuar como ciudadanos críticos y reflexivos.</t>
   </si>
@@ -772,51 +769,51 @@
   <si>
     <t>Resolver problemas en diferentes situaciones utilizando procesos matemáticos (inferir, medir, comunicar, clasificar, predecir…), estableciendo y aplicando conexiones entre el mundo</t>
   </si>
   <si>
     <t>Reconocer la aportación de las matemáticas al progreso de la humanidad identificando su contribución en la propuesta de soluciones a diferentes problemáticas (medio ambiente, consu</t>
   </si>
   <si>
     <t>Mostrar motivación positiva ante los retos y entereza ante la adversidad, aceptando la crítica razonada, al hacer frente a las diferentes situaciones de aprendizaje de las matemáti</t>
   </si>
   <si>
     <t>Participar en tareas matemáticas de forma activa en equipos heterogéneos e identificar las habilidades sociales más propicias, apoyando las emociones y experiencias de los demás, e</t>
   </si>
   <si>
     <t>Identificar los datos más relevantes y las relaciones entre estos, organizando la información mediante esquemas, grá ficas, diagramas, dibujos, tablas y recursos digitales que acti</t>
   </si>
   <si>
     <t>Emplear diferentes estrategias, como la estimación, el ensayo-error o la descomposición en problemas más sencillos, y herramientas, incluidas las digitales, al modelizar y resolver</t>
   </si>
   <si>
     <t>Resolver problemas en diferentes situaciones utilizando procesos matemáticos, estableciendo y aplicando diversas conexiones entre el mundo real, otras áreas del conocimiento técnic</t>
   </si>
   <si>
     <t>Reconocer la aportación de las matemáticas al progreso de la humanidad y sobre su contribución en la propuesta de soluciones a situaciones complejas y a los retos que se plantean e</t>
   </si>
   <si>
-    <t>Comunicar y argumentar de manera organizada y estructurada las ideas matemáticas empleando el soporte, la termi nología y el rigor apropiados y reflexionando sobre los procesos seg</t>
+    <t>Comunicar y argumentar de manera organizada y estructurada las ideas matemáticas empleando el soporte, la terminología y el rigor apropiados y reflexionando sobre los procesos segu</t>
   </si>
   <si>
     <t>Mostrar motivación positiva ante los retos y entereza ante la adversidad, aceptando y aprendiendo de la crítica razona da, al hacer frente a las diferentes situaciones de aprendiza</t>
   </si>
   <si>
     <t>Emplear algunas estrategias y herramientas, como la descomposición en problemas más sencillos o resolver de manera inversa, al modelizar y resolver problemas de la vida cotidiana y</t>
   </si>
   <si>
     <t>Interpretar y modelizar situaciones problematizadas de la vida cotidiana y de la ciencia y la tecnología, descomponiendo un problema en sus partes, reconociendo patrones y los prin</t>
   </si>
   <si>
     <t>Manifestar una visión matemática integrada, resolviendo problemas, explorando relaciones y aplicando conexiones entre diferentes ideas y elementos matemáticos (números reales, vect</t>
   </si>
   <si>
     <t>Reconocer la aportación de las matemáticas al progreso de la humanidad identificando su contribución en la propues ta de soluciones a diferentes problemáticas (medio ambiente, cons</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
@@ -1536,186 +1533,186 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C2" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>229</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="F2" s="6" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>1.82</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>1.82</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
@@ -1735,147 +1732,147 @@
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>80</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>1.82</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>1.82</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>1.82</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>1.82</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>5.1</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>1.82</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>6.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>1.82</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>1.82</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.3</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>1.82</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>7.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>1.82</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
@@ -1927,99 +1924,99 @@
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>9.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>92</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>1.82</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>9.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>1.82</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>9.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>1.82</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>1.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>1.82</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>1.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>1.82</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>1.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>97</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>1.82</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
@@ -2119,67 +2116,67 @@
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>5.1</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>1.82</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>6.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>1.82</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>6.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>1.82</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>7.1</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>1.82</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
@@ -2199,115 +2196,115 @@
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>8.1</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>1.82</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>8.2</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>1.82</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>9.1</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>1.82</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>9.2</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <v>1.82</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>9.3</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
         <v>1.82</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>1.1</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
         <v>1.82</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>1.2</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
         <v>1.82</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
@@ -2327,333 +2324,333 @@
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>2.2</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
         <v>1.82</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>3.1</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
         <v>1.82</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>3.2</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
         <v>1.82</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>4.1</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
         <v>1.82</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>5.1</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
         <v>1.82</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>6.1</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
         <v>1.82</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>6.2</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>123</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
         <v>1.82</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>6.3</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
         <v>1.82</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>7.1</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D51" s="7"/>
       <c r="E51" s="7">
         <v>1.82</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>7.2</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
         <v>1.82</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>8.1</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D53" s="7"/>
       <c r="E53" s="7">
         <v>1.82</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>8.2</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D54" s="7"/>
       <c r="E54" s="7">
         <v>1.82</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>9.1</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D55" s="7"/>
       <c r="E55" s="7">
         <v>1.82</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>9.2</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D56" s="7"/>
       <c r="E56" s="7">
         <v>1.82</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>9.3</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D57" s="7"/>
       <c r="E57" s="7">
         <v>1.82</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7">
         <f>SUM(E3:E57)</f>
         <v>100.099999999999866</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BG31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BG31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:59">
       <c r="A1" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="B1" s="6" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>5.1</v>
       </c>
@@ -2777,59 +2774,59 @@
       <c r="AX1" s="6">
         <v>6.3</v>
       </c>
       <c r="AY1" s="6">
         <v>7.1</v>
       </c>
       <c r="AZ1" s="6">
         <v>7.2</v>
       </c>
       <c r="BA1" s="6">
         <v>8.1</v>
       </c>
       <c r="BB1" s="6">
         <v>8.2</v>
       </c>
       <c r="BC1" s="6">
         <v>9.1</v>
       </c>
       <c r="BD1" s="6">
         <v>9.2</v>
       </c>
       <c r="BE1" s="6">
         <v>9.3</v>
       </c>
       <c r="BF1" s="6" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="BG1" s="6" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="2" spans="1:59">
       <c r="A2" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -2851,51 +2848,51 @@
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5"/>
       <c r="BA2" s="5"/>
       <c r="BB2" s="5"/>
       <c r="BC2" s="5"/>
       <c r="BD2" s="5"/>
       <c r="BE2" s="5"/>
       <c r="BF2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:BE2),"")</f>
         <v/>
       </c>
       <c r="BG2" s="5"/>
     </row>
     <row r="3" spans="1:59">
       <c r="A3" s="5" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -2917,51 +2914,51 @@
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
       <c r="BC3" s="5"/>
       <c r="BD3" s="5"/>
       <c r="BE3" s="5"/>
       <c r="BF3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:BE3),"")</f>
         <v/>
       </c>
       <c r="BG3" s="5"/>
     </row>
     <row r="4" spans="1:59">
       <c r="A4" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -2983,51 +2980,51 @@
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="5"/>
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="5"/>
       <c r="AW4" s="5"/>
       <c r="AX4" s="5"/>
       <c r="AY4" s="5"/>
       <c r="AZ4" s="5"/>
       <c r="BA4" s="5"/>
       <c r="BB4" s="5"/>
       <c r="BC4" s="5"/>
       <c r="BD4" s="5"/>
       <c r="BE4" s="5"/>
       <c r="BF4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:BE4),"")</f>
         <v/>
       </c>
       <c r="BG4" s="5"/>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -3049,51 +3046,51 @@
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
       <c r="BC5" s="5"/>
       <c r="BD5" s="5"/>
       <c r="BE5" s="5"/>
       <c r="BF5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:BE5),"")</f>
         <v/>
       </c>
       <c r="BG5" s="5"/>
     </row>
     <row r="6" spans="1:59">
       <c r="A6" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -3115,51 +3112,51 @@
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
       <c r="BE6" s="5"/>
       <c r="BF6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:BE6),"")</f>
         <v/>
       </c>
       <c r="BG6" s="5"/>
     </row>
     <row r="7" spans="1:59">
       <c r="A7" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -3181,51 +3178,51 @@
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="5"/>
       <c r="BF7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:BE7),"")</f>
         <v/>
       </c>
       <c r="BG7" s="5"/>
     </row>
     <row r="8" spans="1:59">
       <c r="A8" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -3247,51 +3244,51 @@
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5"/>
       <c r="AX8" s="5"/>
       <c r="AY8" s="5"/>
       <c r="AZ8" s="5"/>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5"/>
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
       <c r="BE8" s="5"/>
       <c r="BF8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:BE8),"")</f>
         <v/>
       </c>
       <c r="BG8" s="5"/>
     </row>
     <row r="9" spans="1:59">
       <c r="A9" s="5" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -3313,51 +3310,51 @@
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5"/>
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
       <c r="AV9" s="5"/>
       <c r="AW9" s="5"/>
       <c r="AX9" s="5"/>
       <c r="AY9" s="5"/>
       <c r="AZ9" s="5"/>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5"/>
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
       <c r="BE9" s="5"/>
       <c r="BF9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:BE9),"")</f>
         <v/>
       </c>
       <c r="BG9" s="5"/>
     </row>
     <row r="10" spans="1:59">
       <c r="A10" s="5" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -3379,51 +3376,51 @@
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
       <c r="AS10" s="5"/>
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AX10" s="5"/>
       <c r="AY10" s="5"/>
       <c r="AZ10" s="5"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
       <c r="BE10" s="5"/>
       <c r="BF10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:BE10),"")</f>
         <v/>
       </c>
       <c r="BG10" s="5"/>
     </row>
     <row r="11" spans="1:59">
       <c r="A11" s="5" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -3445,51 +3442,51 @@
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
       <c r="AV11" s="5"/>
       <c r="AW11" s="5"/>
       <c r="AX11" s="5"/>
       <c r="AY11" s="5"/>
       <c r="AZ11" s="5"/>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5"/>
       <c r="BC11" s="5"/>
       <c r="BD11" s="5"/>
       <c r="BE11" s="5"/>
       <c r="BF11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:BE11),"")</f>
         <v/>
       </c>
       <c r="BG11" s="5"/>
     </row>
     <row r="12" spans="1:59">
       <c r="A12" s="5" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -3511,51 +3508,51 @@
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
       <c r="AV12" s="5"/>
       <c r="AW12" s="5"/>
       <c r="AX12" s="5"/>
       <c r="AY12" s="5"/>
       <c r="AZ12" s="5"/>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
       <c r="BE12" s="5"/>
       <c r="BF12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:BE12),"")</f>
         <v/>
       </c>
       <c r="BG12" s="5"/>
     </row>
     <row r="13" spans="1:59">
       <c r="A13" s="5" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -3577,51 +3574,51 @@
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
       <c r="AV13" s="5"/>
       <c r="AW13" s="5"/>
       <c r="AX13" s="5"/>
       <c r="AY13" s="5"/>
       <c r="AZ13" s="5"/>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
       <c r="BE13" s="5"/>
       <c r="BF13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:BE13),"")</f>
         <v/>
       </c>
       <c r="BG13" s="5"/>
     </row>
     <row r="14" spans="1:59">
       <c r="A14" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -3643,51 +3640,51 @@
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
       <c r="AS14" s="5"/>
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
       <c r="AV14" s="5"/>
       <c r="AW14" s="5"/>
       <c r="AX14" s="5"/>
       <c r="AY14" s="5"/>
       <c r="AZ14" s="5"/>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5"/>
       <c r="BC14" s="5"/>
       <c r="BD14" s="5"/>
       <c r="BE14" s="5"/>
       <c r="BF14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:BE14),"")</f>
         <v/>
       </c>
       <c r="BG14" s="5"/>
     </row>
     <row r="15" spans="1:59">
       <c r="A15" s="5" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -3709,51 +3706,51 @@
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AS15" s="5"/>
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
       <c r="AV15" s="5"/>
       <c r="AW15" s="5"/>
       <c r="AX15" s="5"/>
       <c r="AY15" s="5"/>
       <c r="AZ15" s="5"/>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5"/>
       <c r="BC15" s="5"/>
       <c r="BD15" s="5"/>
       <c r="BE15" s="5"/>
       <c r="BF15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:BE15),"")</f>
         <v/>
       </c>
       <c r="BG15" s="5"/>
     </row>
     <row r="16" spans="1:59">
       <c r="A16" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -3775,51 +3772,51 @@
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
       <c r="AV16" s="5"/>
       <c r="AW16" s="5"/>
       <c r="AX16" s="5"/>
       <c r="AY16" s="5"/>
       <c r="AZ16" s="5"/>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
       <c r="BE16" s="5"/>
       <c r="BF16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:BE16),"")</f>
         <v/>
       </c>
       <c r="BG16" s="5"/>
     </row>
     <row r="17" spans="1:59">
       <c r="A17" s="5" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -3841,51 +3838,51 @@
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AS17" s="5"/>
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
       <c r="AV17" s="5"/>
       <c r="AW17" s="5"/>
       <c r="AX17" s="5"/>
       <c r="AY17" s="5"/>
       <c r="AZ17" s="5"/>
       <c r="BA17" s="5"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
       <c r="BE17" s="5"/>
       <c r="BF17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:BE17),"")</f>
         <v/>
       </c>
       <c r="BG17" s="5"/>
     </row>
     <row r="18" spans="1:59">
       <c r="A18" s="5" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -3907,51 +3904,51 @@
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AS18" s="5"/>
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
       <c r="AV18" s="5"/>
       <c r="AW18" s="5"/>
       <c r="AX18" s="5"/>
       <c r="AY18" s="5"/>
       <c r="AZ18" s="5"/>
       <c r="BA18" s="5"/>
       <c r="BB18" s="5"/>
       <c r="BC18" s="5"/>
       <c r="BD18" s="5"/>
       <c r="BE18" s="5"/>
       <c r="BF18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:BE18),"")</f>
         <v/>
       </c>
       <c r="BG18" s="5"/>
     </row>
     <row r="19" spans="1:59">
       <c r="A19" s="5" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -3973,51 +3970,51 @@
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="5"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5"/>
       <c r="AY19" s="5"/>
       <c r="AZ19" s="5"/>
       <c r="BA19" s="5"/>
       <c r="BB19" s="5"/>
       <c r="BC19" s="5"/>
       <c r="BD19" s="5"/>
       <c r="BE19" s="5"/>
       <c r="BF19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:BE19),"")</f>
         <v/>
       </c>
       <c r="BG19" s="5"/>
     </row>
     <row r="20" spans="1:59">
       <c r="A20" s="5" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -4039,51 +4036,51 @@
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AS20" s="5"/>
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AW20" s="5"/>
       <c r="AX20" s="5"/>
       <c r="AY20" s="5"/>
       <c r="AZ20" s="5"/>
       <c r="BA20" s="5"/>
       <c r="BB20" s="5"/>
       <c r="BC20" s="5"/>
       <c r="BD20" s="5"/>
       <c r="BE20" s="5"/>
       <c r="BF20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:BE20),"")</f>
         <v/>
       </c>
       <c r="BG20" s="5"/>
     </row>
     <row r="21" spans="1:59">
       <c r="A21" s="5" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -4105,51 +4102,51 @@
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
       <c r="AV21" s="5"/>
       <c r="AW21" s="5"/>
       <c r="AX21" s="5"/>
       <c r="AY21" s="5"/>
       <c r="AZ21" s="5"/>
       <c r="BA21" s="5"/>
       <c r="BB21" s="5"/>
       <c r="BC21" s="5"/>
       <c r="BD21" s="5"/>
       <c r="BE21" s="5"/>
       <c r="BF21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:BE21),"")</f>
         <v/>
       </c>
       <c r="BG21" s="5"/>
     </row>
     <row r="22" spans="1:59">
       <c r="A22" s="5" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -4171,51 +4168,51 @@
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AS22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
       <c r="AW22" s="5"/>
       <c r="AX22" s="5"/>
       <c r="AY22" s="5"/>
       <c r="AZ22" s="5"/>
       <c r="BA22" s="5"/>
       <c r="BB22" s="5"/>
       <c r="BC22" s="5"/>
       <c r="BD22" s="5"/>
       <c r="BE22" s="5"/>
       <c r="BF22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:BE22),"")</f>
         <v/>
       </c>
       <c r="BG22" s="5"/>
     </row>
     <row r="23" spans="1:59">
       <c r="A23" s="5" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -4237,51 +4234,51 @@
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AS23" s="5"/>
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
       <c r="AV23" s="5"/>
       <c r="AW23" s="5"/>
       <c r="AX23" s="5"/>
       <c r="AY23" s="5"/>
       <c r="AZ23" s="5"/>
       <c r="BA23" s="5"/>
       <c r="BB23" s="5"/>
       <c r="BC23" s="5"/>
       <c r="BD23" s="5"/>
       <c r="BE23" s="5"/>
       <c r="BF23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:BE23),"")</f>
         <v/>
       </c>
       <c r="BG23" s="5"/>
     </row>
     <row r="24" spans="1:59">
       <c r="A24" s="5" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -4303,51 +4300,51 @@
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
       <c r="AV24" s="5"/>
       <c r="AW24" s="5"/>
       <c r="AX24" s="5"/>
       <c r="AY24" s="5"/>
       <c r="AZ24" s="5"/>
       <c r="BA24" s="5"/>
       <c r="BB24" s="5"/>
       <c r="BC24" s="5"/>
       <c r="BD24" s="5"/>
       <c r="BE24" s="5"/>
       <c r="BF24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:BE24),"")</f>
         <v/>
       </c>
       <c r="BG24" s="5"/>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" s="5" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -4369,51 +4366,51 @@
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
       <c r="AY25" s="5"/>
       <c r="AZ25" s="5"/>
       <c r="BA25" s="5"/>
       <c r="BB25" s="5"/>
       <c r="BC25" s="5"/>
       <c r="BD25" s="5"/>
       <c r="BE25" s="5"/>
       <c r="BF25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:BE25),"")</f>
         <v/>
       </c>
       <c r="BG25" s="5"/>
     </row>
     <row r="26" spans="1:59">
       <c r="A26" s="5" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -4435,51 +4432,51 @@
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
       <c r="AV26" s="5"/>
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
       <c r="AY26" s="5"/>
       <c r="AZ26" s="5"/>
       <c r="BA26" s="5"/>
       <c r="BB26" s="5"/>
       <c r="BC26" s="5"/>
       <c r="BD26" s="5"/>
       <c r="BE26" s="5"/>
       <c r="BF26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:BE26),"")</f>
         <v/>
       </c>
       <c r="BG26" s="5"/>
     </row>
     <row r="27" spans="1:59">
       <c r="A27" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -4501,51 +4498,51 @@
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
       <c r="AV27" s="5"/>
       <c r="AW27" s="5"/>
       <c r="AX27" s="5"/>
       <c r="AY27" s="5"/>
       <c r="AZ27" s="5"/>
       <c r="BA27" s="5"/>
       <c r="BB27" s="5"/>
       <c r="BC27" s="5"/>
       <c r="BD27" s="5"/>
       <c r="BE27" s="5"/>
       <c r="BF27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:BE27),"")</f>
         <v/>
       </c>
       <c r="BG27" s="5"/>
     </row>
     <row r="28" spans="1:59">
       <c r="A28" s="5" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -4567,51 +4564,51 @@
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5"/>
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5"/>
       <c r="AX28" s="5"/>
       <c r="AY28" s="5"/>
       <c r="AZ28" s="5"/>
       <c r="BA28" s="5"/>
       <c r="BB28" s="5"/>
       <c r="BC28" s="5"/>
       <c r="BD28" s="5"/>
       <c r="BE28" s="5"/>
       <c r="BF28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:BE28),"")</f>
         <v/>
       </c>
       <c r="BG28" s="5"/>
     </row>
     <row r="29" spans="1:59">
       <c r="A29" s="5" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -4633,51 +4630,51 @@
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5"/>
       <c r="AX29" s="5"/>
       <c r="AY29" s="5"/>
       <c r="AZ29" s="5"/>
       <c r="BA29" s="5"/>
       <c r="BB29" s="5"/>
       <c r="BC29" s="5"/>
       <c r="BD29" s="5"/>
       <c r="BE29" s="5"/>
       <c r="BF29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:BE29),"")</f>
         <v/>
       </c>
       <c r="BG29" s="5"/>
     </row>
     <row r="30" spans="1:59">
       <c r="A30" s="5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -4699,51 +4696,51 @@
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AW30" s="5"/>
       <c r="AX30" s="5"/>
       <c r="AY30" s="5"/>
       <c r="AZ30" s="5"/>
       <c r="BA30" s="5"/>
       <c r="BB30" s="5"/>
       <c r="BC30" s="5"/>
       <c r="BD30" s="5"/>
       <c r="BE30" s="5"/>
       <c r="BF30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:BE30),"")</f>
         <v/>
       </c>
       <c r="BG30" s="5"/>
     </row>
     <row r="31" spans="1:59">
       <c r="A31" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -11542,151 +11539,151 @@
         <v>107</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="7">
         <v>1.82</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B51" s="5">
         <v>7.2</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="7">
         <v>1.82</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B52" s="5">
         <v>8.1</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="7">
         <v>1.82</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B53" s="5">
         <v>8.2</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="7">
         <v>1.82</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B54" s="5">
         <v>9.1</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5"/>
       <c r="K54" s="7">
         <v>1.82</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="5">
         <v>9.2</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="7">
         <v>1.82</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B56" s="5">
         <v>9.3</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>113</v>
@@ -11718,1447 +11715,1447 @@
   <dimension ref="A1:I63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="C1" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="C1" s="6" t="s">
+      <c r="D1" s="6" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="H1" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="I1" s="6" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C6" s="5">
         <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C7" s="5">
         <v>2</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C8" s="5">
         <v>1</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C9" s="5">
         <v>2</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C10" s="5">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C11" s="5">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C12" s="5">
         <v>3</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C13" s="5">
         <v>1</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C14" s="5">
         <v>2</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C15" s="5">
         <v>1</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C16" s="5">
         <v>2</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C17" s="5">
         <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C18" s="5">
         <v>2</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C19" s="5">
         <v>3</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C20" s="5">
         <v>4</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C21" s="5">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C22" s="5">
         <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C24" s="5">
         <v>4</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C25" s="5">
         <v>1</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C26" s="5">
         <v>2</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C27" s="5">
         <v>3</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C28" s="5">
         <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C29" s="5">
         <v>2</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C30" s="5">
         <v>3</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C31" s="5">
         <v>4</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C32" s="5">
         <v>5</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C33" s="5">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C34" s="5">
         <v>2</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C35" s="5">
         <v>3</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C36" s="5">
         <v>4</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C37" s="5">
         <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C38" s="5">
         <v>2</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C39" s="5">
         <v>3</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C40" s="5">
         <v>4</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C41" s="5">
         <v>5</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C42" s="5">
         <v>6</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C43" s="5">
         <v>1</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C44" s="5">
         <v>2</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C45" s="5">
         <v>3</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C46" s="5">
         <v>4</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C47" s="5">
         <v>5</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C48" s="5">
         <v>6</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C49" s="5">
         <v>7</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C50" s="5">
         <v>8</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C51" s="5">
         <v>9</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C52" s="5">
         <v>10</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C53" s="5">
         <v>1</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C54" s="5">
         <v>2</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C55" s="5">
         <v>3</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C56" s="5">
         <v>4</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C57" s="5">
         <v>5</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C58" s="5">
         <v>1</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C59" s="5">
         <v>2</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C60" s="5">
         <v>3</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C61" s="5">
         <v>4</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C62" s="5">
         <v>5</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C63" s="5">
         <v>6</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="B2" s="6" t="s">
         <v>199</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="C2" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="D2" s="6" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="D3" s="5" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="D4" s="5" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="D5" s="5" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="C6" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="D6" s="5" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>