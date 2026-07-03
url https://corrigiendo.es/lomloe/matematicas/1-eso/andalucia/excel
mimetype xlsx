--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="600">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:23</t>
+    <t>03/07/2026 18:15</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -343,68 +343,50 @@
   <si>
     <t>El alumnado completa una diana de autoevaluación sobre su perseverancia y gestión del error después de enfrentarse a un desafío de lógica grupal.</t>
   </si>
   <si>
     <t>valorar</t>
   </si>
   <si>
     <t>CE.10</t>
   </si>
   <si>
     <t>Desarrollar destrezas sociales reconociendo y respetando las emociones y experiencias de los demás, participando activa y reflexivamente en proyectos en equipos heterogéneos con roles asignados, para construir una identidad positiva como estudiante de matemáticas, fomentar el bienestar personal y grupal y crear relaciones saludables.</t>
   </si>
   <si>
     <t>Trabajar en equipo de forma empática y organizada para mejorar la confianza personal y la convivencia mientras se aprenden matemáticas.</t>
   </si>
   <si>
     <t>El alumnado participa en proyectos grupales con roles asignados, respeta las opiniones de sus compañeros y gestiona sus emociones para afrontar los retos matemáticos con actitud positiva.</t>
   </si>
   <si>
     <t>No es trabajar en grupo sin organización. No es centrarse solo en el resultado numérico olvidando el bienestar. No es competir individualmente dentro del equipo.</t>
   </si>
   <si>
     <t>Realizar un mural geométrico en equipos donde cada alumno tiene una función y al final explican cómo gestionaron sus desacuerdos.</t>
   </si>
   <si>
-    <t>Matemáticas A</t>
-[...16 lines deleted...]
-  <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Interpretar problemas matemáticos organizando los datos, estableciendo las relaciones entre ellos y comprendiendo las preguntas formuladas.</t>
   </si>
   <si>
     <t>Identificar y organizar los datos relevantes de un problema cotidiano, estableciendo conexiones entre ellos para comprender qué se pide resolver exactamente.</t>
@@ -445,51 +427,63 @@
   <si>
     <t>Calificar exclusivamente el resultado numérico final sin valorar la idoneidad de la estrategia o el uso de herramientas intermedias empleadas.</t>
   </si>
   <si>
     <t>Obtener soluciones matemáticas de un problema, activando los conocimientos y utilizando las herramientas tecnológicas necesarias.</t>
   </si>
   <si>
     <t>Resolver problemas matemáticos de forma efectiva, integrando conocimientos previos y utilizando calculadoras o software específico para alcanzar y verificar resultados correctos.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega hojas de problemas resueltos o capturas de software matemático donde se visualiza el procedimiento lógico y la solución final obtenida.</t>
   </si>
   <si>
     <t>Sesiones prácticas de resolución de problemas cotidianos donde se requiere el uso de la calculadora para operaciones complejas o comprobación de datos.</t>
   </si>
   <si>
     <t>Confundir la destreza técnica en el uso de la herramienta (calculadora/software) con la capacidad de razonamiento matemático para plantear el problema.</t>
   </si>
   <si>
     <t>Comprobar la corrección matemática de las soluciones de un problema.</t>
   </si>
   <si>
-    <t>Problema competencial + razonamiento</t>
+    <t>Verificar si los resultados obtenidos en un problema son correctos mediante pruebas matemáticas, como la sustitución en ecuaciones o la coherencia con el enunciado.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza operaciones de comprobación, como sustituir la incógnita en una ecuación o contrastar el resultado con las magnitudes iniciales en su cuaderno o examen.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de proporcionalidad o ecuaciones donde se exige explícitamente demostrar que la solución satisface las condiciones iniciales del problema.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado final del problema sin valorar si el alumno ha realizado o sabe realizar el proceso técnico de comprobación.</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas (de género, de sostenibilidad, de consumo responsable, etc.).</t>
   </si>
   <si>
     <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma razonada.</t>
   </si>
   <si>
     <t>Evaluar</t>
   </si>
   <si>
     <t>El alumnado realiza una resolución escrita de problemas donde justifica la validez de la solución y redacta un breve análisis sobre sus implicaciones sociales, de consumo o ambientales.</t>
   </si>
   <si>
     <t>Resolución de situaciones problemáticas relacionadas con el consumo doméstico, el reparto equitativo o la sostenibilidad, integrando la reflexión crítica tras el cálculo matemático.</t>
   </si>
   <si>
     <t>Dar por válida una solución matemáticamente correcta pero contextualmente absurda o ignorar el análisis de impacto social y ambiental requerido por el criterio.</t>
   </si>
   <si>
     <t>Formular y comprobar conjeturas sencillas de forma guiada analizando patrones, propiedades y relaciones.</t>
   </si>
   <si>
     <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su cumplimiento mediante la observación de regularidades y propiedades matemáticas básicas.</t>
   </si>
@@ -634,50 +628,65 @@
   <si>
     <t>Resolución de situaciones de aprendizaje interdisciplinares, como el cálculo de densidades en Biología o el uso de escalas en mapas de Geografía.</t>
   </si>
   <si>
     <t>Evaluar únicamente el acierto en el cálculo numérico sin valorar si el alumno comprende la relación funcional entre la matemática y la materia de aplicación.</t>
   </si>
   <si>
     <t>Reconocer la aportación de las matemáticas al progreso de la humanidad y su contribución a la superación de los retos que demanda la sociedad actual.</t>
   </si>
   <si>
     <t>Explicar ejemplos concretos sobre cómo los descubrimientos matemáticos han impulsado el desarrollo tecnológico, científico y social a lo largo de la historia y en la actualidad.</t>
   </si>
   <si>
     <t>El alumnado realiza un trabajo de investigación o presentación digital que analiza una aplicación matemática específica en la resolución de problemas globales o avances tecnológicos históricos.</t>
   </si>
   <si>
     <t>Investigación guiada sobre el papel de la geometría en la arquitectura antigua o el uso de algoritmos en la gestión de recursos actuales.</t>
   </si>
   <si>
     <t>Evaluar este criterio únicamente mediante preguntas teóricas de memorización de fechas o nombres históricos sin vincularlos a la resolución de problemas reales.</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, incluidas las digitales, visualizando ideas, estructurando procesos matemáticos y valorando su utilidad para compartir información.</t>
   </si>
   <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el razonamiento y facilitar la comunicación de hallazgos.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado produce representaciones gráficas, esquemas o modelos digitales que ilustran conceptos y procesos matemáticos, justificando la elección del formato utilizado.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o hojas de cálculo para visualizar propiedades geométricas o tendencias estadísticas en proyectos de aula.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la limpieza del dibujo manual sin integrar el uso de herramientas digitales que exige explícitamente el criterio.</t>
+  </si>
+  <si>
     <t>Elaborar representaciones matemáticas que ayuden en la búsqueda de estrategias de resolución de una situación problematizada.</t>
   </si>
   <si>
     <t>Crear esquemas, tablas o gráficos que faciliten la comprensión y el diseño de estrategias para resolver problemas matemáticos de forma organizada.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado realiza diagramas, tablas de datos o representaciones gráficas, tanto en papel como en soporte digital, que sirven de apoyo visual para plantear la resolución de un problema.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas donde se exige un boceto previo o modelización antes de realizar los cálculos finales.</t>
   </si>
   <si>
     <t>Calificar únicamente la solución numérica final del problema, ignorando la validez y utilidad del modelo o representación intermedia generada por el alumno.</t>
   </si>
   <si>
     <t>Comunicar información utilizando el lenguaje matemático apropiado, utilizando diferentes medios, incluidos los digitales, oralmente y por escrito, al describir, explicar y justificar razonamientos, procedimientos y conclusiones.</t>
   </si>
   <si>
     <t>Expresar ideas y procesos matemáticos con precisión técnica, usando soportes físicos o digitales para explicar razonamientos y conclusiones de forma estructurada.</t>
   </si>
   <si>
     <t>Comunicar</t>
@@ -760,113 +769,50 @@
   <si>
     <t>Sesiones de aprendizaje cooperativo donde se resuelven retos matemáticos complejos que requieren la división de tareas y el consenso grupal.</t>
   </si>
   <si>
     <t>Calificar el criterio basándose únicamente en el resultado correcto del problema matemático, ignorando el proceso de interacción y el reparto de tareas.</t>
   </si>
   <si>
     <t>Participar en el reparto de tareas que deban desarrollarse en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, asumiendo el rol asignado y responsabilizándose de la propia contribución al equipo.</t>
   </si>
   <si>
     <t>Colaborar activamente en grupos de trabajo, asumiendo responsabilidades individuales y respetando las aportaciones de los demás para fomentar un ambiente de aprendizaje saludable.</t>
   </si>
   <si>
     <t>Participar</t>
   </si>
   <si>
     <t>El alumnado entrega una hoja de seguimiento de equipo donde se detallan los roles y tareas asumidas, además de mostrar una actitud colaborativa durante las sesiones.</t>
   </si>
   <si>
     <t>Proyectos de aprendizaje cooperativo, como la resolución de retos matemáticos complejos o la realización de estudios estadísticos grupales en el aula.</t>
   </si>
   <si>
     <t>Calificar este criterio basándose únicamente en la exactitud de los cálculos matemáticos del trabajo final, ignorando el proceso de interacción y reparto de tareas.</t>
   </si>
   <si>
-    <t>Reformular problemas matemáticos de forma verbal y gráfica, interpretando los datos, las relaciones entre ellos y las preguntas planteadas.</t>
-[...61 lines deleted...]
-  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Conteo: Estrategias variadas de recuento sistemático en situaciones de la vida cotidiana.</t>
@@ -968,248 +914,50 @@
     <t>Inferencia: Estrategias de deducción de conclusiones a partir de una muestra con el fin de emitir juicios y tomar decisiones adecuadas.</t>
   </si>
   <si>
     <t>Creencias, actitudes y emociones: Gestión emocional: emociones que intervienen en el aprendizaje de las matemáticas. Autoconciencia autorregulación.</t>
   </si>
   <si>
     <t>Creencias, actitudes y emociones: Estrategias de fomento de la curiosidad, la iniciativa, la perseverancia y la resiliencia en el aprendizaje de las matemáticas.</t>
   </si>
   <si>
     <t>Creencias, actitudes y emociones: Estrategias de fomento de la flexibilidad cognitiva: apertura a cambios de estrategia y transformación del error en oportunidad de aprendizaje.</t>
   </si>
   <si>
     <t>Trabajo en equipo y toma de decisiones: Técnicas cooperativas para optimizar el trabajo en equipo y compartir y construir conocimiento matemático.</t>
   </si>
   <si>
     <t>Trabajo en equipo y toma de decisiones: Conductas empáticas estrategias de la gestión de conflictos.</t>
   </si>
   <si>
     <t>Inclusión, respeto y diversidad: Actitudes inclusivas aceptación de la diversidad presente en el aula y en la sociedad.</t>
   </si>
   <si>
     <t>Inclusión, respeto y diversidad: La contribución de las matemáticas al desarrollo de los distintos ámbitos del conocimiento humano desde una perspectiva de género.</t>
   </si>
   <si>
     <t>Inclusión, respeto y diversidad: Reconocimiento de la contribución de la cultura andaluza, en los diferentes periodos históricos y en particular del andalusí, al desarrollo de las matemáticas. género.</t>
-  </si>
-[...196 lines deleted...]
-    <t>Reflexión sobre la contribución de la ciencia andaluza, en los diferentes periodos históricos y en particular del andalusí, al desarrollo de las matemáticas</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -1628,285 +1376,261 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Diario de Resolución Colectiva' donde el equipo decida si entrega la explicación de su razonamiento mediante un podcast corto, un esquema visual en pizarra digital o una dramatización de los pasos seguidos.
 • Implementar una 'Rúbrica de Feedback entre Pares' basada en la claridad de la explicación matemática, donde los alumnos usen códigos de colores para evaluar no el resultado, sino cómo el compañero les ayudó a comprender el concepto.
 • Establecer un 'Protocolo de Resolución de Conflictos Numéricos' donde los equipos deban documentar (vía audio o texto) cómo mediaron cuando hubo dos soluciones distintas para una misma operación combinada.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar 'Misiones Matemáticas de Nivel Ajustable' donde los equipos elijan el grado de complejidad del reto (Bronce, Plata, Oro) según su seguridad percibida, permitiendo la renegociación del nivel durante la sesión.
 • Utilizar 'Encuestas de Intereses Temáticos' para contextualizar los problemas de proporcionalidad o geometría en hobbies reales del alumnado (videojuegos, deportes, cocina), fomentando la conexión emocional con el contenido.
 • Crear el 'Muro de la Perseverancia' donde se premien públicamente las actitudes de apoyo grupal, como 'explicar tres veces el mismo concepto de distinta forma' o 'mantener el ánimo del equipo ante un problema de lógica difícil'.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CE3</t>
-[...77 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colectivos.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, CCL3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas implica aplicar el razonamiento matemático (STEM1), el análisis de datos (STEM2) y la modelización (STEM3). Secundariamente, gestionar el error (CPSAA4, CPSAA5) y comunicar soluciones (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>Analizar y evaluar soluciones requiere razonamiento matemático (STEM1), análisis de datos (STEM2) y argumentación sobre su validez (STEM4). Secundariamente, autoevaluación (CPSAA4, CPSAA5) y comunicación (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, STEM4</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas implica razonamiento (STEM1), análisis (STEM2) y expresión oral/escrita (CCL1). Secundariamente, aceptar el error (CPSAA4, CPSAA5) y argumentar (STEM4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5, CD2</t>
+  </si>
+  <si>
+    <t>CD3, CD4, CPSAA4</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: organizar datos, reconocer patrones (STEM1, STEM5) y crear algoritmos (CD2). Secundariamente, modificar (CD3), simular (CD4) y gestionar errores (CPSAA4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Reconocer conexiones entre conceptos matemáticos: razonamiento (STEM1), modelización (STEM3) y argumentación (STEM4). Secundariamente, comunicación (CCL1, CCL2) y trabajo cooperativo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM2, STEM3, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Identificar matemáticas en otras materias: análisis de datos (STEM2), modelización (STEM3) y resolución de problemas interdisciplinares (STEM5). Secundariamente, comunicación (CCL3), uso de TIC (CD1) y trabajo en equipo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>CD1, CD2, STEM3</t>
+  </si>
+  <si>
+    <t>CD4, CD5, CCL2</t>
+  </si>
+  <si>
+    <t>Representar con tecnologías: uso de herramientas digitales (CD1, CD2) y modelización (STEM3). Secundariamente, visualización (CD4), creación de contenido (CD5) y expresión gráfica (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM4</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA3, CCL3</t>
+  </si>
+  <si>
+    <t>Comunicar conceptos matemáticos: expresión oral/escrita (CCL1, CCL2) y argumentación (STEM4). Secundariamente, uso de medios digitales (CD3), trabajo colaborativo (CPSAA3) y escucha activa (CCL3).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA4, CPSAA5</t>
+  </si>
+  <si>
+    <t>STEM1, CCL1, CE3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales: gestión emocional (CPSAA1), aceptación del error (CPSAA4) y adaptación (CPSAA5). Secundariamente, razonamiento (STEM1), comunicación (CCL1) y creatividad (CE3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CC3, CE2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL5, STEM4</t>
+  </si>
+  <si>
+    <t>Destrezas sociales: trabajo en equipo (CPSAA3), respeto (CC3) y participación (CE2). Secundariamente, empatía (CPSAA1), diálogo (CCL5) y argumentación (STEM4).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>No leas el PDF de forma lineal; busca directamente la tabla de 'Saberes Básicos' y compárala con el índice de tu libro de texto para detectar qué temas sobran o faltan según tu normativa autonómica.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Matemáticas para 1.º ESO. En tu CCAA, busca el anexo específico donde se listan las competencias específicas (CE), criterios de evaluación y saberes básicos. Familiarízate con la estructura: 5 bloques de saberes, 10 CE y 69 criterios. No te limites a leer; subraya las conexiones entre saberes y criterios.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y usa la herramienta de búsqueda para localizar términos como 'números', 'álgebra', 'geometría', 'medida', 'estadística'. Así mapearás rápidamente los bloques.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Agrupa los 69 criterios por 'naturaleza' (resolución, razonamiento, comunicación, socioafectividad) para no volverte loco evaluándolos uno a uno en cada examen.</t>
+    <t>Crea un listado completo de las 10 competencias específicas y los 69 criterios de evaluación. Agrúpalos por CE. Puedes usar una hoja de cálculo con columnas: CE, criterio, saber asociado, instrumento, trimestre. Este listado será tu hoja de ruta para todo el curso.</t>
+  </si>
+  <si>
+    <t>Numera cada criterio con un código (p.ej., C1.1, C1.2...) para facilitar referencias cruzadas en tus situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Para los criterios de la competencia socioafectiva (CE10), usa una diana de autoevaluación mensual; es la forma más rápida y legal de justificar esa nota ante una inspección.</t>
+    <t>No todos los criterios tienen el mismo peso. Identifica aquellos que son 'puente' (se trabajan en varias unidades) y los que son terminales. Decide qué instrumentos usarás: pruebas escritas, proyectos, observación, portafolio. Para 1.º ESO, prioriza la resolución de problemas y la comunicación matemática.</t>
+  </si>
+  <si>
+    <t>Marca los criterios relacionados con 'resolución de problemas' (aparecen en casi todas las CE) como prioritarios; asegúrate de evaluarlos al menos dos veces por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>Reserva el bloque de 'Sentido Estocástico' (Estadística) para el final del segundo trimestre; si lo dejas para junio, el calor y las excursiones impedirán que los alumnos asimilen bien la probabilidad.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Con 168 saberes y 3 horas semanales, es imposible tratar todos. Selecciona los saberes nucleares de cada bloque y distribúyelos en 3 trimestres. Propón: 1er trimestre: números y operaciones básicas, iniciación al álgebra; 2º: geometría plana, proporcionalidad; 3º: estadística, probabilidad y funciones sencillas. Deja un 20% de saberes como optativos o de refuerzo.</t>
+  </si>
+  <si>
+    <t>Haz una primera distribución en papel y luego ajústala según la dificultad observada en años anteriores. No olvides los saberes de 'sentido socioafectivo' que deben impregnar todo el curso.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Asegúrate de que la SDA incluya un producto final tangible. En 1.º ESO, esto motiva mucho más que resolver 50 ecuaciones de primer grado en la pizarra.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) para cada trimestre que integre varios saberes y criterios. Por ejemplo, para el 1er trimestre: 'Organiza un mercadillo solidario' (trabaja números decimales, operaciones, tablas y gráficos). La SDA debe incluir: título, contexto, competencias clave, CE implicadas, criterios evaluados, saberes, secuencia de actividades, instrumentos y rúbrica.</t>
+  </si>
+  <si>
+    <t>Comparte las SDA con el departamento para evitar solapamientos y asegurar coherencia vertical. Usa la plantilla oficial de tu CCAA si existe.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada competencia específica en la nota final. Al ser 10 CE, una distribución equitativa (10% cada una) es sencilla, pero suele priorizarse la resolución de problemas (CE1 y CE2).</t>
-[...2 lines deleted...]
-    <t>Si tu CCAA permite ponderar criterios, dale más peso a los criterios de 'operatividad' en el primer trimestre y a los de 'razonamiento' en el tercero para reflejar la evolución del alumno.</t>
+    <t>1 hora (en reunión)</t>
+  </si>
+  <si>
+    <t>Acuerda con tu departamento el porcentaje de cada CE en la calificación final. Por ejemplo: CE1 a CE4 (30% global), CE5 a CE7 (40%), CE8 a CE10 (30%). Dentro de cada CE, pondera los criterios según relevancia. Documenta estos acuerdos en el acta de departamento.</t>
+  </si>
+  <si>
+    <t>No asignes el mismo peso a todos los criterios; los instrumentos de observación y proyectos suelen ponderar menos que las pruebas, pero no menos del 10% cada CE.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los 168 saberes para alumnos con necesidades (ACNEAE). En 1.º ESO la brecha de nivel es enorme: algunos no saben las tablas y otros ya operan con potencias.</t>
-[...2 lines deleted...]
-    <t>Crea un 'Banco de Actividades de Refuerzo' permanente en el aula virtual. Te ahorrará horas de trabajo cuando tengas que justificar por qué un alumno no alcanza los mínimos.</t>
+    <t>Incluye en tu programación medidas DUA (Diseño Universal de Aprendizaje): múltiples formas de representación, acción y expresión, y motivación. Diseña un plan de recuperación para criterios no superados: actividades de refuerzo, pruebas específicas, y plazos. Todo debe estar recogido en el apartado de atención a la diversidad de la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Crea una rúbrica sencilla con los criterios mínimos imprescindibles para aprobar. Así podrás comunicar claramente a las familias qué se exige.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas (de género</t>
   </si>
   <si>
     <t>Reconocer situaciones susceptibles de ser formuladas y resueltas mediante herramientas y estrategias matemáticas, estableciendo conexiones entre el mundo real y las matemáticas y u</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, incluidas las digitales, visualizando ideas, estructur</t>
   </si>
   <si>
     <t>Comunicar información utilizando el lenguaje matemático apropiado, utilizando diferentes medios, incluidos los digitales, oralmente y por escrito, al describir, explicar y justific</t>
   </si>
   <si>
     <t xml:space="preserve">Colaborar activamente y construir relaciones trabajando con las matemáticas en equipos heterogéneos, respetando diferentes opiniones, comunicándose de manera efectiva, pensando de </t>
   </si>
   <si>
     <t>Participar en el reparto de tareas que deban desarrollarse en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, asumiendo el rol asignado y responsabilizándose</t>
-  </si>
-[...22 lines deleted...]
-    <t>Gestionar el reparto de tareas en el trabajo en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, responsabilizándose del rol asignado y de la propia contribuc</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -2515,75 +2239,75 @@
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>107</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>20</v>
       </c>
@@ -2617,1372 +2341,958 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>482</v>
+        <v>398</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>377</v>
+        <v>293</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>483</v>
+        <v>399</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>484</v>
+        <v>400</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>485</v>
+        <v>401</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>486</v>
+        <v>402</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>487</v>
+        <v>403</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>488</v>
+        <v>404</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>489</v>
+        <v>405</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>490</v>
+        <v>403</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>491</v>
+        <v>406</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>489</v>
+        <v>407</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>492</v>
+        <v>408</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>493</v>
+        <v>409</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>494</v>
+        <v>410</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>495</v>
+        <v>411</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>496</v>
+        <v>412</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>489</v>
+        <v>413</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>497</v>
+        <v>414</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>498</v>
+        <v>415</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>499</v>
+        <v>416</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>500</v>
+        <v>417</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>501</v>
+        <v>418</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>502</v>
+        <v>419</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>503</v>
+        <v>420</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>504</v>
+        <v>421</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>505</v>
+        <v>422</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>500</v>
+        <v>423</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>506</v>
+        <v>424</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>507</v>
+        <v>425</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>508</v>
+        <v>426</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>509</v>
+        <v>427</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>510</v>
+        <v>428</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>511</v>
+        <v>429</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>512</v>
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>513</v>
+        <v>431</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>514</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>515</v>
+        <v>433</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>516</v>
+        <v>434</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>517</v>
+        <v>435</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>518</v>
+        <v>436</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>519</v>
+        <v>437</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>520</v>
+        <v>438</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>521</v>
+        <v>439</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>522</v>
+        <v>440</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>523</v>
+        <v>441</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>524</v>
+        <v>442</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>525</v>
+        <v>439</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>526</v>
+        <v>443</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>527</v>
+        <v>444</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>528</v>
+        <v>445</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>529</v>
+        <v>439</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>530</v>
+        <v>446</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>531</v>
+        <v>447</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>532</v>
+        <v>448</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>533</v>
+        <v>449</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>534</v>
+        <v>450</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>535</v>
+        <v>451</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>536</v>
+        <v>452</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>537</v>
+        <v>449</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>538</v>
+        <v>453</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>539</v>
+        <v>454</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>540</v>
+        <v>455</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>525</v>
+        <v>456</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>541</v>
+        <v>457</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>542</v>
+        <v>458</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>543</v>
+        <v>459</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>529</v>
+        <v>439</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>544</v>
+        <v>460</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>545</v>
+        <v>461</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F49"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E49"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>546</v>
+        <v>462</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>547</v>
+        <v>463</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>548</v>
+        <v>464</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>549</v>
+        <v>465</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>550</v>
+        <v>466</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D3" s="7">
-        <v>4.17</v>
+        <v>8.33</v>
       </c>
       <c r="E3" s="7">
-        <v>4.17</v>
+        <v>8.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="D4" s="7">
-        <v>4.17</v>
+        <v>8.33</v>
       </c>
       <c r="E4" s="7">
-        <v>4.17</v>
+        <v>8.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D5" s="7">
-        <v>4.17</v>
+        <v>8.33</v>
       </c>
       <c r="E5" s="7">
-        <v>4.17</v>
+        <v>8.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D6" s="7">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="E6" s="7">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>551</v>
+        <v>467</v>
       </c>
       <c r="D7" s="7">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="E7" s="7">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D8" s="7">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="E8" s="7">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D9" s="7">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="E9" s="7">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D10" s="7">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="E10" s="7">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D11" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E11" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D12" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E12" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D13" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E13" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D14" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E14" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>552</v>
+        <v>468</v>
       </c>
       <c r="D15" s="7">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="E15" s="7">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D16" s="7">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="E16" s="7">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.3</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D17" s="7">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="E17" s="7">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>7.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>553</v>
+        <v>469</v>
       </c>
       <c r="D18" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E18" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>7.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D19" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E19" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>554</v>
+        <v>470</v>
       </c>
       <c r="D20" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E20" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>8.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D21" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E21" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.1</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D22" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E22" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.2</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D23" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E23" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>10.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>555</v>
+        <v>471</v>
       </c>
       <c r="D24" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E24" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>10.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>556</v>
+        <v>472</v>
       </c>
       <c r="D25" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E25" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A26" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="7"/>
       <c r="E26" s="7">
-        <v>4.17</v>
-[...411 lines deleted...]
-        <v>566</v>
+        <f>SUM(E3:E25)</f>
+        <v>164.99000000000001</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX31"/>
+  <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:AX31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:27">
       <c r="A1" s="6" t="s">
-        <v>567</v>
+        <v>475</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>568</v>
+        <v>476</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>3.1</v>
       </c>
       <c r="I1" s="6">
         <v>3.2</v>
       </c>
       <c r="J1" s="6">
         <v>3.3</v>
       </c>
@@ -4009,1838 +3319,1079 @@
       </c>
       <c r="R1" s="6">
         <v>7.1</v>
       </c>
       <c r="S1" s="6">
         <v>7.2</v>
       </c>
       <c r="T1" s="6">
         <v>8.1</v>
       </c>
       <c r="U1" s="6">
         <v>8.2</v>
       </c>
       <c r="V1" s="6">
         <v>9.1</v>
       </c>
       <c r="W1" s="6">
         <v>9.2</v>
       </c>
       <c r="X1" s="6">
         <v>10.1</v>
       </c>
       <c r="Y1" s="6">
         <v>10.2</v>
       </c>
-      <c r="Z1" s="6">
-[...75 lines deleted...]
-    <row r="2" spans="1:50">
+      <c r="Z1" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="AA1" s="6" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" s="5" t="s">
-        <v>570</v>
+        <v>478</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
-      <c r="Z2" s="5"/>
+      <c r="Z2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:Y2),"")</f>
+        <v/>
+      </c>
       <c r="AA2" s="5"/>
-      <c r="AB2" s="5"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:50">
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" s="5" t="s">
-        <v>571</v>
+        <v>479</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
-      <c r="Z3" s="5"/>
+      <c r="Z3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:Y3),"")</f>
+        <v/>
+      </c>
       <c r="AA3" s="5"/>
-      <c r="AB3" s="5"/>
-[...26 lines deleted...]
-    <row r="4" spans="1:50">
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" s="5" t="s">
-        <v>572</v>
+        <v>480</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
-      <c r="Z4" s="5"/>
+      <c r="Z4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:Y4),"")</f>
+        <v/>
+      </c>
       <c r="AA4" s="5"/>
-      <c r="AB4" s="5"/>
-[...26 lines deleted...]
-    <row r="5" spans="1:50">
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" s="5" t="s">
-        <v>573</v>
+        <v>481</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
-      <c r="Z5" s="5"/>
+      <c r="Z5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:Y5),"")</f>
+        <v/>
+      </c>
       <c r="AA5" s="5"/>
-      <c r="AB5" s="5"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:50">
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
-        <v>574</v>
+        <v>482</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
-      <c r="Z6" s="5"/>
+      <c r="Z6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:Y6),"")</f>
+        <v/>
+      </c>
       <c r="AA6" s="5"/>
-      <c r="AB6" s="5"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:50">
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" s="5" t="s">
-        <v>575</v>
+        <v>483</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
-      <c r="Z7" s="5"/>
+      <c r="Z7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:Y7),"")</f>
+        <v/>
+      </c>
       <c r="AA7" s="5"/>
-      <c r="AB7" s="5"/>
-[...26 lines deleted...]
-    <row r="8" spans="1:50">
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" s="5" t="s">
-        <v>576</v>
+        <v>484</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
-      <c r="Z8" s="5"/>
+      <c r="Z8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:Y8),"")</f>
+        <v/>
+      </c>
       <c r="AA8" s="5"/>
-      <c r="AB8" s="5"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:50">
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" s="5" t="s">
-        <v>577</v>
+        <v>485</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
-      <c r="Z9" s="5"/>
+      <c r="Z9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:Y9),"")</f>
+        <v/>
+      </c>
       <c r="AA9" s="5"/>
-      <c r="AB9" s="5"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:50">
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" s="5" t="s">
-        <v>578</v>
+        <v>486</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
-      <c r="Z10" s="5"/>
+      <c r="Z10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:Y10),"")</f>
+        <v/>
+      </c>
       <c r="AA10" s="5"/>
-      <c r="AB10" s="5"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:50">
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" s="5" t="s">
-        <v>579</v>
+        <v>487</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
-      <c r="Z11" s="5"/>
+      <c r="Z11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:Y11),"")</f>
+        <v/>
+      </c>
       <c r="AA11" s="5"/>
-      <c r="AB11" s="5"/>
-[...26 lines deleted...]
-    <row r="12" spans="1:50">
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" s="5" t="s">
-        <v>580</v>
+        <v>488</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
-      <c r="Z12" s="5"/>
+      <c r="Z12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:Y12),"")</f>
+        <v/>
+      </c>
       <c r="AA12" s="5"/>
-      <c r="AB12" s="5"/>
-[...26 lines deleted...]
-    <row r="13" spans="1:50">
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" s="5" t="s">
-        <v>581</v>
+        <v>489</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
-      <c r="Z13" s="5"/>
+      <c r="Z13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:Y13),"")</f>
+        <v/>
+      </c>
       <c r="AA13" s="5"/>
-      <c r="AB13" s="5"/>
-[...26 lines deleted...]
-    <row r="14" spans="1:50">
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" s="5" t="s">
-        <v>582</v>
+        <v>490</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
-      <c r="Z14" s="5"/>
+      <c r="Z14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:Y14),"")</f>
+        <v/>
+      </c>
       <c r="AA14" s="5"/>
-      <c r="AB14" s="5"/>
-[...26 lines deleted...]
-    <row r="15" spans="1:50">
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" s="5" t="s">
-        <v>583</v>
+        <v>491</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
-      <c r="Z15" s="5"/>
+      <c r="Z15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:Y15),"")</f>
+        <v/>
+      </c>
       <c r="AA15" s="5"/>
-      <c r="AB15" s="5"/>
-[...26 lines deleted...]
-    <row r="16" spans="1:50">
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" s="5" t="s">
-        <v>584</v>
+        <v>492</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
-      <c r="Z16" s="5"/>
+      <c r="Z16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:Y16),"")</f>
+        <v/>
+      </c>
       <c r="AA16" s="5"/>
-      <c r="AB16" s="5"/>
-[...26 lines deleted...]
-    <row r="17" spans="1:50">
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="5" t="s">
-        <v>585</v>
+        <v>493</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
-      <c r="Z17" s="5"/>
+      <c r="Z17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:Y17),"")</f>
+        <v/>
+      </c>
       <c r="AA17" s="5"/>
-      <c r="AB17" s="5"/>
-[...26 lines deleted...]
-    <row r="18" spans="1:50">
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="5" t="s">
-        <v>586</v>
+        <v>494</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
-      <c r="Z18" s="5"/>
+      <c r="Z18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:Y18),"")</f>
+        <v/>
+      </c>
       <c r="AA18" s="5"/>
-      <c r="AB18" s="5"/>
-[...26 lines deleted...]
-    <row r="19" spans="1:50">
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="5" t="s">
-        <v>587</v>
+        <v>495</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
-      <c r="Z19" s="5"/>
+      <c r="Z19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:Y19),"")</f>
+        <v/>
+      </c>
       <c r="AA19" s="5"/>
-      <c r="AB19" s="5"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:50">
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="5" t="s">
-        <v>588</v>
+        <v>496</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
-      <c r="Z20" s="5"/>
+      <c r="Z20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:Y20),"")</f>
+        <v/>
+      </c>
       <c r="AA20" s="5"/>
-      <c r="AB20" s="5"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:50">
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="5" t="s">
-        <v>589</v>
+        <v>497</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
-      <c r="Z21" s="5"/>
+      <c r="Z21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:Y21),"")</f>
+        <v/>
+      </c>
       <c r="AA21" s="5"/>
-      <c r="AB21" s="5"/>
-[...26 lines deleted...]
-    <row r="22" spans="1:50">
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
-        <v>590</v>
+        <v>498</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
-      <c r="Z22" s="5"/>
+      <c r="Z22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:Y22),"")</f>
+        <v/>
+      </c>
       <c r="AA22" s="5"/>
-      <c r="AB22" s="5"/>
-[...26 lines deleted...]
-    <row r="23" spans="1:50">
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="5" t="s">
-        <v>591</v>
+        <v>499</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
-      <c r="Z23" s="5"/>
+      <c r="Z23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:Y23),"")</f>
+        <v/>
+      </c>
       <c r="AA23" s="5"/>
-      <c r="AB23" s="5"/>
-[...26 lines deleted...]
-    <row r="24" spans="1:50">
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="5" t="s">
-        <v>592</v>
+        <v>500</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
-      <c r="Z24" s="5"/>
+      <c r="Z24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:Y24),"")</f>
+        <v/>
+      </c>
       <c r="AA24" s="5"/>
-      <c r="AB24" s="5"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:50">
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="5" t="s">
-        <v>593</v>
+        <v>501</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
-      <c r="Z25" s="5"/>
+      <c r="Z25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:Y25),"")</f>
+        <v/>
+      </c>
       <c r="AA25" s="5"/>
-      <c r="AB25" s="5"/>
-[...26 lines deleted...]
-    <row r="26" spans="1:50">
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" s="5" t="s">
-        <v>594</v>
+        <v>502</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
-      <c r="Z26" s="5"/>
+      <c r="Z26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:Y26),"")</f>
+        <v/>
+      </c>
       <c r="AA26" s="5"/>
-      <c r="AB26" s="5"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:50">
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" s="5" t="s">
-        <v>595</v>
+        <v>503</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
-      <c r="Z27" s="5"/>
+      <c r="Z27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:Y27),"")</f>
+        <v/>
+      </c>
       <c r="AA27" s="5"/>
-      <c r="AB27" s="5"/>
-[...26 lines deleted...]
-    <row r="28" spans="1:50">
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" s="5" t="s">
-        <v>596</v>
+        <v>504</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
-      <c r="Z28" s="5"/>
+      <c r="Z28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:Y28),"")</f>
+        <v/>
+      </c>
       <c r="AA28" s="5"/>
-      <c r="AB28" s="5"/>
-[...26 lines deleted...]
-    <row r="29" spans="1:50">
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
-        <v>597</v>
+        <v>505</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
-      <c r="Z29" s="5"/>
+      <c r="Z29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:Y29),"")</f>
+        <v/>
+      </c>
       <c r="AA29" s="5"/>
-      <c r="AB29" s="5"/>
-[...26 lines deleted...]
-    <row r="30" spans="1:50">
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" s="5" t="s">
-        <v>598</v>
+        <v>506</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
-      <c r="Z30" s="5"/>
+      <c r="Z30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:Y30),"")</f>
+        <v/>
+      </c>
       <c r="AA30" s="5"/>
-      <c r="AB30" s="5"/>
-[...26 lines deleted...]
-    <row r="31" spans="1:50">
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" s="5" t="s">
-        <v>599</v>
+        <v>507</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
-      <c r="Z31" s="5"/>
+      <c r="Z31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:Y31),"")</f>
+        <v/>
+      </c>
       <c r="AA31" s="5"/>
-      <c r="AB31" s="5"/>
-[...24 lines deleted...]
-      <c r="AX31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="1380">
+  <dataValidations count="690">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -7865,2172 +6416,102 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y31">
-      <formula1>"1,2,3,4"</formula1>
-[...2068 lines deleted...]
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:H21"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="6" t="s">
@@ -10287,5377 +6768,3098 @@
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>100</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
-[...258 lines deleted...]
-    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K47"/>
+  <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K47"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J2" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="E2" s="5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K2" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="J3" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K3" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="K4" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      <c r="G5" s="5"/>
+        <v>128</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>133</v>
+      </c>
       <c r="K5" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="G6" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="H6" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I6" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="H6" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K6" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>3.1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="F7" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="G7" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="H7" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I7" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="J7" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="H7" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K7" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>3.2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F8" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="G8" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="H8" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I8" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="J8" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="H8" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K8" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.3</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F9" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="G9" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="H9" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="J9" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="H9" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K9" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>4.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="G10" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="H10" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I10" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="H10" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K10" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>4.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="G11" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="H11" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="F11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="H11" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K11" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>5.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F12" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="E12" s="5" t="s">
+      <c r="G12" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="F12" s="5" t="s">
+      <c r="H12" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="G12" s="5" t="s">
+      <c r="J12" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="H12" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K12" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>5.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="G13" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="E13" s="5" t="s">
+      <c r="H13" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="F13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="5" t="s">
+      <c r="J13" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="H13" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K13" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>6.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D14" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="F14" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="E14" s="5" t="s">
+      <c r="G14" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="F14" s="5" t="s">
+      <c r="H14" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I14" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="G14" s="5" t="s">
+      <c r="J14" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="H14" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K14" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>6.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D15" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="G15" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="E15" s="5" t="s">
+      <c r="H15" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I15" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="F15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="5" t="s">
+      <c r="J15" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="H15" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K15" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>6.3</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D16" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G16" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="E16" s="5" t="s">
+      <c r="H16" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I16" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="F16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="5" t="s">
+      <c r="J16" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="H16" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K16" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>7.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="F17" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="E17" s="5"/>
-[...1 lines deleted...]
-      <c r="G17" s="5"/>
+      <c r="G17" s="5" t="s">
+        <v>198</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>200</v>
+      </c>
       <c r="K17" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>7.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="K18" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>8.1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="K19" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>8.2</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="K20" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>9.1</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="K21" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.2</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="E22" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I22" s="5" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="K22" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>10.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="K23" s="7">
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>10.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="K24" s="7">
-        <v>2.17</v>
-[...784 lines deleted...]
-        <v>2.17</v>
+        <v>4.35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I108"/>
+  <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I108"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>271</v>
+        <v>253</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>273</v>
+        <v>255</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>275</v>
+        <v>257</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>282</v>
+        <v>264</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C20" s="5">
         <v>1</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>287</v>
+        <v>269</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C21" s="5">
         <v>2</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>288</v>
+        <v>270</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C22" s="5">
         <v>3</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C23" s="5">
         <v>1</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C24" s="5">
         <v>2</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>291</v>
+        <v>273</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C25" s="5">
         <v>3</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C26" s="5">
         <v>4</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C27" s="5">
         <v>5</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C28" s="5">
         <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C29" s="5">
         <v>2</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C30" s="5">
         <v>3</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C31" s="5">
         <v>4</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C32" s="5">
         <v>5</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C33" s="5">
         <v>6</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>300</v>
+        <v>282</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C34" s="5">
         <v>7</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C35" s="5">
         <v>1</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C36" s="5">
         <v>2</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C37" s="5">
         <v>3</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C38" s="5">
         <v>4</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C39" s="5">
         <v>5</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C40" s="5">
         <v>6</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C41" s="5">
         <v>7</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C42" s="5">
         <v>8</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
-    </row>
-[...1252 lines deleted...]
-      <c r="I108" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>376</v>
+        <v>292</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>377</v>
+        <v>293</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>378</v>
+        <v>294</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>379</v>
+        <v>295</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>380</v>
+        <v>296</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>381</v>
+        <v>297</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>382</v>
+        <v>298</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>383</v>
+        <v>299</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>384</v>
+        <v>300</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>385</v>
+        <v>301</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>386</v>
+        <v>302</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>387</v>
+        <v>303</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>390</v>
+        <v>306</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>391</v>
+        <v>307</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>392</v>
+        <v>308</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>393</v>
+        <v>309</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>396</v>
+        <v>312</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>397</v>
+        <v>313</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>385</v>
+        <v>301</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>386</v>
+        <v>302</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>398</v>
+        <v>314</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>399</v>
+        <v>315</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>391</v>
+        <v>307</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>392</v>
+        <v>308</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>400</v>
+        <v>316</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>401</v>
+        <v>317</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>384</v>
+        <v>300</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>385</v>
+        <v>301</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>386</v>
+        <v>302</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>402</v>
+        <v>318</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>403</v>
+        <v>319</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>391</v>
+        <v>307</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>392</v>
+        <v>308</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>404</v>
+        <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>405</v>
+        <v>321</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>397</v>
+        <v>313</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>385</v>
+        <v>301</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>386</v>
+        <v>302</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>406</v>
+        <v>322</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>407</v>
+        <v>323</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>391</v>
+        <v>307</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>392</v>
+        <v>308</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>408</v>
+        <v>324</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>409</v>
+        <v>325</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>384</v>
+        <v>300</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>385</v>
+        <v>301</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>386</v>
+        <v>302</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>410</v>
+        <v>326</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>411</v>
+        <v>327</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>391</v>
+        <v>307</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>392</v>
+        <v>308</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>412</v>
+        <v>328</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>413</v>
+        <v>329</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>397</v>
+        <v>313</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>385</v>
+        <v>301</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>386</v>
+        <v>302</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>414</v>
+        <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>415</v>
+        <v>331</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>391</v>
+        <v>307</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>392</v>
+        <v>308</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>416</v>
+        <v>332</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>417</v>
+        <v>333</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>397</v>
+        <v>313</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>385</v>
+        <v>301</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>386</v>
+        <v>302</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>418</v>
+        <v>334</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>419</v>
+        <v>335</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>391</v>
+        <v>307</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>392</v>
+        <v>308</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>420</v>
+        <v>336</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>421</v>
+        <v>337</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>422</v>
+        <v>338</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>385</v>
+        <v>301</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>386</v>
+        <v>302</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>423</v>
+        <v>339</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>424</v>
+        <v>340</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>391</v>
+        <v>307</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>392</v>
+        <v>308</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>425</v>
+        <v>341</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>426</v>
+        <v>342</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>385</v>
+        <v>301</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>386</v>
+        <v>302</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>427</v>
+        <v>343</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>428</v>
+        <v>344</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>391</v>
+        <v>307</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>392</v>
+        <v>308</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>429</v>
+        <v>345</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>430</v>
+        <v>346</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>385</v>
+        <v>301</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>386</v>
+        <v>302</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>431</v>
+        <v>347</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>432</v>
+        <v>348</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>391</v>
+        <v>307</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>392</v>
+        <v>308</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>433</v>
+        <v>349</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>434</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>435</v>
+        <v>351</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>436</v>
+        <v>352</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>437</v>
+        <v>353</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>438</v>
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>439</v>
+        <v>355</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>377</v>
+        <v>293</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>440</v>
+        <v>356</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>441</v>
+        <v>357</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>442</v>
+        <v>358</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>443</v>
+        <v>359</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>444</v>
+        <v>360</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>445</v>
+        <v>361</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>446</v>
+        <v>362</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>447</v>
+        <v>363</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>448</v>
+        <v>364</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>449</v>
+        <v>365</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>450</v>
+        <v>366</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>451</v>
+        <v>367</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>443</v>
+        <v>359</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>444</v>
+        <v>360</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>452</v>
+        <v>368</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>446</v>
+        <v>362</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>447</v>
+        <v>363</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>453</v>
+        <v>369</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>449</v>
+        <v>365</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>450</v>
+        <v>366</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>454</v>
+        <v>370</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>443</v>
+        <v>359</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>444</v>
+        <v>360</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>455</v>
+        <v>371</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>446</v>
+        <v>362</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>447</v>
+        <v>363</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>456</v>
+        <v>372</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>449</v>
+        <v>365</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>450</v>
+        <v>366</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>457</v>
+        <v>373</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>443</v>
+        <v>359</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>444</v>
+        <v>360</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>458</v>
+        <v>374</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>446</v>
+        <v>362</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>447</v>
+        <v>363</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>459</v>
+        <v>375</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>449</v>
+        <v>365</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>450</v>
+        <v>366</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>460</v>
+        <v>376</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>443</v>
+        <v>359</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>444</v>
+        <v>360</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>461</v>
+        <v>377</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>446</v>
+        <v>362</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>447</v>
+        <v>363</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>462</v>
+        <v>378</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>449</v>
+        <v>365</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>450</v>
+        <v>366</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>463</v>
+        <v>379</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>443</v>
+        <v>359</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>444</v>
+        <v>360</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>464</v>
+        <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>446</v>
+        <v>362</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>447</v>
+        <v>363</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>465</v>
+        <v>381</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>449</v>
+        <v>365</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>450</v>
+        <v>366</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>466</v>
+        <v>382</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>443</v>
+        <v>359</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>444</v>
+        <v>360</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>467</v>
+        <v>383</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>446</v>
+        <v>362</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>447</v>
+        <v>363</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>468</v>
+        <v>384</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>449</v>
+        <v>365</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>450</v>
+        <v>366</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>469</v>
+        <v>385</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>443</v>
+        <v>359</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>470</v>
+        <v>386</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>471</v>
+        <v>387</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>446</v>
+        <v>362</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>472</v>
+        <v>388</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>473</v>
+        <v>389</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>449</v>
+        <v>365</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>474</v>
+        <v>390</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>475</v>
+        <v>391</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>443</v>
+        <v>359</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>444</v>
+        <v>360</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>476</v>
+        <v>392</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>446</v>
+        <v>362</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>447</v>
+        <v>363</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>477</v>
+        <v>393</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>449</v>
+        <v>365</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>450</v>
+        <v>366</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>478</v>
+        <v>394</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>443</v>
+        <v>359</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>444</v>
+        <v>360</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>479</v>
+        <v>395</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>446</v>
+        <v>362</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>447</v>
+        <v>363</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>480</v>
+        <v>396</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>449</v>
+        <v>365</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>450</v>
+        <v>366</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>481</v>
+        <v>397</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>