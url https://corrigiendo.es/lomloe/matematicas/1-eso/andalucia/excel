--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:15</t>
+    <t>03/07/2026 19:32</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>