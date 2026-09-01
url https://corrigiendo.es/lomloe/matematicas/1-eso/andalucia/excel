--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:32</t>
+    <t>01/09/2026 13:11</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>