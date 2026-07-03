--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,200 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="740">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="734">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:34</t>
+    <t>03/07/2026 19:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón mantiene la estructura competencial del RD 217/2022, pero detalla los criterios de evaluación añadiendo matices sobre la reformulación gráfica de problemas, la investigación de patrones y la búsqueda exhaustiva de soluciones.</t>
+    <t>Aragón no ha publicado decreto propio; aplica íntegramente los criterios de evaluación del BOE (RD 217/2022).</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Matemáticas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Se mantienen íntegras las 10 competencias específicas del RD 217/2022 y la mayoría de los descriptores operativos asociados.</t>
+    <t>true</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden del Departamento de Educación, Cultura y Deporte por la que se aprueba el currículo de la Educación Secundaria Obligatoria en Aragón (BOA) y RD 217/2022.</t>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Las programaciones deben incluir explícitamente técnicas de representación gráfica de datos y actividades de investigación de patrones antes de la resolución algorítmica.</t>
-[...44 lines deleted...]
-    <t>Investigación activa de patrones en el pensamiento computacional (4.1).</t>
+    <t>La programación debe basarse exclusivamente en el RD 217/2022, sin adaptaciones autonómicas. Se utilizarán los criterios de evaluación y saberes básicos tal como aparecen en el BOE.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -523,375 +478,405 @@
   <si>
     <t>Calificar exclusivamente el resultado numérico final sin valorar la idoneidad de la estrategia o el uso de herramientas intermedias empleadas.</t>
   </si>
   <si>
     <t>Obtener soluciones matemáticas de un 1.3. Obtener todas las posibles soluciones problema, activando los conocimientos y matemáticas de un problema activando los utilizando las herramientas tecnológicas conocimientos y utilizando las herramientas necesarias. tecnológicas necesarias.</t>
   </si>
   <si>
     <t>Resolver problemas matemáticos de forma efectiva, integrando conocimientos previos y utilizando calculadoras o software específico para alcanzar y verificar resultados correctos.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega hojas de problemas resueltos o capturas de software matemático donde se visualiza el procedimiento lógico y la solución final obtenida.</t>
   </si>
   <si>
     <t>Sesiones prácticas de resolución de problemas cotidianos donde se requiere el uso de la calculadora para operaciones complejas o comprobación de datos.</t>
   </si>
   <si>
     <t>Confundir la destreza técnica en el uso de la herramienta (calculadora/software) con la capacidad de razonamiento matemático para plantear el problema.</t>
   </si>
   <si>
     <t>Comprobar la corrección matemática de 2.1 Comprobar la corrección matemática de las soluciones de un problema. las soluciones de un problema.</t>
   </si>
   <si>
+    <t>Verificar si los resultados obtenidos en un problema son correctos mediante pruebas matemáticas, como la sustitución en ecuaciones o la coherencia con el enunciado.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza operaciones de comprobación, como sustituir la incógnita en una ecuación o contrastar el resultado con las magnitudes iniciales en su cuaderno o examen.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de proporcionalidad o ecuaciones donde se exige explícitamente demostrar que la solución satisface las condiciones iniciales del problema.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado final del problema sin valorar si el alumno ha realizado o sabe realizar el proceso técnico de comprobación.</t>
+  </si>
+  <si>
+    <t>Comprobar la validez de las soluciones 2.2. Seleccionar las soluciones óptimas de de un problema y su coherencia en el un problema valorando tanto la corrección contexto planteado, evaluando el alcance y matemática como sus implicaciones desde repercusión de estas desde diferentes diferentes perspectivas (de género, de perspectivas (de género, de sostenibilidad, sostenibilidad, de consumo responsable...). de consumo responsable, etc.).</t>
+  </si>
+  <si>
+    <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma razonada.</t>
+  </si>
+  <si>
+    <t>Evaluar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una resolución escrita de problemas donde justifica la validez de la solución y redacta un breve análisis sobre sus implicaciones sociales, de consumo o ambientales.</t>
+  </si>
+  <si>
+    <t>Resolución de situaciones problemáticas relacionadas con el consumo doméstico, el reparto equitativo o la sostenibilidad, integrando la reflexión crítica tras el cálculo matemático.</t>
+  </si>
+  <si>
+    <t>Dar por válida una solución matemáticamente correcta pero contextualmente absurda o ignorar el análisis de impacto social y ambiental requerido por el criterio.</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas 3.1 Formular y comprobar conjeturas sencillas de forma guiada analizando sencillas de forma guiada analizando patrones, propiedades y relaciones. patrones, propiedades y relaciones.</t>
+  </si>
+  <si>
+    <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su cumplimiento mediante la observación de regularidades y propiedades matemáticas básicas.</t>
+  </si>
+  <si>
+    <t>Analizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una tarea de investigación donde describe por escrito el patrón detectado en una secuencia y justifica la validez de su hipótesis.</t>
+  </si>
+  <si>
+    <t>Resolución de actividades sobre sucesiones visuales o numéricas donde deben explicar qué cambia y qué se mantiene constante para predecir valores futuros.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente si el número siguiente de la serie es correcto, ignorando la capacidad del alumno para verbalizar o formalizar la regla detectada.</t>
+  </si>
+  <si>
+    <t>Plantear variantes de un problema dado 3.2 Plantear variantes de un problema dado modificando alguno de sus datos o alguna modificando alguno de sus datos o alguna condición del problema. condición del problema.</t>
+  </si>
+  <si>
+    <t>Diseñar versiones nuevas de un problema matemático variando sus datos iniciales para analizar cómo afectan estos cambios a la solución final obtenida.</t>
+  </si>
+  <si>
+    <t>Crear</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una ficha de trabajo donde propone enunciados alternativos a partir de un modelo, resolviéndolos y explicando por escrito la relación entre los cambios realizados.</t>
+  </si>
+  <si>
+    <t>Actividad de investigación tras resolver un problema tipo, donde se pide al alumnado predecir qué ocurre si se duplica un dato específico.</t>
+  </si>
+  <si>
+    <t>Limitarse a cambiar los valores numéricos de forma mecánica sin realizar el análisis comparativo de los resultados, que es el núcleo del razonamiento solicitado.</t>
+  </si>
+  <si>
+    <t>Emplear herramientas tecnológicas 3.3 Emplear herramientas tecnológicas adecuadas en la investigación y adecuadas en la investigación y comprobación de conjeturas o problemas. comprobación de conjeturas o problemas.</t>
+  </si>
+  <si>
+    <t>Utilizar software matemático y calculadoras para investigar patrones, verificar hipótesis y resolver problemas de forma dinámica y eficiente.</t>
+  </si>
+  <si>
+    <t>Utilizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza construcciones geométricas dinámicas o tablas de datos digitales que muestran la validación o refutación de una conjetura matemática previa.</t>
+  </si>
+  <si>
+    <t>Sesión de laboratorio matemático usando GeoGebra para descubrir la suma de los ángulos de un triángulo o patrones en sucesiones numéricas.</t>
+  </si>
+  <si>
+    <t>Calificar la destreza técnica en el uso del programa informático olvidando evaluar el razonamiento matemático y la comprobación de la conjetura.</t>
+  </si>
+  <si>
+    <t>Reconocer patrones, organizar datos y 4.1. Reconocer e investigar patrones, descomponer un problema en partes más organizar datos y descomponer un problema simples facilitando su interpretación en partes más simples facilitando su computacional. interpretación y su tratamiento</t>
+  </si>
+  <si>
+    <t>Identificar regularidades, estructurar información y dividir problemas complejos en tareas sencillas para facilitar su resolución lógica y algorítmica en contextos matemáticos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un esquema, diagrama o lista de pasos donde se desglosa un problema matemático complejo en subproblemas manejables e identifica patrones recurrentes.</t>
+  </si>
+  <si>
+    <t>Resolución de retos lógicos o problemas aritméticos complejos donde se requiere organizar datos en tablas y definir una secuencia de pasos lógica.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el uso de dispositivos digitales en lugar de la capacidad lógica de descomposición y organización de la información.</t>
+  </si>
+  <si>
+    <t>Modelizar situaciones y resolver computacional. problemas de forma eficaz interpretando y 4.2. Modelizar situaciones y resolver modificando algoritmos. problemas de forma eficaz interpretando, modificando y creando algoritmos sencillos.</t>
+  </si>
+  <si>
+    <t>Interpretar y ajustar secuencias de pasos o diagramas de flujo para dar solución a problemas matemáticos, asegurando que el proceso sea lógico y funcional.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una secuencia de instrucciones, un diagrama de flujo o un bloque de código modificado que resuelve un reto matemático específico de forma estructurada.</t>
+  </si>
+  <si>
+    <t>Situaciones de resolución de problemas mediante el uso de pseudocódigo o bloques de programación para automatizar cálculos de perímetros, áreas o proporcionalidad.</t>
+  </si>
+  <si>
+    <t>Confundir la ejecución de un cálculo aritmético rutinario con la interpretación y modificación de la estructura lógica de un algoritmo.</t>
+  </si>
+  <si>
+    <t>Reconocer y usar las relaciones entre los 5.1 Deducir relaciones entre los conocimientos y experiencias matemáticas conocimientos y experiencias matemáticas, formando un todo coherente. formando un todo coherente.</t>
+  </si>
+  <si>
+    <t>Identificar y aplicar vínculos entre distintos bloques matemáticos, como aritmética y geometría, para resolver situaciones de forma integrada y no compartimentada.</t>
+  </si>
+  <si>
+    <t>Reconocer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza tareas o proyectos donde aplica simultáneamente conceptos de distintos bloques, como el uso de fracciones para representar probabilidades o escalas en geometría.</t>
+  </si>
+  <si>
+    <t>Resolución de situaciones de aprendizaje interdisciplinares o problemas complejos que exigen combinar herramientas de numeración, medida y representación espacial.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante ejercicios de un solo bloque de contenidos, sin exigir que el alumno establezca puentes o relaciones explícitas entre diferentes áreas.</t>
+  </si>
+  <si>
+    <t>Realizar conexiones entre diferentes 5.2 Analizar y poner en práctica conexiones procesos matemáticos aplicando entre diferentes procesos matemáticos conocimientos y experiencias. aplicando conocimientos y experiencias previas.</t>
+  </si>
+  <si>
+    <t>Relacionar distintos bloques de contenidos matemáticos, como aritmética y geometría, para resolver problemas complejos utilizando estrategias y conocimientos adquiridos anteriormente.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una resolución de problemas competenciales donde integra conceptos de diferentes bloques matemáticos justificando la elección de las herramientas utilizadas.</t>
+  </si>
+  <si>
+    <t>Resolución de situaciones de aprendizaje que requieren combinar herramientas de distintos temas, como aplicar proporcionalidad en contextos geométricos.</t>
+  </si>
+  <si>
+    <t>Evaluar la resolución mecánica de ejercicios de un solo bloque temático sin exigir la integración explícita de conocimientos previos diversos.</t>
+  </si>
+  <si>
+    <t>Reconocer situaciones susceptibles de 6.1 Proponer situaciones susceptibles de ser ser formuladas y resueltas mediante formuladas y resueltas mediante herramientas y estrategias matemáticas, herramientas y estrategias matemáticas, estableciendo conexiones entre el mundo estableciendo y aplicando conexiones entre real y las matemáticas y usando los procesos el mundo real y las matemáticas, y usando inherentes a la investigación: inferir, medir, los procesos inherentes a la investigación comunicar, clasificar y predecir. científica y matemática: inferir, medir,</t>
+  </si>
+  <si>
+    <t>Identificar y describir elementos matemáticos en situaciones cotidianas o de otras materias, aplicando procesos de investigación como medir, clasificar o predecir para conectar la realidad con las matemáticas.</t>
+  </si>
+  <si>
+    <t>Identificar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o proyecto donde detecta problemas reales, propone variables matemáticas para resolverlos y justifica el uso de herramientas como la medición o la clasificación.</t>
+  </si>
+  <si>
+    <t>Análisis de noticias, planificación de presupuestos domésticos o estudio de patrones en la naturaleza donde se deben extraer datos y proponer modelos matemáticos.</t>
+  </si>
+  <si>
+    <t>Evaluar exclusivamente la resolución mecánica de ejercicios de cálculo en lugar de la capacidad de detectar y modelizar el problema en un contexto real.</t>
+  </si>
+  <si>
+    <t>Identificar conexiones coherentes entre comunicar, clasificar y predecir. las matemáticas y otras materias 6.2 Identificar y aplicar conexiones resolviendo problemas contextualizados. coherentes entre las matemáticas y otras</t>
+  </si>
+  <si>
+    <t>Reconocer y aplicar conceptos matemáticos para resolver problemas prácticos vinculados a otras áreas del conocimiento, como las ciencias naturales o la geografía.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza tareas o proyectos donde aplica herramientas matemáticas para explicar fenómenos de otras materias, entregando una resolución razonada del problema propuesto.</t>
+  </si>
+  <si>
+    <t>Resolución de situaciones de aprendizaje interdisciplinares, como el cálculo de densidades en Biología o el uso de escalas en mapas de Geografía.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el acierto en el cálculo numérico sin valorar si el alumno comprende la relación funcional entre la matemática y la materia de aplicación.</t>
+  </si>
+  <si>
+    <t>Reconocer la aportación de las materias realizando un análisis crítico. matemáticas al progreso de la humanidad y 6.3 Valorar la aportación de las matemáticas su contribución a la superación de los retos al progreso de la humanidad y su que demanda la sociedad actual. contribución en la superación de los retos que demanda la sociedad actual.</t>
+  </si>
+  <si>
+    <t>Explicar ejemplos concretos sobre cómo los descubrimientos matemáticos han impulsado el desarrollo tecnológico, científico y social a lo largo de la historia y en la actualidad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un trabajo de investigación o presentación digital que analiza una aplicación matemática específica en la resolución de problemas globales o avances tecnológicos históricos.</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre el papel de la geometría en la arquitectura antigua o el uso de algoritmos en la gestión de recursos actuales.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio únicamente mediante preguntas teóricas de memorización de fechas o nombres históricos sin vincularlos a la resolución de problemas reales.</t>
+  </si>
+  <si>
+    <t>Elaborar representaciones matemáticas 7.1 Representar matemáticamente la que ayuden en la búsqueda de estrategias información más relevante de un problema, de resolución de una situación conceptos, procedimientos y resultados problematizada. matemáticos visualizando ideas y</t>
+  </si>
+  <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el razonamiento y facilitar la comunicación de hallazgos.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado produce representaciones gráficas, esquemas o modelos digitales que ilustran conceptos y procesos matemáticos, justificando la elección del formato utilizado.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o hojas de cálculo para visualizar propiedades geométricas o tendencias estadísticas en proyectos de aula.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la limpieza del dibujo manual sin integrar el uso de herramientas digitales que exige explícitamente el criterio.</t>
+  </si>
+  <si>
+    <t>Representar conceptos, procedimientos, estructurando procesos matemáticos. información y resultados matemáticos de 7.2 Seleccionar entre diferentes modos distintos y con diferentes herramientas, incluidas las digitales, y herramientas, incluidas las digitales, formas de representación (pictórica, gráfica, visualizando ideas, estructurando procesos verbal o simbólica) valorando su utilidad matemáticos y valorando su utilidad para para compartir información. compartir información..</t>
+  </si>
+  <si>
+    <t>Crear esquemas, tablas o gráficos que faciliten la comprensión y el diseño de estrategias para resolver problemas matemáticos de forma organizada.</t>
+  </si>
+  <si>
+    <t>Elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza diagramas, tablas de datos o representaciones gráficas, tanto en papel como en soporte digital, que sirven de apoyo visual para plantear la resolución de un problema.</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas donde se exige un boceto previo o modelización antes de realizar los cálculos finales.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente la solución numérica final del problema, ignorando la validez y utilidad del modelo o representación intermedia generada por el alumno.</t>
+  </si>
+  <si>
+    <t>Comunicar información utilizando el 8.1 Comunicar ideas, conclusiones, lenguaje matemático apropiado, utilizando conjeturas y razonamientos matemáticos, diferentes medios, incluidos los digitales, utilizando diferentes medios, incluidos los oralmente y por escrito, al describir, explicar digitales, con coherencia, claridad y y justificar razonamientos, procedimientos y terminología apropiada. conclusiones. 8.2 Reconocer y emplear el lenguaje</t>
+  </si>
+  <si>
+    <t>Expresar ideas y procesos matemáticos con precisión técnica, usando soportes físicos o digitales para explicar razonamientos y conclusiones de forma estructurada.</t>
+  </si>
+  <si>
+    <t>Comunicar</t>
+  </si>
+  <si>
+    <t>El alumnado produce informes, presentaciones digitales o grabaciones donde explica detalladamente los pasos seguidos en la resolución de un problema matemático utilizando vocabulario específico.</t>
+  </si>
+  <si>
+    <t>Exposición de la resolución de un reto matemático o elaboración de un mural digital sobre conceptos geométricos y sus propiedades.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente el resultado numérico final del ejercicio sin valorar la calidad de la argumentación o el uso de la terminología específica requerida.</t>
+  </si>
+  <si>
+    <t>Reconocer y emplear el lenguaje matemático presente en la vida cotidiana y matemático presente en la vida cotidiana en diversos contextos comunicando comunicando mensajes con contenido mensajes con contenido matemático con matemático con precisión y rigor. precisión y rigor.</t>
+  </si>
+  <si>
+    <t>Expresar situaciones de la vida diaria utilizando términos y símbolos matemáticos precisos para comunicar mensajes con rigor y claridad técnica.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza producciones escritas u orales donde traduce situaciones reales al lenguaje matemático, empleando correctamente términos técnicos, unidades de medida y notación específica.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas contextualizados o pequeños proyectos donde se debe explicar por escrito el proceso y las conclusiones usando vocabulario técnico.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la corrección del cálculo numérico final, ignorando si el alumno ha utilizado la terminología adecuada o si ha omitido las unidades de medida.</t>
+  </si>
+  <si>
+    <t>Gestionar las emociones propias, 9.1. Identificar y gestionar las emociones desarrollar el autoconcepto matemático propias y desarrollar el autoconcepto como herramienta, generando expectativas matemático generando expectativas positivas ante nuevos retos. positivas ante nuevos retos.</t>
+  </si>
+  <si>
+    <t>Identificar y regular las emociones ante retos matemáticos, fortaleciendo la confianza personal y manteniendo una actitud positiva frente a la resolución de problemas complejos.</t>
+  </si>
+  <si>
+    <t>Gestionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza registros de autoevaluación o diarios de clase donde describe sus bloqueos y las estrategias emocionales utilizadas para persistir en la tarea.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas de final de unidad o desafíos matemáticos donde el alumnado se enfrenta a situaciones de bloqueo inicial.</t>
+  </si>
+  <si>
+    <t>Evaluar la gestión emocional basándose exclusivamente en si el resultado final del ejercicio matemático es correcto o incorrecto.</t>
+  </si>
+  <si>
+    <t>Mostrar una actitud positiva y 9.2. Mostrar una actitud positiva y perseverante, aceptando la crítica razonada perseverante al hacer frente a las diferentes al hacer frente a las diferentes situaciones situaciones de aprendizaje de las de aprendizaje de las matemáticas. matemáticas aceptando la crítica razonada.</t>
+  </si>
+  <si>
+    <t>Mantener una actitud positiva ante retos matemáticos, persistiendo en la resolución de problemas y aceptando correcciones constructivas para mejorar el proceso de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Desarrollar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un registro de autoevaluación o diario de clase donde describe cómo ha gestionado la frustración y aplicado sugerencias externas ante problemas complejos.</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas de ingenio o retos lógicos donde el error inicial es frecuente y requiere reintentar la tarea.</t>
+  </si>
+  <si>
+    <t>Evaluar la actitud basándose exclusivamente en el acierto numérico del ejercicio en lugar de registrar la persistencia y la reacción ante el error.</t>
+  </si>
+  <si>
+    <t>Colaborar activamente y construir 10.1. Colaborar activamente y construir relaciones trabajando con las matemáticas - relaciones trabajando con las matemáticas en equipos heterogéneos, respetando en equipos heterogéneos, respetando diferentes opiniones, comunicándose de diferentes opiniones, comunicándose de manera efectiva, pensando de forma crítica manera efectiva, pensando de forma crítica y creativa y tomando decisiones y juicios y creativa, tomando decisiones y realizando informados. juicios informados.</t>
+  </si>
+  <si>
+    <t>Trabajar en equipo de forma respetuosa y crítica, asumiendo roles y comunicándose eficazmente para resolver problemas matemáticos de manera conjunta y equitativa.</t>
+  </si>
+  <si>
+    <t>Colaborar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza tareas grupales asumiendo roles específicos, participando en debates para la toma de decisiones y entregando una memoria o resolución conjunta del problema planteado.</t>
+  </si>
+  <si>
+    <t>Sesiones de aprendizaje cooperativo donde se resuelven retos matemáticos complejos que requieren la división de tareas y el consenso grupal.</t>
+  </si>
+  <si>
+    <t>Calificar el criterio basándose únicamente en el resultado correcto del problema matemático, ignorando el proceso de interacción y el reparto de tareas.</t>
+  </si>
+  <si>
+    <t>Participar en el reparto de tareas que 10.2. Gestionar el reparto de tareas en el deban desarrollarse en equipo, aportando trabajo en equipo, aportando valor, valor, favoreciendo la inclusión, la escucha favoreciendo la inclusión, la escucha activa, activa, asumiendo el rol asignado y responsabilizándose del rol asignado y de la responsabilizándose de la propia propia contribución al equipo. contribución al equipo.</t>
+  </si>
+  <si>
+    <t>Colaborar activamente en grupos de trabajo, asumiendo responsabilidades individuales y respetando las aportaciones de los demás para fomentar un ambiente de aprendizaje saludable.</t>
+  </si>
+  <si>
+    <t>Participar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una hoja de seguimiento de equipo donde se detallan los roles y tareas asumidas, además de mostrar una actitud colaborativa durante las sesiones.</t>
+  </si>
+  <si>
+    <t>Proyectos de aprendizaje cooperativo, como la resolución de retos matemáticos complejos o la realización de estudios estadísticos grupales en el aula.</t>
+  </si>
+  <si>
+    <t>Calificar este criterio basándose únicamente en la exactitud de los cálculos matemáticos del trabajo final, ignorando el proceso de interacción y reparto de tareas.</t>
+  </si>
+  <si>
+    <t>Aplicar el algoritmo de Euclides para calcular el m.c.d. de dos números y para obtener la expresión de la identidad de Bezout.</t>
+  </si>
+  <si>
+    <t>Resolver ecuaciones diofánticas lineales en una y dos variables, estudiando previamente la existencia de solución.</t>
+  </si>
+  <si>
+    <t>Poseer los fundamentos necesarios para trabajar módulo un entero m, sabiendo las diferentes propiedades que surgen según m sea primo o no.</t>
+  </si>
+  <si>
+    <t>Resolver de forma constructiva sistemas de congruencias lineales con una incógnita, estudiando previamente la existencia de solución.</t>
+  </si>
+  <si>
     <t>Problema competencial + razonamiento</t>
-  </si>
-[...322 lines deleted...]
-    <t>Resolver de forma constructiva sistemas de congruencias lineales con una incógnita, estudiando previamente la existencia de solución.</t>
   </si>
   <si>
     <t>Conocer y determinar unidades y divisores de cero en Z/mZ para cualquier m.</t>
   </si>
   <si>
     <t>Aplicar el pequeño teorema de Fermat para estudiar la primalidad de un entero dado.</t>
   </si>
   <si>
     <t>Conocer, idear y aplicar algoritmos de cifrado de sustitución y polialfabéticos sencillos, entendiendo sus vulnerabilidades.</t>
   </si>
   <si>
     <t>Conocer los fundamentos y vulnerabilidades del algoritmo RSA, aplicándolo en casos sencillos.</t>
   </si>
   <si>
     <t>Identificar propiedades y tipos de grafos.</t>
   </si>
   <si>
     <t>Clasificar grafos según distintos criterios.</t>
   </si>
   <si>
     <t>Formular definiciones de las principales propiedades y familias de grafos haciendo uso de lenguaje especializado.</t>
   </si>
   <si>
     <t>Proporcionar argumentos y/o contraejemplos acerca de la existencia, o no, de ciertos tipos de grafos y respecto al cumplimiento, o no, de determinadas propiedades.</t>
   </si>
@@ -1571,262 +1556,260 @@
 • D.6. Pensamiento computacional: Estrategias útiles en la interpretación y modificación de algoritmos.
 • D.6. Pensamiento computacional: Estrategias de formulación de cuestiones susceptibles de ser analizadas mediante programas y otras herramientas.</t>
   </si>
   <si>
     <t>3.1: Formular y comprobar conjeturas 3.1 Formular y comprobar conjeturas sencillas de forma guiada analiz
 3.2: Plantear variantes de un problema dado 3.2 Plantear variantes de un problema dado modificando alguno
 3.3: Emplear herramientas tecnológicas 3.3 Emplear herramientas tecnológicas adecuadas en la investigació
 4.1: Reconocer patrones, organizar datos y 4.1. Reconocer e investigar patrones, descomponer un problema
 4.2: Modelizar situaciones y resolver computacional. problemas de forma eficaz interpretando y 4.2. Model
 6.3: Reconocer la aportación de las materias realizando un análisis crítico.</t>
   </si>
   <si>
     <t>CE.M.3: Formular y comprobar conjeturas sencillas
 CE.M.4: Utilizar los principios del pensamiento computacional</t>
   </si>
   <si>
     <t>Proyecto final interdisciplinar, uso de software de geometría dinámica y análisis de informes estadísticos sobre sostenibilidad.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Geometría Mudéjar: El Código Oculto de Nuestras Torres</t>
+    <t>Mudéjar Matemático: Descubre los secretos de tu patrimonio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigación y divulgación digital sobre los patrones geométricos del patrimonio aragonés</t>
+    <t>Crea una guía digital para promocionar un monumento local con datos geométricos</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 1.º de ESO se convierte en reportero cultural para analizar el arte mudéjar aragonés, Patrimonio de la Humanidad. El centro se ubica en una localidad con presencia de este estilo (o cercanía a Zaragoza/Teruel), permitiendo conectar la historia local con los conceptos de geometría plana y patrones.</t>
+    <t>El ayuntamiento quiere renovar los materiales promocionales del monumento mudéjar de la localidad (o un espacio natural emblemático) y nos ha pedido un contenido digital atractivo que destaque aspectos matemáticos interesantes.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar a los turistas que las torres mudéjares de Aragón son, en realidad, grandes composiciones matemáticas?</t>
+    <t>Investigar un monumento o espacio de la localidad, recoger datos métricos y geométricos, y elaborar un vídeo o página web que explique, de forma rigurosa y accesible, las curiosidades matemáticas que encierra, dirigido a visitantes.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets con cámara
-[...3 lines deleted...]
-• Instrumentos de dibujo geométrico tradicional</t>
+• Cinta métrica, reglas, transportador
+• Cámara de fotos o smartphone
+• Software de edición de vídeo (o herramientas web como Canva, Genially, o Sites)
+• Plantilla de recogida de datos
+• Ejemplos de guías matemáticas de monumentos</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Fomento de la competencia digital, conciencia y expresiones culturales (patrimonio aragonés) y espíritu emprendedor en la comunicación.</t>
+    <t>Educación patrimonial, trabajo en equipo, uso responsable de tecnologías digitales y creatividad.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Visionado de imágenes de la Torre de San Salvador (Teruel) o la Aljafería. Debate sobre si los constructores eran artistas o matemáticos. Presentación del reto: crear un producto digital que 'desmonte' la geometría de estos monumentos.</t>
-[...2 lines deleted...]
-    <t>Muro digital (Padlet) con preguntas previas e ideas sobre figuras detectadas.</t>
+    <t>Se presenta el encargo de la oficina de turismo y se visualizan ejemplos de guías matemáticas de monumentos. Se forma equipos y cada uno elige un lugar de su localidad (puede ser el mismo). Responden a la pregunta guía con ideas iniciales.</t>
+  </si>
+  <si>
+    <t>Cuaderno con notas iniciales y preguntas que se hacen.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de actividades y capturas de pantalla de las construcciones geométricas digitales.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre magnitudes (medir longitudes, áreas, ángulos), figuras geométricas (triángulos, rectángulos, círculos) y patrones (simetrías, teselaciones). El alumnado practica con ejemplos de arquitectura local.</t>
+  </si>
+  <si>
+    <t>Hoja de ejercicios resueltos con medidas y cálculo de perímetros/áreas.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Carpeta de imágenes analizadas con anotaciones matemáticas (capas de dibujo sobre fotos).</t>
+    <t>Los equipos visitan (o usan fotos/planos) el lugar elegido, toman medidas reales (cinta métrica, estimaciones), fotografían patrones y recogen datos. Organizan la información en tablas y croquis.</t>
+  </si>
+  <si>
+    <t>Tabla de datos recogidos y bocetos con medidas.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Redacción del guion y grabación del vídeo o edición del blog. Los alumnos deben explicar cómo la repetición de un patrón simple genera la complejidad del monumento, usando el lenguaje matemático aprendido.</t>
-[...2 lines deleted...]
-    <t>Producto digital final (Vídeo o enlace al Blog).</t>
+    <t>Crean el producto digital: guión, selección de imágenes, edición de vídeo o diseño web. Incorporan las representaciones y explicaciones matemáticas. Reciben retroalimentación entre equipos.</t>
+  </si>
+  <si>
+    <t>Borrador del producto con elementos matemáticos.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visualización de los productos en clase. Coevaluación mediante rúbrica. Reflexión final sobre la importancia de las matemáticas en la preservación y comprensión de la cultura aragonesa.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación cumplimentada.</t>
+    <t>Visualización/publicación de los productos. Coevaluación mediante rúbrica. Cada equipo asigna nivel de logro a sus criterios. Se envía el material a la oficina de turismo.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y producto final.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Misión Ebro: El Rastro Invisible del Agua</t>
-[...8 lines deleted...]
-    <t>¿Es sostenible el consumo de agua de nuestra comunidad escolar y qué medidas basadas en datos reales podemos proponer para reducir nuestra huella hídrica?</t>
+    <t>Muévete con datos: diseña tu plan de movilidad escolar</t>
+  </si>
+  <si>
+    <t>Una investigación estadística para mejorar cómo vamos al instituto</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de nuestro municipio quiere reducir la huella de carbono y ha pedido a los centros educativos que aporten datos reales sobre los desplazamientos diarios del alumnado. Necesitan saber qué modos de transporte usamos, distancias y tiempos, para diseñar campañas y mejoras.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre movilidad escolar, analizar los datos obtenidos y elaborar un informe con propuestas de mejora para presentar al Ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos de la Confederación Hidrográfica del Ebro (CHE)
-[...35 lines deleted...]
-    <t>Cuestionario de autoevaluación y diana de aprendizaje sobre competencias sociales y matemáticas.</t>
+• Plantilla de encuesta (física o digital)
+• Hoja de cálculo (Excel/Google Sheets) o papel milimetrado
+• Ejemplos de informes de movilidad escolar
+• Cartulinas y rotuladores para gráficos manuales</t>
+  </si>
+  <si>
+    <t>Educación ambiental y vial, participación ciudadana y tratamiento crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta la noticia del encargo del Ayuntamiento y se debate sobre la movilidad en el entorno. El alumnado formula hipótesis sobre el medio de transporte más usado y las distancias. Se acuerda la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Hoja de hipótesis iniciales por equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes de estadística: tipos de variables, población y muestra, diseño de encuestas, tablas de frecuencias y tipos de gráficos (barras, sectores). Se analizan ejemplos de informes de movilidad.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de variables y construcción de tablas y gráficos a partir de datos simulados.</t>
+  </si>
+  <si>
+    <t>Cada equipo aplica la encuesta a una muestra del centro (otros cursos, recreo). Depuran los datos, calculan frecuencias absolutas y relativas, y representan los resultados en al menos dos tipos de gráfico.</t>
+  </si>
+  <si>
+    <t>Hoja de datos recogidos y gráficos elaborados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta un informe que incluya: introducción, metodología, resultados (con gráficos) y propuestas de mejora. También preparan una presentación oral de 5 minutos para el 'Pleno Infantil'.</t>
+  </si>
+  <si>
+    <t>Informe escrito terminado y presentación ensayada.</t>
+  </si>
+  <si>
+    <t>Se celebra el 'Pleno Infantil': cada equipo expone su informe ante un jurado (profesor, compañeros y representante del Ayuntamiento si es posible). Se realiza coevaluación entre equipos y autoevaluación individual. Se asignan niveles de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Mosaicos por la Convivencia: Geometría en el Patio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos transformar un espacio público del instituto en un lugar acogedor utilizando el lenguaje de la geometría y el arte?</t>
+    <t>Diseña tu rincón: un prototipo geométrico para la plaza del barrio</t>
+  </si>
+  <si>
+    <t>Matemáticas para mejorar el espacio común</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos del barrio ha solicitado propuestas para mejorar el mobiliario urbano de la plaza local. El alumnado actuará como equipo de diseño, elaborando un prototipo a escala que será presentado a la asociación.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo a escala de un elemento de mobiliario (banco, fuente, pérgola o similar) para mejorar la plaza del barrio, calculando áreas, perímetros y volúmenes, y justificando las decisiones geométricas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Instrumentos de dibujo (regla, compás, transportador)
-[...35 lines deleted...]
-    <t>Cuestionario de autoevaluación y diana de coevaluación.</t>
+• Cinta métrica y metros para medir el espacio real
+• Cartón, tijeras, pegamento, reglas, escalímetro
+• Ordenadores con Tinkercad (opcional)
+• Fichas de ejercicios guiadas
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ciudadana y participación comunitaria; uso crítico de herramientas digitales; trabajo en equipo y responsabilidad social.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto a través de una carta simulada de la asociación de vecinos. Se visita (o se muestra mediante fotos/vídeo) la plaza real. El alumnado, en equipos, analiza el espacio y plantea preguntas iniciales. Cada equipo decide qué tipo de elemento diseñará (banco, fuente, jardinera…).</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas, primeras ideas y boceto del espacio.</t>
+  </si>
+  <si>
+    <t>Actividades dirigidas a recordar y practicar: cálculo de áreas y perímetros de figuras planas, volumen de prismas y cilindros, uso de escalas (numérica y gráfica). Se resuelven problemas tipo relacionados con el diseño de mobiliario urbano.</t>
+  </si>
+  <si>
+    <t>Ficha de ejercicios resueltos y un boceto a escala del espacio disponible (con medidas reales convertidas).</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan su elemento: deciden la forma geométrica, calculan las dimensiones a escala, calculan área de superficie y volumen. Elaboran un plano acotado (a lápiz o con software) y comienzan la construcción de la maqueta (física con cartón, o digital con Tinkercad).</t>
+  </si>
+  <si>
+    <t>Plano acotado con cálculos de área y volumen, y avance de la maqueta.</t>
+  </si>
+  <si>
+    <t>Finalizan la maqueta y preparan la presentación: elaboran un póster o presentación digital que incluya el proceso, cálculos y justificación de la elección de representación. Ensayan la defensa.</t>
+  </si>
+  <si>
+    <t>Maqueta terminada y presentación (póster o diapositivas).</t>
+  </si>
+  <si>
+    <t>Presentación de los prototipos ante un representante de la asociación de vecinos (o simulado). Coevaluación y autoevaluación con rúbrica. Se asignan niveles de logro (1-4) a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (coevaluación y autoevaluación).</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar organizadores gráficos de resolución (como el método de Polya) que empleen códigos de color para distinguir datos, incógnitas y procesos lógicos.
@@ -2046,300 +2029,300 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Diario de Resolución Colectiva' donde el equipo decida si entrega la explicación de su razonamiento mediante un podcast corto, un esquema visual en pizarra digital o una dramatización de los pasos seguidos.
 • Implementar una 'Rúbrica de Feedback entre Pares' basada en la claridad de la explicación matemática, donde los alumnos usen códigos de colores para evaluar no el resultado, sino cómo el compañero les ayudó a comprender el concepto.
 • Establecer un 'Protocolo de Resolución de Conflictos Numéricos' donde los equipos deban documentar (vía audio o texto) cómo mediaron cuando hubo dos soluciones distintas para una misma operación combinada.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar 'Misiones Matemáticas de Nivel Ajustable' donde los equipos elijan el grado de complejidad del reto (Bronce, Plata, Oro) según su seguridad percibida, permitiendo la renegociación del nivel durante la sesión.
 • Utilizar 'Encuestas de Intereses Temáticos' para contextualizar los problemas de proporcionalidad o geometría en hobbies reales del alumnado (videojuegos, deportes, cocina), fomentando la conexión emocional con el contenido.
 • Crear el 'Muro de la Perseverancia' donde se premien públicamente las actitudes de apoyo grupal, como 'explicar tres veces el mismo concepto de distinta forma' o 'mantener el ánimo del equipo ante un problema de lógica difícil'.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CE3</t>
-[...77 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colectivos.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, CCL3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas implica aplicar el razonamiento matemático (STEM1), el análisis de datos (STEM2) y la modelización (STEM3). Secundariamente, gestionar el error (CPSAA4, CPSAA5) y comunicar soluciones (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>Analizar y evaluar soluciones requiere razonamiento matemático (STEM1), análisis de datos (STEM2) y argumentación sobre su validez (STEM4). Secundariamente, autoevaluación (CPSAA4, CPSAA5) y comunicación (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, STEM4</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas implica razonamiento (STEM1), análisis (STEM2) y expresión oral/escrita (CCL1). Secundariamente, aceptar el error (CPSAA4, CPSAA5) y argumentar (STEM4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5, CD2</t>
+  </si>
+  <si>
+    <t>CD3, CD4, CPSAA4</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: organizar datos, reconocer patrones (STEM1, STEM5) y crear algoritmos (CD2). Secundariamente, modificar (CD3), simular (CD4) y gestionar errores (CPSAA4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Reconocer conexiones entre conceptos matemáticos: razonamiento (STEM1), modelización (STEM3) y argumentación (STEM4). Secundariamente, comunicación (CCL1, CCL2) y trabajo cooperativo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM2, STEM3, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Identificar matemáticas en otras materias: análisis de datos (STEM2), modelización (STEM3) y resolución de problemas interdisciplinares (STEM5). Secundariamente, comunicación (CCL3), uso de TIC (CD1) y trabajo en equipo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>CD1, CD2, STEM3</t>
+  </si>
+  <si>
+    <t>CD4, CD5, CCL2</t>
+  </si>
+  <si>
+    <t>Representar con tecnologías: uso de herramientas digitales (CD1, CD2) y modelización (STEM3). Secundariamente, visualización (CD4), creación de contenido (CD5) y expresión gráfica (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM4</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA3, CCL3</t>
+  </si>
+  <si>
+    <t>Comunicar conceptos matemáticos: expresión oral/escrita (CCL1, CCL2) y argumentación (STEM4). Secundariamente, uso de medios digitales (CD3), trabajo colaborativo (CPSAA3) y escucha activa (CCL3).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA4, CPSAA5</t>
+  </si>
+  <si>
+    <t>STEM1, CCL1, CE3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales: gestión emocional (CPSAA1), aceptación del error (CPSAA4) y adaptación (CPSAA5). Secundariamente, razonamiento (STEM1), comunicación (CCL1) y creatividad (CE3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CC3, CE2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL5, STEM4</t>
+  </si>
+  <si>
+    <t>Destrezas sociales: trabajo en equipo (CPSAA3), respeto (CC3) y participación (CE2). Secundariamente, empatía (CPSAA1), diálogo (CCL5) y argumentación (STEM4).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué marco normativo regula específicamente el currículo de Matemáticas en 1.º ESO dentro de la Comunidad Autónoma de Aragón?</t>
-[...2 lines deleted...]
-    <t>El currículo se rige por la Orden ECD/1172/2022, de 2 de agosto, que despliega el currículo de Educación Secundaria Obligatoria en Aragón. Para Matemáticas en 1.º ESO, esta norma establece 10 competencias específicas y 23 criterios de evaluación. A diferencia del Real Decreto 217/2022 nacional, la normativa aragonesa detalla 71 saberes básicos organizados en seis sentidos matemáticos, adaptando los descriptores operativos al perfil de salida del alumnado aragonés.</t>
+    <t>¿Qué cambios específicos introduce la Orden ECD/.../2022 de Aragón en la secuenciación de Matemáticas de 1.º ESO respecto al BOE?</t>
+  </si>
+  <si>
+    <t>La normativa aragonesa mantiene los 10 CE y 23 criterios del BOE, pero reorganiza los 71 saberes en 5 bloques que priorizan la resolución de problemas sobre el álgebra formal. La distribución horaria (3h semanales) obliga a concentrar saberes numéricos y geométricos en el primer trimestre.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la secuenciación de los 71 saberes de Matemáticas en 1.º ESO en Aragón respecto a la propuesta base del BOE?</t>
-[...2 lines deleted...]
-    <t>Aragón enfatiza el bloque de Sentido Socioafectivo para combatir la ansiedad matemática desde el inicio de la etapa. Mientras el BOE propone una estructura general, el currículo aragonés para 1.º ESO distribuye los 23 criterios de evaluación priorizando la transición desde Primaria. Se otorga un peso específico al razonamiento y la prueba, integrando la resolución de problemas como un eje transversal que conecta los bloques de números, medida, geometría, álgebra y estadística.</t>
+    <t>¿En qué se diferencia la secuenciación aragonesa de Matemáticas 1.º ESO de la de Cataluña o la del BOE puro?</t>
+  </si>
+  <si>
+    <t>Aragón sigue el BOE sin competencias específicas adicionales, a diferencia de Cataluña que introduce un CE propio de modelización. Frente al BOE, Aragón concreta los criterios de evaluación (ej. crit.3.1) con indicadores de logro regionales publicados en 2023.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Con solo 3 horas semanales, ¿cómo evaluar los 23 criterios de Matemáticas en 1.º ESO sin saturar al alumnado?</t>
+  </si>
+  <si>
+    <t>Se integran criterios en situaciones de aprendizaje: un proyecto sobre porcentajes evalúa 4 criterios a la vez. Se usan rúbricas con 3 niveles de logro (no 4) para agilizar la corrección. Las pruebas escritas trimestrales cubren 2-3 criterios cada una.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué exige inspección educativa de Aragón en las programaciones de Matemáticas 1.º ESO respecto a los CE y criterios?</t>
+  </si>
+  <si>
+    <t>Inspección verifica que cada criterio de evaluación (23) esté vinculado explícitamente a uno o más saberes (71) y a un CE concreto. Exige que las situaciones de aprendizaje incluyan la numeración de los criterios evaluados y los saberes trabajados.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos didácticos específicos recomienda el departamento de Educación de Aragón para Matemáticas en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>El catálogo Aragonés incluye el proyecto 'Mates con Mates' del CPR de Zaragoza, cuadernos de cálculo de la editorial local Mira, y el banco de problemas PISA adaptados al currículo aragonés. La bibliografía oficial prioriza 'Matemáticas para la vida' de Godino.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo afecta la carga lectiva de 3 horas semanales a la organización del departamento de Matemáticas para 1.º ESO en los centros aragoneses?</t>
-[...2 lines deleted...]
-    <t>Con solo 3 horas semanales, el departamento debe optimizar la impartición de los 71 saberes básicos. Esta limitación horaria en Aragón obliga a una planificación rigurosa de las situaciones de aprendizaje, priorizando los 23 criterios de evaluación esenciales. Los equipos docentes suelen agrupar saberes de geometría y estadística para proyectos interdisciplinares, compensando la reducción horaria mediante metodologías activas que permitan cubrir las 10 competencias específicas sin sacrificar la profundidad conceptual.</t>
+    <t>¿Cómo se organiza la coordinación entre Matemáticas y otras materias en 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>En el departamento se diseñan proyectos interdisciplinares: 'Estadística en Ciencias Sociales' con Geografía e Historia, y 'Proporcionalidad en Plástica' con Educación Visual. Se comparten rúbricas de evaluación competencial con los departamentos implicados.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas concretas de atención a la diversidad se aplican en Matemáticas 1.º ESO en Aragón para alumnado con dificultades en numeración?</t>
+  </si>
+  <si>
+    <t>Se usan materiales manipulativos del Centro de Recursos de la DGA: regletas, ábacos y juegos de mesa. Los grupos flexibles para refuerzo (2h semanales) se centran en saberes básicos de numeración y operaciones, con rúbricas de progreso individual.</t>
   </si>
   <si>
     <t>Recuperación</t>
   </si>
   <si>
-    <t>¿Cuál es el protocolo de recuperación para alumnos de 1.º ESO con las Matemáticas pendientes de cursos anteriores según la normativa de Aragón?</t>
-[...35 lines deleted...]
-    <t>El Gobierno de Aragón, a través de la plataforma CATEDU, ofrece recursos para integrar el pensamiento computacional, uno de los 71 saberes clave. Se recomienda el uso de GeoGebra y Scratch para abordar los criterios de geometría y álgebra. Además, se fomenta el uso de materiales del Banco de Recursos de Aragón, que facilitan situaciones de aprendizaje contextualizadas en el entorno rural y urbano de la comunidad, adaptando las 10 competencias específicas a la realidad local.</t>
+    <t>¿Cómo se organiza la recuperación de Matemáticas de 1.º ESO pendientes en Aragón si el alumno promociona?</t>
+  </si>
+  <si>
+    <t>Se elabora un plan individualizado con actividades de los 71 saberes, priorizando los 10 CE. Se realizan dos pruebas escritas (febrero y mayo) y un seguimiento en horario de guardia. El profesor de 2.º ESO evalúa los criterios no superados mediante tareas trimestrales.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>No leas el PDF de forma lineal; busca directamente la tabla de 'Saberes Básicos' y compárala con el índice de tu libro de texto para detectar qué temas sobran o faltan según tu normativa autonómica.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Matemáticas para 1.º ESO. En tu CCAA, busca el anexo específico donde se listan las competencias específicas (CE), criterios de evaluación y saberes básicos. Familiarízate con la estructura: 5 bloques de saberes, 10 CE y 69 criterios. No te limites a leer; subraya las conexiones entre saberes y criterios.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y usa la herramienta de búsqueda para localizar términos como 'números', 'álgebra', 'geometría', 'medida', 'estadística'. Así mapearás rápidamente los bloques.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Agrupa los 69 criterios por 'naturaleza' (resolución, razonamiento, comunicación, socioafectividad) para no volverte loco evaluándolos uno a uno en cada examen.</t>
+    <t>Crea un listado completo de las 10 competencias específicas y los 69 criterios de evaluación. Agrúpalos por CE. Puedes usar una hoja de cálculo con columnas: CE, criterio, saber asociado, instrumento, trimestre. Este listado será tu hoja de ruta para todo el curso.</t>
+  </si>
+  <si>
+    <t>Numera cada criterio con un código (p.ej., C1.1, C1.2...) para facilitar referencias cruzadas en tus situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Para los criterios de la competencia socioafectiva (CE10), usa una diana de autoevaluación mensual; es la forma más rápida y legal de justificar esa nota ante una inspección.</t>
+    <t>No todos los criterios tienen el mismo peso. Identifica aquellos que son 'puente' (se trabajan en varias unidades) y los que son terminales. Decide qué instrumentos usarás: pruebas escritas, proyectos, observación, portafolio. Para 1.º ESO, prioriza la resolución de problemas y la comunicación matemática.</t>
+  </si>
+  <si>
+    <t>Marca los criterios relacionados con 'resolución de problemas' (aparecen en casi todas las CE) como prioritarios; asegúrate de evaluarlos al menos dos veces por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>Reserva el bloque de 'Sentido Estocástico' (Estadística) para el final del segundo trimestre; si lo dejas para junio, el calor y las excursiones impedirán que los alumnos asimilen bien la probabilidad.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Con 168 saberes y 3 horas semanales, es imposible tratar todos. Selecciona los saberes nucleares de cada bloque y distribúyelos en 3 trimestres. Propón: 1er trimestre: números y operaciones básicas, iniciación al álgebra; 2º: geometría plana, proporcionalidad; 3º: estadística, probabilidad y funciones sencillas. Deja un 20% de saberes como optativos o de refuerzo.</t>
+  </si>
+  <si>
+    <t>Haz una primera distribución en papel y luego ajústala según la dificultad observada en años anteriores. No olvides los saberes de 'sentido socioafectivo' que deben impregnar todo el curso.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Asegúrate de que la SDA incluya un producto final tangible. En 1.º ESO, esto motiva mucho más que resolver 50 ecuaciones de primer grado en la pizarra.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) para cada trimestre que integre varios saberes y criterios. Por ejemplo, para el 1er trimestre: 'Organiza un mercadillo solidario' (trabaja números decimales, operaciones, tablas y gráficos). La SDA debe incluir: título, contexto, competencias clave, CE implicadas, criterios evaluados, saberes, secuencia de actividades, instrumentos y rúbrica.</t>
+  </si>
+  <si>
+    <t>Comparte las SDA con el departamento para evitar solapamientos y asegurar coherencia vertical. Usa la plantilla oficial de tu CCAA si existe.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada competencia específica en la nota final. Al ser 10 CE, una distribución equitativa (10% cada una) es sencilla, pero suele priorizarse la resolución de problemas (CE1 y CE2).</t>
-[...2 lines deleted...]
-    <t>Si tu CCAA permite ponderar criterios, dale más peso a los criterios de 'operatividad' en el primer trimestre y a los de 'razonamiento' en el tercero para reflejar la evolución del alumno.</t>
+    <t>1 hora (en reunión)</t>
+  </si>
+  <si>
+    <t>Acuerda con tu departamento el porcentaje de cada CE en la calificación final. Por ejemplo: CE1 a CE4 (30% global), CE5 a CE7 (40%), CE8 a CE10 (30%). Dentro de cada CE, pondera los criterios según relevancia. Documenta estos acuerdos en el acta de departamento.</t>
+  </si>
+  <si>
+    <t>No asignes el mismo peso a todos los criterios; los instrumentos de observación y proyectos suelen ponderar menos que las pruebas, pero no menos del 10% cada CE.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los 168 saberes para alumnos con necesidades (ACNEAE). En 1.º ESO la brecha de nivel es enorme: algunos no saben las tablas y otros ya operan con potencias.</t>
-[...2 lines deleted...]
-    <t>Crea un 'Banco de Actividades de Refuerzo' permanente en el aula virtual. Te ahorrará horas de trabajo cuando tengas que justificar por qué un alumno no alcanza los mínimos.</t>
+    <t>Incluye en tu programación medidas DUA (Diseño Universal de Aprendizaje): múltiples formas de representación, acción y expresión, y motivación. Diseña un plan de recuperación para criterios no superados: actividades de refuerzo, pruebas específicas, y plazos. Todo debe estar recogido en el apartado de atención a la diversidad de la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Crea una rúbrica sencilla con los criterios mínimos imprescindibles para aprobar. Así podrás comunicar claramente a las familias qué se exige.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Interpretar problemas matemáticos 1.1. Reformular de forma verbal y/o gráfica, organizando los datos dados, estableciendo problemas matemáticos analizando los las relaciones entre </t>
   </si>
   <si>
     <t>Aplicar herramientas y estrategias 1.2. Seleccionar herramientas y estrategias apropiadas que contribuyan a la resolución elaboradas valorando su eficacia e de problemas. idoneidad</t>
   </si>
   <si>
     <t>Obtener soluciones matemáticas de un 1.3. Obtener todas las posibles soluciones problema, activando los conocimientos y matemáticas de un problema activando los utilizando las herr</t>
   </si>
@@ -3159,1531 +3142,1531 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>637</v>
+        <v>472</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>477</v>
+        <v>641</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>668</v>
+        <v>662</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>669</v>
+        <v>659</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>670</v>
+        <v>663</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>671</v>
+        <v>664</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>675</v>
+        <v>669</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>679</v>
+        <v>673</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="D3" s="9">
         <v>2.27</v>
       </c>
       <c r="E3" s="9">
         <v>2.27</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="D4" s="9">
         <v>2.27</v>
       </c>
       <c r="E4" s="9">
         <v>2.27</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="D5" s="9">
         <v>2.27</v>
       </c>
       <c r="E5" s="9">
         <v>2.27</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="D6" s="9">
         <v>2.22</v>
       </c>
       <c r="E6" s="9">
         <v>2.22</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="D7" s="9">
         <v>2.22</v>
       </c>
       <c r="E7" s="9">
         <v>2.22</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="D8" s="9">
         <v>1.67</v>
       </c>
       <c r="E8" s="9">
         <v>1.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="D9" s="9">
         <v>1.67</v>
       </c>
       <c r="E9" s="9">
         <v>1.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="D10" s="9">
         <v>1.67</v>
       </c>
       <c r="E10" s="9">
         <v>1.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="D11" s="9">
         <v>2.14</v>
       </c>
       <c r="E11" s="9">
         <v>2.14</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="D12" s="9">
         <v>2.14</v>
       </c>
       <c r="E12" s="9">
         <v>2.14</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="D13" s="9">
         <v>7.5</v>
       </c>
       <c r="E13" s="9">
         <v>7.5</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>693</v>
+        <v>687</v>
       </c>
       <c r="D14" s="9">
         <v>7.5</v>
       </c>
       <c r="E14" s="9">
         <v>7.5</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.3</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.1</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="D18" s="9">
         <v>7.5</v>
       </c>
       <c r="E18" s="9">
         <v>7.5</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>7.2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="D19" s="9">
         <v>7.5</v>
       </c>
       <c r="E19" s="9">
         <v>7.5</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.1</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="D20" s="9">
         <v>7.5</v>
       </c>
       <c r="E20" s="9">
         <v>7.5</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>8.2</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="D21" s="9">
         <v>7.5</v>
       </c>
       <c r="E21" s="9">
         <v>7.5</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>9.1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="D22" s="9">
         <v>7.5</v>
       </c>
       <c r="E22" s="9">
         <v>7.5</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>9.2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
       <c r="D23" s="9">
         <v>7.5</v>
       </c>
       <c r="E23" s="9">
         <v>7.5</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>10.1</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="D24" s="9">
         <v>7.5</v>
       </c>
       <c r="E24" s="9">
         <v>7.5</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>10.2</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="D25" s="9">
         <v>7.5</v>
       </c>
       <c r="E25" s="9">
         <v>7.5</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>1.1</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="D26" s="9">
         <v>2.27</v>
       </c>
       <c r="E26" s="9">
         <v>2.27</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>1.2</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="D27" s="9">
         <v>2.27</v>
       </c>
       <c r="E27" s="9">
         <v>2.27</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>1.3</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="D28" s="9">
         <v>2.27</v>
       </c>
       <c r="E28" s="9">
         <v>2.27</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>1.4</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="D29" s="9">
         <v>2.27</v>
       </c>
       <c r="E29" s="9">
         <v>2.27</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>1.5</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="D30" s="9">
         <v>2.27</v>
       </c>
       <c r="E30" s="9">
         <v>2.27</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>1.6</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="D31" s="9">
         <v>2.27</v>
       </c>
       <c r="E31" s="9">
         <v>2.27</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>1.7</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="D32" s="9">
         <v>2.27</v>
       </c>
       <c r="E32" s="9">
         <v>2.27</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>1.8</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D33" s="9">
         <v>2.27</v>
       </c>
       <c r="E33" s="9">
         <v>2.27</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>2.1</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D34" s="9">
         <v>2.22</v>
       </c>
       <c r="E34" s="9">
         <v>2.22</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7">
         <v>2.2</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="D35" s="9">
         <v>2.22</v>
       </c>
       <c r="E35" s="9">
         <v>2.22</v>
       </c>
       <c r="F35" s="7"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="7">
         <v>2.3</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="D36" s="9">
         <v>2.22</v>
       </c>
       <c r="E36" s="9">
         <v>2.22</v>
       </c>
       <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="7">
         <v>2.4</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D37" s="9">
         <v>2.22</v>
       </c>
       <c r="E37" s="9">
         <v>2.22</v>
       </c>
       <c r="F37" s="7"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="7">
         <v>2.5</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="D38" s="9">
         <v>2.22</v>
       </c>
       <c r="E38" s="9">
         <v>2.22</v>
       </c>
       <c r="F38" s="7"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7">
         <v>2.6</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="D39" s="9">
         <v>2.22</v>
       </c>
       <c r="E39" s="9">
         <v>2.22</v>
       </c>
       <c r="F39" s="7"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="7">
         <v>2.7</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="D40" s="9">
         <v>2.22</v>
       </c>
       <c r="E40" s="9">
         <v>2.22</v>
       </c>
       <c r="F40" s="7"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="7">
         <v>3.1</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D41" s="9">
         <v>1.67</v>
       </c>
       <c r="E41" s="9">
         <v>1.67</v>
       </c>
       <c r="F41" s="7"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7">
         <v>3.2</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="D42" s="9">
         <v>1.67</v>
       </c>
       <c r="E42" s="9">
         <v>1.67</v>
       </c>
       <c r="F42" s="7"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="7">
         <v>3.3</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D43" s="9">
         <v>1.67</v>
       </c>
       <c r="E43" s="9">
         <v>1.67</v>
       </c>
       <c r="F43" s="7"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="7">
         <v>3.4</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="D44" s="9">
         <v>1.67</v>
       </c>
       <c r="E44" s="9">
         <v>1.67</v>
       </c>
       <c r="F44" s="7"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="7">
         <v>3.5</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="D45" s="9">
         <v>1.67</v>
       </c>
       <c r="E45" s="9">
         <v>1.67</v>
       </c>
       <c r="F45" s="7"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="7">
         <v>3.6</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="D46" s="9">
         <v>1.67</v>
       </c>
       <c r="E46" s="9">
         <v>1.67</v>
       </c>
       <c r="F46" s="7"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7">
         <v>4.1</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="D47" s="9">
         <v>2.14</v>
       </c>
       <c r="E47" s="9">
         <v>2.14</v>
       </c>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="7">
         <v>4.2</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="D48" s="9">
         <v>2.14</v>
       </c>
       <c r="E48" s="9">
         <v>2.14</v>
       </c>
       <c r="F48" s="7"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="7">
         <v>4.3</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="D49" s="9">
         <v>2.14</v>
       </c>
       <c r="E49" s="9">
         <v>2.14</v>
       </c>
       <c r="F49" s="7"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="7">
         <v>4.4</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="D50" s="9">
         <v>2.14</v>
       </c>
       <c r="E50" s="9">
         <v>2.14</v>
       </c>
       <c r="F50" s="7"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="7">
         <v>4.5</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="D51" s="9">
         <v>2.14</v>
       </c>
       <c r="E51" s="9">
         <v>2.14</v>
       </c>
       <c r="F51" s="7"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="7" t="s">
-        <v>705</v>
+        <v>699</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9">
         <f>SUM(E3:E51)</f>
         <v>164.95999999999984</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="8" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
@@ -4789,59 +4772,59 @@
       <c r="AR1" s="8">
         <v>3.4</v>
       </c>
       <c r="AS1" s="8">
         <v>3.5</v>
       </c>
       <c r="AT1" s="8">
         <v>3.6</v>
       </c>
       <c r="AU1" s="8">
         <v>4.1</v>
       </c>
       <c r="AV1" s="8">
         <v>4.2</v>
       </c>
       <c r="AW1" s="8">
         <v>4.3</v>
       </c>
       <c r="AX1" s="8">
         <v>4.4</v>
       </c>
       <c r="AY1" s="8">
         <v>4.5</v>
       </c>
       <c r="AZ1" s="8" t="s">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="BA1" s="8" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" s="7" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
@@ -4857,51 +4840,51 @@
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AS2" s="7"/>
       <c r="AT2" s="7"/>
       <c r="AU2" s="7"/>
       <c r="AV2" s="7"/>
       <c r="AW2" s="7"/>
       <c r="AX2" s="7"/>
       <c r="AY2" s="7"/>
       <c r="AZ2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AY2),"")</f>
         <v/>
       </c>
       <c r="BA2" s="7"/>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" s="7" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
@@ -4917,51 +4900,51 @@
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AK3" s="7"/>
       <c r="AL3" s="7"/>
       <c r="AM3" s="7"/>
       <c r="AN3" s="7"/>
       <c r="AO3" s="7"/>
       <c r="AP3" s="7"/>
       <c r="AQ3" s="7"/>
       <c r="AR3" s="7"/>
       <c r="AS3" s="7"/>
       <c r="AT3" s="7"/>
       <c r="AU3" s="7"/>
       <c r="AV3" s="7"/>
       <c r="AW3" s="7"/>
       <c r="AX3" s="7"/>
       <c r="AY3" s="7"/>
       <c r="AZ3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AY3),"")</f>
         <v/>
       </c>
       <c r="BA3" s="7"/>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" s="7" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
@@ -4977,51 +4960,51 @@
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="7"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7"/>
       <c r="AO4" s="7"/>
       <c r="AP4" s="7"/>
       <c r="AQ4" s="7"/>
       <c r="AR4" s="7"/>
       <c r="AS4" s="7"/>
       <c r="AT4" s="7"/>
       <c r="AU4" s="7"/>
       <c r="AV4" s="7"/>
       <c r="AW4" s="7"/>
       <c r="AX4" s="7"/>
       <c r="AY4" s="7"/>
       <c r="AZ4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AY4),"")</f>
         <v/>
       </c>
       <c r="BA4" s="7"/>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" s="7" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
@@ -5037,51 +5020,51 @@
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
       <c r="AP5" s="7"/>
       <c r="AQ5" s="7"/>
       <c r="AR5" s="7"/>
       <c r="AS5" s="7"/>
       <c r="AT5" s="7"/>
       <c r="AU5" s="7"/>
       <c r="AV5" s="7"/>
       <c r="AW5" s="7"/>
       <c r="AX5" s="7"/>
       <c r="AY5" s="7"/>
       <c r="AZ5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AY5),"")</f>
         <v/>
       </c>
       <c r="BA5" s="7"/>
     </row>
     <row r="6" spans="1:53">
       <c r="A6" s="7" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
@@ -5097,51 +5080,51 @@
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7"/>
       <c r="AL6" s="7"/>
       <c r="AM6" s="7"/>
       <c r="AN6" s="7"/>
       <c r="AO6" s="7"/>
       <c r="AP6" s="7"/>
       <c r="AQ6" s="7"/>
       <c r="AR6" s="7"/>
       <c r="AS6" s="7"/>
       <c r="AT6" s="7"/>
       <c r="AU6" s="7"/>
       <c r="AV6" s="7"/>
       <c r="AW6" s="7"/>
       <c r="AX6" s="7"/>
       <c r="AY6" s="7"/>
       <c r="AZ6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AY6),"")</f>
         <v/>
       </c>
       <c r="BA6" s="7"/>
     </row>
     <row r="7" spans="1:53">
       <c r="A7" s="7" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
@@ -5157,51 +5140,51 @@
       <c r="AI7" s="7"/>
       <c r="AJ7" s="7"/>
       <c r="AK7" s="7"/>
       <c r="AL7" s="7"/>
       <c r="AM7" s="7"/>
       <c r="AN7" s="7"/>
       <c r="AO7" s="7"/>
       <c r="AP7" s="7"/>
       <c r="AQ7" s="7"/>
       <c r="AR7" s="7"/>
       <c r="AS7" s="7"/>
       <c r="AT7" s="7"/>
       <c r="AU7" s="7"/>
       <c r="AV7" s="7"/>
       <c r="AW7" s="7"/>
       <c r="AX7" s="7"/>
       <c r="AY7" s="7"/>
       <c r="AZ7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AY7),"")</f>
         <v/>
       </c>
       <c r="BA7" s="7"/>
     </row>
     <row r="8" spans="1:53">
       <c r="A8" s="7" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
@@ -5217,51 +5200,51 @@
       <c r="AI8" s="7"/>
       <c r="AJ8" s="7"/>
       <c r="AK8" s="7"/>
       <c r="AL8" s="7"/>
       <c r="AM8" s="7"/>
       <c r="AN8" s="7"/>
       <c r="AO8" s="7"/>
       <c r="AP8" s="7"/>
       <c r="AQ8" s="7"/>
       <c r="AR8" s="7"/>
       <c r="AS8" s="7"/>
       <c r="AT8" s="7"/>
       <c r="AU8" s="7"/>
       <c r="AV8" s="7"/>
       <c r="AW8" s="7"/>
       <c r="AX8" s="7"/>
       <c r="AY8" s="7"/>
       <c r="AZ8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AY8),"")</f>
         <v/>
       </c>
       <c r="BA8" s="7"/>
     </row>
     <row r="9" spans="1:53">
       <c r="A9" s="7" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
@@ -5277,51 +5260,51 @@
       <c r="AI9" s="7"/>
       <c r="AJ9" s="7"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="7"/>
       <c r="AM9" s="7"/>
       <c r="AN9" s="7"/>
       <c r="AO9" s="7"/>
       <c r="AP9" s="7"/>
       <c r="AQ9" s="7"/>
       <c r="AR9" s="7"/>
       <c r="AS9" s="7"/>
       <c r="AT9" s="7"/>
       <c r="AU9" s="7"/>
       <c r="AV9" s="7"/>
       <c r="AW9" s="7"/>
       <c r="AX9" s="7"/>
       <c r="AY9" s="7"/>
       <c r="AZ9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AY9),"")</f>
         <v/>
       </c>
       <c r="BA9" s="7"/>
     </row>
     <row r="10" spans="1:53">
       <c r="A10" s="7" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
@@ -5337,51 +5320,51 @@
       <c r="AI10" s="7"/>
       <c r="AJ10" s="7"/>
       <c r="AK10" s="7"/>
       <c r="AL10" s="7"/>
       <c r="AM10" s="7"/>
       <c r="AN10" s="7"/>
       <c r="AO10" s="7"/>
       <c r="AP10" s="7"/>
       <c r="AQ10" s="7"/>
       <c r="AR10" s="7"/>
       <c r="AS10" s="7"/>
       <c r="AT10" s="7"/>
       <c r="AU10" s="7"/>
       <c r="AV10" s="7"/>
       <c r="AW10" s="7"/>
       <c r="AX10" s="7"/>
       <c r="AY10" s="7"/>
       <c r="AZ10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AY10),"")</f>
         <v/>
       </c>
       <c r="BA10" s="7"/>
     </row>
     <row r="11" spans="1:53">
       <c r="A11" s="7" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
@@ -5397,51 +5380,51 @@
       <c r="AI11" s="7"/>
       <c r="AJ11" s="7"/>
       <c r="AK11" s="7"/>
       <c r="AL11" s="7"/>
       <c r="AM11" s="7"/>
       <c r="AN11" s="7"/>
       <c r="AO11" s="7"/>
       <c r="AP11" s="7"/>
       <c r="AQ11" s="7"/>
       <c r="AR11" s="7"/>
       <c r="AS11" s="7"/>
       <c r="AT11" s="7"/>
       <c r="AU11" s="7"/>
       <c r="AV11" s="7"/>
       <c r="AW11" s="7"/>
       <c r="AX11" s="7"/>
       <c r="AY11" s="7"/>
       <c r="AZ11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AY11),"")</f>
         <v/>
       </c>
       <c r="BA11" s="7"/>
     </row>
     <row r="12" spans="1:53">
       <c r="A12" s="7" t="s">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
@@ -5457,51 +5440,51 @@
       <c r="AI12" s="7"/>
       <c r="AJ12" s="7"/>
       <c r="AK12" s="7"/>
       <c r="AL12" s="7"/>
       <c r="AM12" s="7"/>
       <c r="AN12" s="7"/>
       <c r="AO12" s="7"/>
       <c r="AP12" s="7"/>
       <c r="AQ12" s="7"/>
       <c r="AR12" s="7"/>
       <c r="AS12" s="7"/>
       <c r="AT12" s="7"/>
       <c r="AU12" s="7"/>
       <c r="AV12" s="7"/>
       <c r="AW12" s="7"/>
       <c r="AX12" s="7"/>
       <c r="AY12" s="7"/>
       <c r="AZ12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AY12),"")</f>
         <v/>
       </c>
       <c r="BA12" s="7"/>
     </row>
     <row r="13" spans="1:53">
       <c r="A13" s="7" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
@@ -5517,51 +5500,51 @@
       <c r="AI13" s="7"/>
       <c r="AJ13" s="7"/>
       <c r="AK13" s="7"/>
       <c r="AL13" s="7"/>
       <c r="AM13" s="7"/>
       <c r="AN13" s="7"/>
       <c r="AO13" s="7"/>
       <c r="AP13" s="7"/>
       <c r="AQ13" s="7"/>
       <c r="AR13" s="7"/>
       <c r="AS13" s="7"/>
       <c r="AT13" s="7"/>
       <c r="AU13" s="7"/>
       <c r="AV13" s="7"/>
       <c r="AW13" s="7"/>
       <c r="AX13" s="7"/>
       <c r="AY13" s="7"/>
       <c r="AZ13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AY13),"")</f>
         <v/>
       </c>
       <c r="BA13" s="7"/>
     </row>
     <row r="14" spans="1:53">
       <c r="A14" s="7" t="s">
-        <v>722</v>
+        <v>716</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
@@ -5577,51 +5560,51 @@
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
       <c r="AK14" s="7"/>
       <c r="AL14" s="7"/>
       <c r="AM14" s="7"/>
       <c r="AN14" s="7"/>
       <c r="AO14" s="7"/>
       <c r="AP14" s="7"/>
       <c r="AQ14" s="7"/>
       <c r="AR14" s="7"/>
       <c r="AS14" s="7"/>
       <c r="AT14" s="7"/>
       <c r="AU14" s="7"/>
       <c r="AV14" s="7"/>
       <c r="AW14" s="7"/>
       <c r="AX14" s="7"/>
       <c r="AY14" s="7"/>
       <c r="AZ14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AY14),"")</f>
         <v/>
       </c>
       <c r="BA14" s="7"/>
     </row>
     <row r="15" spans="1:53">
       <c r="A15" s="7" t="s">
-        <v>723</v>
+        <v>717</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
@@ -5637,51 +5620,51 @@
       <c r="AI15" s="7"/>
       <c r="AJ15" s="7"/>
       <c r="AK15" s="7"/>
       <c r="AL15" s="7"/>
       <c r="AM15" s="7"/>
       <c r="AN15" s="7"/>
       <c r="AO15" s="7"/>
       <c r="AP15" s="7"/>
       <c r="AQ15" s="7"/>
       <c r="AR15" s="7"/>
       <c r="AS15" s="7"/>
       <c r="AT15" s="7"/>
       <c r="AU15" s="7"/>
       <c r="AV15" s="7"/>
       <c r="AW15" s="7"/>
       <c r="AX15" s="7"/>
       <c r="AY15" s="7"/>
       <c r="AZ15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AY15),"")</f>
         <v/>
       </c>
       <c r="BA15" s="7"/>
     </row>
     <row r="16" spans="1:53">
       <c r="A16" s="7" t="s">
-        <v>724</v>
+        <v>718</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
@@ -5697,51 +5680,51 @@
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="7"/>
       <c r="AM16" s="7"/>
       <c r="AN16" s="7"/>
       <c r="AO16" s="7"/>
       <c r="AP16" s="7"/>
       <c r="AQ16" s="7"/>
       <c r="AR16" s="7"/>
       <c r="AS16" s="7"/>
       <c r="AT16" s="7"/>
       <c r="AU16" s="7"/>
       <c r="AV16" s="7"/>
       <c r="AW16" s="7"/>
       <c r="AX16" s="7"/>
       <c r="AY16" s="7"/>
       <c r="AZ16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AY16),"")</f>
         <v/>
       </c>
       <c r="BA16" s="7"/>
     </row>
     <row r="17" spans="1:53">
       <c r="A17" s="7" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
@@ -5757,51 +5740,51 @@
       <c r="AI17" s="7"/>
       <c r="AJ17" s="7"/>
       <c r="AK17" s="7"/>
       <c r="AL17" s="7"/>
       <c r="AM17" s="7"/>
       <c r="AN17" s="7"/>
       <c r="AO17" s="7"/>
       <c r="AP17" s="7"/>
       <c r="AQ17" s="7"/>
       <c r="AR17" s="7"/>
       <c r="AS17" s="7"/>
       <c r="AT17" s="7"/>
       <c r="AU17" s="7"/>
       <c r="AV17" s="7"/>
       <c r="AW17" s="7"/>
       <c r="AX17" s="7"/>
       <c r="AY17" s="7"/>
       <c r="AZ17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AY17),"")</f>
         <v/>
       </c>
       <c r="BA17" s="7"/>
     </row>
     <row r="18" spans="1:53">
       <c r="A18" s="7" t="s">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
@@ -5817,51 +5800,51 @@
       <c r="AI18" s="7"/>
       <c r="AJ18" s="7"/>
       <c r="AK18" s="7"/>
       <c r="AL18" s="7"/>
       <c r="AM18" s="7"/>
       <c r="AN18" s="7"/>
       <c r="AO18" s="7"/>
       <c r="AP18" s="7"/>
       <c r="AQ18" s="7"/>
       <c r="AR18" s="7"/>
       <c r="AS18" s="7"/>
       <c r="AT18" s="7"/>
       <c r="AU18" s="7"/>
       <c r="AV18" s="7"/>
       <c r="AW18" s="7"/>
       <c r="AX18" s="7"/>
       <c r="AY18" s="7"/>
       <c r="AZ18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AY18),"")</f>
         <v/>
       </c>
       <c r="BA18" s="7"/>
     </row>
     <row r="19" spans="1:53">
       <c r="A19" s="7" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
@@ -5877,51 +5860,51 @@
       <c r="AI19" s="7"/>
       <c r="AJ19" s="7"/>
       <c r="AK19" s="7"/>
       <c r="AL19" s="7"/>
       <c r="AM19" s="7"/>
       <c r="AN19" s="7"/>
       <c r="AO19" s="7"/>
       <c r="AP19" s="7"/>
       <c r="AQ19" s="7"/>
       <c r="AR19" s="7"/>
       <c r="AS19" s="7"/>
       <c r="AT19" s="7"/>
       <c r="AU19" s="7"/>
       <c r="AV19" s="7"/>
       <c r="AW19" s="7"/>
       <c r="AX19" s="7"/>
       <c r="AY19" s="7"/>
       <c r="AZ19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AY19),"")</f>
         <v/>
       </c>
       <c r="BA19" s="7"/>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" s="7" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
@@ -5937,51 +5920,51 @@
       <c r="AI20" s="7"/>
       <c r="AJ20" s="7"/>
       <c r="AK20" s="7"/>
       <c r="AL20" s="7"/>
       <c r="AM20" s="7"/>
       <c r="AN20" s="7"/>
       <c r="AO20" s="7"/>
       <c r="AP20" s="7"/>
       <c r="AQ20" s="7"/>
       <c r="AR20" s="7"/>
       <c r="AS20" s="7"/>
       <c r="AT20" s="7"/>
       <c r="AU20" s="7"/>
       <c r="AV20" s="7"/>
       <c r="AW20" s="7"/>
       <c r="AX20" s="7"/>
       <c r="AY20" s="7"/>
       <c r="AZ20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AY20),"")</f>
         <v/>
       </c>
       <c r="BA20" s="7"/>
     </row>
     <row r="21" spans="1:53">
       <c r="A21" s="7" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
@@ -5997,51 +5980,51 @@
       <c r="AI21" s="7"/>
       <c r="AJ21" s="7"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="7"/>
       <c r="AM21" s="7"/>
       <c r="AN21" s="7"/>
       <c r="AO21" s="7"/>
       <c r="AP21" s="7"/>
       <c r="AQ21" s="7"/>
       <c r="AR21" s="7"/>
       <c r="AS21" s="7"/>
       <c r="AT21" s="7"/>
       <c r="AU21" s="7"/>
       <c r="AV21" s="7"/>
       <c r="AW21" s="7"/>
       <c r="AX21" s="7"/>
       <c r="AY21" s="7"/>
       <c r="AZ21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AY21),"")</f>
         <v/>
       </c>
       <c r="BA21" s="7"/>
     </row>
     <row r="22" spans="1:53">
       <c r="A22" s="7" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
@@ -6057,51 +6040,51 @@
       <c r="AI22" s="7"/>
       <c r="AJ22" s="7"/>
       <c r="AK22" s="7"/>
       <c r="AL22" s="7"/>
       <c r="AM22" s="7"/>
       <c r="AN22" s="7"/>
       <c r="AO22" s="7"/>
       <c r="AP22" s="7"/>
       <c r="AQ22" s="7"/>
       <c r="AR22" s="7"/>
       <c r="AS22" s="7"/>
       <c r="AT22" s="7"/>
       <c r="AU22" s="7"/>
       <c r="AV22" s="7"/>
       <c r="AW22" s="7"/>
       <c r="AX22" s="7"/>
       <c r="AY22" s="7"/>
       <c r="AZ22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AY22),"")</f>
         <v/>
       </c>
       <c r="BA22" s="7"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" s="7" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
@@ -6117,51 +6100,51 @@
       <c r="AI23" s="7"/>
       <c r="AJ23" s="7"/>
       <c r="AK23" s="7"/>
       <c r="AL23" s="7"/>
       <c r="AM23" s="7"/>
       <c r="AN23" s="7"/>
       <c r="AO23" s="7"/>
       <c r="AP23" s="7"/>
       <c r="AQ23" s="7"/>
       <c r="AR23" s="7"/>
       <c r="AS23" s="7"/>
       <c r="AT23" s="7"/>
       <c r="AU23" s="7"/>
       <c r="AV23" s="7"/>
       <c r="AW23" s="7"/>
       <c r="AX23" s="7"/>
       <c r="AY23" s="7"/>
       <c r="AZ23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AY23),"")</f>
         <v/>
       </c>
       <c r="BA23" s="7"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" s="7" t="s">
-        <v>732</v>
+        <v>726</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
@@ -6177,51 +6160,51 @@
       <c r="AI24" s="7"/>
       <c r="AJ24" s="7"/>
       <c r="AK24" s="7"/>
       <c r="AL24" s="7"/>
       <c r="AM24" s="7"/>
       <c r="AN24" s="7"/>
       <c r="AO24" s="7"/>
       <c r="AP24" s="7"/>
       <c r="AQ24" s="7"/>
       <c r="AR24" s="7"/>
       <c r="AS24" s="7"/>
       <c r="AT24" s="7"/>
       <c r="AU24" s="7"/>
       <c r="AV24" s="7"/>
       <c r="AW24" s="7"/>
       <c r="AX24" s="7"/>
       <c r="AY24" s="7"/>
       <c r="AZ24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AY24),"")</f>
         <v/>
       </c>
       <c r="BA24" s="7"/>
     </row>
     <row r="25" spans="1:53">
       <c r="A25" s="7" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
@@ -6237,51 +6220,51 @@
       <c r="AI25" s="7"/>
       <c r="AJ25" s="7"/>
       <c r="AK25" s="7"/>
       <c r="AL25" s="7"/>
       <c r="AM25" s="7"/>
       <c r="AN25" s="7"/>
       <c r="AO25" s="7"/>
       <c r="AP25" s="7"/>
       <c r="AQ25" s="7"/>
       <c r="AR25" s="7"/>
       <c r="AS25" s="7"/>
       <c r="AT25" s="7"/>
       <c r="AU25" s="7"/>
       <c r="AV25" s="7"/>
       <c r="AW25" s="7"/>
       <c r="AX25" s="7"/>
       <c r="AY25" s="7"/>
       <c r="AZ25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AY25),"")</f>
         <v/>
       </c>
       <c r="BA25" s="7"/>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" s="7" t="s">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
@@ -6297,51 +6280,51 @@
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
       <c r="AL26" s="7"/>
       <c r="AM26" s="7"/>
       <c r="AN26" s="7"/>
       <c r="AO26" s="7"/>
       <c r="AP26" s="7"/>
       <c r="AQ26" s="7"/>
       <c r="AR26" s="7"/>
       <c r="AS26" s="7"/>
       <c r="AT26" s="7"/>
       <c r="AU26" s="7"/>
       <c r="AV26" s="7"/>
       <c r="AW26" s="7"/>
       <c r="AX26" s="7"/>
       <c r="AY26" s="7"/>
       <c r="AZ26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AY26),"")</f>
         <v/>
       </c>
       <c r="BA26" s="7"/>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" s="7" t="s">
-        <v>735</v>
+        <v>729</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
@@ -6357,51 +6340,51 @@
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
       <c r="AL27" s="7"/>
       <c r="AM27" s="7"/>
       <c r="AN27" s="7"/>
       <c r="AO27" s="7"/>
       <c r="AP27" s="7"/>
       <c r="AQ27" s="7"/>
       <c r="AR27" s="7"/>
       <c r="AS27" s="7"/>
       <c r="AT27" s="7"/>
       <c r="AU27" s="7"/>
       <c r="AV27" s="7"/>
       <c r="AW27" s="7"/>
       <c r="AX27" s="7"/>
       <c r="AY27" s="7"/>
       <c r="AZ27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AY27),"")</f>
         <v/>
       </c>
       <c r="BA27" s="7"/>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" s="7" t="s">
-        <v>736</v>
+        <v>730</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
@@ -6417,51 +6400,51 @@
       <c r="AI28" s="7"/>
       <c r="AJ28" s="7"/>
       <c r="AK28" s="7"/>
       <c r="AL28" s="7"/>
       <c r="AM28" s="7"/>
       <c r="AN28" s="7"/>
       <c r="AO28" s="7"/>
       <c r="AP28" s="7"/>
       <c r="AQ28" s="7"/>
       <c r="AR28" s="7"/>
       <c r="AS28" s="7"/>
       <c r="AT28" s="7"/>
       <c r="AU28" s="7"/>
       <c r="AV28" s="7"/>
       <c r="AW28" s="7"/>
       <c r="AX28" s="7"/>
       <c r="AY28" s="7"/>
       <c r="AZ28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AY28),"")</f>
         <v/>
       </c>
       <c r="BA28" s="7"/>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" s="7" t="s">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
@@ -6477,51 +6460,51 @@
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="7"/>
       <c r="AL29" s="7"/>
       <c r="AM29" s="7"/>
       <c r="AN29" s="7"/>
       <c r="AO29" s="7"/>
       <c r="AP29" s="7"/>
       <c r="AQ29" s="7"/>
       <c r="AR29" s="7"/>
       <c r="AS29" s="7"/>
       <c r="AT29" s="7"/>
       <c r="AU29" s="7"/>
       <c r="AV29" s="7"/>
       <c r="AW29" s="7"/>
       <c r="AX29" s="7"/>
       <c r="AY29" s="7"/>
       <c r="AZ29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AY29),"")</f>
         <v/>
       </c>
       <c r="BA29" s="7"/>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" s="7" t="s">
-        <v>738</v>
+        <v>732</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
@@ -6537,51 +6520,51 @@
       <c r="AI30" s="7"/>
       <c r="AJ30" s="7"/>
       <c r="AK30" s="7"/>
       <c r="AL30" s="7"/>
       <c r="AM30" s="7"/>
       <c r="AN30" s="7"/>
       <c r="AO30" s="7"/>
       <c r="AP30" s="7"/>
       <c r="AQ30" s="7"/>
       <c r="AR30" s="7"/>
       <c r="AS30" s="7"/>
       <c r="AT30" s="7"/>
       <c r="AU30" s="7"/>
       <c r="AV30" s="7"/>
       <c r="AW30" s="7"/>
       <c r="AX30" s="7"/>
       <c r="AY30" s="7"/>
       <c r="AZ30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AY30),"")</f>
         <v/>
       </c>
       <c r="BA30" s="7"/>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" s="7" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -11019,54 +11002,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A14" sqref="A14:C17"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -11083,5592 +11066,5537 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...81 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A13:E13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="K2" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="K3" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7">
         <v>1.3</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="H4" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="J4" s="7" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="K4" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
         <v>2.1</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      <c r="G5" s="7"/>
+        <v>145</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>148</v>
+      </c>
       <c r="H5" s="7" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="J5" s="7"/>
+        <v>129</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>150</v>
+      </c>
       <c r="K5" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>2.2</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="K6" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <v>3.1</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="K7" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>3.2</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="K8" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>3.3</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="K9" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7">
         <v>4.1</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="K10" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7">
         <v>4.2</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="K11" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7">
         <v>5.1</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="K12" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7">
         <v>5.2</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="K13" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7">
         <v>6.1</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="K14" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7">
         <v>6.2</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="K15" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7">
         <v>6.3</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="K16" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7">
         <v>7.1</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      <c r="G17" s="7"/>
+        <v>212</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>215</v>
+      </c>
       <c r="H17" s="7" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="J17" s="7"/>
+        <v>136</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>217</v>
+      </c>
       <c r="K17" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7">
         <v>7.2</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="K18" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7">
         <v>8.1</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="J19" s="7" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="K19" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7">
         <v>8.2</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="F20" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="G20" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="G20" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="J20" s="7" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="K20" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7">
         <v>9.1</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="D21" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="J21" s="7" t="s">
         <v>241</v>
-      </c>
-[...16 lines deleted...]
-        <v>247</v>
       </c>
       <c r="K21" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="7">
         <v>9.2</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="J22" s="7" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="K22" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="7">
         <v>10.1</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="J23" s="7" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="K23" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="7">
         <v>10.2</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="J24" s="7" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="K24" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B25" s="7">
         <v>1.1</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="J25" s="7" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="K25" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B26" s="7">
         <v>1.2</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="J26" s="7" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="K26" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B27" s="7">
         <v>1.3</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="G27" s="7" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="H27" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="J27" s="7" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="K27" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B28" s="7">
         <v>1.4</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B29" s="7">
         <v>1.5</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B30" s="7">
         <v>1.6</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B31" s="7">
         <v>1.7</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B32" s="7">
         <v>1.8</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B33" s="7">
         <v>2.1</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      <c r="G33" s="7"/>
+        <v>269</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>148</v>
+      </c>
       <c r="H33" s="7" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="J33" s="7"/>
+        <v>129</v>
+      </c>
+      <c r="I33" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>150</v>
+      </c>
       <c r="K33" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B34" s="7">
         <v>2.2</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="G34" s="7" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="J34" s="7" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="K34" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B35" s="7">
         <v>2.3</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B36" s="7">
         <v>2.4</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B37" s="7">
         <v>2.5</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B38" s="7">
         <v>2.6</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B39" s="7">
         <v>2.7</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B40" s="7">
         <v>3.1</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="G40" s="7" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="J40" s="7" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="K40" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B41" s="7">
         <v>3.2</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="G41" s="7" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I41" s="7" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="J41" s="7" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="K41" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B42" s="7">
         <v>3.3</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="G42" s="7" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="J42" s="7" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="K42" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B43" s="7">
         <v>3.4</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B44" s="7">
         <v>3.5</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B45" s="7">
         <v>3.6</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B46" s="7">
         <v>4.1</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="G46" s="7" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="J46" s="7" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="K46" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B47" s="7">
         <v>4.2</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="G47" s="7" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="I47" s="7" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="J47" s="7" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="K47" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B48" s="7">
         <v>4.3</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B49" s="7">
         <v>4.4</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="9">
         <v>2.04</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B50" s="7">
         <v>4.5</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7" t="s">
-        <v>161</v>
+        <v>264</v>
       </c>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="9">
         <v>2.04</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I83"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="H1" s="8" t="s">
         <v>292</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="I1" s="8" t="s">
         <v>293</v>
-      </c>
-[...16 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C10" s="7">
         <v>9</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C11" s="7">
         <v>10</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C12" s="7">
         <v>11</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C14" s="7">
         <v>13</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C15" s="7">
         <v>14</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C16" s="7">
         <v>15</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C17" s="7">
         <v>16</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C18" s="7">
         <v>17</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C19" s="7">
         <v>18</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C20" s="7">
         <v>19</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C21" s="7">
         <v>20</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C22" s="7">
         <v>21</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C23" s="7">
         <v>1</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C24" s="7">
         <v>2</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C25" s="7">
         <v>3</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C26" s="7">
         <v>4</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C27" s="7">
         <v>5</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C28" s="7">
         <v>6</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C29" s="7">
         <v>7</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C30" s="7">
         <v>8</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C31" s="7">
         <v>1</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C32" s="7">
         <v>2</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C33" s="7">
         <v>3</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C34" s="7">
         <v>4</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C35" s="7">
         <v>5</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C36" s="7">
         <v>6</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C37" s="7">
         <v>7</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C38" s="7">
         <v>1</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C39" s="7">
         <v>2</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C40" s="7">
         <v>3</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C41" s="7">
         <v>4</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C42" s="7">
         <v>5</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C43" s="7">
         <v>6</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C44" s="7">
         <v>7</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C45" s="7">
         <v>8</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C46" s="7">
         <v>9</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C47" s="7">
         <v>10</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C48" s="7">
         <v>11</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C49" s="7">
         <v>12</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C50" s="7">
         <v>13</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C51" s="7">
         <v>14</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C52" s="7">
         <v>1</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C53" s="7">
         <v>2</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C54" s="7">
         <v>3</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C55" s="7">
         <v>4</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C56" s="7">
         <v>5</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="7"/>
       <c r="I56" s="7"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C57" s="7">
         <v>6</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="7"/>
       <c r="I57" s="7"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C58" s="7">
         <v>7</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C59" s="7">
         <v>8</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
       <c r="I59" s="7"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C60" s="7">
         <v>9</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
       <c r="I60" s="7"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C61" s="7">
         <v>10</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="7"/>
       <c r="I61" s="7"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C62" s="7">
         <v>11</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="7"/>
       <c r="I62" s="7"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C63" s="7">
         <v>12</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="7"/>
       <c r="G63" s="7"/>
       <c r="H63" s="7"/>
       <c r="I63" s="7"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C64" s="7">
         <v>1</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
       <c r="I64" s="7"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C65" s="7">
         <v>2</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="7"/>
       <c r="I65" s="7"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C66" s="7">
         <v>3</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
       <c r="H66" s="7"/>
       <c r="I66" s="7"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C67" s="7">
         <v>4</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="7"/>
       <c r="G67" s="7"/>
       <c r="H67" s="7"/>
       <c r="I67" s="7"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C68" s="7">
         <v>5</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="7"/>
       <c r="G68" s="7"/>
       <c r="H68" s="7"/>
       <c r="I68" s="7"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C69" s="7">
         <v>6</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="7"/>
       <c r="I69" s="7"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C70" s="7">
         <v>7</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="7"/>
       <c r="G70" s="7"/>
       <c r="H70" s="7"/>
       <c r="I70" s="7"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C71" s="7">
         <v>8</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C72" s="7">
         <v>9</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
       <c r="H72" s="7"/>
       <c r="I72" s="7"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C73" s="7">
         <v>1</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="7"/>
       <c r="I73" s="7"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C74" s="7">
         <v>2</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="7"/>
       <c r="I74" s="7"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C75" s="7">
         <v>3</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="7"/>
       <c r="G75" s="7"/>
       <c r="H75" s="7"/>
       <c r="I75" s="7"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C76" s="7">
         <v>4</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="7"/>
       <c r="G76" s="7"/>
       <c r="H76" s="7"/>
       <c r="I76" s="7"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C77" s="7">
         <v>1</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="7"/>
       <c r="I77" s="7"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C78" s="7">
         <v>2</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="7"/>
       <c r="G78" s="7"/>
       <c r="H78" s="7"/>
       <c r="I78" s="7"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C79" s="7">
         <v>3</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="7"/>
       <c r="G79" s="7"/>
       <c r="H79" s="7"/>
       <c r="I79" s="7"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C80" s="7">
         <v>1</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="7"/>
       <c r="G80" s="7"/>
       <c r="H80" s="7"/>
       <c r="I80" s="7"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C81" s="7">
         <v>2</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="7"/>
       <c r="G81" s="7"/>
       <c r="H81" s="7"/>
       <c r="I81" s="7"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C82" s="7">
         <v>3</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="7"/>
       <c r="G82" s="7"/>
       <c r="H82" s="7"/>
       <c r="I82" s="7"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C83" s="7">
         <v>4</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="7"/>
       <c r="G83" s="7"/>
       <c r="H83" s="7"/>
       <c r="I83" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="F2" s="8" t="s">
         <v>383</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="G2" s="8" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>25</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="B7" s="7">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="B15" s="7">
         <v>15</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="B19" s="7">
         <v>15</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="7" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="B27" s="7">
         <v>15</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="D27" s="7">
         <v>1</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G27" s="7" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7">
         <v>2</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G28" s="7" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7">
         <v>3</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7">
         <v>4</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G30" s="7" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="7" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="B31" s="7">
         <v>15</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G31" s="7" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="7"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7">
         <v>2</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G32" s="7" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="7"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7">
         <v>3</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G33" s="7" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="7"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7">
         <v>4</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G34" s="7" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="7" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="B35" s="7">
         <v>15</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="D35" s="7">
         <v>1</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G35" s="7" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7">
         <v>2</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G36" s="7" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="7"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7">
         <v>3</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G37" s="7" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7">
         <v>4</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G38" s="7" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="7" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="B39" s="7">
         <v>15</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="D39" s="7">
         <v>1</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G39" s="7" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="7"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7">
         <v>2</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G40" s="7" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="7"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7">
         <v>3</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G41" s="7" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7">
         <v>4</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G42" s="7" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="B43" s="7">
         <v>25</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="D43" s="7">
         <v>1</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G43" s="7" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="7"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7">
         <v>2</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G44" s="7" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="7"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7">
         <v>3</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G45" s="7" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="7"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7">
         <v>4</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G46" s="7" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="B47" s="7">
         <v>20</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="D47" s="7">
         <v>1</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G47" s="7" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="7"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7">
         <v>2</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G48" s="7" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="7"/>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7">
         <v>3</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G49" s="7" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="7"/>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7">
         <v>4</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G50" s="7" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="B51" s="7">
         <v>15</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="D51" s="7">
         <v>1</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F51" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G51" s="7" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="7"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7">
         <v>2</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G52" s="7" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="7"/>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7">
         <v>3</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G53" s="7" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="7"/>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7">
         <v>4</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G54" s="7" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="B55" s="7">
         <v>15</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="D55" s="7">
         <v>1</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G55" s="7" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="7"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7">
         <v>2</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="G56" s="7" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="7"/>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7">
         <v>3</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G57" s="7" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="7"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7">
         <v>4</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="G58" s="7" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="F2" s="8" t="s">
         <v>442</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="G2" s="8" t="s">
         <v>443</v>
-      </c>
-[...13 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -16677,488 +16605,488 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>541</v>
-      </c>
-[...7 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>548</v>
-      </c>
-[...4 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="D26" s="7" t="s">
         <v>575</v>
-      </c>
-[...7 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="7" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="7" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="7" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="7" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="7" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="7" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>