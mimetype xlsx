--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:30</t>
+    <t>01/09/2026 13:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente los criterios de evaluación del BOE (RD 217/2022).</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Matemáticas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>true</t>
   </si>