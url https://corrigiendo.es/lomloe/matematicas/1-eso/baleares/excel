--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="552">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="562">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:33</t>
+    <t>01/09/2026 13:11</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -427,240 +427,270 @@
   <si>
     <t>Calificar exclusivamente el resultado numérico final sin valorar la idoneidad de la estrategia o el uso de herramientas intermedias empleadas.</t>
   </si>
   <si>
     <t>Obtenir solucions matemàtiques d'un problema mobilitzant els coneixements i utilitzant les eines tecnològiques necessàries. Obtenir la solució o solucions del problema. Explicar i justificar de manera clara i detallada el procés seguit per arribar a cada solució. Interpretar els resultats en funció de la situació plantejada. Donar respostes completes i raonades a les preguntes formulades. Emprar, en cas que sigui necessari, correctament la calculadora o programes informàtics.</t>
   </si>
   <si>
     <t>Resolver problemas matemáticos de forma efectiva, integrando conocimientos previos y utilizando calculadoras o software específico para alcanzar y verificar resultados correctos.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega hojas de problemas resueltos o capturas de software matemático donde se visualiza el procedimiento lógico y la solución final obtenida.</t>
   </si>
   <si>
     <t>Sesiones prácticas de resolución de problemas cotidianos donde se requiere el uso de la calculadora para operaciones complejas o comprobación de datos.</t>
   </si>
   <si>
     <t>Confundir la destreza técnica en el uso de la herramienta (calculadora/software) con la capacidad de razonamiento matemático para plantear el problema.</t>
   </si>
   <si>
     <t>Comprovar la correcció matemàtica de les solucions d'un problema. Revisar els càlculs per detectar possibles errors operatius o conceptuals.</t>
   </si>
   <si>
+    <t>Verificar si los resultados obtenidos en un problema son correctos mediante pruebas matemáticas, como la sustitución en ecuaciones o la coherencia con el enunciado.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza operaciones de comprobación, como sustituir la incógnita en una ecuación o contrastar el resultado con las magnitudes iniciales en su cuaderno o examen.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de proporcionalidad o ecuaciones donde se exige explícitamente demostrar que la solución satisface las condiciones iniciales del problema.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado final del problema sin valorar si el alumno ha realizado o sabe realizar el proceso técnico de comprobación.</t>
+  </si>
+  <si>
+    <t>Comprovar la validesa de les solucions d'un problema i la seva coherència en el context plantejat, avaluant el seu abast i repercussió des de diferents perspectives (de gènere, de sostenibilitat, de consum responsable, etc.). Verificar que la solució compleix totes les condicions i restriccions establertes a l'enunciat del problema. Aplicar mètodes de comprovació matemàtica (per exemple: substitució de valors, mètodes gràfics o geomètrics, proves algebraiques…). Descartar les solucions que no encaixen a les condicions i restriccions. Avaluar, si és el cas, la repercussió de les solucions des de la perspectiva escaient (de gènere, de sostenibilitat, de consum responsable, etc.).</t>
+  </si>
+  <si>
+    <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma razonada.</t>
+  </si>
+  <si>
+    <t>Evaluar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una resolución escrita de problemas donde justifica la validez de la solución y redacta un breve análisis sobre sus implicaciones sociales, de consumo o ambientales.</t>
+  </si>
+  <si>
+    <t>Resolución de situaciones problemáticas relacionadas con el consumo doméstico, el reparto equitativo o la sostenibilidad, integrando la reflexión crítica tras el cálculo matemático.</t>
+  </si>
+  <si>
+    <t>Dar por válida una solución matemáticamente correcta pero contextualmente absurda o ignorar el análisis de impacto social y ambiental requerido por el criterio.</t>
+  </si>
+  <si>
+    <t>Formular i comprovar conjectures senzilles de forma guiada analitzant patrons, propietats i relacions. Identificar i analitzar patrons i regularitats, propietats i relacions en les situacions plantejades, mitjançant l'observació, l'anàlisi de dades, la indagació, etc. Formular conjectures raonables, de forma guiada. Justificar conjectures aportant exemples, propietats i demostracions matemàtiques senzilles, etc. Refutar les conjectures utilitzant contraexemples.</t>
+  </si>
+  <si>
+    <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su cumplimiento mediante la observación de regularidades y propiedades matemáticas básicas.</t>
+  </si>
+  <si>
+    <t>Analizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una tarea de investigación donde describe por escrito el patrón detectado en una secuencia y justifica la validez de su hipótesis.</t>
+  </si>
+  <si>
+    <t>Resolución de actividades sobre sucesiones visuales o numéricas donde deben explicar qué cambia y qué se mantiene constante para predecir valores futuros.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente si el número siguiente de la serie es correcto, ignorando la capacidad del alumno para verbalizar o formalizar la regla detectada.</t>
+  </si>
+  <si>
+    <t>Plantejar variants d'un problema donat, modificant-ne alguna de les dades o alguna condició del problema. Plantejar variants de problemes ja resolts, modificant-ne alguna de les dades o condicions. Descobrir l'efecte d'aquestes modificacions en la resolució del problema. Valorar el possible aprofitament de les estratègies conegudes o la necessitat de nous enfocaments de resolució.</t>
+  </si>
+  <si>
+    <t>Diseñar versiones nuevas de un problema matemático variando sus datos iniciales para analizar cómo afectan estos cambios a la solución final obtenida.</t>
+  </si>
+  <si>
+    <t>Crear</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una ficha de trabajo donde propone enunciados alternativos a partir de un modelo, resolviéndolos y explicando por escrito la relación entre los cambios realizados.</t>
+  </si>
+  <si>
+    <t>Actividad de investigación tras resolver un problema tipo, donde se pide al alumnado predecir qué ocurre si se duplica un dato específico.</t>
+  </si>
+  <si>
+    <t>Limitarse a cambiar los valores numéricos de forma mecánica sin realizar el análisis comparativo de los resultados, que es el núcleo del razonamiento solicitado.</t>
+  </si>
+  <si>
+    <t>Emprar eines tecnològiques adequades en la recerca i comprovació de conjectures o problemes. Emprar eines tecnològiques quan siguin necessàries (calculadores, simuladors, fulls de càlcul, aplicacions específiques, etc.) de manera eficient en la resolució de problemes i la comprovació de conjectures. De manera puntual, consultar recursos en línia per trobar problemes similars o relacionats, cercant inspiració o mètodes de resolució.</t>
+  </si>
+  <si>
+    <t>Utilizar software matemático y calculadoras para investigar patrones, verificar hipótesis y resolver problemas de forma dinámica y eficiente.</t>
+  </si>
+  <si>
+    <t>Utilizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza construcciones geométricas dinámicas o tablas de datos digitales que muestran la validación o refutación de una conjetura matemática previa.</t>
+  </si>
+  <si>
+    <t>Sesión de laboratorio matemático usando GeoGebra para descubrir la suma de los ángulos de un triángulo o patrones en sucesiones numéricas.</t>
+  </si>
+  <si>
+    <t>Calificar la destreza técnica en el uso del programa informático olvidando evaluar el razonamiento matemático y la comprobación de la conjetura.</t>
+  </si>
+  <si>
+    <t>Reconèixer patrons, organitzar dades i descompondre un problema en parts més simples facilitant-ne la interpretació computacional. Reconèixer patrons. Organitzar dades per facilitar el reconeixement de patrons en la resolució d'un problema. Descompondre un problema en parts més simples per facilitar-ne la resolució mitjançant un algorisme, passes repetides, etc.</t>
+  </si>
+  <si>
+    <t>Identificar regularidades, estructurar información y dividir problemas complejos en tareas sencillas para facilitar su resolución lógica y algorítmica en contextos matemáticos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un esquema, diagrama o lista de pasos donde se desglosa un problema matemático complejo en subproblemas manejables e identifica patrones recurrentes.</t>
+  </si>
+  <si>
+    <t>Resolución de retos lógicos o problemas aritméticos complejos donde se requiere organizar datos en tablas y definir una secuencia de pasos lógica.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el uso de dispositivos digitales en lugar de la capacidad lógica de descomposición y organización de la información.</t>
+  </si>
+  <si>
+    <t>Modelitzar situacions i resoldre problemes de forma eficaç interpretant i modificant algorismes. Modelitzar situacions identificant les passes per resoldre un problema de manera estructurada. Resoldre problemes que s'ajusten als models aplicant els algorismes corresponents de manera eficaç. Interpretar i modificar algorismes senzills quan sigui necessari.</t>
+  </si>
+  <si>
+    <t>Interpretar y ajustar secuencias de pasos o diagramas de flujo para dar solución a problemas matemáticos, asegurando que el proceso sea lógico y funcional.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una secuencia de instrucciones, un diagrama de flujo o un bloque de código modificado que resuelve un reto matemático específico de forma estructurada.</t>
+  </si>
+  <si>
+    <t>Situaciones de resolución de problemas mediante el uso de pseudocódigo o bloques de programación para automatizar cálculos de perímetros, áreas o proporcionalidad.</t>
+  </si>
+  <si>
+    <t>Confundir la ejecución de un cálculo aritmético rutinario con la interpretación y modificación de la estructura lógica de un algoritmo.</t>
+  </si>
+  <si>
+    <t>Reconèixer les relacions entre els coneixements i experiències matemàtiques, formant un tot coherent. Reconèixer els elements matemàtics coneguts (conceptes, algorismes, fórmules…) que apareixen en experiències matemàtiques o en l'assoliment de nous coneixements. Reconèixer com es relacionen entre ells els elements dels diferents camps de les matemàtiques (per exemple, la representació gràfica d'una recta, l'equació corresponent i la proporcionalitat entre dues variables; la relació entre divisors d'un nombre i les mides d'un rectangle d'àrea igual a aquest nombre, etc.).</t>
+  </si>
+  <si>
+    <t>Identificar y aplicar vínculos entre distintos bloques matemáticos, como aritmética y geometría, para resolver situaciones de forma integrada y no compartimentada.</t>
+  </si>
+  <si>
+    <t>Reconocer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza tareas o proyectos donde aplica simultáneamente conceptos de distintos bloques, como el uso de fracciones para representar probabilidades o escalas en geometría.</t>
+  </si>
+  <si>
+    <t>Resolución de situaciones de aprendizaje interdisciplinares o problemas complejos que exigen combinar herramientas de numeración, medida y representación espacial.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante ejercicios de un solo bloque de contenidos, sin exigir que el alumno establezca puentes o relaciones explícitas entre diferentes áreas.</t>
+  </si>
+  <si>
+    <t>Realitzar connexions entre diferents processos matemàtics aplicant coneixements i experiències prèvies. Seleccionar coneixements, processos i estratègies conegudes per encarar nous problemes o conceptes matemàtics. Emprar de manera combinada i connectada aquests coneixements, processos i estratègies.</t>
+  </si>
+  <si>
+    <t>Relacionar distintos bloques de contenidos matemáticos, como aritmética y geometría, para resolver problemas complejos utilizando estrategias y conocimientos adquiridos anteriormente.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una resolución de problemas competenciales donde integra conceptos de diferentes bloques matemáticos justificando la elección de las herramientas utilizadas.</t>
+  </si>
+  <si>
+    <t>Resolución de situaciones de aprendizaje que requieren combinar herramientas de distintos temas, como aplicar proporcionalidad en contextos geométricos.</t>
+  </si>
+  <si>
+    <t>Evaluar la resolución mecánica de ejercicios de un solo bloque temático sin exigir la integración explícita de conocimientos previos diversos.</t>
+  </si>
+  <si>
+    <t>Reconèixer situacions susceptibles de ser formulades i resoltes mitjançant eines i estratègies matemàtiques, establint connexions entre el món real i les matemàtiques, fent servir els processos inherents a la recerca: inferir, mesurar, comunicar, classificar i predir. Reconèixer situacions reals a les quals es poden aplicar els coneixements i estratègies matemàtiques que es treballen a l'aula (per exemple, identificar objectes reals dels quals se'n pot calcular el volum amb les fórmules conegudes). Mesurar magnituds en elements del món real (quantitats, àrees, volums, distàncies, temperatures…). Fer estimacions, prediccions i classificacions. Comunicar correctament i rigorosament les diferents accions i resultats.</t>
+  </si>
+  <si>
+    <t>Identificar y describir elementos matemáticos en situaciones cotidianas o de otras materias, aplicando procesos de investigación como medir, clasificar o predecir para conectar la realidad con las matemáticas.</t>
+  </si>
+  <si>
+    <t>Identificar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o proyecto donde detecta problemas reales, propone variables matemáticas para resolverlos y justifica el uso de herramientas como la medición o la clasificación.</t>
+  </si>
+  <si>
+    <t>Análisis de noticias, planificación de presupuestos domésticos o estudio de patrones en la naturaleza donde se deben extraer datos y proponer modelos matemáticos.</t>
+  </si>
+  <si>
+    <t>Evaluar exclusivamente la resolución mecánica de ejercicios de cálculo en lugar de la capacidad de detectar y modelizar el problema en un contexto real.</t>
+  </si>
+  <si>
+    <t>Identificar connexions coherents entre les matemàtiques i altres matèries resolent problemes contextualitzats. Identificar situacions d'altres matèries que es poden interpretar i modelitzar matemàticament (per exemple el creixement exponencial bacterià, fórmules de cinemàtica, etc.). Enriquir els coneixements matemàtics amb coneixements d'altres matèries (per exemple, amb el context històric d'una troballa matemàtica, la presència de la raó de proporcionalitat a elements patrimonials o artístics, etc.). Resoldre problemes interdisciplinaris.</t>
+  </si>
+  <si>
+    <t>Reconocer y aplicar conceptos matemáticos para resolver problemas prácticos vinculados a otras áreas del conocimiento, como las ciencias naturales o la geografía.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza tareas o proyectos donde aplica herramientas matemáticas para explicar fenómenos de otras materias, entregando una resolución razonada del problema propuesto.</t>
+  </si>
+  <si>
+    <t>Resolución de situaciones de aprendizaje interdisciplinares, como el cálculo de densidades en Biología o el uso de escalas en mapas de Geografía.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el acierto en el cálculo numérico sin valorar si el alumno comprende la relación funcional entre la matemática y la materia de aplicación.</t>
+  </si>
+  <si>
+    <t>Reconèixer l'aportació de les matemàtiques al progrés de la humanitat i la seva contribució a la superació dels reptes que demanda la societat actual. Reconèixer l'aportació de les matemàtiques al progrés de la humanitat (per exemple, valorant els avantatges del sistema de numeració decimal front al romà, el sistema binari com a base de la digitalització, etc.). Emprar els coneixements i eines matemàtiques per entendre els reptes actuals de la societat (esgotament dels recursos, canvi climàtic, conflictes armats, etc.) i com superar-los. Ser conscient de les limitacions de la ciència i de les matemàtiques a l'hora de resoldre tots els reptes actuals.</t>
+  </si>
+  <si>
+    <t>Explicar ejemplos concretos sobre cómo los descubrimientos matemáticos han impulsado el desarrollo tecnológico, científico y social a lo largo de la historia y en la actualidad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un trabajo de investigación o presentación digital que analiza una aplicación matemática específica en la resolución de problemas globales o avances tecnológicos históricos.</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre el papel de la geometría en la arquitectura antigua o el uso de algoritmos en la gestión de recursos actuales.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio únicamente mediante preguntas teóricas de memorización de fechas o nombres históricos sin vincularlos a la resolución de problemas reales.</t>
+  </si>
+  <si>
+    <t>Comprendre la realitat de les Illes Balears a partir de l'estudi de problemes matemàtics contextualitzats. Conèixer els elements científics i matemàtics propis de la història i cultura de les illes Balears (per exemple: sistemes de pesos i mesures, matemàtiques d'edificis emblemàtics, etc.).</t>
+  </si>
+  <si>
     <t>Problema competencial + razonamiento</t>
   </si>
   <si>
-    <t>Comprovar la validesa de les solucions d'un problema i la seva coherència en el context plantejat, avaluant el seu abast i repercussió des de diferents perspectives (de gènere, de sostenibilitat, de consum responsable, etc.). Verificar que la solució compleix totes les condicions i restriccions establertes a l'enunciat del problema. Aplicar mètodes de comprovació matemàtica (per exemple: substitució de valors, mètodes gràfics o geomètrics, proves algebraiques…). Descartar les solucions que no encaixen a les condicions i restriccions. Avaluar, si és el cas, la repercussió de les solucions des de la perspectiva escaient (de gènere, de sostenibilitat, de consum responsable, etc.).</t>
-[...184 lines deleted...]
-  <si>
     <t>Representar conceptes, procediments, informació i resultats matemàtics de maneres diferents i amb eines diverses, incloses les digitals, visualitzant idees, estructurant processos matemàtics i valorant-ne la utilitat per compartir informació. Ordenar i estructurar la informació que es vol representar i transmetre. Representar conceptes, procediments, informació i resultats matemàtics amb eines diverses (per exemple: resumir dades, esquematitzar-les, dibuixar a llapis a mà alçada, construir maquetes de poliedres, fer representacions amb eines digitals…). Usar adequadament les eines de dibuix (regle, compàs…). Visualitzar les idees matemàtiques contingudes en aquestes representacions. Valorar la utilitat d'aquestes representacions per compartir informació.</t>
+  </si>
+  <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el razonamiento y facilitar la comunicación de hallazgos.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado produce representaciones gráficas, esquemas o modelos digitales que ilustran conceptos y procesos matemáticos, justificando la elección del formato utilizado.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o hojas de cálculo para visualizar propiedades geométricas o tendencias estadísticas en proyectos de aula.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la limpieza del dibujo manual sin integrar el uso de herramientas digitales que exige explícitamente el criterio.</t>
   </si>
   <si>
     <t>Elaborar representacions matemàtiques que ajudin en la cerca d'estratègies de resolució d'una situació problematitzada. Elaborar representacions matemàtiques per facilitar la comprensió del problema. Cercar estratègies de resolució del problema a partir d'aquestes representacions.</t>
   </si>
   <si>
     <t>Crear esquemas, tablas o gráficos que faciliten la comprensión y el diseño de estrategias para resolver problemas matemáticos de forma organizada.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado realiza diagramas, tablas de datos o representaciones gráficas, tanto en papel como en soporte digital, que sirven de apoyo visual para plantear la resolución de un problema.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas donde se exige un boceto previo o modelización antes de realizar los cálculos finales.</t>
   </si>
   <si>
     <t>Calificar únicamente la solución numérica final del problema, ignorando la validez y utilidad del modelo o representación intermedia generada por el alumno.</t>
   </si>
   <si>
     <t>Comunicar informació utilitzant el llenguatge matemàtic apropiat, oralment i per escrit, per descriure, explicar i justificar raonaments, procediments i conclusions. Conèixer la terminologia corresponent als diferents camps de les matemàtiques. Comunicar informació emprant el llenguatge matemàtic amb adequació, coherència, cohesió i correcció lingüística. Descriure, explicar i justificar raonaments, procediments i conclusions.</t>
   </si>
   <si>
     <t>Expresar ideas y procesos matemáticos con precisión técnica, usando soportes físicos o digitales para explicar razonamientos y conclusiones de forma estructurada.</t>
   </si>
@@ -1457,228 +1487,228 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Diario de Resolución Colectiva' donde el equipo decida si entrega la explicación de su razonamiento mediante un podcast corto, un esquema visual en pizarra digital o una dramatización de los pasos seguidos.
 • Implementar una 'Rúbrica de Feedback entre Pares' basada en la claridad de la explicación matemática, donde los alumnos usen códigos de colores para evaluar no el resultado, sino cómo el compañero les ayudó a comprender el concepto.
 • Establecer un 'Protocolo de Resolución de Conflictos Numéricos' donde los equipos deban documentar (vía audio o texto) cómo mediaron cuando hubo dos soluciones distintas para una misma operación combinada.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar 'Misiones Matemáticas de Nivel Ajustable' donde los equipos elijan el grado de complejidad del reto (Bronce, Plata, Oro) según su seguridad percibida, permitiendo la renegociación del nivel durante la sesión.
 • Utilizar 'Encuestas de Intereses Temáticos' para contextualizar los problemas de proporcionalidad o geometría en hobbies reales del alumnado (videojuegos, deportes, cocina), fomentando la conexión emocional con el contenido.
 • Crear el 'Muro de la Perseverancia' donde se premien públicamente las actitudes de apoyo grupal, como 'explicar tres veces el mismo concepto de distinta forma' o 'mantener el ánimo del equipo ante un problema de lógica difícil'.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CE3</t>
-[...77 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colectivos.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, CCL3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas implica aplicar el razonamiento matemático (STEM1), el análisis de datos (STEM2) y la modelización (STEM3). Secundariamente, gestionar el error (CPSAA4, CPSAA5) y comunicar soluciones (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>Analizar y evaluar soluciones requiere razonamiento matemático (STEM1), análisis de datos (STEM2) y argumentación sobre su validez (STEM4). Secundariamente, autoevaluación (CPSAA4, CPSAA5) y comunicación (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, STEM4</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas implica razonamiento (STEM1), análisis (STEM2) y expresión oral/escrita (CCL1). Secundariamente, aceptar el error (CPSAA4, CPSAA5) y argumentar (STEM4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5, CD2</t>
+  </si>
+  <si>
+    <t>CD3, CD4, CPSAA4</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: organizar datos, reconocer patrones (STEM1, STEM5) y crear algoritmos (CD2). Secundariamente, modificar (CD3), simular (CD4) y gestionar errores (CPSAA4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Reconocer conexiones entre conceptos matemáticos: razonamiento (STEM1), modelización (STEM3) y argumentación (STEM4). Secundariamente, comunicación (CCL1, CCL2) y trabajo cooperativo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM2, STEM3, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Identificar matemáticas en otras materias: análisis de datos (STEM2), modelización (STEM3) y resolución de problemas interdisciplinares (STEM5). Secundariamente, comunicación (CCL3), uso de TIC (CD1) y trabajo en equipo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>CD1, CD2, STEM3</t>
+  </si>
+  <si>
+    <t>CD4, CD5, CCL2</t>
+  </si>
+  <si>
+    <t>Representar con tecnologías: uso de herramientas digitales (CD1, CD2) y modelización (STEM3). Secundariamente, visualización (CD4), creación de contenido (CD5) y expresión gráfica (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM4</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA3, CCL3</t>
+  </si>
+  <si>
+    <t>Comunicar conceptos matemáticos: expresión oral/escrita (CCL1, CCL2) y argumentación (STEM4). Secundariamente, uso de medios digitales (CD3), trabajo colaborativo (CPSAA3) y escucha activa (CCL3).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA4, CPSAA5</t>
+  </si>
+  <si>
+    <t>STEM1, CCL1, CE3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales: gestión emocional (CPSAA1), aceptación del error (CPSAA4) y adaptación (CPSAA5). Secundariamente, razonamiento (STEM1), comunicación (CCL1) y creatividad (CE3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CC3, CE2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL5, STEM4</t>
+  </si>
+  <si>
+    <t>Destrezas sociales: trabajo en equipo (CPSAA3), respeto (CC3) y participación (CE2). Secundariamente, empatía (CPSAA1), diálogo (CCL5) y argumentación (STEM4).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>No leas el PDF de forma lineal; busca directamente la tabla de 'Saberes Básicos' y compárala con el índice de tu libro de texto para detectar qué temas sobran o faltan según tu normativa autonómica.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Matemáticas para 1.º ESO. En tu CCAA, busca el anexo específico donde se listan las competencias específicas (CE), criterios de evaluación y saberes básicos. Familiarízate con la estructura: 5 bloques de saberes, 10 CE y 69 criterios. No te limites a leer; subraya las conexiones entre saberes y criterios.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y usa la herramienta de búsqueda para localizar términos como 'números', 'álgebra', 'geometría', 'medida', 'estadística'. Así mapearás rápidamente los bloques.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Agrupa los 69 criterios por 'naturaleza' (resolución, razonamiento, comunicación, socioafectividad) para no volverte loco evaluándolos uno a uno en cada examen.</t>
+    <t>Crea un listado completo de las 10 competencias específicas y los 69 criterios de evaluación. Agrúpalos por CE. Puedes usar una hoja de cálculo con columnas: CE, criterio, saber asociado, instrumento, trimestre. Este listado será tu hoja de ruta para todo el curso.</t>
+  </si>
+  <si>
+    <t>Numera cada criterio con un código (p.ej., C1.1, C1.2...) para facilitar referencias cruzadas en tus situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Para los criterios de la competencia socioafectiva (CE10), usa una diana de autoevaluación mensual; es la forma más rápida y legal de justificar esa nota ante una inspección.</t>
+    <t>No todos los criterios tienen el mismo peso. Identifica aquellos que son 'puente' (se trabajan en varias unidades) y los que son terminales. Decide qué instrumentos usarás: pruebas escritas, proyectos, observación, portafolio. Para 1.º ESO, prioriza la resolución de problemas y la comunicación matemática.</t>
+  </si>
+  <si>
+    <t>Marca los criterios relacionados con 'resolución de problemas' (aparecen en casi todas las CE) como prioritarios; asegúrate de evaluarlos al menos dos veces por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>Reserva el bloque de 'Sentido Estocástico' (Estadística) para el final del segundo trimestre; si lo dejas para junio, el calor y las excursiones impedirán que los alumnos asimilen bien la probabilidad.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Con 168 saberes y 3 horas semanales, es imposible tratar todos. Selecciona los saberes nucleares de cada bloque y distribúyelos en 3 trimestres. Propón: 1er trimestre: números y operaciones básicas, iniciación al álgebra; 2º: geometría plana, proporcionalidad; 3º: estadística, probabilidad y funciones sencillas. Deja un 20% de saberes como optativos o de refuerzo.</t>
+  </si>
+  <si>
+    <t>Haz una primera distribución en papel y luego ajústala según la dificultad observada en años anteriores. No olvides los saberes de 'sentido socioafectivo' que deben impregnar todo el curso.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Asegúrate de que la SDA incluya un producto final tangible. En 1.º ESO, esto motiva mucho más que resolver 50 ecuaciones de primer grado en la pizarra.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) para cada trimestre que integre varios saberes y criterios. Por ejemplo, para el 1er trimestre: 'Organiza un mercadillo solidario' (trabaja números decimales, operaciones, tablas y gráficos). La SDA debe incluir: título, contexto, competencias clave, CE implicadas, criterios evaluados, saberes, secuencia de actividades, instrumentos y rúbrica.</t>
+  </si>
+  <si>
+    <t>Comparte las SDA con el departamento para evitar solapamientos y asegurar coherencia vertical. Usa la plantilla oficial de tu CCAA si existe.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada competencia específica en la nota final. Al ser 10 CE, una distribución equitativa (10% cada una) es sencilla, pero suele priorizarse la resolución de problemas (CE1 y CE2).</t>
-[...2 lines deleted...]
-    <t>Si tu CCAA permite ponderar criterios, dale más peso a los criterios de 'operatividad' en el primer trimestre y a los de 'razonamiento' en el tercero para reflejar la evolución del alumno.</t>
+    <t>1 hora (en reunión)</t>
+  </si>
+  <si>
+    <t>Acuerda con tu departamento el porcentaje de cada CE en la calificación final. Por ejemplo: CE1 a CE4 (30% global), CE5 a CE7 (40%), CE8 a CE10 (30%). Dentro de cada CE, pondera los criterios según relevancia. Documenta estos acuerdos en el acta de departamento.</t>
+  </si>
+  <si>
+    <t>No asignes el mismo peso a todos los criterios; los instrumentos de observación y proyectos suelen ponderar menos que las pruebas, pero no menos del 10% cada CE.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los 168 saberes para alumnos con necesidades (ACNEAE). En 1.º ESO la brecha de nivel es enorme: algunos no saben las tablas y otros ya operan con potencias.</t>
-[...2 lines deleted...]
-    <t>Crea un 'Banco de Actividades de Refuerzo' permanente en el aula virtual. Te ahorrará horas de trabajo cuando tengas que justificar por qué un alumno no alcanza los mínimos.</t>
+    <t>Incluye en tu programación medidas DUA (Diseño Universal de Aprendizaje): múltiples formas de representación, acción y expresión, y motivación. Diseña un plan de recuperación para criterios no superados: actividades de refuerzo, pruebas específicas, y plazos. Todo debe estar recogido en el apartado de atención a la diversidad de la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Crea una rúbrica sencilla con los criterios mínimos imprescindibles para aprobar. Así podrás comunicar claramente a las familias qué se exige.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Interpretar problemes matemàtics organitzant les dades, establint les relacions entre elles i comprenent les preguntes formulades. Identificar i comprendre la informació i les dade</t>
   </si>
   <si>
     <t>Aplicar eines i estratègies apropiades que contribueixin a la resolució de problemes. Utilitzar tècniques i estratègies com l'estimació, l'assaig i error, el tempteig, la resolució</t>
   </si>
   <si>
     <t xml:space="preserve">Obtenir solucions matemàtiques d'un problema mobilitzant els coneixements i utilitzant les eines tecnològiques necessàries. Obtenir la solució o solucions del problema. Explicar i </t>
   </si>
@@ -2473,976 +2503,976 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>438</v>
+        <v>448</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>432</v>
+        <v>450</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>441</v>
+        <v>452</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>443</v>
+        <v>454</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>444</v>
+        <v>455</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>447</v>
+        <v>458</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>451</v>
+        <v>463</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>459</v>
+        <v>471</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>466</v>
+        <v>478</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>469</v>
+        <v>480</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>470</v>
+        <v>481</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>482</v>
+        <v>491</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>483</v>
+        <v>492</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>468</v>
+        <v>493</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="D3" s="7">
         <v>8.33</v>
       </c>
       <c r="E3" s="7">
         <v>8.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="D4" s="7">
         <v>8.33</v>
       </c>
       <c r="E4" s="7">
         <v>8.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="D5" s="7">
         <v>8.33</v>
       </c>
       <c r="E5" s="7">
         <v>8.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="D8" s="7">
         <v>5.0</v>
       </c>
       <c r="E8" s="7">
         <v>5.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="D9" s="7">
         <v>5.0</v>
       </c>
       <c r="E9" s="7">
         <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="D10" s="7">
         <v>5.0</v>
       </c>
       <c r="E10" s="7">
         <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="D11" s="7">
         <v>7.5</v>
       </c>
       <c r="E11" s="7">
         <v>7.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="D12" s="7">
         <v>7.5</v>
       </c>
       <c r="E12" s="7">
         <v>7.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="D13" s="7">
         <v>7.5</v>
       </c>
       <c r="E13" s="7">
         <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="D14" s="7">
         <v>7.5</v>
       </c>
       <c r="E14" s="7">
         <v>7.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="D15" s="7">
         <v>3.75</v>
       </c>
       <c r="E15" s="7">
         <v>3.75</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="D16" s="7">
         <v>3.75</v>
       </c>
       <c r="E16" s="7">
         <v>3.75</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.3</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
       <c r="D17" s="7">
         <v>3.75</v>
       </c>
       <c r="E17" s="7">
         <v>3.75</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>6.4</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="D18" s="7">
         <v>3.75</v>
       </c>
       <c r="E18" s="7">
         <v>3.75</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>7.1</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="D19" s="7">
         <v>7.5</v>
       </c>
       <c r="E19" s="7">
         <v>7.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>7.2</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="D20" s="7">
         <v>7.5</v>
       </c>
       <c r="E20" s="7">
         <v>7.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>8.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="D21" s="7">
         <v>7.5</v>
       </c>
       <c r="E21" s="7">
         <v>7.5</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>8.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="D22" s="7">
         <v>7.5</v>
       </c>
       <c r="E22" s="7">
         <v>7.5</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.1</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="D23" s="7">
         <v>7.5</v>
       </c>
       <c r="E23" s="7">
         <v>7.5</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>9.2</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="D24" s="7">
         <v>7.5</v>
       </c>
       <c r="E24" s="7">
         <v>7.5</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>10.1</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="D25" s="7">
         <v>7.5</v>
       </c>
       <c r="E25" s="7">
         <v>7.5</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>10.2</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="D26" s="7">
         <v>7.5</v>
       </c>
       <c r="E26" s="7">
         <v>7.5</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <f>SUM(E3:E26)</f>
         <v>164.99000000000001</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AB31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" s="6" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>3.1</v>
       </c>
       <c r="I1" s="6">
         <v>3.2</v>
       </c>
       <c r="J1" s="6">
         <v>3.3</v>
       </c>
@@ -3473,1074 +3503,1074 @@
       <c r="S1" s="6">
         <v>7.1</v>
       </c>
       <c r="T1" s="6">
         <v>7.2</v>
       </c>
       <c r="U1" s="6">
         <v>8.1</v>
       </c>
       <c r="V1" s="6">
         <v>8.2</v>
       </c>
       <c r="W1" s="6">
         <v>9.1</v>
       </c>
       <c r="X1" s="6">
         <v>9.2</v>
       </c>
       <c r="Y1" s="6">
         <v>10.1</v>
       </c>
       <c r="Z1" s="6">
         <v>10.2</v>
       </c>
       <c r="AA1" s="6" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="AB1" s="6" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" s="5" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:Z2),"")</f>
         <v/>
       </c>
       <c r="AB2" s="5"/>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" s="5" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:Z3),"")</f>
         <v/>
       </c>
       <c r="AB3" s="5"/>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" s="5" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:Z4),"")</f>
         <v/>
       </c>
       <c r="AB4" s="5"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" s="5" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:Z5),"")</f>
         <v/>
       </c>
       <c r="AB5" s="5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" s="5" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:Z6),"")</f>
         <v/>
       </c>
       <c r="AB6" s="5"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" s="5" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:Z7),"")</f>
         <v/>
       </c>
       <c r="AB7" s="5"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" s="5" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:Z8),"")</f>
         <v/>
       </c>
       <c r="AB8" s="5"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" s="5" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:Z9),"")</f>
         <v/>
       </c>
       <c r="AB9" s="5"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" s="5" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:Z10),"")</f>
         <v/>
       </c>
       <c r="AB10" s="5"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" s="5" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:Z11),"")</f>
         <v/>
       </c>
       <c r="AB11" s="5"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" s="5" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:Z12),"")</f>
         <v/>
       </c>
       <c r="AB12" s="5"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" s="5" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:Z13),"")</f>
         <v/>
       </c>
       <c r="AB13" s="5"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" s="5" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:Z14),"")</f>
         <v/>
       </c>
       <c r="AB14" s="5"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" s="5" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:Z15),"")</f>
         <v/>
       </c>
       <c r="AB15" s="5"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" s="5" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:Z16),"")</f>
         <v/>
       </c>
       <c r="AB16" s="5"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" s="5" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:Z17),"")</f>
         <v/>
       </c>
       <c r="AB17" s="5"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" s="5" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:Z18),"")</f>
         <v/>
       </c>
       <c r="AB18" s="5"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" s="5" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:Z19),"")</f>
         <v/>
       </c>
       <c r="AB19" s="5"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" s="5" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:Z20),"")</f>
         <v/>
       </c>
       <c r="AB20" s="5"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" s="5" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:Z21),"")</f>
         <v/>
       </c>
       <c r="AB21" s="5"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" s="5" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:Z22),"")</f>
         <v/>
       </c>
       <c r="AB22" s="5"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" s="5" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:Z23),"")</f>
         <v/>
       </c>
       <c r="AB23" s="5"/>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" s="5" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:Z24),"")</f>
         <v/>
       </c>
       <c r="AB24" s="5"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" s="5" t="s">
-        <v>545</v>
+        <v>555</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:Z25),"")</f>
         <v/>
       </c>
       <c r="AB25" s="5"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" s="5" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:Z26),"")</f>
         <v/>
       </c>
       <c r="AB26" s="5"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" s="5" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:Z27),"")</f>
         <v/>
       </c>
       <c r="AB27" s="5"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" s="5" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:Z28),"")</f>
         <v/>
       </c>
       <c r="AB28" s="5"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" s="5" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:Z29),"")</f>
         <v/>
       </c>
       <c r="AB29" s="5"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" s="5" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:Z30),"")</f>
         <v/>
       </c>
       <c r="AB30" s="5"/>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" s="5" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -7228,3581 +7258,3601 @@
         <v>112</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>126</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>127</v>
       </c>
       <c r="K4" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="E5" s="5"/>
-[...1 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="E5" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>133</v>
+      </c>
       <c r="K5" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="K6" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>3.1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="K7" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>3.2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="K8" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.3</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="K9" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>4.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="K10" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>4.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>124</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="K11" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>5.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="K12" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>5.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="K13" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>6.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="K14" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>6.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D15" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="K15" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>6.3</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="K16" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>6.4</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
-        <v>129</v>
+        <v>196</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>7.1</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      <c r="G18" s="5"/>
+        <v>197</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>200</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>202</v>
+      </c>
       <c r="K18" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>7.2</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="K19" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>8.1</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="K20" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>8.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="K21" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.1</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="K22" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>9.2</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="K23" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>10.1</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="E24" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="H24" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="F24" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I24" s="5" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="K24" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5">
         <v>10.2</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="K25" s="7">
         <v>4.17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I77"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C21" s="5">
         <v>20</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C22" s="5">
         <v>21</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C23" s="5">
         <v>22</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C24" s="5">
         <v>23</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C25" s="5">
         <v>24</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C26" s="5">
         <v>25</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C27" s="5">
         <v>26</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C28" s="5">
         <v>27</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C29" s="5">
         <v>28</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C30" s="5">
         <v>29</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C31" s="5">
         <v>30</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C32" s="5">
         <v>31</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C33" s="5">
         <v>32</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C34" s="5">
         <v>33</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C35" s="5">
         <v>34</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C36" s="5">
         <v>1</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C37" s="5">
         <v>2</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C38" s="5">
         <v>3</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C39" s="5">
         <v>4</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C40" s="5">
         <v>5</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C41" s="5">
         <v>1</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C42" s="5">
         <v>2</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C43" s="5">
         <v>3</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C44" s="5">
         <v>4</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C45" s="5">
         <v>5</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C46" s="5">
         <v>6</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C47" s="5">
         <v>7</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C48" s="5">
         <v>8</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C49" s="5">
         <v>9</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C50" s="5">
         <v>10</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C51" s="5">
         <v>11</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C52" s="5">
         <v>12</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C53" s="5">
         <v>13</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C54" s="5">
         <v>14</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C55" s="5">
         <v>1</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C56" s="5">
         <v>2</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C57" s="5">
         <v>3</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C58" s="5">
         <v>4</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C59" s="5">
         <v>5</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C60" s="5">
         <v>6</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C61" s="5">
         <v>7</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C62" s="5">
         <v>8</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C63" s="5">
         <v>9</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C64" s="5">
         <v>10</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C65" s="5">
         <v>11</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C66" s="5">
         <v>1</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C67" s="5">
         <v>2</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C68" s="5">
         <v>3</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C69" s="5">
         <v>4</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C70" s="5">
         <v>5</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C71" s="5">
         <v>6</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C72" s="5">
         <v>1</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C73" s="5">
         <v>2</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C74" s="5">
         <v>3</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C75" s="5">
         <v>4</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C76" s="5">
         <v>5</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C77" s="5">
         <v>6</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>330</v>
+        <v>340</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>383</v>
+        <v>393</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>419</v>
+        <v>429</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>