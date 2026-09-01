--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="517">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="519">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:38</t>
+    <t>01/09/2026 13:24</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -364,51 +364,51 @@
   <si>
     <t>Realizar un mural geométrico en equipos donde cada alumno tiene una función y al final explican cómo gestionaron sus desacuerdos.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Interpretar problemas matemáticos y de la vida cotidiana, organizando los datos dados y/o seleccionando información, estableciendo las relaciones entre ellos y comprendiendo las preguntas formuladas. (CCL1, CCL2, STEM1, STEM2, STEM3, STEM4)</t>
+    <t>Interpretar problemas matemáticos y de la vida cotidiana extrayendo los datos dados, estableciendo las relaciones entre ellos y comprendiendo las preguntas formuladas. (CCL1, CCL2, STEM1, STEM2, STEM3, STEM4)</t>
   </si>
   <si>
     <t>Identificar y organizar los datos relevantes de un problema cotidiano, estableciendo conexiones entre ellos para comprender qué se pide resolver exactamente.</t>
   </si>
   <si>
     <t>Interpretar</t>
   </si>
   <si>
     <t>El alumnado entrega esquemas, tablas o listas de datos extraídos de enunciados matemáticos, identificando correctamente la incógnita y las relaciones entre las cantidades.</t>
   </si>
   <si>
     <t>Examen escrito</t>
   </si>
   <si>
     <t>Resolución de problemas de contextos reales en clase, donde se requiere una fase previa de análisis y organización de la información antes de operar.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado numérico final del problema en lugar de valorar la capacidad de organización y comprensión de los datos iniciales.</t>
   </si>
   <si>
     <t>Aplicar algunas herramientas sencillas y estrategias apropiadas que contribuyan a la resolución de problemas. (STEM1, STEM2, STEM3, STEM4, CPSAA5, CE3).</t>
   </si>
   <si>
     <t>Seleccionar y utilizar técnicas matemáticas como tablas, esquemas o tanteo para abordar y resolver problemas de la vida cotidiana o puramente numéricos.</t>
   </si>
@@ -427,558 +427,570 @@
   <si>
     <t>Calificar exclusivamente el resultado numérico final sin valorar la idoneidad de la estrategia o el uso de herramientas intermedias empleadas.</t>
   </si>
   <si>
     <t>Obtener soluciones matemáticas de un problema por métodos sencillos activando los conocimientos necesarios. (STEM1, STEM2, STEM3, CE3, CCEC4)</t>
   </si>
   <si>
     <t>Resolver problemas matemáticos de forma efectiva, integrando conocimientos previos y utilizando calculadoras o software específico para alcanzar y verificar resultados correctos.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega hojas de problemas resueltos o capturas de software matemático donde se visualiza el procedimiento lógico y la solución final obtenida.</t>
   </si>
   <si>
     <t>Sesiones prácticas de resolución de problemas cotidianos donde se requiere el uso de la calculadora para operaciones complejas o comprobación de datos.</t>
   </si>
   <si>
     <t>Confundir la destreza técnica en el uso de la herramienta (calculadora/software) con la capacidad de razonamiento matemático para plantear el problema.</t>
   </si>
   <si>
     <t>Comprobar, de forma guiada, la corrección matemática de las soluciones de un problema realizando los procesos necesarios. (STEM1, STEM2)</t>
   </si>
   <si>
-    <t>Problema competencial + razonamiento</t>
-[...2 lines deleted...]
-    <t>Comprobar, con algunas indicaciones de guía, la validez de las soluciones de un problema y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas (de género, de sostenibilidad, de consumo responsable, etc.). (STEM1, STEM4)</t>
+    <t>Verificar si los resultados obtenidos en un problema son correctos mediante pruebas matemáticas, como la sustitución en ecuaciones o la coherencia con el enunciado.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza operaciones de comprobación, como sustituir la incógnita en una ecuación o contrastar el resultado con las magnitudes iniciales en su cuaderno o examen.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de proporcionalidad o ecuaciones donde se exige explícitamente demostrar que la solución satisface las condiciones iniciales del problema.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado final del problema sin valorar si el alumno ha realizado o sabe realizar el proceso técnico de comprobación.</t>
+  </si>
+  <si>
+    <t>Comprobar, de manera guiada, la validez de las soluciones de un problema y su coherencia en el contexto planteado, conociendo el alcance y repercusión de estas desde diferentes perspectivas (de género, de sostenibilidad, de consumo responsable, etc.). (CCL2, STEM1, STEM4)</t>
   </si>
   <si>
     <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma razonada.</t>
   </si>
   <si>
     <t>Evaluar</t>
   </si>
   <si>
     <t>El alumnado realiza una resolución escrita de problemas donde justifica la validez de la solución y redacta un breve análisis sobre sus implicaciones sociales, de consumo o ambientales.</t>
   </si>
   <si>
     <t>Resolución de situaciones problemáticas relacionadas con el consumo doméstico, el reparto equitativo o la sostenibilidad, integrando la reflexión crítica tras el cálculo matemático.</t>
   </si>
   <si>
     <t>Dar por válida una solución matemáticamente correcta pero contextualmente absurda o ignorar el análisis de impacto social y ambiental requerido por el criterio.</t>
   </si>
   <si>
-    <t>Comprobar conjeturas sencillas de forma guiada analizando patrones, propiedades y relaciones. (CCL1, STEM1, STEM2, CD2)</t>
+    <t>Comprobar conjeturas sencillas de forma guiada analizando patrones y propiedades. (CCL1, STEM1, STEM2)</t>
   </si>
   <si>
     <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su cumplimiento mediante la observación de regularidades y propiedades matemáticas básicas.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza una tarea de investigación donde describe por escrito el patrón detectado en una secuencia y justifica la validez de su hipótesis.</t>
   </si>
   <si>
     <t>Resolución de actividades sobre sucesiones visuales o numéricas donde deben explicar qué cambia y qué se mantiene constante para predecir valores futuros.</t>
   </si>
   <si>
     <t>Calificar únicamente si el número siguiente de la serie es correcto, ignorando la capacidad del alumno para verbalizar o formalizar la regla detectada.</t>
   </si>
   <si>
     <t>Plantear variantes de un problema dado de forma guiada modificando algún dato. (CCL1, STEM2)</t>
   </si>
   <si>
     <t>Diseñar versiones nuevas de un problema matemático variando sus datos iniciales para analizar cómo afectan estos cambios a la solución final obtenida.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado entrega una ficha de trabajo donde propone enunciados alternativos a partir de un modelo, resolviéndolos y explicando por escrito la relación entre los cambios realizados.</t>
   </si>
   <si>
     <t>Actividad de investigación tras resolver un problema tipo, donde se pide al alumnado predecir qué ocurre si se duplica un dato específico.</t>
   </si>
   <si>
     <t>Limitarse a cambiar los valores numéricos de forma mecánica sin realizar el análisis comparativo de los resultados, que es el núcleo del razonamiento solicitado.</t>
   </si>
   <si>
-    <t>Emplear herramientas tecnológicas adecuadas en la comprobación de conjeturas o problemas analizando el resultado obtenido. (STEM1, CD2)</t>
+    <t>Emplear herramientas tecnológicas adecuadas en la comprobación de problemas analizando el resultado obtenido. (STEM1, CD2).</t>
   </si>
   <si>
     <t>Utilizar software matemático y calculadoras para investigar patrones, verificar hipótesis y resolver problemas de forma dinámica y eficiente.</t>
   </si>
   <si>
     <t>Utilizar</t>
   </si>
   <si>
     <t>El alumnado realiza construcciones geométricas dinámicas o tablas de datos digitales que muestran la validación o refutación de una conjetura matemática previa.</t>
   </si>
   <si>
     <t>Sesión de laboratorio matemático usando GeoGebra para descubrir la suma de los ángulos de un triángulo o patrones en sucesiones numéricas.</t>
   </si>
   <si>
     <t>Calificar la destreza técnica en el uso del programa informático olvidando evaluar el razonamiento matemático y la comprobación de la conjetura.</t>
   </si>
   <si>
     <t>Organizar datos y descomponer un problema en partes más simples identificando los datos y los resultados de cada una de las partes (STEM1, STEM2).</t>
   </si>
   <si>
     <t>Identificar regularidades, estructurar información y dividir problemas complejos en tareas sencillas para facilitar su resolución lógica y algorítmica en contextos matemáticos.</t>
   </si>
   <si>
     <t>El alumnado entrega un esquema, diagrama o lista de pasos donde se desglosa un problema matemático complejo en subproblemas manejables e identifica patrones recurrentes.</t>
   </si>
   <si>
     <t>Resolución de retos lógicos o problemas aritméticos complejos donde se requiere organizar datos en tablas y definir una secuencia de pasos lógica.</t>
   </si>
   <si>
     <t>Evaluar únicamente el uso de dispositivos digitales en lugar de la capacidad lógica de descomposición y organización de la información.</t>
   </si>
   <si>
-    <t>Modelizar situaciones y resolver problemas interpretando y modificando algoritmos. (STEM1, STEM3, CD2)</t>
+    <t>Modelizar situaciones y resolver problemas interpretando algoritmos. (STEM1, STEM3)</t>
   </si>
   <si>
     <t>Interpretar y ajustar secuencias de pasos o diagramas de flujo para dar solución a problemas matemáticos, asegurando que el proceso sea lógico y funcional.</t>
   </si>
   <si>
     <t>El alumnado entrega una secuencia de instrucciones, un diagrama de flujo o un bloque de código modificado que resuelve un reto matemático específico de forma estructurada.</t>
   </si>
   <si>
     <t>Situaciones de resolución de problemas mediante el uso de pseudocódigo o bloques de programación para automatizar cálculos de perímetros, áreas o proporcionalidad.</t>
   </si>
   <si>
     <t>Confundir la ejecución de un cálculo aritmético rutinario con la interpretación y modificación de la estructura lógica de un algoritmo.</t>
   </si>
   <si>
-    <t>Conocer las relaciones entre los conocimientos y experiencias matemáticas, formando un todo coherente. (STEM1, CD3)</t>
+    <t>Reconocer las relaciones entre los conocimientos y experiencias matemáticas apreciando un todo coherente. (STEM1)</t>
   </si>
   <si>
     <t>Identificar y aplicar vínculos entre distintos bloques matemáticos, como aritmética y geometría, para resolver situaciones de forma integrada y no compartimentada.</t>
   </si>
   <si>
     <t>Reconocer</t>
   </si>
   <si>
     <t>El alumnado realiza tareas o proyectos donde aplica simultáneamente conceptos de distintos bloques, como el uso de fracciones para representar probabilidades o escalas en geometría.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje interdisciplinares o problemas complejos que exigen combinar herramientas de numeración, medida y representación espacial.</t>
   </si>
   <si>
     <t>Evaluar este criterio mediante ejercicios de un solo bloque de contenidos, sin exigir que el alumno establezca puentes o relaciones explícitas entre diferentes áreas.</t>
   </si>
   <si>
-    <t>Conocer y usar conexiones entre diferentes procesos matemáticos aplicando conocimientos y experiencias previas. (STEM1, CD2)</t>
+    <t>Identificar conexiones entre diferentes procesos matemáticos aplicando conocimientos y experiencias previas. (STEM1)</t>
   </si>
   <si>
     <t>Relacionar distintos bloques de contenidos matemáticos, como aritmética y geometría, para resolver problemas complejos utilizando estrategias y conocimientos adquiridos anteriormente.</t>
   </si>
   <si>
     <t>El alumnado realiza una resolución de problemas competenciales donde integra conceptos de diferentes bloques matemáticos justificando la elección de las herramientas utilizadas.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje que requieren combinar herramientas de distintos temas, como aplicar proporcionalidad en contextos geométricos.</t>
   </si>
   <si>
     <t>Evaluar la resolución mecánica de ejercicios de un solo bloque temático sin exigir la integración explícita de conocimientos previos diversos.</t>
   </si>
   <si>
     <t>Identificar situaciones susceptibles de ser formuladas y resueltas mediante herramientas matemáticas, estableciendo conexiones entre el mundo real y las matemáticas y usando los procesos inherentes a la investigación científica y matemática: medir, comunicar y clasificar. (CCL1, STEM1, STEM2, CE3)</t>
   </si>
   <si>
     <t>Identificar y describir elementos matemáticos en situaciones cotidianas o de otras materias, aplicando procesos de investigación como medir, clasificar o predecir para conectar la realidad con las matemáticas.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o proyecto donde detecta problemas reales, propone variables matemáticas para resolverlos y justifica el uso de herramientas como la medición o la clasificación.</t>
   </si>
   <si>
     <t>Análisis de noticias, planificación de presupuestos domésticos o estudio de patrones en la naturaleza donde se deben extraer datos y proponer modelos matemáticos.</t>
   </si>
   <si>
     <t>Evaluar exclusivamente la resolución mecánica de ejercicios de cálculo en lugar de la capacidad de detectar y modelizar el problema en un contexto real.</t>
   </si>
   <si>
     <t>Identificar conexiones coherentes entre las matemáticas y otras materias resolviendo problemas contextualizados de manera guiada. (STEM2)</t>
   </si>
   <si>
     <t>Reconocer y aplicar conceptos matemáticos para resolver problemas prácticos vinculados a otras áreas del conocimiento, como las ciencias naturales o la geografía.</t>
   </si>
   <si>
     <t>El alumnado realiza tareas o proyectos donde aplica herramientas matemáticas para explicar fenómenos de otras materias, entregando una resolución razonada del problema propuesto.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje interdisciplinares, como el cálculo de densidades en Biología o el uso de escalas en mapas de Geografía.</t>
   </si>
   <si>
     <t>Evaluar únicamente el acierto en el cálculo numérico sin valorar si el alumno comprende la relación funcional entre la matemática y la materia de aplicación.</t>
   </si>
   <si>
-    <t>Reconocer la aportación de las matemáticas al progreso de la humanidad y su contribución a la superación de los retos que demanda la sociedad actual. (STEM2, STEM5, CCEC1)</t>
+    <t>Conocer la aportación de las matemáticas al progreso de la humanidad y su contribución a la superación de los retos que demanda la sociedad actual. (STEM2, STEM5, CCEC1)</t>
   </si>
   <si>
     <t>Explicar ejemplos concretos sobre cómo los descubrimientos matemáticos han impulsado el desarrollo tecnológico, científico y social a lo largo de la historia y en la actualidad.</t>
   </si>
   <si>
     <t>El alumnado realiza un trabajo de investigación o presentación digital que analiza una aplicación matemática específica en la resolución de problemas globales o avances tecnológicos históricos.</t>
   </si>
   <si>
     <t>Investigación guiada sobre el papel de la geometría en la arquitectura antigua o el uso de algoritmos en la gestión de recursos actuales.</t>
   </si>
   <si>
     <t>Evaluar este criterio únicamente mediante preguntas teóricas de memorización de fechas o nombres históricos sin vincularlos a la resolución de problemas reales.</t>
   </si>
   <si>
-    <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, incluidas las digitales, visualizando ideas y estructurando procesos matemáticos. (STEM3, CD1)</t>
-[...2 lines deleted...]
-    <t>Elaborar representaciones matemáticas que ayuden en la búsqueda de estrategias de resolución de una situación problematizada, usando material manipulativo de apoyo si es necesario. (STEM3, CD1, CD2)</t>
+    <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, visualizando ideas y estructurando procesos matemáticos. (STEM3)</t>
+  </si>
+  <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el razonamiento y facilitar la comunicación de hallazgos.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado produce representaciones gráficas, esquemas o modelos digitales que ilustran conceptos y procesos matemáticos, justificando la elección del formato utilizado.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o hojas de cálculo para visualizar propiedades geométricas o tendencias estadísticas en proyectos de aula.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la limpieza del dibujo manual sin integrar el uso de herramientas digitales que exige explícitamente el criterio.</t>
+  </si>
+  <si>
+    <t>Utilizar representaciones matemáticas que ayuden en la búsqueda de estrategias de resolución de una situación problematizada, usando material manipulativo si es necesario. (STEM3)</t>
   </si>
   <si>
     <t>Crear esquemas, tablas o gráficos que faciliten la comprensión y el diseño de estrategias para resolver problemas matemáticos de forma organizada.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado realiza diagramas, tablas de datos o representaciones gráficas, tanto en papel como en soporte digital, que sirven de apoyo visual para plantear la resolución de un problema.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas donde se exige un boceto previo o modelización antes de realizar los cálculos finales.</t>
   </si>
   <si>
     <t>Calificar únicamente la solución numérica final del problema, ignorando la validez y utilidad del modelo o representación intermedia generada por el alumno.</t>
   </si>
   <si>
-    <t>Comunicar información utilizando el lenguaje matemático apropiado, utilizando diferentes medios, incluidos los digitales, oralmente y por escrito, al describir y explicar razonamientos, procedimientos y conclusiones. (CCL1, CP1, STEM2, STEM4, CD2)</t>
+    <t>Comunicar información utilizando el lenguaje matemático apropiado, utilizando diferentes medios, oralmente y por escrito, al describir y explicar razonamientos. (CCL1, CP1, STEM2, STEM4)</t>
   </si>
   <si>
     <t>Expresar ideas y procesos matemáticos con precisión técnica, usando soportes físicos o digitales para explicar razonamientos y conclusiones de forma estructurada.</t>
   </si>
   <si>
     <t>Comunicar</t>
   </si>
   <si>
     <t>El alumnado produce informes, presentaciones digitales o grabaciones donde explica detalladamente los pasos seguidos en la resolución de un problema matemático utilizando vocabulario específico.</t>
   </si>
   <si>
     <t>Exposición de la resolución de un reto matemático o elaboración de un mural digital sobre conceptos geométricos y sus propiedades.</t>
   </si>
   <si>
     <t>Calificar únicamente el resultado numérico final del ejercicio sin valorar la calidad de la argumentación o el uso de la terminología específica requerida.</t>
   </si>
   <si>
-    <t>Reconocer y emplear el lenguaje matemático presente en la vida cotidiana comunicando mensajes con contenido matemático con precisión. (CCL1, CCL3, CP1, STEM2, STEM4)</t>
+    <t>Reconocer el lenguaje matemático presente en la vida cotidiana comunicando mensajes con contenido matemático con precisión. (CCL1, CCL3, CP1, STEM2, STEM4)</t>
   </si>
   <si>
     <t>Expresar situaciones de la vida diaria utilizando términos y símbolos matemáticos precisos para comunicar mensajes con rigor y claridad técnica.</t>
   </si>
   <si>
     <t>El alumnado realiza producciones escritas u orales donde traduce situaciones reales al lenguaje matemático, empleando correctamente términos técnicos, unidades de medida y notación específica.</t>
   </si>
   <si>
     <t>Resolución de problemas contextualizados o pequeños proyectos donde se debe explicar por escrito el proceso y las conclusiones usando vocabulario técnico.</t>
   </si>
   <si>
     <t>Evaluar únicamente la corrección del cálculo numérico final, ignorando si el alumno ha utilizado la terminología adecuada o si ha omitido las unidades de medida.</t>
   </si>
   <si>
-    <t>Gestionar las emociones propias, desarrollar el autoconcepto matemático como herramienta, generando expectativas positivas ante nuevos retos matemáticos. (STEM5, CPSAA1, CE2, CE3)</t>
+    <t>Reconocer las emociones propias, valorar el autoconcepto matemático como herramienta generando expectativas positivas ante nuevos retos matemáticos. (STEM5, CPSAA1)</t>
   </si>
   <si>
     <t>Identificar y regular las emociones ante retos matemáticos, fortaleciendo la confianza personal y manteniendo una actitud positiva frente a la resolución de problemas complejos.</t>
   </si>
   <si>
     <t>Gestionar</t>
   </si>
   <si>
     <t>El alumnado realiza registros de autoevaluación o diarios de clase donde describe sus bloqueos y las estrategias emocionales utilizadas para persistir en la tarea.</t>
   </si>
   <si>
     <t>Observacion sistematica</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas de final de unidad o desafíos matemáticos donde el alumnado se enfrenta a situaciones de bloqueo inicial.</t>
   </si>
   <si>
     <t>Evaluar la gestión emocional basándose exclusivamente en si el resultado final del ejercicio matemático es correcto o incorrecto.</t>
   </si>
   <si>
-    <t>Mostrar una actitud positiva y perseverante, aceptando la crítica razonada al hacer frente a las diferentes situaciones de aprendizaje de las matemáticas. (CPSAA1, CPSAA5)</t>
+    <t>Mostrar una actitud positiva y perseverante, aceptando la crítica razonada al hacer frente a las diferentes situaciones de aprendizaje planteadas. (CPSAA1, CPSAA5)</t>
   </si>
   <si>
     <t>Mantener una actitud positiva ante retos matemáticos, persistiendo en la resolución de problemas y aceptando correcciones constructivas para mejorar el proceso de aprendizaje.</t>
   </si>
   <si>
     <t>Desarrollar</t>
   </si>
   <si>
     <t>El alumnado realiza un registro de autoevaluación o diario de clase donde describe cómo ha gestionado la frustración y aplicado sugerencias externas ante problemas complejos.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas de ingenio o retos lógicos donde el error inicial es frecuente y requiere reintentar la tarea.</t>
   </si>
   <si>
     <t>Evaluar la actitud basándose exclusivamente en el acierto numérico del ejercicio en lugar de registrar la persistencia y la reacción ante el error.</t>
   </si>
   <si>
-    <t>Colaborar activamente y construir relaciones trabajando con las matemáticas en equipos heterogéneos, respetando diferentes opiniones, comunicándose de manera efectiva, pensando de forma crítica y creativa y tomando decisiones. (CCL5, CP3, STEM3, CPSAA3, CC2, CC3)</t>
+    <t>Colaborar activamente y construir relaciones con las matemáticas en equipos heterogéneos, respetando diferentes opiniones, comunicándose de manera efectiva y pensando de forma creativa. (CCL5, CP3, STEM3, CPSAA3, CC2, CC3)</t>
   </si>
   <si>
     <t>Trabajar en equipo de forma respetuosa y crítica, asumiendo roles y comunicándose eficazmente para resolver problemas matemáticos de manera conjunta y equitativa.</t>
   </si>
   <si>
     <t>Colaborar</t>
   </si>
   <si>
     <t>El alumnado realiza tareas grupales asumiendo roles específicos, participando en debates para la toma de decisiones y entregando una memoria o resolución conjunta del problema planteado.</t>
   </si>
   <si>
     <t>Sesiones de aprendizaje cooperativo donde se resuelven retos matemáticos complejos que requieren la división de tareas y el consenso grupal.</t>
   </si>
   <si>
     <t>Calificar el criterio basándose únicamente en el resultado correcto del problema matemático, ignorando el proceso de interacción y el reparto de tareas.</t>
   </si>
   <si>
-    <t>Participar en el reparto de tareas que deban desarrollarse en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, y asumiendo el rol asignado. (STEM3, CPSAA1, CPSAA3)</t>
+    <t>Participar en las tareas que deban desarrollarse en equipo, aportando valor, favoreciendo la inclusión, la escucha activa y asumiendo el rol asignado. (CPSAA1)</t>
   </si>
   <si>
     <t>Colaborar activamente en grupos de trabajo, asumiendo responsabilidades individuales y respetando las aportaciones de los demás para fomentar un ambiente de aprendizaje saludable.</t>
   </si>
   <si>
     <t>Participar</t>
   </si>
   <si>
     <t>El alumnado entrega una hoja de seguimiento de equipo donde se detallan los roles y tareas asumidas, además de mostrar una actitud colaborativa durante las sesiones.</t>
   </si>
   <si>
     <t>Proyectos de aprendizaje cooperativo, como la resolución de retos matemáticos complejos o la realización de estudios estadísticos grupales en el aula.</t>
   </si>
   <si>
     <t>Calificar este criterio basándose únicamente en la exactitud de los cálculos matemáticos del trabajo final, ignorando el proceso de interacción y reparto de tareas.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>1. Conteo</t>
-[...122 lines deleted...]
-    <t>Estrategias de deducción de conclusiones razonables a partir de una situación de la vida cotidiana una vez modelizada. 3. Variable</t>
+    <t>Conteo: Adaptación del conteo al tamaño de los números en problemas de la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>Conteo: Investigación del origen de las cifras actuales, desde cuándo se usan y su comparación con otras provenientes de otras civilizaciones y culturas.</t>
+  </si>
+  <si>
+    <t>Cantidad: Realización de estimaciones con la precisión requerida.</t>
+  </si>
+  <si>
+    <t>Cantidad: Números naturales, enteros, fracciones, decimales y potencias de exponente natural en la expresión de cantidades en contextos de la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>Cantidad: Diferentes formas de representación de números naturales, enteros y racionales, incluida la recta numérica.</t>
+  </si>
+  <si>
+    <t>Sentido de las operaciones: Estrategias de cálculo mental con naturales, enteros, fracciones y decimales.</t>
+  </si>
+  <si>
+    <t>Sentido de las operaciones: Operaciones con naturales, enteros, fracciones o decimales en situaciones contextualizadas.</t>
+  </si>
+  <si>
+    <t>Sentido de las operaciones: Relaciones inversas, entre las operaciones (adición y sustracción; multiplicación y división, elevar al cuadrado y extraer la raíz cuadrada): comprensión y utilización en la simplificación y resolución de problemas.</t>
+  </si>
+  <si>
+    <t>Sentido de las operaciones: Efectos de las operaciones aritméticas con naturales, enteros, fracciones, expresiones decimales, potencias de exponente natural y raíces sencillas.</t>
+  </si>
+  <si>
+    <t>Sentido de las operaciones: Propiedades de las operaciones (suma, resta, multiplicación, división y potenciación): cálculos de manera eficiente con números naturales, enteros, fracciones y decimales, tanto mentalmente como de forma manual o con calculadora.</t>
+  </si>
+  <si>
+    <t>Relaciones: Reflexión sobre el potencial del sistema de numeración decimal posicional para los números naturales y sobre el origen de la numeración.</t>
+  </si>
+  <si>
+    <t>Relaciones: Evaluación de las ventajas de un sistema posicional tanto para la lectura de las cantidades como para realizar operaciones</t>
+  </si>
+  <si>
+    <t>Relaciones: Factores, múltiplos, divisores, mcd y mcm. Factorización en números primos para resolver problemas: estrategias y herramientas.</t>
+  </si>
+  <si>
+    <t>Relaciones: Selección de la representación adecuada para una misma cantidad en cada situación o problema.</t>
+  </si>
+  <si>
+    <t>Razonamiento proporcional: Razones y proporciones: comprensión y representación de relaciones cuantitativas.</t>
+  </si>
+  <si>
+    <t>Razonamiento proporcional: Porcentajes: comprensión y resolución de problemas. Expresión del porcentaje que representa una cantidad respecto a otra y cálculo del porcentaje de una cantidad. Relación con fracciones y razones.</t>
+  </si>
+  <si>
+    <t>Razonamiento proporcional: Situaciones de proporcionalidad directa en diferentes contextos: análisis y desarrollo de métodos para la resolución de problemas. Igualdad entre razones y método de reducción a la unidad.</t>
+  </si>
+  <si>
+    <t>Educación Financiera: Información numérica en contextos financieros sencillos de su vida cotidiana: interpretación.</t>
+  </si>
+  <si>
+    <t>Educación Financiera: Métodos para la toma de decisiones de consumo responsable: relaciones calidad-precio y valor-precio en contextos cotidianos.</t>
+  </si>
+  <si>
+    <t>Magnitud: Atributos mensurables de los objetos físicos y matemáticos en el plano: investigación y relación entre los mismos.</t>
+  </si>
+  <si>
+    <t>Magnitud: Estrategias de elección de las unidades y operaciones adecuadas en problemas que impliquen medida en el plano.</t>
+  </si>
+  <si>
+    <t>Medición: Longitudes, ángulos y áreas en formas planas: deducción, interpretación y aplicación.</t>
+  </si>
+  <si>
+    <t>Medición: Representaciones de objetos geométricos planos con propiedades fijadas, como las longitudes de los lados o las medidas de los ángulos.</t>
+  </si>
+  <si>
+    <t>Estimación y relaciones: Formulación de conjeturas sobre medidas en el plano o relaciones entre las mismas basadas en estimaciones.</t>
+  </si>
+  <si>
+    <t>Estimación y relaciones: Estrategias para la toma de decisión justificada del grado de precisión requerida en situaciones de medida en el plano.</t>
+  </si>
+  <si>
+    <t>Figuras geométricas de dos dimensiones: Figuras geométricas planas: descripción y clasificación en función de sus propiedades o características.</t>
+  </si>
+  <si>
+    <t>Figuras geométricas de dos dimensiones: Elementos característicos de las figuras geométricas planas.</t>
+  </si>
+  <si>
+    <t>Figuras geométricas de dos dimensiones: Relación entre las posiciones relativas de circunferencias y/o rectas.</t>
+  </si>
+  <si>
+    <t>Figuras geométricas de dos dimensiones: Relaciones de congruencia y semejanza en figuras planas: identificación y aplicación. Teorema de Tales. Criterios de semejanza de triángulos y su aplicación a la resolución de problemas. Razón de proporcionalidad y escalas.</t>
+  </si>
+  <si>
+    <t>Figuras geométricas de dos dimensiones: Relación pitagórica en figuras planas: identificación y aplicación.</t>
+  </si>
+  <si>
+    <t>Figuras geométricas de dos dimensiones: Construcción de figuras geométricas planas con herramientas manipulativas y digitales (programas de geometría dinámica, realidad aumentada…).</t>
+  </si>
+  <si>
+    <t>Localización y sistemas de representación: Representación de puntos en el plano. Coordenadas cartesianas.</t>
+  </si>
+  <si>
+    <t>Localización y sistemas de representación: Comprensión del uso de coordenadas como un avance en la historia y el desarrollo de las matemáticas, en particular para la representación gráfica de funciones.</t>
+  </si>
+  <si>
+    <t>Visualización, razonamiento y modelización geométrica: Modelización geométrica: relaciones numéricas y algebraicas en la resolución de problemas en el plano.</t>
+  </si>
+  <si>
+    <t>Patrones: Patrones, pautas y regularidades: observación, dando el elemento siguiente o el elemento anterior y explicando de forma verbal cómo se generan patrones numéricos y geométricos.</t>
+  </si>
+  <si>
+    <t>Modelo matemático: Modelización de situaciones de la vida cotidiana usando material manipulativo y representaciones matemáticas para llegar al lenguaje algebraico con expresiones sencillas.</t>
+  </si>
+  <si>
+    <t>Modelo matemático: Traducción del lenguaje cotidiano al lenguaje algebraico con expresiones sencillas.</t>
+  </si>
+  <si>
+    <t>Modelo matemático: Estrategias de deducción de conclusiones razonables a partir de una situación de la vida cotidiana una vez modelizada.</t>
   </si>
   <si>
     <t>Variable: comprensión del concepto como incógnita en ecuaciones lineales con coeficientes enteros y como cantidades variables en fórmulas.</t>
   </si>
   <si>
-    <t>Comprensión del significado del lenguaje algebraico como un avance en la historia y el desarrollo de las matemáticas frente al lenguaje retórico sin símbolos matemáticos de la antigüedad. 4. Igualdad y desigualdad</t>
-[...38 lines deleted...]
-    <t>La contribución de las matemáticas al desarrollo de los distintos ámbitos del conocimiento humano desde diferentes perspectivas (de género, de sostenibilidad, de consumo responsable...)</t>
+    <t>Variable: Comprensión del significado del lenguaje algebraico como un avance en la historia y el desarrollo de las matemáticas frente al lenguaje retórico sin símbolos matemáticos de la antigüedad.</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad: Equivalencia de expresiones algebraicas involucradas en ecuaciones lineales con coeficientes enteros, utilizando representaciones concretas (balanzas, discos algebraicos, etc.), matemáticas y simbólicas.</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad: Ecuaciones lineales con coeficientes enteros: resolución mediante cálculo mental o métodos manuales apoyados por material manipulativo si es necesario.</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones: Relaciones cuantitativas en situaciones de la vida cotidiana: identificación e interpretación a través de representaciones verbales, tabulares y gráficas.</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: Estrategias útiles en la interpretación y/o modificación de algoritmos sencillos.</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y emociones: Esfuerzo y motivación: reconocimiento de su importancia en el aprendizaje de las matemáticas.</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y emociones: Gestión emocional: emociones que intervienen en el aprendizaje de las matemáticas. Autoconciencia y autorregulación.</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y emociones: Estrategias de fomento de la curiosidad, la iniciativa, la perseverancia y la resiliencia en el aprendizaje de las matemáticas.</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y emociones: Estrategias de fomento de la flexibilidad cognitiva: apertura a cambios de estrategia y transformación del error en oportunidad de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y toma de decisiones: Técnicas cooperativas para optimizar el trabajo en equipo y compartir y construir conocimiento matemático.</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y toma de decisiones: Conductas empáticas y estrategias de gestión de conflictos.</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Actitudes inclusivas y aceptación de la diversidad presente en el aula y en la sociedad.</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: La contribución de las matemáticas al desarrollo de los distintos ámbitos del conocimiento humano desde diferentes perspectivas (de género, de sostenibilidad, de consumo responsable...)</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -1397,267 +1409,261 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Diario de Resolución Colectiva' donde el equipo decida si entrega la explicación de su razonamiento mediante un podcast corto, un esquema visual en pizarra digital o una dramatización de los pasos seguidos.
 • Implementar una 'Rúbrica de Feedback entre Pares' basada en la claridad de la explicación matemática, donde los alumnos usen códigos de colores para evaluar no el resultado, sino cómo el compañero les ayudó a comprender el concepto.
 • Establecer un 'Protocolo de Resolución de Conflictos Numéricos' donde los equipos deban documentar (vía audio o texto) cómo mediaron cuando hubo dos soluciones distintas para una misma operación combinada.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar 'Misiones Matemáticas de Nivel Ajustable' donde los equipos elijan el grado de complejidad del reto (Bronce, Plata, Oro) según su seguridad percibida, permitiendo la renegociación del nivel durante la sesión.
 • Utilizar 'Encuestas de Intereses Temáticos' para contextualizar los problemas de proporcionalidad o geometría en hobbies reales del alumnado (videojuegos, deportes, cocina), fomentando la conexión emocional con el contenido.
 • Crear el 'Muro de la Perseverancia' donde se premien públicamente las actitudes de apoyo grupal, como 'explicar tres veces el mismo concepto de distinta forma' o 'mantener el ánimo del equipo ante un problema de lógica difícil'.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CE3</t>
-[...77 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colectivos.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, CCL3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas implica aplicar el razonamiento matemático (STEM1), el análisis de datos (STEM2) y la modelización (STEM3). Secundariamente, gestionar el error (CPSAA4, CPSAA5) y comunicar soluciones (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>Analizar y evaluar soluciones requiere razonamiento matemático (STEM1), análisis de datos (STEM2) y argumentación sobre su validez (STEM4). Secundariamente, autoevaluación (CPSAA4, CPSAA5) y comunicación (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, STEM4</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas implica razonamiento (STEM1), análisis (STEM2) y expresión oral/escrita (CCL1). Secundariamente, aceptar el error (CPSAA4, CPSAA5) y argumentar (STEM4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5, CD2</t>
+  </si>
+  <si>
+    <t>CD3, CD4, CPSAA4</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: organizar datos, reconocer patrones (STEM1, STEM5) y crear algoritmos (CD2). Secundariamente, modificar (CD3), simular (CD4) y gestionar errores (CPSAA4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Reconocer conexiones entre conceptos matemáticos: razonamiento (STEM1), modelización (STEM3) y argumentación (STEM4). Secundariamente, comunicación (CCL1, CCL2) y trabajo cooperativo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM2, STEM3, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Identificar matemáticas en otras materias: análisis de datos (STEM2), modelización (STEM3) y resolución de problemas interdisciplinares (STEM5). Secundariamente, comunicación (CCL3), uso de TIC (CD1) y trabajo en equipo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>CD1, CD2, STEM3</t>
+  </si>
+  <si>
+    <t>CD4, CD5, CCL2</t>
+  </si>
+  <si>
+    <t>Representar con tecnologías: uso de herramientas digitales (CD1, CD2) y modelización (STEM3). Secundariamente, visualización (CD4), creación de contenido (CD5) y expresión gráfica (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM4</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA3, CCL3</t>
+  </si>
+  <si>
+    <t>Comunicar conceptos matemáticos: expresión oral/escrita (CCL1, CCL2) y argumentación (STEM4). Secundariamente, uso de medios digitales (CD3), trabajo colaborativo (CPSAA3) y escucha activa (CCL3).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA4, CPSAA5</t>
+  </si>
+  <si>
+    <t>STEM1, CCL1, CE3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales: gestión emocional (CPSAA1), aceptación del error (CPSAA4) y adaptación (CPSAA5). Secundariamente, razonamiento (STEM1), comunicación (CCL1) y creatividad (CE3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CC3, CE2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL5, STEM4</t>
+  </si>
+  <si>
+    <t>Destrezas sociales: trabajo en equipo (CPSAA3), respeto (CC3) y participación (CE2). Secundariamente, empatía (CPSAA1), diálogo (CCL5) y argumentación (STEM4).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>No leas el PDF de forma lineal; busca directamente la tabla de 'Saberes Básicos' y compárala con el índice de tu libro de texto para detectar qué temas sobran o faltan según tu normativa autonómica.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Matemáticas para 1.º ESO. En tu CCAA, busca el anexo específico donde se listan las competencias específicas (CE), criterios de evaluación y saberes básicos. Familiarízate con la estructura: 5 bloques de saberes, 10 CE y 69 criterios. No te limites a leer; subraya las conexiones entre saberes y criterios.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y usa la herramienta de búsqueda para localizar términos como 'números', 'álgebra', 'geometría', 'medida', 'estadística'. Así mapearás rápidamente los bloques.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Agrupa los 69 criterios por 'naturaleza' (resolución, razonamiento, comunicación, socioafectividad) para no volverte loco evaluándolos uno a uno en cada examen.</t>
+    <t>Crea un listado completo de las 10 competencias específicas y los 69 criterios de evaluación. Agrúpalos por CE. Puedes usar una hoja de cálculo con columnas: CE, criterio, saber asociado, instrumento, trimestre. Este listado será tu hoja de ruta para todo el curso.</t>
+  </si>
+  <si>
+    <t>Numera cada criterio con un código (p.ej., C1.1, C1.2...) para facilitar referencias cruzadas en tus situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Para los criterios de la competencia socioafectiva (CE10), usa una diana de autoevaluación mensual; es la forma más rápida y legal de justificar esa nota ante una inspección.</t>
+    <t>No todos los criterios tienen el mismo peso. Identifica aquellos que son 'puente' (se trabajan en varias unidades) y los que son terminales. Decide qué instrumentos usarás: pruebas escritas, proyectos, observación, portafolio. Para 1.º ESO, prioriza la resolución de problemas y la comunicación matemática.</t>
+  </si>
+  <si>
+    <t>Marca los criterios relacionados con 'resolución de problemas' (aparecen en casi todas las CE) como prioritarios; asegúrate de evaluarlos al menos dos veces por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>Reserva el bloque de 'Sentido Estocástico' (Estadística) para el final del segundo trimestre; si lo dejas para junio, el calor y las excursiones impedirán que los alumnos asimilen bien la probabilidad.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Con 168 saberes y 3 horas semanales, es imposible tratar todos. Selecciona los saberes nucleares de cada bloque y distribúyelos en 3 trimestres. Propón: 1er trimestre: números y operaciones básicas, iniciación al álgebra; 2º: geometría plana, proporcionalidad; 3º: estadística, probabilidad y funciones sencillas. Deja un 20% de saberes como optativos o de refuerzo.</t>
+  </si>
+  <si>
+    <t>Haz una primera distribución en papel y luego ajústala según la dificultad observada en años anteriores. No olvides los saberes de 'sentido socioafectivo' que deben impregnar todo el curso.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Asegúrate de que la SDA incluya un producto final tangible. En 1.º ESO, esto motiva mucho más que resolver 50 ecuaciones de primer grado en la pizarra.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) para cada trimestre que integre varios saberes y criterios. Por ejemplo, para el 1er trimestre: 'Organiza un mercadillo solidario' (trabaja números decimales, operaciones, tablas y gráficos). La SDA debe incluir: título, contexto, competencias clave, CE implicadas, criterios evaluados, saberes, secuencia de actividades, instrumentos y rúbrica.</t>
+  </si>
+  <si>
+    <t>Comparte las SDA con el departamento para evitar solapamientos y asegurar coherencia vertical. Usa la plantilla oficial de tu CCAA si existe.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada competencia específica en la nota final. Al ser 10 CE, una distribución equitativa (10% cada una) es sencilla, pero suele priorizarse la resolución de problemas (CE1 y CE2).</t>
-[...2 lines deleted...]
-    <t>Si tu CCAA permite ponderar criterios, dale más peso a los criterios de 'operatividad' en el primer trimestre y a los de 'razonamiento' en el tercero para reflejar la evolución del alumno.</t>
+    <t>1 hora (en reunión)</t>
+  </si>
+  <si>
+    <t>Acuerda con tu departamento el porcentaje de cada CE en la calificación final. Por ejemplo: CE1 a CE4 (30% global), CE5 a CE7 (40%), CE8 a CE10 (30%). Dentro de cada CE, pondera los criterios según relevancia. Documenta estos acuerdos en el acta de departamento.</t>
+  </si>
+  <si>
+    <t>No asignes el mismo peso a todos los criterios; los instrumentos de observación y proyectos suelen ponderar menos que las pruebas, pero no menos del 10% cada CE.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los 168 saberes para alumnos con necesidades (ACNEAE). En 1.º ESO la brecha de nivel es enorme: algunos no saben las tablas y otros ya operan con potencias.</t>
-[...2 lines deleted...]
-    <t>Crea un 'Banco de Actividades de Refuerzo' permanente en el aula virtual. Te ahorrará horas de trabajo cuando tengas que justificar por qué un alumno no alcanza los mínimos.</t>
+    <t>Incluye en tu programación medidas DUA (Diseño Universal de Aprendizaje): múltiples formas de representación, acción y expresión, y motivación. Diseña un plan de recuperación para criterios no superados: actividades de refuerzo, pruebas específicas, y plazos. Todo debe estar recogido en el apartado de atención a la diversidad de la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Crea una rúbrica sencilla con los criterios mínimos imprescindibles para aprobar. Así podrás comunicar claramente a las familias qué se exige.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
-    <t>Interpretar problemas matemáticos y de la vida cotidiana, organizando los datos dados y/o seleccionando información, estableciendo las relaciones entre ellos y comprendiendo las pr</t>
-[...2 lines deleted...]
-    <t>Comprobar, con algunas indicaciones de guía, la validez de las soluciones de un problema y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde</t>
+    <t>Interpretar problemas matemáticos y de la vida cotidiana extrayendo los datos dados, estableciendo las relaciones entre ellos y comprendiendo las preguntas formuladas. (CCL1, CCL2,</t>
+  </si>
+  <si>
+    <t>Comprobar, de manera guiada, la validez de las soluciones de un problema y su coherencia en el contexto planteado, conociendo el alcance y repercusión de estas desde diferentes per</t>
   </si>
   <si>
     <t>Identificar situaciones susceptibles de ser formuladas y resueltas mediante herramientas matemáticas, estableciendo conexiones entre el mundo real y las matemáticas y usando los pr</t>
   </si>
   <si>
-    <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, incluidas las digitales, visualizando ideas y estructu</t>
-[...11 lines deleted...]
-    <t>Participar en el reparto de tareas que deban desarrollarse en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, y asumiendo el rol asignado. (STEM3, CPSAA1, CP</t>
+    <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, visualizando ideas y estructurando procesos matemático</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comunicar información utilizando el lenguaje matemático apropiado, utilizando diferentes medios, oralmente y por escrito, al describir y explicar razonamientos. (CCL1, CP1, STEM2, </t>
+  </si>
+  <si>
+    <t>Colaborar activamente y construir relaciones con las matemáticas en equipos heterogéneos, respetando diferentes opiniones, comunicándose de manera efectiva y pensando de forma crea</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -2282,51 +2288,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2368,486 +2374,486 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>460</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>448</v>
+        <v>467</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="D3" s="7">
         <v>8.33</v>
       </c>
       <c r="E3" s="7">
         <v>8.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D4" s="7">
         <v>8.33</v>
       </c>
       <c r="E4" s="7">
         <v>8.33</v>
       </c>
@@ -2875,451 +2881,451 @@
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D8" s="7">
         <v>5.0</v>
       </c>
       <c r="E8" s="7">
         <v>5.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D9" s="7">
         <v>5.0</v>
       </c>
       <c r="E9" s="7">
         <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D10" s="7">
         <v>5.0</v>
       </c>
       <c r="E10" s="7">
         <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D11" s="7">
         <v>7.5</v>
       </c>
       <c r="E11" s="7">
         <v>7.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D12" s="7">
         <v>7.5</v>
       </c>
       <c r="E12" s="7">
         <v>7.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D13" s="7">
         <v>7.5</v>
       </c>
       <c r="E13" s="7">
         <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D14" s="7">
         <v>7.5</v>
       </c>
       <c r="E14" s="7">
         <v>7.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
       <c r="E15" s="7">
         <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D16" s="7">
         <v>5.0</v>
       </c>
       <c r="E16" s="7">
         <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.3</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>7.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="D18" s="7">
         <v>7.5</v>
       </c>
       <c r="E18" s="7">
         <v>7.5</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>7.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>478</v>
+        <v>201</v>
       </c>
       <c r="D19" s="7">
         <v>7.5</v>
       </c>
       <c r="E19" s="7">
         <v>7.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="D20" s="7">
         <v>7.5</v>
       </c>
       <c r="E20" s="7">
         <v>7.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>8.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="D21" s="7">
         <v>7.5</v>
       </c>
       <c r="E21" s="7">
         <v>7.5</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.1</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="D22" s="7">
         <v>7.5</v>
       </c>
       <c r="E22" s="7">
         <v>7.5</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.2</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="D23" s="7">
         <v>7.5</v>
       </c>
       <c r="E23" s="7">
         <v>7.5</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>10.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="D24" s="7">
         <v>7.5</v>
       </c>
       <c r="E24" s="7">
         <v>7.5</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>10.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>481</v>
+        <v>237</v>
       </c>
       <c r="D25" s="7">
         <v>7.5</v>
       </c>
       <c r="E25" s="7">
         <v>7.5</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <f>SUM(E3:E25)</f>
         <v>164.99000000000001</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="6" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>3.1</v>
       </c>
       <c r="I1" s="6">
         <v>3.2</v>
       </c>
       <c r="J1" s="6">
         <v>3.3</v>
       </c>
@@ -3347,1045 +3353,1045 @@
       <c r="R1" s="6">
         <v>7.1</v>
       </c>
       <c r="S1" s="6">
         <v>7.2</v>
       </c>
       <c r="T1" s="6">
         <v>8.1</v>
       </c>
       <c r="U1" s="6">
         <v>8.2</v>
       </c>
       <c r="V1" s="6">
         <v>9.1</v>
       </c>
       <c r="W1" s="6">
         <v>9.2</v>
       </c>
       <c r="X1" s="6">
         <v>10.1</v>
       </c>
       <c r="Y1" s="6">
         <v>10.2</v>
       </c>
       <c r="Z1" s="6" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="AA1" s="6" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="5" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="5"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="5" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="5" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="5"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="5" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="5"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="5" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="5"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="5" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="5"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="5" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="5"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="5" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="5"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="5" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="5"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="5" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="5"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="5" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="5"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="5" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="5"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="5" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="5"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="5" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="5"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="5" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="5"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="5" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="5"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="5" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="5"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="5" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="5"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="5" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="5"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="5"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="5" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="5"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="5" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="5"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="5" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="5"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="5" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="5"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="5" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="5"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="5" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="5"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="5"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="5" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="5"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="5" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -6982,3195 +6988,3120 @@
         <v>112</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>126</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>127</v>
       </c>
       <c r="K4" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="E5" s="5"/>
-[...1 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="E5" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>133</v>
+      </c>
       <c r="K5" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="K6" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>3.1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="K7" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>3.2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="K8" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.3</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="K9" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>4.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="K10" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>4.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>124</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="K11" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>5.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="K12" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>5.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="K13" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>6.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="K14" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>6.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D15" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="K15" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>6.3</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="K16" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>7.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>195</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>198</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>200</v>
+      </c>
       <c r="K17" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>7.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="K18" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>8.1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="K19" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>8.2</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="K20" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>9.1</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="K21" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.2</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="K22" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>10.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D23" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="H23" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="E23" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I23" s="5" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="K23" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>10.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="K24" s="7">
         <v>4.35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I58"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I58"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C21" s="5">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C22" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C23" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C24" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C25" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C26" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C27" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C28" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C29" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C30" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C31" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C32" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C33" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C34" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C35" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C36" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C37" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C38" s="5">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C39" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C40" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C41" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C42" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C43" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C44" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C45" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C46" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C47" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C48" s="5">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C49" s="5">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C50" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C51" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C52" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C53" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
-    </row>
-[...93 lines deleted...]
-      <c r="I58" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>