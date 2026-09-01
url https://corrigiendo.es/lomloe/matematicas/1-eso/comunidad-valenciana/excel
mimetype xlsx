--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="534">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:39</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -427,51 +427,63 @@
   <si>
     <t>Calificar exclusivamente el resultado numérico final sin valorar la idoneidad de la estrategia o el uso de herramientas intermedias empleadas.</t>
   </si>
   <si>
     <t>Obtener soluciones matemáticas de un problema, activando los conocimientos y utilizando las herramientas tecnológicas necesarias.</t>
   </si>
   <si>
     <t>Resolver problemas matemáticos de forma efectiva, integrando conocimientos previos y utilizando calculadoras o software específico para alcanzar y verificar resultados correctos.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega hojas de problemas resueltos o capturas de software matemático donde se visualiza el procedimiento lógico y la solución final obtenida.</t>
   </si>
   <si>
     <t>Sesiones prácticas de resolución de problemas cotidianos donde se requiere el uso de la calculadora para operaciones complejas o comprobación de datos.</t>
   </si>
   <si>
     <t>Confundir la destreza técnica en el uso de la herramienta (calculadora/software) con la capacidad de razonamiento matemático para plantear el problema.</t>
   </si>
   <si>
     <t>Comprobar la corrección matemática de las soluciones de un problema.</t>
   </si>
   <si>
-    <t>Problema competencial + razonamiento</t>
+    <t>Verificar si los resultados obtenidos en un problema son correctos mediante pruebas matemáticas, como la sustitución en ecuaciones o la coherencia con el enunciado.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza operaciones de comprobación, como sustituir la incógnita en una ecuación o contrastar el resultado con las magnitudes iniciales en su cuaderno o examen.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de proporcionalidad o ecuaciones donde se exige explícitamente demostrar que la solución satisface las condiciones iniciales del problema.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado final del problema sin valorar si el alumno ha realizado o sabe realizar el proceso técnico de comprobación.</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas (de género, de sostenibilidad, de consumo responsable, etc.).</t>
   </si>
   <si>
     <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma razonada.</t>
   </si>
   <si>
     <t>Evaluar</t>
   </si>
   <si>
     <t>El alumnado realiza una resolución escrita de problemas donde justifica la validez de la solución y redacta un breve análisis sobre sus implicaciones sociales, de consumo o ambientales.</t>
   </si>
   <si>
     <t>Resolución de situaciones problemáticas relacionadas con el consumo doméstico, el reparto equitativo o la sostenibilidad, integrando la reflexión crítica tras el cálculo matemático.</t>
   </si>
   <si>
     <t>Dar por válida una solución matemáticamente correcta pero contextualmente absurda o ignorar el análisis de impacto social y ambiental requerido por el criterio.</t>
   </si>
   <si>
     <t>Formular y comprobar conjeturas sencillas de forma guiada analizando patrones, propiedades y relaciones.</t>
   </si>
   <si>
     <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su cumplimiento mediante la observación de regularidades y propiedades matemáticas básicas.</t>
   </si>
@@ -614,50 +626,65 @@
     <t>El alumnado realiza tareas o proyectos donde aplica herramientas matemáticas para explicar fenómenos de otras materias, entregando una resolución razonada del problema propuesto.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje interdisciplinares, como el cálculo de densidades en Biología o el uso de escalas en mapas de Geografía.</t>
   </si>
   <si>
     <t>Evaluar únicamente el acierto en el cálculo numérico sin valorar si el alumno comprende la relación funcional entre la matemática y la materia de aplicación.</t>
   </si>
   <si>
     <t>Reconocer la aportación de las matemáticas al progreso de la humanidad y su contribución a la superación de los retos que demanda la sociedad actual.</t>
   </si>
   <si>
     <t>Explicar ejemplos concretos sobre cómo los descubrimientos matemáticos han impulsado el desarrollo tecnológico, científico y social a lo largo de la historia y en la actualidad.</t>
   </si>
   <si>
     <t>El alumnado realiza un trabajo de investigación o presentación digital que analiza una aplicación matemática específica en la resolución de problemas globales o avances tecnológicos históricos.</t>
   </si>
   <si>
     <t>Investigación guiada sobre el papel de la geometría en la arquitectura antigua o el uso de algoritmos en la gestión de recursos actuales.</t>
   </si>
   <si>
     <t>Evaluar este criterio únicamente mediante preguntas teóricas de memorización de fechas o nombres históricos sin vincularlos a la resolución de problemas reales.</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, incluidas las digitales, visualizando ideas, estructurando procesos matemáticos y valorando su utilidad para compartir información.</t>
+  </si>
+  <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el razonamiento y facilitar la comunicación de hallazgos.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado produce representaciones gráficas, esquemas o modelos digitales que ilustran conceptos y procesos matemáticos, justificando la elección del formato utilizado.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o hojas de cálculo para visualizar propiedades geométricas o tendencias estadísticas en proyectos de aula.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la limpieza del dibujo manual sin integrar el uso de herramientas digitales que exige explícitamente el criterio.</t>
   </si>
   <si>
     <t>Elaborar representaciones matemáticas que ayuden en la búsqueda de estrategias de resolución de una situación problematizada.</t>
   </si>
   <si>
     <t>Crear esquemas, tablas o gráficos que faciliten la comprensión y el diseño de estrategias para resolver problemas matemáticos de forma organizada.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado realiza diagramas, tablas de datos o representaciones gráficas, tanto en papel como en soporte digital, que sirven de apoyo visual para plantear la resolución de un problema.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas donde se exige un boceto previo o modelización antes de realizar los cálculos finales.</t>
   </si>
   <si>
     <t>Calificar únicamente la solución numérica final del problema, ignorando la validez y utilidad del modelo o representación intermedia generada por el alumno.</t>
   </si>
   <si>
     <t>Comunicar información utilizando el lenguaje matemático apropiado, utilizando diferentes medios, incluidos los digitales, oralmente y por escrito, al describir, explicar y justificar razonamientos, procedimientos y conclusiones.</t>
   </si>
   <si>
     <t>Expresar ideas y procesos matemáticos con precisión técnica, usando soportes físicos o digitales para explicar razonamientos y conclusiones de forma estructurada.</t>
   </si>
@@ -1427,228 +1454,228 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Diario de Resolución Colectiva' donde el equipo decida si entrega la explicación de su razonamiento mediante un podcast corto, un esquema visual en pizarra digital o una dramatización de los pasos seguidos.
 • Implementar una 'Rúbrica de Feedback entre Pares' basada en la claridad de la explicación matemática, donde los alumnos usen códigos de colores para evaluar no el resultado, sino cómo el compañero les ayudó a comprender el concepto.
 • Establecer un 'Protocolo de Resolución de Conflictos Numéricos' donde los equipos deban documentar (vía audio o texto) cómo mediaron cuando hubo dos soluciones distintas para una misma operación combinada.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar 'Misiones Matemáticas de Nivel Ajustable' donde los equipos elijan el grado de complejidad del reto (Bronce, Plata, Oro) según su seguridad percibida, permitiendo la renegociación del nivel durante la sesión.
 • Utilizar 'Encuestas de Intereses Temáticos' para contextualizar los problemas de proporcionalidad o geometría en hobbies reales del alumnado (videojuegos, deportes, cocina), fomentando la conexión emocional con el contenido.
 • Crear el 'Muro de la Perseverancia' donde se premien públicamente las actitudes de apoyo grupal, como 'explicar tres veces el mismo concepto de distinta forma' o 'mantener el ánimo del equipo ante un problema de lógica difícil'.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CE3</t>
-[...77 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colectivos.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, CCL3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas implica aplicar el razonamiento matemático (STEM1), el análisis de datos (STEM2) y la modelización (STEM3). Secundariamente, gestionar el error (CPSAA4, CPSAA5) y comunicar soluciones (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>Analizar y evaluar soluciones requiere razonamiento matemático (STEM1), análisis de datos (STEM2) y argumentación sobre su validez (STEM4). Secundariamente, autoevaluación (CPSAA4, CPSAA5) y comunicación (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, STEM4</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas implica razonamiento (STEM1), análisis (STEM2) y expresión oral/escrita (CCL1). Secundariamente, aceptar el error (CPSAA4, CPSAA5) y argumentar (STEM4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5, CD2</t>
+  </si>
+  <si>
+    <t>CD3, CD4, CPSAA4</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: organizar datos, reconocer patrones (STEM1, STEM5) y crear algoritmos (CD2). Secundariamente, modificar (CD3), simular (CD4) y gestionar errores (CPSAA4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Reconocer conexiones entre conceptos matemáticos: razonamiento (STEM1), modelización (STEM3) y argumentación (STEM4). Secundariamente, comunicación (CCL1, CCL2) y trabajo cooperativo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM2, STEM3, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Identificar matemáticas en otras materias: análisis de datos (STEM2), modelización (STEM3) y resolución de problemas interdisciplinares (STEM5). Secundariamente, comunicación (CCL3), uso de TIC (CD1) y trabajo en equipo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>CD1, CD2, STEM3</t>
+  </si>
+  <si>
+    <t>CD4, CD5, CCL2</t>
+  </si>
+  <si>
+    <t>Representar con tecnologías: uso de herramientas digitales (CD1, CD2) y modelización (STEM3). Secundariamente, visualización (CD4), creación de contenido (CD5) y expresión gráfica (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM4</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA3, CCL3</t>
+  </si>
+  <si>
+    <t>Comunicar conceptos matemáticos: expresión oral/escrita (CCL1, CCL2) y argumentación (STEM4). Secundariamente, uso de medios digitales (CD3), trabajo colaborativo (CPSAA3) y escucha activa (CCL3).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA4, CPSAA5</t>
+  </si>
+  <si>
+    <t>STEM1, CCL1, CE3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales: gestión emocional (CPSAA1), aceptación del error (CPSAA4) y adaptación (CPSAA5). Secundariamente, razonamiento (STEM1), comunicación (CCL1) y creatividad (CE3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CC3, CE2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL5, STEM4</t>
+  </si>
+  <si>
+    <t>Destrezas sociales: trabajo en equipo (CPSAA3), respeto (CC3) y participación (CE2). Secundariamente, empatía (CPSAA1), diálogo (CCL5) y argumentación (STEM4).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>No leas el PDF de forma lineal; busca directamente la tabla de 'Saberes Básicos' y compárala con el índice de tu libro de texto para detectar qué temas sobran o faltan según tu normativa autonómica.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Matemáticas para 1.º ESO. En tu CCAA, busca el anexo específico donde se listan las competencias específicas (CE), criterios de evaluación y saberes básicos. Familiarízate con la estructura: 5 bloques de saberes, 10 CE y 69 criterios. No te limites a leer; subraya las conexiones entre saberes y criterios.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y usa la herramienta de búsqueda para localizar términos como 'números', 'álgebra', 'geometría', 'medida', 'estadística'. Así mapearás rápidamente los bloques.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Agrupa los 69 criterios por 'naturaleza' (resolución, razonamiento, comunicación, socioafectividad) para no volverte loco evaluándolos uno a uno en cada examen.</t>
+    <t>Crea un listado completo de las 10 competencias específicas y los 69 criterios de evaluación. Agrúpalos por CE. Puedes usar una hoja de cálculo con columnas: CE, criterio, saber asociado, instrumento, trimestre. Este listado será tu hoja de ruta para todo el curso.</t>
+  </si>
+  <si>
+    <t>Numera cada criterio con un código (p.ej., C1.1, C1.2...) para facilitar referencias cruzadas en tus situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Para los criterios de la competencia socioafectiva (CE10), usa una diana de autoevaluación mensual; es la forma más rápida y legal de justificar esa nota ante una inspección.</t>
+    <t>No todos los criterios tienen el mismo peso. Identifica aquellos que son 'puente' (se trabajan en varias unidades) y los que son terminales. Decide qué instrumentos usarás: pruebas escritas, proyectos, observación, portafolio. Para 1.º ESO, prioriza la resolución de problemas y la comunicación matemática.</t>
+  </si>
+  <si>
+    <t>Marca los criterios relacionados con 'resolución de problemas' (aparecen en casi todas las CE) como prioritarios; asegúrate de evaluarlos al menos dos veces por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>Reserva el bloque de 'Sentido Estocástico' (Estadística) para el final del segundo trimestre; si lo dejas para junio, el calor y las excursiones impedirán que los alumnos asimilen bien la probabilidad.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Con 168 saberes y 3 horas semanales, es imposible tratar todos. Selecciona los saberes nucleares de cada bloque y distribúyelos en 3 trimestres. Propón: 1er trimestre: números y operaciones básicas, iniciación al álgebra; 2º: geometría plana, proporcionalidad; 3º: estadística, probabilidad y funciones sencillas. Deja un 20% de saberes como optativos o de refuerzo.</t>
+  </si>
+  <si>
+    <t>Haz una primera distribución en papel y luego ajústala según la dificultad observada en años anteriores. No olvides los saberes de 'sentido socioafectivo' que deben impregnar todo el curso.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Asegúrate de que la SDA incluya un producto final tangible. En 1.º ESO, esto motiva mucho más que resolver 50 ecuaciones de primer grado en la pizarra.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) para cada trimestre que integre varios saberes y criterios. Por ejemplo, para el 1er trimestre: 'Organiza un mercadillo solidario' (trabaja números decimales, operaciones, tablas y gráficos). La SDA debe incluir: título, contexto, competencias clave, CE implicadas, criterios evaluados, saberes, secuencia de actividades, instrumentos y rúbrica.</t>
+  </si>
+  <si>
+    <t>Comparte las SDA con el departamento para evitar solapamientos y asegurar coherencia vertical. Usa la plantilla oficial de tu CCAA si existe.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada competencia específica en la nota final. Al ser 10 CE, una distribución equitativa (10% cada una) es sencilla, pero suele priorizarse la resolución de problemas (CE1 y CE2).</t>
-[...2 lines deleted...]
-    <t>Si tu CCAA permite ponderar criterios, dale más peso a los criterios de 'operatividad' en el primer trimestre y a los de 'razonamiento' en el tercero para reflejar la evolución del alumno.</t>
+    <t>1 hora (en reunión)</t>
+  </si>
+  <si>
+    <t>Acuerda con tu departamento el porcentaje de cada CE en la calificación final. Por ejemplo: CE1 a CE4 (30% global), CE5 a CE7 (40%), CE8 a CE10 (30%). Dentro de cada CE, pondera los criterios según relevancia. Documenta estos acuerdos en el acta de departamento.</t>
+  </si>
+  <si>
+    <t>No asignes el mismo peso a todos los criterios; los instrumentos de observación y proyectos suelen ponderar menos que las pruebas, pero no menos del 10% cada CE.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los 168 saberes para alumnos con necesidades (ACNEAE). En 1.º ESO la brecha de nivel es enorme: algunos no saben las tablas y otros ya operan con potencias.</t>
-[...2 lines deleted...]
-    <t>Crea un 'Banco de Actividades de Refuerzo' permanente en el aula virtual. Te ahorrará horas de trabajo cuando tengas que justificar por qué un alumno no alcanza los mínimos.</t>
+    <t>Incluye en tu programación medidas DUA (Diseño Universal de Aprendizaje): múltiples formas de representación, acción y expresión, y motivación. Diseña un plan de recuperación para criterios no superados: actividades de refuerzo, pruebas específicas, y plazos. Todo debe estar recogido en el apartado de atención a la diversidad de la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Crea una rúbrica sencilla con los criterios mínimos imprescindibles para aprobar. Así podrás comunicar claramente a las familias qué se exige.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas (de género</t>
   </si>
   <si>
     <t>Reconocer situaciones susceptibles de ser formuladas y resueltas mediante herramientas y estrategias matemáticas, estableciendo conexiones entre el mundo real y las matemáticas y u</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, incluidas las digitales, visualizando ideas, estructur</t>
   </si>
@@ -2392,475 +2419,475 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>416</v>
+        <v>425</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>422</v>
+        <v>439</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>438</v>
+        <v>448</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>439</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>441</v>
+        <v>452</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>443</v>
+        <v>454</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>444</v>
+        <v>455</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>447</v>
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>452</v>
+        <v>463</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>454</v>
+        <v>465</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>456</v>
+        <v>467</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>457</v>
+        <v>468</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>458</v>
+        <v>482</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>478</v>
+        <v>487</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>482</v>
+        <v>491</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>483</v>
+        <v>492</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D3" s="7">
         <v>8.33</v>
       </c>
       <c r="E3" s="7">
         <v>8.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
@@ -2899,451 +2926,451 @@
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>484</v>
+        <v>493</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D8" s="7">
         <v>5.0</v>
       </c>
       <c r="E8" s="7">
         <v>5.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D9" s="7">
         <v>5.0</v>
       </c>
       <c r="E9" s="7">
         <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D10" s="7">
         <v>5.0</v>
       </c>
       <c r="E10" s="7">
         <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D11" s="7">
         <v>7.5</v>
       </c>
       <c r="E11" s="7">
         <v>7.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D12" s="7">
         <v>7.5</v>
       </c>
       <c r="E12" s="7">
         <v>7.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D13" s="7">
         <v>7.5</v>
       </c>
       <c r="E13" s="7">
         <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D14" s="7">
         <v>7.5</v>
       </c>
       <c r="E14" s="7">
         <v>7.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
       <c r="E15" s="7">
         <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D16" s="7">
         <v>5.0</v>
       </c>
       <c r="E16" s="7">
         <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.3</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>7.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>486</v>
+        <v>495</v>
       </c>
       <c r="D18" s="7">
         <v>7.5</v>
       </c>
       <c r="E18" s="7">
         <v>7.5</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>7.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="D19" s="7">
         <v>7.5</v>
       </c>
       <c r="E19" s="7">
         <v>7.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="D20" s="7">
         <v>7.5</v>
       </c>
       <c r="E20" s="7">
         <v>7.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>8.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="D21" s="7">
         <v>7.5</v>
       </c>
       <c r="E21" s="7">
         <v>7.5</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.1</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="D22" s="7">
         <v>7.5</v>
       </c>
       <c r="E22" s="7">
         <v>7.5</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.2</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="D23" s="7">
         <v>7.5</v>
       </c>
       <c r="E23" s="7">
         <v>7.5</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>10.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>488</v>
+        <v>497</v>
       </c>
       <c r="D24" s="7">
         <v>7.5</v>
       </c>
       <c r="E24" s="7">
         <v>7.5</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>10.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>489</v>
+        <v>498</v>
       </c>
       <c r="D25" s="7">
         <v>7.5</v>
       </c>
       <c r="E25" s="7">
         <v>7.5</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
-        <v>490</v>
+        <v>499</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <f>SUM(E3:E25)</f>
         <v>164.99000000000001</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="6" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>3.1</v>
       </c>
       <c r="I1" s="6">
         <v>3.2</v>
       </c>
       <c r="J1" s="6">
         <v>3.3</v>
       </c>
@@ -3371,1045 +3398,1045 @@
       <c r="R1" s="6">
         <v>7.1</v>
       </c>
       <c r="S1" s="6">
         <v>7.2</v>
       </c>
       <c r="T1" s="6">
         <v>8.1</v>
       </c>
       <c r="U1" s="6">
         <v>8.2</v>
       </c>
       <c r="V1" s="6">
         <v>9.1</v>
       </c>
       <c r="W1" s="6">
         <v>9.2</v>
       </c>
       <c r="X1" s="6">
         <v>10.1</v>
       </c>
       <c r="Y1" s="6">
         <v>10.2</v>
       </c>
       <c r="Z1" s="6" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
       <c r="AA1" s="6" t="s">
-        <v>483</v>
+        <v>492</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="5" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="5"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="5" t="s">
-        <v>496</v>
+        <v>505</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="5" t="s">
-        <v>497</v>
+        <v>506</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="5"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="5" t="s">
-        <v>498</v>
+        <v>507</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
-        <v>499</v>
+        <v>508</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="5"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="5" t="s">
-        <v>500</v>
+        <v>509</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="5"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="5" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="5"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="5" t="s">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="5"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="5" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="5"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="5" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="5"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="5" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="5"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="5" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="5"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="5" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="5"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="5" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="5"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="5" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="5"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="5" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="5"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="5" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="5"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="5" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="5"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="5" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="5"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="5" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="5"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="5"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="5" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="5"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="5" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="5"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="5" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="5"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="5" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="5"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="5" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="5"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="5" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="5"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="5"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="5" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="5"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="5" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -7006,3385 +7033,3405 @@
         <v>112</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>126</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>127</v>
       </c>
       <c r="K4" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="E5" s="5"/>
-[...1 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="E5" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>133</v>
+      </c>
       <c r="K5" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="K6" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>3.1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="K7" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>3.2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="K8" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.3</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="K9" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>4.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="K10" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>4.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>124</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="K11" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>5.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="K12" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>5.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="K13" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>6.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="K14" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>6.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D15" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="K15" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>6.3</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="K16" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>7.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>195</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>198</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>200</v>
+      </c>
       <c r="K17" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>7.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="K18" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>8.1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="K19" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>8.2</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="K20" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>9.1</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="K21" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.2</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="K22" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>10.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D23" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="H23" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="E23" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I23" s="5" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="K23" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>10.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="K24" s="7">
         <v>4.35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I68"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C21" s="5">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C22" s="5">
         <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C24" s="5">
         <v>4</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C25" s="5">
         <v>5</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C26" s="5">
         <v>6</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C27" s="5">
         <v>7</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C28" s="5">
         <v>8</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C29" s="5">
         <v>1</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C30" s="5">
         <v>2</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C31" s="5">
         <v>3</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C32" s="5">
         <v>4</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C33" s="5">
         <v>5</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C34" s="5">
         <v>1</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C35" s="5">
         <v>2</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C36" s="5">
         <v>3</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C37" s="5">
         <v>4</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C38" s="5">
         <v>5</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C39" s="5">
         <v>6</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C40" s="5">
         <v>7</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C41" s="5">
         <v>8</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C42" s="5">
         <v>9</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C43" s="5">
         <v>10</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C44" s="5">
         <v>11</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C45" s="5">
         <v>1</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C46" s="5">
         <v>2</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C47" s="5">
         <v>3</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C48" s="5">
         <v>4</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C49" s="5">
         <v>5</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C50" s="5">
         <v>6</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C51" s="5">
         <v>7</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C52" s="5">
         <v>1</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C53" s="5">
         <v>2</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C54" s="5">
         <v>3</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C55" s="5">
         <v>4</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C56" s="5">
         <v>5</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C57" s="5">
         <v>6</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C58" s="5">
         <v>7</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C59" s="5">
         <v>8</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C60" s="5">
         <v>9</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C61" s="5">
         <v>1</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C62" s="5">
         <v>2</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C63" s="5">
         <v>3</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C64" s="5">
         <v>4</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C65" s="5">
         <v>5</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C66" s="5">
         <v>6</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C67" s="5">
         <v>7</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C68" s="5">
         <v>8</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>