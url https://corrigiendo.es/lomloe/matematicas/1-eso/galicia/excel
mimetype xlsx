--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:35</t>
+    <t>01/09/2026 13:11</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -661,54 +661,268 @@
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
-    <t>Situaciones de aprendizaje sugeridas</t>
-[...2 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Calcula tu ruta al insti</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un podcast sobre movilidad escolar</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El centro quiere reducir los retrasos y fomentar la movilidad sostenible. El alumnado tiene experiencias diversas de transporte (andando, bus, coche) y desconoce los patrones globales de su grupo.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Investigar los tiempos de desplazamiento al instituto del alumnado, analizar los datos y proponer mejoras de movilidad sostenible, comunicando los resultados en un podcast dirigido al equipo directivo y al ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Audacity o grabadora digital
+• Plantilla de recogida de datos
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para la sostenibilidad y hábitos de vida activa; tratamiento crítico de datos.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: mejorar la puntualidad y movilidad sostenible. El alumnado comparte sus experiencias de desplazamiento y, en grupos, formula preguntas que quieren responder con datos. Se acuerda la pregunta guía y se define la audiencia del podcast.</t>
+  </si>
+  <si>
+    <t>Lista de preguntas iniciales por grupo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: tipos de variables, recogida de datos, tablas de frecuencias, medidas de centralización (media, mediana, moda) y rango. Se practica con datos simulados y se aprende a usar una hoja de cálculo para el tratamiento.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos resueltos (cálculos manuales y en hoja de cálculo).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada grupo recoge los datos reales de los desplazamientos de sus miembros (encuesta rápida en el aula). Vuelcan los datos en la hoja de cálculo, calculan medidas y elaboran gráficos (histograma, diagrama de barras). Analizan los resultados y extraen conclusiones.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos reales y gráficos, análisis escrito con conclusiones.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los grupos preparan el guion del podcast, deciden la estructura (introducción, análisis, propuestas) y asignan roles (locutor, técnico, editor). Graban el podcast usando herramientas digitales (Audacity o similar) y lo editan.</t>
+  </si>
+  <si>
+    <t>Guion escrito y archivo de audio final.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Se escuchan los podcasts en clase. Los grupos coevalúan usando una rúbrica y cada alumno completa una autoevaluación sobre su contribución y emociones. El profesor asigna niveles de logro a los criterios evaluados.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, reflexión personal (portfolio).</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>La costa en datos</t>
+  </si>
+  <si>
+    <t>¿A más cerca, más playa? Una encuesta estadística de 1º ESO</t>
+  </si>
+  <si>
+    <t>El instituto quiere promover el conocimiento del litoral gallego, pero antes necesita saber cómo se relaciona el alumnado con la costa. Cada estudiante tiene una experiencia diferente según su lugar de residencia. ¿Podemos encontrar un patrón estadístico?</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una encuesta entre los alumnos de 1º ESO para recoger datos sobre la distancia de su casa a la costa y el número de visitas a la playa en el último verano; analizar si existe una relación entre ambas variables mediante tablas, gráficos y medidas de tendencia central; y comunicar las conclusiones a la comunidad educativa mediante un póster estadístico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Hoja de cálculo (Excel/Google Sheets)
+• Google Maps para medir distancias
+• Cartulina A2 o plataforma digital (Canva, Genially)
+• Rúbrica de evaluación impresa o digital
+• Encuesta en papel o formulario online</t>
+  </si>
+  <si>
+    <t>Competencia digital (uso de hojas de cálculo, Google Maps y herramientas de diseño), educación ambiental (conciencia del valor del litoral) y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se debate en asamblea. Lluvia de hipótesis sobre la relación distancia-visitas. Se acuerda la encuesta: preguntas sobre distancia a la costa (km) y número de visitas a la playa el verano pasado.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales por equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de población, muestra, variables cualitativas/cuantitativas, tablas de frecuencias, gráficos de barras y de dispersión, y media aritmética. Se realizan ejercicios guiados con datos hipotéticos.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Diseño definitivo de la encuesta (papel o digital). Recogida de datos reales entre compañeros de 1º ESO. Organización en tabla de frecuencias. Cálculo de la media de visitas por tramo de distancia. Elaboración de gráfico de dispersión o de barras.</t>
+  </si>
+  <si>
+    <t>Hoja de datos cumplimentada y gráfico.</t>
+  </si>
+  <si>
+    <t>Elaboración del póster final (papel o digital) incluyendo hipótesis, tabla resumen, gráfico, interpretación y conclusiones. Preparación de una mini presentación oral (opcional según tiempo).</t>
+  </si>
+  <si>
+    <t>Póster terminado.</t>
+  </si>
+  <si>
+    <t>Exposición de pósters en el pasillo o en aula. Coevaluación mediante rúbrica entre equipos. Autoevaluación individual y asignación de niveles de logro 1-4 a cada criterio, consensuado con el docente.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Mural de hórreo: geometría hecha arte</t>
+  </si>
+  <si>
+    <t>Diseñamos un mural geométrico inspirado en el hórreo gallego para nuestro centro</t>
+  </si>
+  <si>
+    <t>El instituto quiere decorar una pared exterior de 6 m x 3 m con un mural temático gallego, pero tiene un presupuesto limitado para pintura y quiere que el diseño sea matemáticamente preciso y estéticamente atractivo.</t>
+  </si>
+  <si>
+    <t>Diseñar un mural de 6x3 m que represente de forma estilizada un hórreo, utilizando únicamente figuras planas (cuadrados, rectángulos, triángulos, círculos), calculando el área de cada pieza y la cantidad de pintura necesaria, para presentarlo al equipo directivo y la AMPA.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fotografías de hórreos gallegos
+• Cinta métrica (opcional)
+• Calculadora
+• Cartulina, regla, compás
+• Plantilla de plano a escala
+• Hoja de cálculo o calculadora de áreas
+• Colores</t>
+  </si>
+  <si>
+    <t>Educación artística (creación de un mural), educación en valores (valoración del patrimonio cultural gallego) y fomento del trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo mediante fotos de hórreos y la pregunta guía. Lluvia de ideas en grupos sobre posibles diseños y qué matemáticas necesitan.</t>
+  </si>
+  <si>
+    <t>Notas de lluvia de ideas en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Estudio de área de figuras planas, escalas y proporciones. Ejercicios prácticos. Se proporcionan datos de un hórreo real (medidas estándar).</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos sobre área y escala.</t>
+  </si>
+  <si>
+    <t>Los grupos diseñan el mural: deciden composición, calculan áreas de las figuras, área total y pintura necesaria. Elaboran el plano acotado a escala.</t>
+  </si>
+  <si>
+    <t>Plano acotado y hoja de cálculos.</t>
+  </si>
+  <si>
+    <t>Preparan la presentación oral con apoyo visual (póster o digital). Ensayan y exponen al resto de la clase como simulacro.</t>
+  </si>
+  <si>
+    <t>Presentación oral y material visual.</t>
+  </si>
+  <si>
+    <t>Autoevaluación mediante diana de logro, coevaluación del trabajo en equipo y asignación de niveles 1-4 por parte del docente.</t>
+  </si>
+  <si>
+    <t>Diana de autoevaluación y rúbrica cumplimentada.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar organizadores gráficos de resolución (como el método de Polya) que empleen códigos de color para distinguir datos, incógnitas y procesos lógicos.
@@ -928,228 +1142,225 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Diario de Resolución Colectiva' donde el equipo decida si entrega la explicación de su razonamiento mediante un podcast corto, un esquema visual en pizarra digital o una dramatización de los pasos seguidos.
 • Implementar una 'Rúbrica de Feedback entre Pares' basada en la claridad de la explicación matemática, donde los alumnos usen códigos de colores para evaluar no el resultado, sino cómo el compañero les ayudó a comprender el concepto.
 • Establecer un 'Protocolo de Resolución de Conflictos Numéricos' donde los equipos deban documentar (vía audio o texto) cómo mediaron cuando hubo dos soluciones distintas para una misma operación combinada.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar 'Misiones Matemáticas de Nivel Ajustable' donde los equipos elijan el grado de complejidad del reto (Bronce, Plata, Oro) según su seguridad percibida, permitiendo la renegociación del nivel durante la sesión.
 • Utilizar 'Encuestas de Intereses Temáticos' para contextualizar los problemas de proporcionalidad o geometría en hobbies reales del alumnado (videojuegos, deportes, cocina), fomentando la conexión emocional con el contenido.
 • Crear el 'Muro de la Perseverancia' donde se premien públicamente las actitudes de apoyo grupal, como 'explicar tres veces el mismo concepto de distinta forma' o 'mantener el ánimo del equipo ante un problema de lógica difícil'.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CE3</t>
-[...77 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colectivos.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, CCL3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas implica aplicar el razonamiento matemático (STEM1), el análisis de datos (STEM2) y la modelización (STEM3). Secundariamente, gestionar el error (CPSAA4, CPSAA5) y comunicar soluciones (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>Analizar y evaluar soluciones requiere razonamiento matemático (STEM1), análisis de datos (STEM2) y argumentación sobre su validez (STEM4). Secundariamente, autoevaluación (CPSAA4, CPSAA5) y comunicación (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, STEM4</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas implica razonamiento (STEM1), análisis (STEM2) y expresión oral/escrita (CCL1). Secundariamente, aceptar el error (CPSAA4, CPSAA5) y argumentar (STEM4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5, CD2</t>
+  </si>
+  <si>
+    <t>CD3, CD4, CPSAA4</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: organizar datos, reconocer patrones (STEM1, STEM5) y crear algoritmos (CD2). Secundariamente, modificar (CD3), simular (CD4) y gestionar errores (CPSAA4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Reconocer conexiones entre conceptos matemáticos: razonamiento (STEM1), modelización (STEM3) y argumentación (STEM4). Secundariamente, comunicación (CCL1, CCL2) y trabajo cooperativo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM2, STEM3, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Identificar matemáticas en otras materias: análisis de datos (STEM2), modelización (STEM3) y resolución de problemas interdisciplinares (STEM5). Secundariamente, comunicación (CCL3), uso de TIC (CD1) y trabajo en equipo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>CD1, CD2, STEM3</t>
+  </si>
+  <si>
+    <t>CD4, CD5, CCL2</t>
+  </si>
+  <si>
+    <t>Representar con tecnologías: uso de herramientas digitales (CD1, CD2) y modelización (STEM3). Secundariamente, visualización (CD4), creación de contenido (CD5) y expresión gráfica (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM4</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA3, CCL3</t>
+  </si>
+  <si>
+    <t>Comunicar conceptos matemáticos: expresión oral/escrita (CCL1, CCL2) y argumentación (STEM4). Secundariamente, uso de medios digitales (CD3), trabajo colaborativo (CPSAA3) y escucha activa (CCL3).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA4, CPSAA5</t>
+  </si>
+  <si>
+    <t>STEM1, CCL1, CE3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales: gestión emocional (CPSAA1), aceptación del error (CPSAA4) y adaptación (CPSAA5). Secundariamente, razonamiento (STEM1), comunicación (CCL1) y creatividad (CE3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CC3, CE2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL5, STEM4</t>
+  </si>
+  <si>
+    <t>Destrezas sociales: trabajo en equipo (CPSAA3), respeto (CC3) y participación (CE2). Secundariamente, empatía (CPSAA1), diálogo (CCL5) y argumentación (STEM4).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>No leas el PDF de forma lineal; busca directamente la tabla de 'Saberes Básicos' y compárala con el índice de tu libro de texto para detectar qué temas sobran o faltan según tu normativa autonómica.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Matemáticas para 1.º ESO. En tu CCAA, busca el anexo específico donde se listan las competencias específicas (CE), criterios de evaluación y saberes básicos. Familiarízate con la estructura: 5 bloques de saberes, 10 CE y 69 criterios. No te limites a leer; subraya las conexiones entre saberes y criterios.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y usa la herramienta de búsqueda para localizar términos como 'números', 'álgebra', 'geometría', 'medida', 'estadística'. Así mapearás rápidamente los bloques.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Agrupa los 69 criterios por 'naturaleza' (resolución, razonamiento, comunicación, socioafectividad) para no volverte loco evaluándolos uno a uno en cada examen.</t>
+    <t>Crea un listado completo de las 10 competencias específicas y los 69 criterios de evaluación. Agrúpalos por CE. Puedes usar una hoja de cálculo con columnas: CE, criterio, saber asociado, instrumento, trimestre. Este listado será tu hoja de ruta para todo el curso.</t>
+  </si>
+  <si>
+    <t>Numera cada criterio con un código (p.ej., C1.1, C1.2...) para facilitar referencias cruzadas en tus situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Para los criterios de la competencia socioafectiva (CE10), usa una diana de autoevaluación mensual; es la forma más rápida y legal de justificar esa nota ante una inspección.</t>
+    <t>No todos los criterios tienen el mismo peso. Identifica aquellos que son 'puente' (se trabajan en varias unidades) y los que son terminales. Decide qué instrumentos usarás: pruebas escritas, proyectos, observación, portafolio. Para 1.º ESO, prioriza la resolución de problemas y la comunicación matemática.</t>
+  </si>
+  <si>
+    <t>Marca los criterios relacionados con 'resolución de problemas' (aparecen en casi todas las CE) como prioritarios; asegúrate de evaluarlos al menos dos veces por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>Reserva el bloque de 'Sentido Estocástico' (Estadística) para el final del segundo trimestre; si lo dejas para junio, el calor y las excursiones impedirán que los alumnos asimilen bien la probabilidad.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Con 168 saberes y 3 horas semanales, es imposible tratar todos. Selecciona los saberes nucleares de cada bloque y distribúyelos en 3 trimestres. Propón: 1er trimestre: números y operaciones básicas, iniciación al álgebra; 2º: geometría plana, proporcionalidad; 3º: estadística, probabilidad y funciones sencillas. Deja un 20% de saberes como optativos o de refuerzo.</t>
+  </si>
+  <si>
+    <t>Haz una primera distribución en papel y luego ajústala según la dificultad observada en años anteriores. No olvides los saberes de 'sentido socioafectivo' que deben impregnar todo el curso.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Asegúrate de que la SDA incluya un producto final tangible. En 1.º ESO, esto motiva mucho más que resolver 50 ecuaciones de primer grado en la pizarra.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) para cada trimestre que integre varios saberes y criterios. Por ejemplo, para el 1er trimestre: 'Organiza un mercadillo solidario' (trabaja números decimales, operaciones, tablas y gráficos). La SDA debe incluir: título, contexto, competencias clave, CE implicadas, criterios evaluados, saberes, secuencia de actividades, instrumentos y rúbrica.</t>
+  </si>
+  <si>
+    <t>Comparte las SDA con el departamento para evitar solapamientos y asegurar coherencia vertical. Usa la plantilla oficial de tu CCAA si existe.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada competencia específica en la nota final. Al ser 10 CE, una distribución equitativa (10% cada una) es sencilla, pero suele priorizarse la resolución de problemas (CE1 y CE2).</t>
-[...2 lines deleted...]
-    <t>Si tu CCAA permite ponderar criterios, dale más peso a los criterios de 'operatividad' en el primer trimestre y a los de 'razonamiento' en el tercero para reflejar la evolución del alumno.</t>
+    <t>1 hora (en reunión)</t>
+  </si>
+  <si>
+    <t>Acuerda con tu departamento el porcentaje de cada CE en la calificación final. Por ejemplo: CE1 a CE4 (30% global), CE5 a CE7 (40%), CE8 a CE10 (30%). Dentro de cada CE, pondera los criterios según relevancia. Documenta estos acuerdos en el acta de departamento.</t>
+  </si>
+  <si>
+    <t>No asignes el mismo peso a todos los criterios; los instrumentos de observación y proyectos suelen ponderar menos que las pruebas, pero no menos del 10% cada CE.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los 168 saberes para alumnos con necesidades (ACNEAE). En 1.º ESO la brecha de nivel es enorme: algunos no saben las tablas y otros ya operan con potencias.</t>
-[...2 lines deleted...]
-    <t>Crea un 'Banco de Actividades de Refuerzo' permanente en el aula virtual. Te ahorrará horas de trabajo cuando tengas que justificar por qué un alumno no alcanza los mínimos.</t>
+    <t>Incluye en tu programación medidas DUA (Diseño Universal de Aprendizaje): múltiples formas de representación, acción y expresión, y motivación. Diseña un plan de recuperación para criterios no superados: actividades de refuerzo, pruebas específicas, y plazos. Todo debe estar recogido en el apartado de atención a la diversidad de la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Crea una rúbrica sencilla con los criterios mínimos imprescindibles para aprobar. Así podrás comunicar claramente a las familias qué se exige.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer situaciones susceptibles de ser formuladas y resueltas mediante herramientas y estrategias matemáticas, estableciendo y aplicando conexiones entre el mundo real y las mat</t>
   </si>
   <si>
     <t xml:space="preserve">Comprobar la validez de las soluciones de un problema y elaborar respuestas coherentes en el contexto expuesto, evaluando su alcance y su repercusión desde diferentes perspectivas </t>
   </si>
   <si>
     <t>Reconocer situaciones susceptibles de ser formuladas y resueltas mediante herramientas y estrategias matemáticas estableciendo y aplicando conexiones entre el mundo real y las mate</t>
   </si>
@@ -1286,130 +1497,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1744,2889 +1971,2889 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="6">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="6">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>262</v>
+        <v>328</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
+      <c r="A2" s="7" t="s">
         <v>198</v>
       </c>
-      <c r="B2" s="6" t="s">
-[...6 lines deleted...]
-        <v>265</v>
+      <c r="B2" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>331</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>268</v>
+      <c r="A3" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>334</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>271</v>
+      <c r="A4" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>336</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>273</v>
+      <c r="A5" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>339</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>276</v>
+      <c r="A6" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>342</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>278</v>
+      <c r="A7" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>345</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>281</v>
+      <c r="A8" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>346</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>348</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>284</v>
+      <c r="A9" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>349</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>350</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>351</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>286</v>
+      <c r="A10" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>354</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>289</v>
+      <c r="A11" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>357</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>292</v>
+      <c r="A12" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>360</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>293</v>
+        <v>361</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>294</v>
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>295</v>
+        <v>363</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
+      <c r="A2" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="B2" s="6" t="s">
-[...9 lines deleted...]
-        <v>299</v>
+      <c r="B2" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>366</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="6">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>303</v>
+      <c r="B3" s="6" t="s">
+        <v>367</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>370</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
-[...12 lines deleted...]
-        <v>307</v>
+      <c r="A4" s="6">
+        <v>2</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>372</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="6">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>311</v>
+      <c r="B5" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>376</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="6">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>315</v>
+      <c r="B6" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="6">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>319</v>
+      <c r="B7" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>383</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="6">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>322</v>
+      <c r="B8" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>387</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="6">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>325</v>
+      <c r="B9" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>389</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>326</v>
+        <v>391</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
+      <c r="A2" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="B2" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="C2" s="6" t="s">
-[...9 lines deleted...]
-        <v>330</v>
+      <c r="C2" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="D3" s="7"/>
-      <c r="E3" s="7">
+      <c r="D3" s="8"/>
+      <c r="E3" s="8">
         <v>2.63</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="6"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="D4" s="7"/>
-      <c r="E4" s="7">
+      <c r="D4" s="8"/>
+      <c r="E4" s="8">
         <v>2.63</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="6"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="D5" s="7"/>
-      <c r="E5" s="7">
+      <c r="D5" s="8"/>
+      <c r="E5" s="8">
         <v>2.63</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="6"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="5" t="s">
-[...3 lines deleted...]
-      <c r="E6" s="7">
+      <c r="C6" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8">
         <v>2.63</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="6"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="B7" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="D7" s="7"/>
-      <c r="E7" s="7">
+      <c r="D7" s="8"/>
+      <c r="E7" s="8">
         <v>2.63</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="6"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B8" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="C8" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="D8" s="7"/>
-      <c r="E8" s="7">
+      <c r="D8" s="8"/>
+      <c r="E8" s="8">
         <v>2.63</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="6"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="B9" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="C9" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="D9" s="7"/>
-      <c r="E9" s="7">
+      <c r="D9" s="8"/>
+      <c r="E9" s="8">
         <v>2.63</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="6"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5" t="s">
+      <c r="A10" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="B10" s="5" t="s">
+      <c r="B10" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="C10" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="D10" s="7"/>
-      <c r="E10" s="7">
+      <c r="D10" s="8"/>
+      <c r="E10" s="8">
         <v>2.63</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="6"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="C11" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="D11" s="7"/>
-      <c r="E11" s="7">
+      <c r="D11" s="8"/>
+      <c r="E11" s="8">
         <v>2.63</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="6"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="C12" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="D12" s="7"/>
-      <c r="E12" s="7">
+      <c r="D12" s="8"/>
+      <c r="E12" s="8">
         <v>2.63</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="6"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C13" s="5" t="s">
+      <c r="C13" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="D13" s="7"/>
-      <c r="E13" s="7">
+      <c r="D13" s="8"/>
+      <c r="E13" s="8">
         <v>2.63</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="6"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="C14" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="D14" s="7"/>
-      <c r="E14" s="7">
+      <c r="D14" s="8"/>
+      <c r="E14" s="8">
         <v>2.63</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="6"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="B15" s="5" t="s">
+      <c r="B15" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C15" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="D15" s="7"/>
-      <c r="E15" s="7">
+      <c r="D15" s="8"/>
+      <c r="E15" s="8">
         <v>2.63</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="6"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="B16" s="5" t="s">
+      <c r="B16" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="C16" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="D16" s="7"/>
-      <c r="E16" s="7">
+      <c r="D16" s="8"/>
+      <c r="E16" s="8">
         <v>2.63</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="6"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="B17" s="5" t="s">
+      <c r="B17" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C17" s="5" t="s">
-[...3 lines deleted...]
-      <c r="E17" s="7">
+      <c r="C17" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8">
         <v>2.63</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="6"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="5" t="s">
+      <c r="B18" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C18" s="5" t="s">
+      <c r="C18" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="D18" s="7"/>
-      <c r="E18" s="7">
+      <c r="D18" s="8"/>
+      <c r="E18" s="8">
         <v>2.63</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="6"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="B19" s="5" t="s">
+      <c r="B19" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="C19" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="D19" s="7"/>
-      <c r="E19" s="7">
+      <c r="D19" s="8"/>
+      <c r="E19" s="8">
         <v>2.63</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="6"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="B20" s="5" t="s">
+      <c r="B20" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="C20" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="D20" s="7"/>
-      <c r="E20" s="7">
+      <c r="D20" s="8"/>
+      <c r="E20" s="8">
         <v>2.63</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="6"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="B21" s="5" t="s">
+      <c r="B21" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="C21" s="5" t="s">
-[...3 lines deleted...]
-      <c r="E21" s="7">
+      <c r="C21" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8">
         <v>2.63</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="6"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="B22" s="5" t="s">
+      <c r="B22" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C22" s="5" t="s">
+      <c r="C22" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="D22" s="7"/>
-      <c r="E22" s="7">
+      <c r="D22" s="8"/>
+      <c r="E22" s="8">
         <v>2.63</v>
       </c>
-      <c r="F22" s="5"/>
+      <c r="F22" s="6"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="5" t="s">
+      <c r="B23" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="C23" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="D23" s="7"/>
-      <c r="E23" s="7">
+      <c r="D23" s="8"/>
+      <c r="E23" s="8">
         <v>2.63</v>
       </c>
-      <c r="F23" s="5"/>
+      <c r="F23" s="6"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="B24" s="5" t="s">
+      <c r="B24" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C24" s="5" t="s">
+      <c r="C24" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="D24" s="7"/>
-      <c r="E24" s="7">
+      <c r="D24" s="8"/>
+      <c r="E24" s="8">
         <v>2.63</v>
       </c>
-      <c r="F24" s="5"/>
+      <c r="F24" s="6"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="B25" s="5" t="s">
+      <c r="B25" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C25" s="5" t="s">
-[...3 lines deleted...]
-      <c r="E25" s="7">
+      <c r="C25" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8">
         <v>2.63</v>
       </c>
-      <c r="F25" s="5"/>
+      <c r="F25" s="6"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5" t="s">
+      <c r="A26" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="B26" s="5" t="s">
+      <c r="B26" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="C26" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="D26" s="7"/>
-      <c r="E26" s="7">
+      <c r="D26" s="8"/>
+      <c r="E26" s="8">
         <v>2.63</v>
       </c>
-      <c r="F26" s="5"/>
+      <c r="F26" s="6"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="5" t="s">
+      <c r="A27" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="B27" s="5" t="s">
+      <c r="B27" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="C27" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="D27" s="7"/>
-      <c r="E27" s="7">
+      <c r="D27" s="8"/>
+      <c r="E27" s="8">
         <v>2.63</v>
       </c>
-      <c r="F27" s="5"/>
+      <c r="F27" s="6"/>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="5" t="s">
+      <c r="A28" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="B28" s="5" t="s">
+      <c r="B28" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C28" s="5" t="s">
+      <c r="C28" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="D28" s="7"/>
-      <c r="E28" s="7">
+      <c r="D28" s="8"/>
+      <c r="E28" s="8">
         <v>2.63</v>
       </c>
-      <c r="F28" s="5"/>
+      <c r="F28" s="6"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="5" t="s">
+      <c r="A29" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="B29" s="5" t="s">
+      <c r="B29" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C29" s="5" t="s">
+      <c r="C29" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="D29" s="7"/>
-      <c r="E29" s="7">
+      <c r="D29" s="8"/>
+      <c r="E29" s="8">
         <v>2.63</v>
       </c>
-      <c r="F29" s="5"/>
+      <c r="F29" s="6"/>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="5" t="s">
+      <c r="A30" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="B30" s="5" t="s">
+      <c r="B30" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C30" s="5" t="s">
+      <c r="C30" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="D30" s="7"/>
-      <c r="E30" s="7">
+      <c r="D30" s="8"/>
+      <c r="E30" s="8">
         <v>2.63</v>
       </c>
-      <c r="F30" s="5"/>
+      <c r="F30" s="6"/>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="5" t="s">
+      <c r="A31" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="B31" s="5" t="s">
+      <c r="B31" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C31" s="5" t="s">
-[...3 lines deleted...]
-      <c r="E31" s="7">
+      <c r="C31" s="6" t="s">
+        <v>398</v>
+      </c>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8">
         <v>2.63</v>
       </c>
-      <c r="F31" s="5"/>
+      <c r="F31" s="6"/>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="B32" s="5" t="s">
+      <c r="B32" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C32" s="5" t="s">
+      <c r="C32" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="D32" s="7"/>
-      <c r="E32" s="7">
+      <c r="D32" s="8"/>
+      <c r="E32" s="8">
         <v>2.63</v>
       </c>
-      <c r="F32" s="5"/>
+      <c r="F32" s="6"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="B33" s="5" t="s">
+      <c r="B33" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C33" s="5" t="s">
+      <c r="C33" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="D33" s="7"/>
-      <c r="E33" s="7">
+      <c r="D33" s="8"/>
+      <c r="E33" s="8">
         <v>2.63</v>
       </c>
-      <c r="F33" s="5"/>
+      <c r="F33" s="6"/>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="5" t="s">
+      <c r="A34" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="B34" s="5" t="s">
+      <c r="B34" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="C34" s="5" t="s">
+      <c r="C34" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="D34" s="7"/>
-      <c r="E34" s="7">
+      <c r="D34" s="8"/>
+      <c r="E34" s="8">
         <v>2.63</v>
       </c>
-      <c r="F34" s="5"/>
+      <c r="F34" s="6"/>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="5" t="s">
+      <c r="A35" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="B35" s="5" t="s">
+      <c r="B35" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="C35" s="5" t="s">
+      <c r="C35" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="D35" s="7"/>
-      <c r="E35" s="7">
+      <c r="D35" s="8"/>
+      <c r="E35" s="8">
         <v>2.63</v>
       </c>
-      <c r="F35" s="5"/>
+      <c r="F35" s="6"/>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="B36" s="5" t="s">
+      <c r="B36" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="C36" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="D36" s="7"/>
-      <c r="E36" s="7">
+      <c r="D36" s="8"/>
+      <c r="E36" s="8">
         <v>2.63</v>
       </c>
-      <c r="F36" s="5"/>
+      <c r="F36" s="6"/>
     </row>
     <row r="37" spans="1:6">
-      <c r="A37" s="5" t="s">
+      <c r="A37" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="B37" s="5" t="s">
+      <c r="B37" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="C37" s="5" t="s">
+      <c r="C37" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="D37" s="7"/>
-      <c r="E37" s="7">
+      <c r="D37" s="8"/>
+      <c r="E37" s="8">
         <v>2.63</v>
       </c>
-      <c r="F37" s="5"/>
+      <c r="F37" s="6"/>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" s="5" t="s">
+      <c r="A38" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="B38" s="5" t="s">
+      <c r="B38" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="C38" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="D38" s="7"/>
-      <c r="E38" s="7">
+      <c r="D38" s="8"/>
+      <c r="E38" s="8">
         <v>2.63</v>
       </c>
-      <c r="F38" s="5"/>
+      <c r="F38" s="6"/>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="5" t="s">
+      <c r="A39" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="B39" s="5" t="s">
+      <c r="B39" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="C39" s="5" t="s">
-[...3 lines deleted...]
-      <c r="E39" s="7">
+      <c r="C39" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8">
         <v>2.63</v>
       </c>
-      <c r="F39" s="5"/>
+      <c r="F39" s="6"/>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="5" t="s">
+      <c r="A40" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="B40" s="5" t="s">
+      <c r="B40" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="C40" s="5" t="s">
-[...3 lines deleted...]
-      <c r="E40" s="7">
+      <c r="C40" s="6" t="s">
+        <v>400</v>
+      </c>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8">
         <v>2.63</v>
       </c>
-      <c r="F40" s="5"/>
+      <c r="F40" s="6"/>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="7">
+      <c r="A41" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="B41" s="6"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8">
         <f>SUM(E3:E40)</f>
         <v>99.93999999999996</v>
       </c>
-      <c r="F41" s="5" t="s">
-        <v>337</v>
+      <c r="F41" s="6" t="s">
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AP31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6" t="s">
+      <c r="A1" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="C1" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="D1" s="6" t="s">
+      <c r="D1" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="F1" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="G1" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="H1" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="I1" s="6" t="s">
+      <c r="I1" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="J1" s="6" t="s">
+      <c r="J1" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="K1" s="6" t="s">
+      <c r="K1" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="L1" s="6" t="s">
+      <c r="L1" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="M1" s="6" t="s">
+      <c r="M1" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="N1" s="6" t="s">
+      <c r="N1" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="O1" s="6" t="s">
+      <c r="O1" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="P1" s="6" t="s">
+      <c r="P1" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="Q1" s="6" t="s">
+      <c r="Q1" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="R1" s="6" t="s">
+      <c r="R1" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="S1" s="6" t="s">
+      <c r="S1" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="T1" s="6" t="s">
+      <c r="T1" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="U1" s="6" t="s">
+      <c r="U1" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="V1" s="6" t="s">
+      <c r="V1" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="W1" s="6" t="s">
+      <c r="W1" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="X1" s="6" t="s">
+      <c r="X1" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="Y1" s="6" t="s">
+      <c r="Y1" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="Z1" s="6" t="s">
+      <c r="Z1" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="AA1" s="6" t="s">
+      <c r="AA1" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="AB1" s="6" t="s">
+      <c r="AB1" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="AC1" s="6" t="s">
+      <c r="AC1" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="AD1" s="6" t="s">
+      <c r="AD1" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="AE1" s="6" t="s">
+      <c r="AE1" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="AF1" s="6" t="s">
+      <c r="AF1" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="AG1" s="6" t="s">
+      <c r="AG1" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="AH1" s="6" t="s">
+      <c r="AH1" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="AI1" s="6" t="s">
+      <c r="AI1" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="AJ1" s="6" t="s">
+      <c r="AJ1" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="AK1" s="6" t="s">
+      <c r="AK1" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="AL1" s="6" t="s">
+      <c r="AL1" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="AM1" s="6" t="s">
+      <c r="AM1" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="AN1" s="6" t="s">
+      <c r="AN1" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="AO1" s="6" t="s">
-[...3 lines deleted...]
-        <v>330</v>
+      <c r="AO1" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="AP1" s="7" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="2" spans="1:42">
-      <c r="A2" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO2" s="5" t="str">
+      <c r="A2" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+      <c r="U2" s="6"/>
+      <c r="V2" s="6"/>
+      <c r="W2" s="6"/>
+      <c r="X2" s="6"/>
+      <c r="Y2" s="6"/>
+      <c r="Z2" s="6"/>
+      <c r="AA2" s="6"/>
+      <c r="AB2" s="6"/>
+      <c r="AC2" s="6"/>
+      <c r="AD2" s="6"/>
+      <c r="AE2" s="6"/>
+      <c r="AF2" s="6"/>
+      <c r="AG2" s="6"/>
+      <c r="AH2" s="6"/>
+      <c r="AI2" s="6"/>
+      <c r="AJ2" s="6"/>
+      <c r="AK2" s="6"/>
+      <c r="AL2" s="6"/>
+      <c r="AM2" s="6"/>
+      <c r="AN2" s="6"/>
+      <c r="AO2" s="6" t="str">
         <f>IFERROR(AVERAGE(C2:AN2),"")</f>
         <v/>
       </c>
-      <c r="AP2" s="5"/>
+      <c r="AP2" s="6"/>
     </row>
     <row r="3" spans="1:42">
-      <c r="A3" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO3" s="5" t="str">
+      <c r="A3" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="6"/>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="6"/>
+      <c r="U3" s="6"/>
+      <c r="V3" s="6"/>
+      <c r="W3" s="6"/>
+      <c r="X3" s="6"/>
+      <c r="Y3" s="6"/>
+      <c r="Z3" s="6"/>
+      <c r="AA3" s="6"/>
+      <c r="AB3" s="6"/>
+      <c r="AC3" s="6"/>
+      <c r="AD3" s="6"/>
+      <c r="AE3" s="6"/>
+      <c r="AF3" s="6"/>
+      <c r="AG3" s="6"/>
+      <c r="AH3" s="6"/>
+      <c r="AI3" s="6"/>
+      <c r="AJ3" s="6"/>
+      <c r="AK3" s="6"/>
+      <c r="AL3" s="6"/>
+      <c r="AM3" s="6"/>
+      <c r="AN3" s="6"/>
+      <c r="AO3" s="6" t="str">
         <f>IFERROR(AVERAGE(C3:AN3),"")</f>
         <v/>
       </c>
-      <c r="AP3" s="5"/>
+      <c r="AP3" s="6"/>
     </row>
     <row r="4" spans="1:42">
-      <c r="A4" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO4" s="5" t="str">
+      <c r="A4" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
+      <c r="U4" s="6"/>
+      <c r="V4" s="6"/>
+      <c r="W4" s="6"/>
+      <c r="X4" s="6"/>
+      <c r="Y4" s="6"/>
+      <c r="Z4" s="6"/>
+      <c r="AA4" s="6"/>
+      <c r="AB4" s="6"/>
+      <c r="AC4" s="6"/>
+      <c r="AD4" s="6"/>
+      <c r="AE4" s="6"/>
+      <c r="AF4" s="6"/>
+      <c r="AG4" s="6"/>
+      <c r="AH4" s="6"/>
+      <c r="AI4" s="6"/>
+      <c r="AJ4" s="6"/>
+      <c r="AK4" s="6"/>
+      <c r="AL4" s="6"/>
+      <c r="AM4" s="6"/>
+      <c r="AN4" s="6"/>
+      <c r="AO4" s="6" t="str">
         <f>IFERROR(AVERAGE(C4:AN4),"")</f>
         <v/>
       </c>
-      <c r="AP4" s="5"/>
+      <c r="AP4" s="6"/>
     </row>
     <row r="5" spans="1:42">
-      <c r="A5" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO5" s="5" t="str">
+      <c r="A5" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="6"/>
+      <c r="T5" s="6"/>
+      <c r="U5" s="6"/>
+      <c r="V5" s="6"/>
+      <c r="W5" s="6"/>
+      <c r="X5" s="6"/>
+      <c r="Y5" s="6"/>
+      <c r="Z5" s="6"/>
+      <c r="AA5" s="6"/>
+      <c r="AB5" s="6"/>
+      <c r="AC5" s="6"/>
+      <c r="AD5" s="6"/>
+      <c r="AE5" s="6"/>
+      <c r="AF5" s="6"/>
+      <c r="AG5" s="6"/>
+      <c r="AH5" s="6"/>
+      <c r="AI5" s="6"/>
+      <c r="AJ5" s="6"/>
+      <c r="AK5" s="6"/>
+      <c r="AL5" s="6"/>
+      <c r="AM5" s="6"/>
+      <c r="AN5" s="6"/>
+      <c r="AO5" s="6" t="str">
         <f>IFERROR(AVERAGE(C5:AN5),"")</f>
         <v/>
       </c>
-      <c r="AP5" s="5"/>
+      <c r="AP5" s="6"/>
     </row>
     <row r="6" spans="1:42">
-      <c r="A6" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO6" s="5" t="str">
+      <c r="A6" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="6"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="6"/>
+      <c r="AF6" s="6"/>
+      <c r="AG6" s="6"/>
+      <c r="AH6" s="6"/>
+      <c r="AI6" s="6"/>
+      <c r="AJ6" s="6"/>
+      <c r="AK6" s="6"/>
+      <c r="AL6" s="6"/>
+      <c r="AM6" s="6"/>
+      <c r="AN6" s="6"/>
+      <c r="AO6" s="6" t="str">
         <f>IFERROR(AVERAGE(C6:AN6),"")</f>
         <v/>
       </c>
-      <c r="AP6" s="5"/>
+      <c r="AP6" s="6"/>
     </row>
     <row r="7" spans="1:42">
-      <c r="A7" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO7" s="5" t="str">
+      <c r="A7" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="B7" s="6"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="6"/>
+      <c r="S7" s="6"/>
+      <c r="T7" s="6"/>
+      <c r="U7" s="6"/>
+      <c r="V7" s="6"/>
+      <c r="W7" s="6"/>
+      <c r="X7" s="6"/>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="6"/>
+      <c r="AA7" s="6"/>
+      <c r="AB7" s="6"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+      <c r="AF7" s="6"/>
+      <c r="AG7" s="6"/>
+      <c r="AH7" s="6"/>
+      <c r="AI7" s="6"/>
+      <c r="AJ7" s="6"/>
+      <c r="AK7" s="6"/>
+      <c r="AL7" s="6"/>
+      <c r="AM7" s="6"/>
+      <c r="AN7" s="6"/>
+      <c r="AO7" s="6" t="str">
         <f>IFERROR(AVERAGE(C7:AN7),"")</f>
         <v/>
       </c>
-      <c r="AP7" s="5"/>
+      <c r="AP7" s="6"/>
     </row>
     <row r="8" spans="1:42">
-      <c r="A8" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO8" s="5" t="str">
+      <c r="A8" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6"/>
+      <c r="U8" s="6"/>
+      <c r="V8" s="6"/>
+      <c r="W8" s="6"/>
+      <c r="X8" s="6"/>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="6"/>
+      <c r="AA8" s="6"/>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="6"/>
+      <c r="AG8" s="6"/>
+      <c r="AH8" s="6"/>
+      <c r="AI8" s="6"/>
+      <c r="AJ8" s="6"/>
+      <c r="AK8" s="6"/>
+      <c r="AL8" s="6"/>
+      <c r="AM8" s="6"/>
+      <c r="AN8" s="6"/>
+      <c r="AO8" s="6" t="str">
         <f>IFERROR(AVERAGE(C8:AN8),"")</f>
         <v/>
       </c>
-      <c r="AP8" s="5"/>
+      <c r="AP8" s="6"/>
     </row>
     <row r="9" spans="1:42">
-      <c r="A9" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO9" s="5" t="str">
+      <c r="A9" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="6"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="6"/>
+      <c r="S9" s="6"/>
+      <c r="T9" s="6"/>
+      <c r="U9" s="6"/>
+      <c r="V9" s="6"/>
+      <c r="W9" s="6"/>
+      <c r="X9" s="6"/>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="6"/>
+      <c r="AA9" s="6"/>
+      <c r="AB9" s="6"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="6"/>
+      <c r="AE9" s="6"/>
+      <c r="AF9" s="6"/>
+      <c r="AG9" s="6"/>
+      <c r="AH9" s="6"/>
+      <c r="AI9" s="6"/>
+      <c r="AJ9" s="6"/>
+      <c r="AK9" s="6"/>
+      <c r="AL9" s="6"/>
+      <c r="AM9" s="6"/>
+      <c r="AN9" s="6"/>
+      <c r="AO9" s="6" t="str">
         <f>IFERROR(AVERAGE(C9:AN9),"")</f>
         <v/>
       </c>
-      <c r="AP9" s="5"/>
+      <c r="AP9" s="6"/>
     </row>
     <row r="10" spans="1:42">
-      <c r="A10" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO10" s="5" t="str">
+      <c r="A10" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="6"/>
+      <c r="S10" s="6"/>
+      <c r="T10" s="6"/>
+      <c r="U10" s="6"/>
+      <c r="V10" s="6"/>
+      <c r="W10" s="6"/>
+      <c r="X10" s="6"/>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="6"/>
+      <c r="AA10" s="6"/>
+      <c r="AB10" s="6"/>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="6"/>
+      <c r="AE10" s="6"/>
+      <c r="AF10" s="6"/>
+      <c r="AG10" s="6"/>
+      <c r="AH10" s="6"/>
+      <c r="AI10" s="6"/>
+      <c r="AJ10" s="6"/>
+      <c r="AK10" s="6"/>
+      <c r="AL10" s="6"/>
+      <c r="AM10" s="6"/>
+      <c r="AN10" s="6"/>
+      <c r="AO10" s="6" t="str">
         <f>IFERROR(AVERAGE(C10:AN10),"")</f>
         <v/>
       </c>
-      <c r="AP10" s="5"/>
+      <c r="AP10" s="6"/>
     </row>
     <row r="11" spans="1:42">
-      <c r="A11" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO11" s="5" t="str">
+      <c r="A11" s="6" t="s">
+        <v>415</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6"/>
+      <c r="M11" s="6"/>
+      <c r="N11" s="6"/>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="6"/>
+      <c r="S11" s="6"/>
+      <c r="T11" s="6"/>
+      <c r="U11" s="6"/>
+      <c r="V11" s="6"/>
+      <c r="W11" s="6"/>
+      <c r="X11" s="6"/>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="6"/>
+      <c r="AA11" s="6"/>
+      <c r="AB11" s="6"/>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="6"/>
+      <c r="AE11" s="6"/>
+      <c r="AF11" s="6"/>
+      <c r="AG11" s="6"/>
+      <c r="AH11" s="6"/>
+      <c r="AI11" s="6"/>
+      <c r="AJ11" s="6"/>
+      <c r="AK11" s="6"/>
+      <c r="AL11" s="6"/>
+      <c r="AM11" s="6"/>
+      <c r="AN11" s="6"/>
+      <c r="AO11" s="6" t="str">
         <f>IFERROR(AVERAGE(C11:AN11),"")</f>
         <v/>
       </c>
-      <c r="AP11" s="5"/>
+      <c r="AP11" s="6"/>
     </row>
     <row r="12" spans="1:42">
-      <c r="A12" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO12" s="5" t="str">
+      <c r="A12" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
+      <c r="U12" s="6"/>
+      <c r="V12" s="6"/>
+      <c r="W12" s="6"/>
+      <c r="X12" s="6"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="6"/>
+      <c r="AA12" s="6"/>
+      <c r="AB12" s="6"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="6"/>
+      <c r="AG12" s="6"/>
+      <c r="AH12" s="6"/>
+      <c r="AI12" s="6"/>
+      <c r="AJ12" s="6"/>
+      <c r="AK12" s="6"/>
+      <c r="AL12" s="6"/>
+      <c r="AM12" s="6"/>
+      <c r="AN12" s="6"/>
+      <c r="AO12" s="6" t="str">
         <f>IFERROR(AVERAGE(C12:AN12),"")</f>
         <v/>
       </c>
-      <c r="AP12" s="5"/>
+      <c r="AP12" s="6"/>
     </row>
     <row r="13" spans="1:42">
-      <c r="A13" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO13" s="5" t="str">
+      <c r="A13" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="6"/>
+      <c r="S13" s="6"/>
+      <c r="T13" s="6"/>
+      <c r="U13" s="6"/>
+      <c r="V13" s="6"/>
+      <c r="W13" s="6"/>
+      <c r="X13" s="6"/>
+      <c r="Y13" s="6"/>
+      <c r="Z13" s="6"/>
+      <c r="AA13" s="6"/>
+      <c r="AB13" s="6"/>
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="6"/>
+      <c r="AE13" s="6"/>
+      <c r="AF13" s="6"/>
+      <c r="AG13" s="6"/>
+      <c r="AH13" s="6"/>
+      <c r="AI13" s="6"/>
+      <c r="AJ13" s="6"/>
+      <c r="AK13" s="6"/>
+      <c r="AL13" s="6"/>
+      <c r="AM13" s="6"/>
+      <c r="AN13" s="6"/>
+      <c r="AO13" s="6" t="str">
         <f>IFERROR(AVERAGE(C13:AN13),"")</f>
         <v/>
       </c>
-      <c r="AP13" s="5"/>
+      <c r="AP13" s="6"/>
     </row>
     <row r="14" spans="1:42">
-      <c r="A14" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO14" s="5" t="str">
+      <c r="A14" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="6"/>
+      <c r="R14" s="6"/>
+      <c r="S14" s="6"/>
+      <c r="T14" s="6"/>
+      <c r="U14" s="6"/>
+      <c r="V14" s="6"/>
+      <c r="W14" s="6"/>
+      <c r="X14" s="6"/>
+      <c r="Y14" s="6"/>
+      <c r="Z14" s="6"/>
+      <c r="AA14" s="6"/>
+      <c r="AB14" s="6"/>
+      <c r="AC14" s="6"/>
+      <c r="AD14" s="6"/>
+      <c r="AE14" s="6"/>
+      <c r="AF14" s="6"/>
+      <c r="AG14" s="6"/>
+      <c r="AH14" s="6"/>
+      <c r="AI14" s="6"/>
+      <c r="AJ14" s="6"/>
+      <c r="AK14" s="6"/>
+      <c r="AL14" s="6"/>
+      <c r="AM14" s="6"/>
+      <c r="AN14" s="6"/>
+      <c r="AO14" s="6" t="str">
         <f>IFERROR(AVERAGE(C14:AN14),"")</f>
         <v/>
       </c>
-      <c r="AP14" s="5"/>
+      <c r="AP14" s="6"/>
     </row>
     <row r="15" spans="1:42">
-      <c r="A15" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO15" s="5" t="str">
+      <c r="A15" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="6"/>
+      <c r="AB15" s="6"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="6"/>
+      <c r="AF15" s="6"/>
+      <c r="AG15" s="6"/>
+      <c r="AH15" s="6"/>
+      <c r="AI15" s="6"/>
+      <c r="AJ15" s="6"/>
+      <c r="AK15" s="6"/>
+      <c r="AL15" s="6"/>
+      <c r="AM15" s="6"/>
+      <c r="AN15" s="6"/>
+      <c r="AO15" s="6" t="str">
         <f>IFERROR(AVERAGE(C15:AN15),"")</f>
         <v/>
       </c>
-      <c r="AP15" s="5"/>
+      <c r="AP15" s="6"/>
     </row>
     <row r="16" spans="1:42">
-      <c r="A16" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO16" s="5" t="str">
+      <c r="A16" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="6"/>
+      <c r="W16" s="6"/>
+      <c r="X16" s="6"/>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="6"/>
+      <c r="AA16" s="6"/>
+      <c r="AB16" s="6"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="6"/>
+      <c r="AE16" s="6"/>
+      <c r="AF16" s="6"/>
+      <c r="AG16" s="6"/>
+      <c r="AH16" s="6"/>
+      <c r="AI16" s="6"/>
+      <c r="AJ16" s="6"/>
+      <c r="AK16" s="6"/>
+      <c r="AL16" s="6"/>
+      <c r="AM16" s="6"/>
+      <c r="AN16" s="6"/>
+      <c r="AO16" s="6" t="str">
         <f>IFERROR(AVERAGE(C16:AN16),"")</f>
         <v/>
       </c>
-      <c r="AP16" s="5"/>
+      <c r="AP16" s="6"/>
     </row>
     <row r="17" spans="1:42">
-      <c r="A17" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO17" s="5" t="str">
+      <c r="A17" s="6" t="s">
+        <v>421</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="6"/>
+      <c r="M17" s="6"/>
+      <c r="N17" s="6"/>
+      <c r="O17" s="6"/>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="6"/>
+      <c r="R17" s="6"/>
+      <c r="S17" s="6"/>
+      <c r="T17" s="6"/>
+      <c r="U17" s="6"/>
+      <c r="V17" s="6"/>
+      <c r="W17" s="6"/>
+      <c r="X17" s="6"/>
+      <c r="Y17" s="6"/>
+      <c r="Z17" s="6"/>
+      <c r="AA17" s="6"/>
+      <c r="AB17" s="6"/>
+      <c r="AC17" s="6"/>
+      <c r="AD17" s="6"/>
+      <c r="AE17" s="6"/>
+      <c r="AF17" s="6"/>
+      <c r="AG17" s="6"/>
+      <c r="AH17" s="6"/>
+      <c r="AI17" s="6"/>
+      <c r="AJ17" s="6"/>
+      <c r="AK17" s="6"/>
+      <c r="AL17" s="6"/>
+      <c r="AM17" s="6"/>
+      <c r="AN17" s="6"/>
+      <c r="AO17" s="6" t="str">
         <f>IFERROR(AVERAGE(C17:AN17),"")</f>
         <v/>
       </c>
-      <c r="AP17" s="5"/>
+      <c r="AP17" s="6"/>
     </row>
     <row r="18" spans="1:42">
-      <c r="A18" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO18" s="5" t="str">
+      <c r="A18" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="6"/>
+      <c r="M18" s="6"/>
+      <c r="N18" s="6"/>
+      <c r="O18" s="6"/>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="6"/>
+      <c r="S18" s="6"/>
+      <c r="T18" s="6"/>
+      <c r="U18" s="6"/>
+      <c r="V18" s="6"/>
+      <c r="W18" s="6"/>
+      <c r="X18" s="6"/>
+      <c r="Y18" s="6"/>
+      <c r="Z18" s="6"/>
+      <c r="AA18" s="6"/>
+      <c r="AB18" s="6"/>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="6"/>
+      <c r="AE18" s="6"/>
+      <c r="AF18" s="6"/>
+      <c r="AG18" s="6"/>
+      <c r="AH18" s="6"/>
+      <c r="AI18" s="6"/>
+      <c r="AJ18" s="6"/>
+      <c r="AK18" s="6"/>
+      <c r="AL18" s="6"/>
+      <c r="AM18" s="6"/>
+      <c r="AN18" s="6"/>
+      <c r="AO18" s="6" t="str">
         <f>IFERROR(AVERAGE(C18:AN18),"")</f>
         <v/>
       </c>
-      <c r="AP18" s="5"/>
+      <c r="AP18" s="6"/>
     </row>
     <row r="19" spans="1:42">
-      <c r="A19" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO19" s="5" t="str">
+      <c r="A19" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="6"/>
+      <c r="N19" s="6"/>
+      <c r="O19" s="6"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="6"/>
+      <c r="T19" s="6"/>
+      <c r="U19" s="6"/>
+      <c r="V19" s="6"/>
+      <c r="W19" s="6"/>
+      <c r="X19" s="6"/>
+      <c r="Y19" s="6"/>
+      <c r="Z19" s="6"/>
+      <c r="AA19" s="6"/>
+      <c r="AB19" s="6"/>
+      <c r="AC19" s="6"/>
+      <c r="AD19" s="6"/>
+      <c r="AE19" s="6"/>
+      <c r="AF19" s="6"/>
+      <c r="AG19" s="6"/>
+      <c r="AH19" s="6"/>
+      <c r="AI19" s="6"/>
+      <c r="AJ19" s="6"/>
+      <c r="AK19" s="6"/>
+      <c r="AL19" s="6"/>
+      <c r="AM19" s="6"/>
+      <c r="AN19" s="6"/>
+      <c r="AO19" s="6" t="str">
         <f>IFERROR(AVERAGE(C19:AN19),"")</f>
         <v/>
       </c>
-      <c r="AP19" s="5"/>
+      <c r="AP19" s="6"/>
     </row>
     <row r="20" spans="1:42">
-      <c r="A20" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO20" s="5" t="str">
+      <c r="A20" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
+      <c r="M20" s="6"/>
+      <c r="N20" s="6"/>
+      <c r="O20" s="6"/>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="6"/>
+      <c r="R20" s="6"/>
+      <c r="S20" s="6"/>
+      <c r="T20" s="6"/>
+      <c r="U20" s="6"/>
+      <c r="V20" s="6"/>
+      <c r="W20" s="6"/>
+      <c r="X20" s="6"/>
+      <c r="Y20" s="6"/>
+      <c r="Z20" s="6"/>
+      <c r="AA20" s="6"/>
+      <c r="AB20" s="6"/>
+      <c r="AC20" s="6"/>
+      <c r="AD20" s="6"/>
+      <c r="AE20" s="6"/>
+      <c r="AF20" s="6"/>
+      <c r="AG20" s="6"/>
+      <c r="AH20" s="6"/>
+      <c r="AI20" s="6"/>
+      <c r="AJ20" s="6"/>
+      <c r="AK20" s="6"/>
+      <c r="AL20" s="6"/>
+      <c r="AM20" s="6"/>
+      <c r="AN20" s="6"/>
+      <c r="AO20" s="6" t="str">
         <f>IFERROR(AVERAGE(C20:AN20),"")</f>
         <v/>
       </c>
-      <c r="AP20" s="5"/>
+      <c r="AP20" s="6"/>
     </row>
     <row r="21" spans="1:42">
-      <c r="A21" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO21" s="5" t="str">
+      <c r="A21" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6"/>
+      <c r="N21" s="6"/>
+      <c r="O21" s="6"/>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6"/>
+      <c r="S21" s="6"/>
+      <c r="T21" s="6"/>
+      <c r="U21" s="6"/>
+      <c r="V21" s="6"/>
+      <c r="W21" s="6"/>
+      <c r="X21" s="6"/>
+      <c r="Y21" s="6"/>
+      <c r="Z21" s="6"/>
+      <c r="AA21" s="6"/>
+      <c r="AB21" s="6"/>
+      <c r="AC21" s="6"/>
+      <c r="AD21" s="6"/>
+      <c r="AE21" s="6"/>
+      <c r="AF21" s="6"/>
+      <c r="AG21" s="6"/>
+      <c r="AH21" s="6"/>
+      <c r="AI21" s="6"/>
+      <c r="AJ21" s="6"/>
+      <c r="AK21" s="6"/>
+      <c r="AL21" s="6"/>
+      <c r="AM21" s="6"/>
+      <c r="AN21" s="6"/>
+      <c r="AO21" s="6" t="str">
         <f>IFERROR(AVERAGE(C21:AN21),"")</f>
         <v/>
       </c>
-      <c r="AP21" s="5"/>
+      <c r="AP21" s="6"/>
     </row>
     <row r="22" spans="1:42">
-      <c r="A22" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO22" s="5" t="str">
+      <c r="A22" s="6" t="s">
+        <v>426</v>
+      </c>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="6"/>
+      <c r="O22" s="6"/>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="6"/>
+      <c r="R22" s="6"/>
+      <c r="S22" s="6"/>
+      <c r="T22" s="6"/>
+      <c r="U22" s="6"/>
+      <c r="V22" s="6"/>
+      <c r="W22" s="6"/>
+      <c r="X22" s="6"/>
+      <c r="Y22" s="6"/>
+      <c r="Z22" s="6"/>
+      <c r="AA22" s="6"/>
+      <c r="AB22" s="6"/>
+      <c r="AC22" s="6"/>
+      <c r="AD22" s="6"/>
+      <c r="AE22" s="6"/>
+      <c r="AF22" s="6"/>
+      <c r="AG22" s="6"/>
+      <c r="AH22" s="6"/>
+      <c r="AI22" s="6"/>
+      <c r="AJ22" s="6"/>
+      <c r="AK22" s="6"/>
+      <c r="AL22" s="6"/>
+      <c r="AM22" s="6"/>
+      <c r="AN22" s="6"/>
+      <c r="AO22" s="6" t="str">
         <f>IFERROR(AVERAGE(C22:AN22),"")</f>
         <v/>
       </c>
-      <c r="AP22" s="5"/>
+      <c r="AP22" s="6"/>
     </row>
     <row r="23" spans="1:42">
-      <c r="A23" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO23" s="5" t="str">
+      <c r="A23" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="6"/>
+      <c r="T23" s="6"/>
+      <c r="U23" s="6"/>
+      <c r="V23" s="6"/>
+      <c r="W23" s="6"/>
+      <c r="X23" s="6"/>
+      <c r="Y23" s="6"/>
+      <c r="Z23" s="6"/>
+      <c r="AA23" s="6"/>
+      <c r="AB23" s="6"/>
+      <c r="AC23" s="6"/>
+      <c r="AD23" s="6"/>
+      <c r="AE23" s="6"/>
+      <c r="AF23" s="6"/>
+      <c r="AG23" s="6"/>
+      <c r="AH23" s="6"/>
+      <c r="AI23" s="6"/>
+      <c r="AJ23" s="6"/>
+      <c r="AK23" s="6"/>
+      <c r="AL23" s="6"/>
+      <c r="AM23" s="6"/>
+      <c r="AN23" s="6"/>
+      <c r="AO23" s="6" t="str">
         <f>IFERROR(AVERAGE(C23:AN23),"")</f>
         <v/>
       </c>
-      <c r="AP23" s="5"/>
+      <c r="AP23" s="6"/>
     </row>
     <row r="24" spans="1:42">
-      <c r="A24" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO24" s="5" t="str">
+      <c r="A24" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="6"/>
+      <c r="AB24" s="6"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="6"/>
+      <c r="AF24" s="6"/>
+      <c r="AG24" s="6"/>
+      <c r="AH24" s="6"/>
+      <c r="AI24" s="6"/>
+      <c r="AJ24" s="6"/>
+      <c r="AK24" s="6"/>
+      <c r="AL24" s="6"/>
+      <c r="AM24" s="6"/>
+      <c r="AN24" s="6"/>
+      <c r="AO24" s="6" t="str">
         <f>IFERROR(AVERAGE(C24:AN24),"")</f>
         <v/>
       </c>
-      <c r="AP24" s="5"/>
+      <c r="AP24" s="6"/>
     </row>
     <row r="25" spans="1:42">
-      <c r="A25" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO25" s="5" t="str">
+      <c r="A25" s="6" t="s">
+        <v>429</v>
+      </c>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="6"/>
+      <c r="T25" s="6"/>
+      <c r="U25" s="6"/>
+      <c r="V25" s="6"/>
+      <c r="W25" s="6"/>
+      <c r="X25" s="6"/>
+      <c r="Y25" s="6"/>
+      <c r="Z25" s="6"/>
+      <c r="AA25" s="6"/>
+      <c r="AB25" s="6"/>
+      <c r="AC25" s="6"/>
+      <c r="AD25" s="6"/>
+      <c r="AE25" s="6"/>
+      <c r="AF25" s="6"/>
+      <c r="AG25" s="6"/>
+      <c r="AH25" s="6"/>
+      <c r="AI25" s="6"/>
+      <c r="AJ25" s="6"/>
+      <c r="AK25" s="6"/>
+      <c r="AL25" s="6"/>
+      <c r="AM25" s="6"/>
+      <c r="AN25" s="6"/>
+      <c r="AO25" s="6" t="str">
         <f>IFERROR(AVERAGE(C25:AN25),"")</f>
         <v/>
       </c>
-      <c r="AP25" s="5"/>
+      <c r="AP25" s="6"/>
     </row>
     <row r="26" spans="1:42">
-      <c r="A26" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO26" s="5" t="str">
+      <c r="A26" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="6"/>
+      <c r="S26" s="6"/>
+      <c r="T26" s="6"/>
+      <c r="U26" s="6"/>
+      <c r="V26" s="6"/>
+      <c r="W26" s="6"/>
+      <c r="X26" s="6"/>
+      <c r="Y26" s="6"/>
+      <c r="Z26" s="6"/>
+      <c r="AA26" s="6"/>
+      <c r="AB26" s="6"/>
+      <c r="AC26" s="6"/>
+      <c r="AD26" s="6"/>
+      <c r="AE26" s="6"/>
+      <c r="AF26" s="6"/>
+      <c r="AG26" s="6"/>
+      <c r="AH26" s="6"/>
+      <c r="AI26" s="6"/>
+      <c r="AJ26" s="6"/>
+      <c r="AK26" s="6"/>
+      <c r="AL26" s="6"/>
+      <c r="AM26" s="6"/>
+      <c r="AN26" s="6"/>
+      <c r="AO26" s="6" t="str">
         <f>IFERROR(AVERAGE(C26:AN26),"")</f>
         <v/>
       </c>
-      <c r="AP26" s="5"/>
+      <c r="AP26" s="6"/>
     </row>
     <row r="27" spans="1:42">
-      <c r="A27" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO27" s="5" t="str">
+      <c r="A27" s="6" t="s">
+        <v>431</v>
+      </c>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6"/>
+      <c r="T27" s="6"/>
+      <c r="U27" s="6"/>
+      <c r="V27" s="6"/>
+      <c r="W27" s="6"/>
+      <c r="X27" s="6"/>
+      <c r="Y27" s="6"/>
+      <c r="Z27" s="6"/>
+      <c r="AA27" s="6"/>
+      <c r="AB27" s="6"/>
+      <c r="AC27" s="6"/>
+      <c r="AD27" s="6"/>
+      <c r="AE27" s="6"/>
+      <c r="AF27" s="6"/>
+      <c r="AG27" s="6"/>
+      <c r="AH27" s="6"/>
+      <c r="AI27" s="6"/>
+      <c r="AJ27" s="6"/>
+      <c r="AK27" s="6"/>
+      <c r="AL27" s="6"/>
+      <c r="AM27" s="6"/>
+      <c r="AN27" s="6"/>
+      <c r="AO27" s="6" t="str">
         <f>IFERROR(AVERAGE(C27:AN27),"")</f>
         <v/>
       </c>
-      <c r="AP27" s="5"/>
+      <c r="AP27" s="6"/>
     </row>
     <row r="28" spans="1:42">
-      <c r="A28" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO28" s="5" t="str">
+      <c r="A28" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="6"/>
+      <c r="T28" s="6"/>
+      <c r="U28" s="6"/>
+      <c r="V28" s="6"/>
+      <c r="W28" s="6"/>
+      <c r="X28" s="6"/>
+      <c r="Y28" s="6"/>
+      <c r="Z28" s="6"/>
+      <c r="AA28" s="6"/>
+      <c r="AB28" s="6"/>
+      <c r="AC28" s="6"/>
+      <c r="AD28" s="6"/>
+      <c r="AE28" s="6"/>
+      <c r="AF28" s="6"/>
+      <c r="AG28" s="6"/>
+      <c r="AH28" s="6"/>
+      <c r="AI28" s="6"/>
+      <c r="AJ28" s="6"/>
+      <c r="AK28" s="6"/>
+      <c r="AL28" s="6"/>
+      <c r="AM28" s="6"/>
+      <c r="AN28" s="6"/>
+      <c r="AO28" s="6" t="str">
         <f>IFERROR(AVERAGE(C28:AN28),"")</f>
         <v/>
       </c>
-      <c r="AP28" s="5"/>
+      <c r="AP28" s="6"/>
     </row>
     <row r="29" spans="1:42">
-      <c r="A29" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO29" s="5" t="str">
+      <c r="A29" s="6" t="s">
+        <v>433</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="6"/>
+      <c r="S29" s="6"/>
+      <c r="T29" s="6"/>
+      <c r="U29" s="6"/>
+      <c r="V29" s="6"/>
+      <c r="W29" s="6"/>
+      <c r="X29" s="6"/>
+      <c r="Y29" s="6"/>
+      <c r="Z29" s="6"/>
+      <c r="AA29" s="6"/>
+      <c r="AB29" s="6"/>
+      <c r="AC29" s="6"/>
+      <c r="AD29" s="6"/>
+      <c r="AE29" s="6"/>
+      <c r="AF29" s="6"/>
+      <c r="AG29" s="6"/>
+      <c r="AH29" s="6"/>
+      <c r="AI29" s="6"/>
+      <c r="AJ29" s="6"/>
+      <c r="AK29" s="6"/>
+      <c r="AL29" s="6"/>
+      <c r="AM29" s="6"/>
+      <c r="AN29" s="6"/>
+      <c r="AO29" s="6" t="str">
         <f>IFERROR(AVERAGE(C29:AN29),"")</f>
         <v/>
       </c>
-      <c r="AP29" s="5"/>
+      <c r="AP29" s="6"/>
     </row>
     <row r="30" spans="1:42">
-      <c r="A30" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO30" s="5" t="str">
+      <c r="A30" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
+      <c r="W30" s="6"/>
+      <c r="X30" s="6"/>
+      <c r="Y30" s="6"/>
+      <c r="Z30" s="6"/>
+      <c r="AA30" s="6"/>
+      <c r="AB30" s="6"/>
+      <c r="AC30" s="6"/>
+      <c r="AD30" s="6"/>
+      <c r="AE30" s="6"/>
+      <c r="AF30" s="6"/>
+      <c r="AG30" s="6"/>
+      <c r="AH30" s="6"/>
+      <c r="AI30" s="6"/>
+      <c r="AJ30" s="6"/>
+      <c r="AK30" s="6"/>
+      <c r="AL30" s="6"/>
+      <c r="AM30" s="6"/>
+      <c r="AN30" s="6"/>
+      <c r="AO30" s="6" t="str">
         <f>IFERROR(AVERAGE(C30:AN30),"")</f>
         <v/>
       </c>
-      <c r="AP30" s="5"/>
+      <c r="AP30" s="6"/>
     </row>
     <row r="31" spans="1:42">
-      <c r="A31" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AO31" s="5" t="str">
+      <c r="A31" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="6"/>
+      <c r="S31" s="6"/>
+      <c r="T31" s="6"/>
+      <c r="U31" s="6"/>
+      <c r="V31" s="6"/>
+      <c r="W31" s="6"/>
+      <c r="X31" s="6"/>
+      <c r="Y31" s="6"/>
+      <c r="Z31" s="6"/>
+      <c r="AA31" s="6"/>
+      <c r="AB31" s="6"/>
+      <c r="AC31" s="6"/>
+      <c r="AD31" s="6"/>
+      <c r="AE31" s="6"/>
+      <c r="AF31" s="6"/>
+      <c r="AG31" s="6"/>
+      <c r="AH31" s="6"/>
+      <c r="AI31" s="6"/>
+      <c r="AJ31" s="6"/>
+      <c r="AK31" s="6"/>
+      <c r="AL31" s="6"/>
+      <c r="AM31" s="6"/>
+      <c r="AN31" s="6"/>
+      <c r="AO31" s="6" t="str">
         <f>IFERROR(AVERAGE(C31:AN31),"")</f>
         <v/>
       </c>
-      <c r="AP31" s="5"/>
+      <c r="AP31" s="6"/>
     </row>
   </sheetData>
   <dataValidations count="1140">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -8071,3163 +8298,3694 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B1" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C1" s="6" t="s">
+      <c r="C1" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="D1" s="6" t="s">
+      <c r="D1" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="F1" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="G1" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="H1" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="5" t="s">
+      <c r="A2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="A3" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="D3" s="5"/>
-[...3 lines deleted...]
-      <c r="H3" s="5"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="A4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="D4" s="5"/>
-[...3 lines deleted...]
-      <c r="H4" s="5"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="A5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="D5" s="5"/>
-[...3 lines deleted...]
-      <c r="H5" s="5"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="A6" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C6" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="D6" s="5"/>
-[...3 lines deleted...]
-      <c r="H6" s="5"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="A7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D7" s="5"/>
-[...3 lines deleted...]
-      <c r="H7" s="5"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="A8" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="C8" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="D8" s="5"/>
-[...3 lines deleted...]
-      <c r="H8" s="5"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="5" t="s">
+      <c r="A9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="C9" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="D9" s="5"/>
-[...3 lines deleted...]
-      <c r="H9" s="5"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="5" t="s">
+      <c r="A10" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="C10" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="D10" s="5"/>
-[...3 lines deleted...]
-      <c r="H10" s="5"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="5" t="s">
+      <c r="A11" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="C11" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="D11" s="5"/>
-[...3 lines deleted...]
-      <c r="H11" s="5"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B1" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C1" s="6" t="s">
+      <c r="C1" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="D1" s="6" t="s">
+      <c r="D1" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="F1" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="G1" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="H1" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="I1" s="6" t="s">
+      <c r="I1" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="J1" s="6" t="s">
+      <c r="J1" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="K1" s="6" t="s">
+      <c r="K1" s="7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="5" t="s">
+      <c r="A2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="E2" s="5"/>
-[...2 lines deleted...]
-      <c r="H2" s="5" t="s">
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I2" s="5"/>
-[...1 lines deleted...]
-      <c r="K2" s="7">
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="3" spans="1:11">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="A3" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="D3" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="E3" s="5"/>
-[...2 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I3" s="5"/>
-[...1 lines deleted...]
-      <c r="K3" s="7">
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="4" spans="1:11">
-      <c r="A4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="A4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="E4" s="5"/>
-[...2 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I4" s="5"/>
-[...1 lines deleted...]
-      <c r="K4" s="7">
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="5" spans="1:11">
-      <c r="A5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="A5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="D5" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="E5" s="5"/>
-[...2 lines deleted...]
-      <c r="H5" s="5" t="s">
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I5" s="5"/>
-[...1 lines deleted...]
-      <c r="K5" s="7">
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="6" spans="1:11">
-      <c r="A6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="A6" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C6" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="D6" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="E6" s="5"/>
-[...2 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I6" s="5"/>
-[...1 lines deleted...]
-      <c r="K6" s="7">
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="A7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="D7" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="E7" s="5"/>
-[...2 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I7" s="5"/>
-[...1 lines deleted...]
-      <c r="K7" s="7">
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="A8" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="C8" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="D8" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="E8" s="5"/>
-[...2 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I8" s="5"/>
-[...1 lines deleted...]
-      <c r="K8" s="7">
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="9" spans="1:11">
-      <c r="A9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="5" t="s">
+      <c r="A9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="C9" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="E9" s="5"/>
-[...2 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="5"/>
-[...1 lines deleted...]
-      <c r="K9" s="7">
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="10" spans="1:11">
-      <c r="A10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="5" t="s">
+      <c r="A10" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="C10" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="D10" s="5" t="s">
+      <c r="D10" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="E10" s="5"/>
-[...2 lines deleted...]
-      <c r="H10" s="5" t="s">
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="5"/>
-[...1 lines deleted...]
-      <c r="K10" s="7">
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="11" spans="1:11">
-      <c r="A11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="5" t="s">
+      <c r="A11" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="C11" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="D11" s="5" t="s">
+      <c r="D11" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E11" s="5"/>
-[...2 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I11" s="5"/>
-[...1 lines deleted...]
-      <c r="K11" s="7">
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="12" spans="1:11">
-      <c r="A12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="5" t="s">
+      <c r="A12" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="C12" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="D12" s="5" t="s">
+      <c r="D12" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="E12" s="5"/>
-[...2 lines deleted...]
-      <c r="H12" s="5" t="s">
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I12" s="5"/>
-[...1 lines deleted...]
-      <c r="K12" s="7">
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="13" spans="1:11">
-      <c r="A13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="5" t="s">
+      <c r="A13" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C13" s="5" t="s">
+      <c r="C13" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="D13" s="5" t="s">
+      <c r="D13" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="E13" s="5"/>
-[...2 lines deleted...]
-      <c r="H13" s="5" t="s">
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I13" s="5"/>
-[...1 lines deleted...]
-      <c r="K13" s="7">
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="14" spans="1:11">
-      <c r="A14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="5" t="s">
+      <c r="A14" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="C14" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="D14" s="5" t="s">
+      <c r="D14" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="E14" s="5"/>
-[...2 lines deleted...]
-      <c r="H14" s="5" t="s">
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I14" s="5"/>
-[...1 lines deleted...]
-      <c r="K14" s="7">
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="15" spans="1:11">
-      <c r="A15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="5" t="s">
+      <c r="A15" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C15" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="D15" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="E15" s="5"/>
-[...2 lines deleted...]
-      <c r="H15" s="5" t="s">
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I15" s="5"/>
-[...1 lines deleted...]
-      <c r="K15" s="7">
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="16" spans="1:11">
-      <c r="A16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="5" t="s">
+      <c r="A16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="C16" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="D16" s="5" t="s">
+      <c r="D16" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="E16" s="5"/>
-[...2 lines deleted...]
-      <c r="H16" s="5" t="s">
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I16" s="5"/>
-[...1 lines deleted...]
-      <c r="K16" s="7">
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="17" spans="1:11">
-      <c r="A17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="5" t="s">
+      <c r="A17" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="C17" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="D17" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="E17" s="5"/>
-[...2 lines deleted...]
-      <c r="H17" s="5" t="s">
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I17" s="5"/>
-[...1 lines deleted...]
-      <c r="K17" s="7">
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="18" spans="1:11">
-      <c r="A18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="5" t="s">
+      <c r="A18" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="C18" s="5" t="s">
+      <c r="C18" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="D18" s="5" t="s">
+      <c r="D18" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E18" s="5"/>
-[...2 lines deleted...]
-      <c r="H18" s="5" t="s">
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I18" s="5"/>
-[...1 lines deleted...]
-      <c r="K18" s="7">
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="19" spans="1:11">
-      <c r="A19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="5" t="s">
+      <c r="A19" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="C19" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="D19" s="5" t="s">
+      <c r="D19" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="E19" s="5"/>
-[...2 lines deleted...]
-      <c r="H19" s="5" t="s">
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I19" s="5"/>
-[...1 lines deleted...]
-      <c r="K19" s="7">
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="20" spans="1:11">
-      <c r="A20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="5" t="s">
+      <c r="A20" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="C20" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="D20" s="5" t="s">
+      <c r="D20" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="E20" s="5"/>
-[...2 lines deleted...]
-      <c r="H20" s="5" t="s">
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I20" s="5"/>
-[...1 lines deleted...]
-      <c r="K20" s="7">
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="21" spans="1:11">
-      <c r="A21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="5" t="s">
+      <c r="A21" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="C21" s="5" t="s">
+      <c r="C21" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="D21" s="5" t="s">
+      <c r="D21" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="E21" s="5"/>
-[...2 lines deleted...]
-      <c r="H21" s="5" t="s">
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I21" s="5"/>
-[...1 lines deleted...]
-      <c r="K21" s="7">
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="22" spans="1:11">
-      <c r="A22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="5" t="s">
+      <c r="A22" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="C22" s="5" t="s">
+      <c r="C22" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="5" t="s">
+      <c r="D22" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="E22" s="5"/>
-[...2 lines deleted...]
-      <c r="H22" s="5" t="s">
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I22" s="5"/>
-[...1 lines deleted...]
-      <c r="K22" s="7">
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="23" spans="1:11">
-      <c r="A23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="5" t="s">
+      <c r="A23" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="C23" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="D23" s="5" t="s">
+      <c r="D23" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="E23" s="5"/>
-[...2 lines deleted...]
-      <c r="H23" s="5" t="s">
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I23" s="5"/>
-[...1 lines deleted...]
-      <c r="K23" s="7">
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="24" spans="1:11">
-      <c r="A24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="5" t="s">
+      <c r="A24" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="C24" s="5" t="s">
+      <c r="C24" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="D24" s="5" t="s">
+      <c r="D24" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="E24" s="5"/>
-[...2 lines deleted...]
-      <c r="H24" s="5" t="s">
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I24" s="5"/>
-[...1 lines deleted...]
-      <c r="K24" s="7">
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="25" spans="1:11">
-      <c r="A25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="5" t="s">
+      <c r="A25" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="C25" s="5" t="s">
+      <c r="C25" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="D25" s="5" t="s">
+      <c r="D25" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="E25" s="5"/>
-[...2 lines deleted...]
-      <c r="H25" s="5" t="s">
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I25" s="5"/>
-[...1 lines deleted...]
-      <c r="K25" s="7">
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="26" spans="1:11">
-      <c r="A26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="5" t="s">
+      <c r="A26" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="C26" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="D26" s="5" t="s">
+      <c r="D26" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="E26" s="5"/>
-[...2 lines deleted...]
-      <c r="H26" s="5" t="s">
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I26" s="5"/>
-[...1 lines deleted...]
-      <c r="K26" s="7">
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="27" spans="1:11">
-      <c r="A27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="5" t="s">
+      <c r="A27" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="C27" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="D27" s="5" t="s">
+      <c r="D27" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="E27" s="5"/>
-[...2 lines deleted...]
-      <c r="H27" s="5" t="s">
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I27" s="5"/>
-[...1 lines deleted...]
-      <c r="K27" s="7">
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="28" spans="1:11">
-      <c r="A28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="5" t="s">
+      <c r="A28" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="C28" s="5" t="s">
+      <c r="C28" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="D28" s="5" t="s">
+      <c r="D28" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="E28" s="5"/>
-[...2 lines deleted...]
-      <c r="H28" s="5" t="s">
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I28" s="5"/>
-[...1 lines deleted...]
-      <c r="K28" s="7">
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="29" spans="1:11">
-      <c r="A29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="5" t="s">
+      <c r="A29" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="C29" s="5" t="s">
+      <c r="C29" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="D29" s="5" t="s">
+      <c r="D29" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="E29" s="5"/>
-[...2 lines deleted...]
-      <c r="H29" s="5" t="s">
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I29" s="5"/>
-[...1 lines deleted...]
-      <c r="K29" s="7">
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="30" spans="1:11">
-      <c r="A30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="5" t="s">
+      <c r="A30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="C30" s="5" t="s">
+      <c r="C30" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="D30" s="5" t="s">
+      <c r="D30" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="E30" s="5"/>
-[...2 lines deleted...]
-      <c r="H30" s="5" t="s">
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I30" s="5"/>
-[...1 lines deleted...]
-      <c r="K30" s="7">
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="31" spans="1:11">
-      <c r="A31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="5" t="s">
+      <c r="A31" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="C31" s="5" t="s">
+      <c r="C31" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="D31" s="5" t="s">
+      <c r="D31" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="E31" s="5"/>
-[...2 lines deleted...]
-      <c r="H31" s="5" t="s">
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I31" s="5"/>
-[...1 lines deleted...]
-      <c r="K31" s="7">
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="32" spans="1:11">
-      <c r="A32" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="5" t="s">
+      <c r="A32" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="C32" s="5" t="s">
+      <c r="C32" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="D32" s="5" t="s">
+      <c r="D32" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E32" s="5"/>
-[...2 lines deleted...]
-      <c r="H32" s="5" t="s">
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I32" s="5"/>
-[...1 lines deleted...]
-      <c r="K32" s="7">
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="33" spans="1:11">
-      <c r="A33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="5" t="s">
+      <c r="A33" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="C33" s="5" t="s">
+      <c r="C33" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="D33" s="5" t="s">
+      <c r="D33" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="E33" s="5"/>
-[...2 lines deleted...]
-      <c r="H33" s="5" t="s">
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I33" s="5"/>
-[...1 lines deleted...]
-      <c r="K33" s="7">
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="34" spans="1:11">
-      <c r="A34" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="5" t="s">
+      <c r="A34" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="C34" s="5" t="s">
+      <c r="C34" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="D34" s="5" t="s">
+      <c r="D34" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="E34" s="5"/>
-[...2 lines deleted...]
-      <c r="H34" s="5" t="s">
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I34" s="5"/>
-[...1 lines deleted...]
-      <c r="K34" s="7">
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="35" spans="1:11">
-      <c r="A35" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="5" t="s">
+      <c r="A35" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C35" s="5" t="s">
+      <c r="C35" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="D35" s="5" t="s">
+      <c r="D35" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="E35" s="5"/>
-[...2 lines deleted...]
-      <c r="H35" s="5" t="s">
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I35" s="5"/>
-[...1 lines deleted...]
-      <c r="K35" s="7">
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="36" spans="1:11">
-      <c r="A36" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="5" t="s">
+      <c r="A36" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="C36" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="D36" s="5" t="s">
+      <c r="D36" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="E36" s="5"/>
-[...2 lines deleted...]
-      <c r="H36" s="5" t="s">
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I36" s="5"/>
-[...1 lines deleted...]
-      <c r="K36" s="7">
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="37" spans="1:11">
-      <c r="A37" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="5" t="s">
+      <c r="A37" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="C37" s="5" t="s">
+      <c r="C37" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="D37" s="5" t="s">
+      <c r="D37" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="E37" s="5"/>
-[...2 lines deleted...]
-      <c r="H37" s="5" t="s">
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I37" s="5"/>
-[...1 lines deleted...]
-      <c r="K37" s="7">
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="38" spans="1:11">
-      <c r="A38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="5" t="s">
+      <c r="A38" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="C38" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="D38" s="5" t="s">
+      <c r="D38" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="E38" s="5"/>
-[...2 lines deleted...]
-      <c r="H38" s="5" t="s">
+      <c r="E38" s="6"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I38" s="5"/>
-[...1 lines deleted...]
-      <c r="K38" s="7">
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="8">
         <v>2.63</v>
       </c>
     </row>
     <row r="39" spans="1:11">
-      <c r="A39" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="5" t="s">
+      <c r="A39" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="C39" s="5" t="s">
+      <c r="C39" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="D39" s="5" t="s">
+      <c r="D39" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="E39" s="5"/>
-[...2 lines deleted...]
-      <c r="H39" s="5" t="s">
+      <c r="E39" s="6"/>
+      <c r="F39" s="6"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I39" s="5"/>
-[...1 lines deleted...]
-      <c r="K39" s="7">
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="8">
         <v>2.63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B1" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="C1" s="6" t="s">
+      <c r="C1" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="D1" s="6" t="s">
+      <c r="D1" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="F1" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="G1" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="H1" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="I1" s="6" t="s">
+      <c r="I1" s="7" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="5" t="s">
+      <c r="A2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C2" s="5">
+      <c r="C2" s="6">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="E2" s="5"/>
-[...3 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="A3" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C3" s="5">
-[...2 lines deleted...]
-      <c r="D3" s="5" t="s">
+      <c r="C3" s="6">
+        <v>2</v>
+      </c>
+      <c r="D3" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="E3" s="5"/>
-[...3 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="A4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C4" s="5">
+      <c r="C4" s="6">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="E4" s="5"/>
-[...3 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="A5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C5" s="5">
+      <c r="C5" s="6">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="D5" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="E5" s="5"/>
-[...3 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="A6" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C6" s="6">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="D6" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="E6" s="5"/>
-[...3 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="A7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C7" s="6">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="D7" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="E7" s="5"/>
-[...3 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="A8" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="6">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="D8" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="E8" s="5"/>
-[...3 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="5" t="s">
+      <c r="A9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C9" s="6">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="E9" s="5"/>
-[...3 lines deleted...]
-      <c r="I9" s="5"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="5" t="s">
+      <c r="A10" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C10" s="5">
+      <c r="C10" s="6">
         <v>9</v>
       </c>
-      <c r="D10" s="5" t="s">
+      <c r="D10" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="E10" s="5"/>
-[...3 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="5" t="s">
+      <c r="A11" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C11" s="5">
+      <c r="C11" s="6">
         <v>10</v>
       </c>
-      <c r="D11" s="5" t="s">
+      <c r="D11" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="E11" s="5"/>
-[...3 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="5" t="s">
+      <c r="A12" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C12" s="6">
         <v>11</v>
       </c>
-      <c r="D12" s="5" t="s">
+      <c r="D12" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="E12" s="5"/>
-[...3 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="5" t="s">
+      <c r="A13" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C13" s="5">
+      <c r="C13" s="6">
         <v>12</v>
       </c>
-      <c r="D13" s="5" t="s">
+      <c r="D13" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="E13" s="5"/>
-[...3 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="5" t="s">
+      <c r="A14" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C14" s="6">
         <v>13</v>
       </c>
-      <c r="D14" s="5" t="s">
+      <c r="D14" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="E14" s="5"/>
-[...3 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="5" t="s">
+      <c r="A15" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C15" s="6">
         <v>14</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="D15" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="E15" s="5"/>
-[...3 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="5" t="s">
+      <c r="A16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C16" s="5">
+      <c r="C16" s="6">
         <v>15</v>
       </c>
-      <c r="D16" s="5" t="s">
+      <c r="D16" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="E16" s="5"/>
-[...3 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="5" t="s">
+      <c r="A17" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C17" s="6">
         <v>16</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="D17" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="E17" s="5"/>
-[...3 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="5" t="s">
+      <c r="A18" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C18" s="5">
+      <c r="C18" s="6">
         <v>17</v>
       </c>
-      <c r="D18" s="5" t="s">
+      <c r="D18" s="6" t="s">
         <v>147</v>
       </c>
-      <c r="E18" s="5"/>
-[...3 lines deleted...]
-      <c r="I18" s="5"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="5" t="s">
+      <c r="A19" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C19" s="5">
+      <c r="C19" s="6">
         <v>18</v>
       </c>
-      <c r="D19" s="5" t="s">
+      <c r="D19" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="E19" s="5"/>
-[...3 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="5" t="s">
+      <c r="A20" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C20" s="5">
+      <c r="C20" s="6">
         <v>1</v>
       </c>
-      <c r="D20" s="5" t="s">
+      <c r="D20" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="E20" s="5"/>
-[...3 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="5" t="s">
+      <c r="A21" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C21" s="5">
-[...2 lines deleted...]
-      <c r="D21" s="5" t="s">
+      <c r="C21" s="6">
+        <v>2</v>
+      </c>
+      <c r="D21" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="E21" s="5"/>
-[...3 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="5" t="s">
+      <c r="A22" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C22" s="5">
+      <c r="C22" s="6">
         <v>3</v>
       </c>
-      <c r="D22" s="5" t="s">
+      <c r="D22" s="6" t="s">
         <v>151</v>
       </c>
-      <c r="E22" s="5"/>
-[...3 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="5" t="s">
+      <c r="A23" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C23" s="5">
+      <c r="C23" s="6">
         <v>4</v>
       </c>
-      <c r="D23" s="5" t="s">
+      <c r="D23" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="E23" s="5"/>
-[...3 lines deleted...]
-      <c r="I23" s="5"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="5" t="s">
+      <c r="A24" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C24" s="5">
+      <c r="C24" s="6">
         <v>5</v>
       </c>
-      <c r="D24" s="5" t="s">
+      <c r="D24" s="6" t="s">
         <v>153</v>
       </c>
-      <c r="E24" s="5"/>
-[...3 lines deleted...]
-      <c r="I24" s="5"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="5" t="s">
+      <c r="A25" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C25" s="5">
+      <c r="C25" s="6">
         <v>6</v>
       </c>
-      <c r="D25" s="5" t="s">
+      <c r="D25" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="E25" s="5"/>
-[...3 lines deleted...]
-      <c r="I25" s="5"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="5" t="s">
+      <c r="A26" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C26" s="5">
+      <c r="C26" s="6">
         <v>1</v>
       </c>
-      <c r="D26" s="5" t="s">
+      <c r="D26" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="E26" s="5"/>
-[...3 lines deleted...]
-      <c r="I26" s="5"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="5" t="s">
+      <c r="A27" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C27" s="5">
-[...2 lines deleted...]
-      <c r="D27" s="5" t="s">
+      <c r="C27" s="6">
+        <v>2</v>
+      </c>
+      <c r="D27" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="E27" s="5"/>
-[...3 lines deleted...]
-      <c r="I27" s="5"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="5" t="s">
+      <c r="A28" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C28" s="5">
+      <c r="C28" s="6">
         <v>3</v>
       </c>
-      <c r="D28" s="5" t="s">
+      <c r="D28" s="6" t="s">
         <v>157</v>
       </c>
-      <c r="E28" s="5"/>
-[...3 lines deleted...]
-      <c r="I28" s="5"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="5" t="s">
+      <c r="A29" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C29" s="5">
+      <c r="C29" s="6">
         <v>4</v>
       </c>
-      <c r="D29" s="5" t="s">
+      <c r="D29" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="E29" s="5"/>
-[...3 lines deleted...]
-      <c r="I29" s="5"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="5" t="s">
+      <c r="A30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C30" s="5">
+      <c r="C30" s="6">
         <v>5</v>
       </c>
-      <c r="D30" s="5" t="s">
+      <c r="D30" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="E30" s="5"/>
-[...3 lines deleted...]
-      <c r="I30" s="5"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="5" t="s">
+      <c r="A31" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C31" s="5">
+      <c r="C31" s="6">
         <v>6</v>
       </c>
-      <c r="D31" s="5" t="s">
+      <c r="D31" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="E31" s="5"/>
-[...3 lines deleted...]
-      <c r="I31" s="5"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="5" t="s">
+      <c r="A32" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C32" s="5">
+      <c r="C32" s="6">
         <v>1</v>
       </c>
-      <c r="D32" s="5" t="s">
+      <c r="D32" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="E32" s="5"/>
-[...3 lines deleted...]
-      <c r="I32" s="5"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="5" t="s">
+      <c r="A33" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C33" s="5">
-[...2 lines deleted...]
-      <c r="D33" s="5" t="s">
+      <c r="C33" s="6">
+        <v>2</v>
+      </c>
+      <c r="D33" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="E33" s="5"/>
-[...3 lines deleted...]
-      <c r="I33" s="5"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
     </row>
     <row r="34" spans="1:9">
-      <c r="A34" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="5" t="s">
+      <c r="A34" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C34" s="5">
+      <c r="C34" s="6">
         <v>3</v>
       </c>
-      <c r="D34" s="5" t="s">
+      <c r="D34" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="E34" s="5"/>
-[...3 lines deleted...]
-      <c r="I34" s="5"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
     </row>
     <row r="35" spans="1:9">
-      <c r="A35" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="5" t="s">
+      <c r="A35" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C35" s="5">
+      <c r="C35" s="6">
         <v>4</v>
       </c>
-      <c r="D35" s="5" t="s">
+      <c r="D35" s="6" t="s">
         <v>164</v>
       </c>
-      <c r="E35" s="5"/>
-[...3 lines deleted...]
-      <c r="I35" s="5"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
     </row>
     <row r="36" spans="1:9">
-      <c r="A36" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="5" t="s">
+      <c r="A36" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C36" s="5">
+      <c r="C36" s="6">
         <v>5</v>
       </c>
-      <c r="D36" s="5" t="s">
+      <c r="D36" s="6" t="s">
         <v>165</v>
       </c>
-      <c r="E36" s="5"/>
-[...3 lines deleted...]
-      <c r="I36" s="5"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="5" t="s">
+      <c r="A37" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C37" s="5">
+      <c r="C37" s="6">
         <v>6</v>
       </c>
-      <c r="D37" s="5" t="s">
+      <c r="D37" s="6" t="s">
         <v>166</v>
       </c>
-      <c r="E37" s="5"/>
-[...3 lines deleted...]
-      <c r="I37" s="5"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="5" t="s">
+      <c r="A38" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C38" s="5">
+      <c r="C38" s="6">
         <v>7</v>
       </c>
-      <c r="D38" s="5" t="s">
+      <c r="D38" s="6" t="s">
         <v>167</v>
       </c>
-      <c r="E38" s="5"/>
-[...3 lines deleted...]
-      <c r="I38" s="5"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
     </row>
     <row r="39" spans="1:9">
-      <c r="A39" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="5" t="s">
+      <c r="A39" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C39" s="5">
+      <c r="C39" s="6">
         <v>8</v>
       </c>
-      <c r="D39" s="5" t="s">
+      <c r="D39" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="E39" s="5"/>
-[...3 lines deleted...]
-      <c r="I39" s="5"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="6"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
     </row>
     <row r="40" spans="1:9">
-      <c r="A40" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="5" t="s">
+      <c r="A40" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C40" s="5">
+      <c r="C40" s="6">
         <v>9</v>
       </c>
-      <c r="D40" s="5" t="s">
+      <c r="D40" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="E40" s="5"/>
-[...3 lines deleted...]
-      <c r="I40" s="5"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
     </row>
     <row r="41" spans="1:9">
-      <c r="A41" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B41" s="5" t="s">
+      <c r="A41" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C41" s="5">
+      <c r="C41" s="6">
         <v>10</v>
       </c>
-      <c r="D41" s="5" t="s">
+      <c r="D41" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="E41" s="5"/>
-[...3 lines deleted...]
-      <c r="I41" s="5"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="6"/>
+      <c r="G41" s="6"/>
+      <c r="H41" s="6"/>
+      <c r="I41" s="6"/>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="5" t="s">
+      <c r="A42" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C42" s="5">
+      <c r="C42" s="6">
         <v>11</v>
       </c>
-      <c r="D42" s="5" t="s">
+      <c r="D42" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="E42" s="5"/>
-[...3 lines deleted...]
-      <c r="I42" s="5"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="6"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="5" t="s">
+      <c r="A43" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C43" s="5">
+      <c r="C43" s="6">
         <v>12</v>
       </c>
-      <c r="D43" s="5" t="s">
+      <c r="D43" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="E43" s="5"/>
-[...3 lines deleted...]
-      <c r="I43" s="5"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
     </row>
     <row r="44" spans="1:9">
-      <c r="A44" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="5" t="s">
+      <c r="A44" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C44" s="5">
+      <c r="C44" s="6">
         <v>13</v>
       </c>
-      <c r="D44" s="5" t="s">
+      <c r="D44" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="E44" s="5"/>
-[...3 lines deleted...]
-      <c r="I44" s="5"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
     </row>
     <row r="45" spans="1:9">
-      <c r="A45" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="5" t="s">
+      <c r="A45" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C45" s="5">
+      <c r="C45" s="6">
         <v>14</v>
       </c>
-      <c r="D45" s="5" t="s">
+      <c r="D45" s="6" t="s">
         <v>174</v>
       </c>
-      <c r="E45" s="5"/>
-[...3 lines deleted...]
-      <c r="I45" s="5"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="6"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
     </row>
     <row r="46" spans="1:9">
-      <c r="A46" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="5" t="s">
+      <c r="A46" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C46" s="5">
+      <c r="C46" s="6">
         <v>15</v>
       </c>
-      <c r="D46" s="5" t="s">
+      <c r="D46" s="6" t="s">
         <v>175</v>
       </c>
-      <c r="E46" s="5"/>
-[...3 lines deleted...]
-      <c r="I46" s="5"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="6"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
     </row>
     <row r="47" spans="1:9">
-      <c r="A47" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="5" t="s">
+      <c r="A47" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C47" s="5">
+      <c r="C47" s="6">
         <v>16</v>
       </c>
-      <c r="D47" s="5" t="s">
+      <c r="D47" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="E47" s="5"/>
-[...3 lines deleted...]
-      <c r="I47" s="5"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="5" t="s">
+      <c r="A48" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C48" s="5">
+      <c r="C48" s="6">
         <v>17</v>
       </c>
-      <c r="D48" s="5" t="s">
+      <c r="D48" s="6" t="s">
         <v>177</v>
       </c>
-      <c r="E48" s="5"/>
-[...3 lines deleted...]
-      <c r="I48" s="5"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="5" t="s">
+      <c r="A49" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C49" s="5">
+      <c r="C49" s="6">
         <v>18</v>
       </c>
-      <c r="D49" s="5" t="s">
+      <c r="D49" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="E49" s="5"/>
-[...3 lines deleted...]
-      <c r="I49" s="5"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+      <c r="H49" s="6"/>
+      <c r="I49" s="6"/>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="5" t="s">
+      <c r="A50" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C50" s="5">
+      <c r="C50" s="6">
         <v>19</v>
       </c>
-      <c r="D50" s="5" t="s">
+      <c r="D50" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="E50" s="5"/>
-[...3 lines deleted...]
-      <c r="I50" s="5"/>
+      <c r="E50" s="6"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="6"/>
+      <c r="H50" s="6"/>
+      <c r="I50" s="6"/>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="5" t="s">
+      <c r="A51" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C51" s="5">
+      <c r="C51" s="6">
         <v>20</v>
       </c>
-      <c r="D51" s="5" t="s">
+      <c r="D51" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="E51" s="5"/>
-[...3 lines deleted...]
-      <c r="I51" s="5"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="6"/>
+      <c r="G51" s="6"/>
+      <c r="H51" s="6"/>
+      <c r="I51" s="6"/>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="5" t="s">
+      <c r="A52" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C52" s="5">
+      <c r="C52" s="6">
         <v>21</v>
       </c>
-      <c r="D52" s="5" t="s">
+      <c r="D52" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="E52" s="5"/>
-[...3 lines deleted...]
-      <c r="I52" s="5"/>
+      <c r="E52" s="6"/>
+      <c r="F52" s="6"/>
+      <c r="G52" s="6"/>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="5" t="s">
+      <c r="A53" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C53" s="5">
+      <c r="C53" s="6">
         <v>22</v>
       </c>
-      <c r="D53" s="5" t="s">
+      <c r="D53" s="6" t="s">
         <v>182</v>
       </c>
-      <c r="E53" s="5"/>
-[...3 lines deleted...]
-      <c r="I53" s="5"/>
+      <c r="E53" s="6"/>
+      <c r="F53" s="6"/>
+      <c r="G53" s="6"/>
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="5" t="s">
+      <c r="A54" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C54" s="5">
+      <c r="C54" s="6">
         <v>1</v>
       </c>
-      <c r="D54" s="5" t="s">
+      <c r="D54" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="E54" s="5"/>
-[...3 lines deleted...]
-      <c r="I54" s="5"/>
+      <c r="E54" s="6"/>
+      <c r="F54" s="6"/>
+      <c r="G54" s="6"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="6"/>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="5" t="s">
+      <c r="A55" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C55" s="5">
-[...2 lines deleted...]
-      <c r="D55" s="5" t="s">
+      <c r="C55" s="6">
+        <v>2</v>
+      </c>
+      <c r="D55" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="E55" s="5"/>
-[...3 lines deleted...]
-      <c r="I55" s="5"/>
+      <c r="E55" s="6"/>
+      <c r="F55" s="6"/>
+      <c r="G55" s="6"/>
+      <c r="H55" s="6"/>
+      <c r="I55" s="6"/>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B56" s="5" t="s">
+      <c r="A56" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C56" s="5">
+      <c r="C56" s="6">
         <v>3</v>
       </c>
-      <c r="D56" s="5" t="s">
+      <c r="D56" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="E56" s="5"/>
-[...3 lines deleted...]
-      <c r="I56" s="5"/>
+      <c r="E56" s="6"/>
+      <c r="F56" s="6"/>
+      <c r="G56" s="6"/>
+      <c r="H56" s="6"/>
+      <c r="I56" s="6"/>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="5" t="s">
+      <c r="A57" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C57" s="5">
+      <c r="C57" s="6">
         <v>4</v>
       </c>
-      <c r="D57" s="5" t="s">
+      <c r="D57" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="E57" s="5"/>
-[...3 lines deleted...]
-      <c r="I57" s="5"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="6"/>
+      <c r="G57" s="6"/>
+      <c r="H57" s="6"/>
+      <c r="I57" s="6"/>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="5" t="s">
+      <c r="A58" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C58" s="5">
+      <c r="C58" s="6">
         <v>5</v>
       </c>
-      <c r="D58" s="5" t="s">
+      <c r="D58" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="E58" s="5"/>
-[...3 lines deleted...]
-      <c r="I58" s="5"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
+      <c r="I58" s="6"/>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="5" t="s">
+      <c r="A59" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C59" s="5">
+      <c r="C59" s="6">
         <v>6</v>
       </c>
-      <c r="D59" s="5" t="s">
+      <c r="D59" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="E59" s="5"/>
-[...3 lines deleted...]
-      <c r="I59" s="5"/>
+      <c r="E59" s="6"/>
+      <c r="F59" s="6"/>
+      <c r="G59" s="6"/>
+      <c r="H59" s="6"/>
+      <c r="I59" s="6"/>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B60" s="5" t="s">
+      <c r="A60" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C60" s="5">
+      <c r="C60" s="6">
         <v>7</v>
       </c>
-      <c r="D60" s="5" t="s">
+      <c r="D60" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="E60" s="5"/>
-[...3 lines deleted...]
-      <c r="I60" s="5"/>
+      <c r="E60" s="6"/>
+      <c r="F60" s="6"/>
+      <c r="G60" s="6"/>
+      <c r="H60" s="6"/>
+      <c r="I60" s="6"/>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="5" t="s">
+      <c r="A61" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C61" s="5">
+      <c r="C61" s="6">
         <v>1</v>
       </c>
-      <c r="D61" s="5" t="s">
+      <c r="D61" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="E61" s="5"/>
-[...3 lines deleted...]
-      <c r="I61" s="5"/>
+      <c r="E61" s="6"/>
+      <c r="F61" s="6"/>
+      <c r="G61" s="6"/>
+      <c r="H61" s="6"/>
+      <c r="I61" s="6"/>
     </row>
     <row r="62" spans="1:9">
-      <c r="A62" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B62" s="5" t="s">
+      <c r="A62" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C62" s="5">
-[...2 lines deleted...]
-      <c r="D62" s="5" t="s">
+      <c r="C62" s="6">
+        <v>2</v>
+      </c>
+      <c r="D62" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="E62" s="5"/>
-[...3 lines deleted...]
-      <c r="I62" s="5"/>
+      <c r="E62" s="6"/>
+      <c r="F62" s="6"/>
+      <c r="G62" s="6"/>
+      <c r="H62" s="6"/>
+      <c r="I62" s="6"/>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="5" t="s">
+      <c r="A63" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C63" s="5">
+      <c r="C63" s="6">
         <v>3</v>
       </c>
-      <c r="D63" s="5" t="s">
+      <c r="D63" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="E63" s="5"/>
-[...3 lines deleted...]
-      <c r="I63" s="5"/>
+      <c r="E63" s="6"/>
+      <c r="F63" s="6"/>
+      <c r="G63" s="6"/>
+      <c r="H63" s="6"/>
+      <c r="I63" s="6"/>
     </row>
     <row r="64" spans="1:9">
-      <c r="A64" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="5" t="s">
+      <c r="A64" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C64" s="5">
+      <c r="C64" s="6">
         <v>4</v>
       </c>
-      <c r="D64" s="5" t="s">
+      <c r="D64" s="6" t="s">
         <v>193</v>
       </c>
-      <c r="E64" s="5"/>
-[...3 lines deleted...]
-      <c r="I64" s="5"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6"/>
+      <c r="I64" s="6"/>
     </row>
     <row r="65" spans="1:9">
-      <c r="A65" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="5" t="s">
+      <c r="A65" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C65" s="5">
+      <c r="C65" s="6">
         <v>5</v>
       </c>
-      <c r="D65" s="5" t="s">
+      <c r="D65" s="6" t="s">
         <v>194</v>
       </c>
-      <c r="E65" s="5"/>
-[...3 lines deleted...]
-      <c r="I65" s="5"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6"/>
+      <c r="G65" s="6"/>
+      <c r="H65" s="6"/>
+      <c r="I65" s="6"/>
     </row>
     <row r="66" spans="1:9">
-      <c r="A66" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="5" t="s">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C66" s="5">
+      <c r="C66" s="6">
         <v>6</v>
       </c>
-      <c r="D66" s="5" t="s">
+      <c r="D66" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="E66" s="5"/>
-[...3 lines deleted...]
-      <c r="I66" s="5"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="6"/>
+      <c r="G66" s="6"/>
+      <c r="H66" s="6"/>
+      <c r="I66" s="6"/>
     </row>
     <row r="67" spans="1:9">
-      <c r="A67" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="5" t="s">
+      <c r="A67" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C67" s="5">
+      <c r="C67" s="6">
         <v>7</v>
       </c>
-      <c r="D67" s="5" t="s">
+      <c r="D67" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="E67" s="5"/>
-[...3 lines deleted...]
-      <c r="I67" s="5"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6"/>
+      <c r="G67" s="6"/>
+      <c r="H67" s="6"/>
+      <c r="I67" s="6"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
         <v>197</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
+      <c r="A2" s="7" t="s">
         <v>198</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="B2" s="7" t="s">
         <v>199</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C2" s="7" t="s">
         <v>200</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="D2" s="7" t="s">
         <v>201</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="E2" s="7" t="s">
         <v>202</v>
       </c>
-      <c r="F2" s="6" t="s">
+      <c r="F2" s="7" t="s">
         <v>203</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="G2" s="7" t="s">
         <v>204</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
         <v>207</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="9" t="s">
         <v>208</v>
       </c>
+      <c r="B2" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="6">
+        <v>1</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="6">
+        <v>2</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="6">
+        <v>3</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="6">
+        <v>4</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="6">
+        <v>5</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="6">
+        <v>1</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="6">
+        <v>2</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="6">
+        <v>3</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="6">
+        <v>4</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="6">
+        <v>5</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="9"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="4"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="6">
+        <v>1</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="6">
+        <v>2</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="6">
+        <v>3</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="6">
+        <v>4</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="6">
+        <v>5</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>274</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>209</v>
+        <v>275</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
+      <c r="A2" s="7" t="s">
         <v>198</v>
       </c>
-      <c r="B2" s="6" t="s">
-[...6 lines deleted...]
-        <v>212</v>
+      <c r="B2" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>216</v>
+      <c r="A3" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>219</v>
+      <c r="A4" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>222</v>
+      <c r="A5" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>288</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>224</v>
+      <c r="A6" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>225</v>
+      <c r="A7" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>291</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>226</v>
+      <c r="A8" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>228</v>
+      <c r="A9" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>294</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>229</v>
+      <c r="A10" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>295</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>230</v>
+      <c r="A11" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>232</v>
+      <c r="A12" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>233</v>
+      <c r="A13" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>234</v>
+      <c r="A14" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>236</v>
+      <c r="A15" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>302</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>237</v>
+      <c r="A16" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>238</v>
+      <c r="A17" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>304</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>240</v>
+      <c r="A18" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>241</v>
+      <c r="A19" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>307</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>242</v>
+      <c r="A20" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>308</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5" t="s">
-[...9 lines deleted...]
-        <v>244</v>
+      <c r="A21" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>310</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
-[...9 lines deleted...]
-        <v>245</v>
+      <c r="A22" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>311</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="5" t="s">
-[...9 lines deleted...]
-        <v>246</v>
+      <c r="A23" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>312</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5" t="s">
-[...9 lines deleted...]
-        <v>249</v>
+      <c r="A24" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>315</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="5" t="s">
-[...9 lines deleted...]
-        <v>251</v>
+      <c r="A25" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>317</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5" t="s">
-[...9 lines deleted...]
-        <v>253</v>
+      <c r="A26" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5" t="s">
-[...9 lines deleted...]
-        <v>255</v>
+      <c r="A27" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>321</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>256</v>
+      <c r="A28" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>322</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5" t="s">
-[...9 lines deleted...]
-        <v>257</v>
+      <c r="A29" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>323</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="5" t="s">
-[...9 lines deleted...]
-        <v>259</v>
+      <c r="A30" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>325</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="5" t="s">
-[...9 lines deleted...]
-        <v>260</v>
+      <c r="A31" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>326</v>
       </c>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" s="5" t="s">
-[...9 lines deleted...]
-        <v>261</v>
+      <c r="A32" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>