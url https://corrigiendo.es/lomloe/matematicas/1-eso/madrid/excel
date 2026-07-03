--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="492">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="644">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:21</t>
+    <t>03/07/2026 22:25</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 para Matemáticas de 1.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Matemáticas</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Sí, se mantienen exactamente los 10 criterios de evaluación y los saberes básicos del Real Decreto 217/2022, sin ninguna alteración.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación debe elaborarse directamente sobre el currículo estatal. No hay adaptaciones autonómicas que incorporar. Se recomienda consultar la concreción curricular del centro y el proyecto educativo.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -229,51 +253,51 @@
   <si>
     <t>argumentar</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
     <t>Utilizar los principios del pensamiento computacional organizando datos, descomponiendo en partes, reconociendo patrones, interpretando, modificando y creando algoritmos, para modelizar situaciones y resolver problemas de forma eficaz.</t>
   </si>
   <si>
     <t>Enseñar a los estudiantes a estructurar su mente para resolver retos matemáticos complejos dividiéndolos en pasos lógicos y buscando regularidades.</t>
   </si>
   <si>
     <t>El alumnado desglosa problemas en tareas pequeñas, identifica secuencias que se repiten y diseña instrucciones paso a paso para hallar soluciones eficientes.</t>
   </si>
   <si>
     <t>No es solo programar en Scratch o usar ordenadores. No es memorizar fórmulas. Es aprender a organizar el pensamiento de forma lógica y estructurada.</t>
   </si>
   <si>
     <t>El alumnado diseña un diagrama de flujo que explique los pasos necesarios para calcular el mínimo común múltiplo de cualquier pareja de números.</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Reconocer y utilizar conexiones entre los diferentes elementos matemáticos matemáticas como un todo integrado. La conexión entre los diferentes conceptos, procedimientos e ideas matemáticas aporta una compresión más profunda y duradera de los conocimientos adquiridos, proporcionando una visión más amplia sobre el propio conocimiento. Percibir las matemáticas como un todo implica estudiar sus conexiones internas y reflexionar sobre ellas, tanto las existentes entre los bloques de saberes, entre las matemáticas de distintos niveles o las de diferentes etapas educativas. El desarrollo de esta competencia conlleva enlazar las nuevas ideas matemáticas con ideas previas, reconocer y utilizar las conexiones entre ideas matemáticas en la resolución de problemas y comprender cómo unas ideas se construyen sobre otras para formar un todo integrado. I del Real Decreto, de 29 de marzo:</t>
+    <t>Reconocer y utilizar conexiones entre los diferentes elementos matemáticos matemáticas como un todo integrado. La conexión entre los diferentes conceptos, procedimientos e ideas matemáticas aporta una compresión más profunda y duradera de los conocimientos adquiridos, proporcionando una visión más amplia sobre el propio conocimiento. Percibir las matemáticas como un todo implica estudiar sus conexiones internas y reflexionar sobre ellas, tanto las existentes entre los bloques de saberes, entre las matemáticas de distintos niveles o las de diferentes etapas educativas. El desarrollo de esta competencia conlleva enlazar las nuevas ideas matemáticas con ideas previas, reconocer y utilizar las conexiones entre ideas matemáticas en la resolución de problemas y comprender cómo unas ideas se construyen sobre otras para formar un todo integrado.</t>
   </si>
   <si>
     <t>El alumnado relaciona distintos temas matemáticos entre sí para entender que la asignatura es un conjunto unido y no piezas sueltas.</t>
   </si>
   <si>
     <t>El alumnado aplica conocimientos de un bloque, como la geometría, para resolver problemas de otro, como el álgebra, encontrando vínculos lógicos entre diversos procedimientos.</t>
   </si>
   <si>
     <t>No es estudiar temas aislados que se olvidan tras el examen. No es memorizar fórmulas estancas sin entender cómo se relacionan con otros conceptos previos.</t>
   </si>
   <si>
     <t>El alumnado utiliza el lenguaje algebraico para generalizar y calcular áreas de figuras geométricas, uniendo el cálculo simbólico con la visión espacial.</t>
   </si>
   <si>
     <t>conectar</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
     <t>Identificar las matemáticas implicadas en otras materias y en situaciones reales susceptibles de ser abordadas en términos matemáticos, interrelacionando conceptos y procedimientos, para aplicarlos en situaciones diversas. Reconocer y utilizar la conexión de las matemáticas con otras materias, con la vida real o con la propia experiencia aumenta el bagaje matemático del alumnado.</t>
   </si>
   <si>
     <t>Saber ver y usar las matemáticas que hay escondidas en la vida diaria y en otras asignaturas para resolver problemas prácticos.</t>
   </si>
@@ -430,51 +454,63 @@
   <si>
     <t>Calificar exclusivamente el resultado numérico final sin valorar la idoneidad de la estrategia o el uso de herramientas intermedias empleadas.</t>
   </si>
   <si>
     <t>Obtener soluciones matemáticas de un problema sencillo usando las estrategias adecuadas.</t>
   </si>
   <si>
     <t>Resolver problemas matemáticos de forma efectiva, integrando conocimientos previos y utilizando calculadoras o software específico para alcanzar y verificar resultados correctos.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega hojas de problemas resueltos o capturas de software matemático donde se visualiza el procedimiento lógico y la solución final obtenida.</t>
   </si>
   <si>
     <t>Sesiones prácticas de resolución de problemas cotidianos donde se requiere el uso de la calculadora para operaciones complejas o comprobación de datos.</t>
   </si>
   <si>
     <t>Confundir la destreza técnica en el uso de la herramienta (calculadora/software) con la capacidad de razonamiento matemático para plantear el problema.</t>
   </si>
   <si>
     <t>Conocer y aplicar las herramientas básicas para la comprobación de la corrección matemática de las soluciones obtenidas en la resolución de un problema.</t>
   </si>
   <si>
-    <t>Problema competencial + razonamiento</t>
+    <t>Verificar si los resultados obtenidos en un problema son correctos mediante pruebas matemáticas, como la sustitución en ecuaciones o la coherencia con el enunciado.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza operaciones de comprobación, como sustituir la incógnita en una ecuación o contrastar el resultado con las magnitudes iniciales en su cuaderno o examen.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de proporcionalidad o ecuaciones donde se exige explícitamente demostrar que la solución satisface las condiciones iniciales del problema.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado final del problema sin valorar si el alumno ha realizado o sabe realizar el proceso técnico de comprobación.</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema, su aplicación en situaciones de la vida cotidiana, y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas.</t>
   </si>
   <si>
     <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma razonada.</t>
   </si>
   <si>
     <t>Evaluar</t>
   </si>
   <si>
     <t>El alumnado realiza una resolución escrita de problemas donde justifica la validez de la solución y redacta un breve análisis sobre sus implicaciones sociales, de consumo o ambientales.</t>
   </si>
   <si>
     <t>Resolución de situaciones problemáticas relacionadas con el consumo doméstico, el reparto equitativo o la sostenibilidad, integrando la reflexión crítica tras el cálculo matemático.</t>
   </si>
   <si>
     <t>Dar por válida una solución matemáticamente correcta pero contextualmente absurda o ignorar el análisis de impacto social y ambiental requerido por el criterio.</t>
   </si>
   <si>
     <t>Formular y comprobar conjeturas sencillas de forma guiada analizando patrones, propiedades y relaciones.</t>
   </si>
   <si>
     <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su cumplimiento mediante la observación de regularidades y propiedades matemáticas básicas.</t>
   </si>
@@ -616,50 +652,65 @@
   <si>
     <t>El alumnado realiza tareas o proyectos donde aplica herramientas matemáticas para explicar fenómenos de otras materias, entregando una resolución razonada del problema propuesto.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje interdisciplinares, como el cálculo de densidades en Biología o el uso de escalas en mapas de Geografía.</t>
   </si>
   <si>
     <t>Evaluar únicamente el acierto en el cálculo numérico sin valorar si el alumno comprende la relación funcional entre la matemática y la materia de aplicación.</t>
   </si>
   <si>
     <t>Explicar ejemplos concretos sobre cómo los descubrimientos matemáticos han impulsado el desarrollo tecnológico, científico y social a lo largo de la historia y en la actualidad.</t>
   </si>
   <si>
     <t>El alumnado realiza un trabajo de investigación o presentación digital que analiza una aplicación matemática específica en la resolución de problemas globales o avances tecnológicos históricos.</t>
   </si>
   <si>
     <t>Investigación guiada sobre el papel de la geometría en la arquitectura antigua o el uso de algoritmos en la gestión de recursos actuales.</t>
   </si>
   <si>
     <t>Evaluar este criterio únicamente mediante preguntas teóricas de memorización de fechas o nombres históricos sin vincularlos a la resolución de problemas reales.</t>
   </si>
   <si>
     <t>Elaborar representaciones matemáticas sencillas que ayuden en la búsqueda de estrategias de resolución de una situación problematizada.</t>
   </si>
   <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el razonamiento y facilitar la comunicación de hallazgos.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado produce representaciones gráficas, esquemas o modelos digitales que ilustran conceptos y procesos matemáticos, justificando la elección del formato utilizado.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o hojas de cálculo para visualizar propiedades geométricas o tendencias estadísticas en proyectos de aula.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la limpieza del dibujo manual sin integrar el uso de herramientas digitales que exige explícitamente el criterio.</t>
+  </si>
+  <si>
     <t>Elaborar representaciones matemáticas cada vez más complejas que ayuden en la búsqueda de estrategias de resolución de una situación problematizada.</t>
   </si>
   <si>
     <t>Crear esquemas, tablas o gráficos que faciliten la comprensión y el diseño de estrategias para resolver problemas matemáticos de forma organizada.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado realiza diagramas, tablas de datos o representaciones gráficas, tanto en papel como en soporte digital, que sirven de apoyo visual para plantear la resolución de un problema.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas donde se exige un boceto previo o modelización antes de realizar los cálculos finales.</t>
   </si>
   <si>
     <t>Calificar únicamente la solución numérica final del problema, ignorando la validez y utilidad del modelo o representación intermedia generada por el alumno.</t>
   </si>
   <si>
     <t>Comunicar la información utilizando el lenguaje matemático apropiado, oralmente y por escrito, al describir, explicar y justificar razonamientos, procedimientos y conclusiones.</t>
   </si>
   <si>
     <t>Expresar ideas y procesos matemáticos con precisión técnica, usando soportes físicos o digitales para explicar razonamientos y conclusiones de forma estructurada.</t>
   </si>
   <si>
     <t>Comunicar</t>
@@ -754,51 +805,51 @@
   <si>
     <t>El alumnado entrega una hoja de seguimiento de equipo donde se detallan los roles y tareas asumidas, además de mostrar una actitud colaborativa durante las sesiones.</t>
   </si>
   <si>
     <t>Proyectos de aprendizaje cooperativo, como la resolución de retos matemáticos complejos o la realización de estudios estadísticos grupales en el aula.</t>
   </si>
   <si>
     <t>Calificar este criterio basándose únicamente en la exactitud de los cálculos matemáticos del trabajo final, ignorando el proceso de interacción y reparto de tareas.</t>
   </si>
   <si>
     <t>Reformular problemas matemáticos de forma verbal y gráfica, interpretando los datos, las relaciones entre ellos y las preguntas planteadas.</t>
   </si>
   <si>
     <t>Seleccionar herramientas y estrategias elaboradas valorando su eficacia e idoneidad en la resolución de problemas.</t>
   </si>
   <si>
     <t>Obtener todas las posibles soluciones matemáticas de un problema activando los conocimientos y utilizando las herramientas tecnológicas necesarias.</t>
   </si>
   <si>
     <t>Comprobar la corrección matemática de las soluciones de un problema.</t>
   </si>
   <si>
     <t>Seleccionar las soluciones óptimas de un problema valorando tanto la corrección matemática como sus implicaciones desde diferentes perspectivas.</t>
   </si>
   <si>
-    <t>Formular, comprobar e investigar conjeturas de forma guiada estudiando patrones, propiedades y relaciones. BO CM</t>
+    <t>Formular, comprobar e investigar conjeturas de forma guiada estudiando patrones, propiedades y relaciones.</t>
   </si>
   <si>
     <t>Crear variantes de un problema dado, modificando alguno de sus datos y observando la relación entre los diferentes resultados obtenidos.</t>
   </si>
   <si>
     <t>Reconocer e investigar patrones, organizar datos y descomponer un problema en partes más simples facilitando su interpretación y su tratamiento computacional.</t>
   </si>
   <si>
     <t>Modelizar situaciones y resolver problemas de forma eficaz interpretando, modificando y creando algoritmos sencillos.</t>
   </si>
   <si>
     <t>Deducir relaciones entre los conocimientos y experiencias matemáticas, formando un todo coherente.</t>
   </si>
   <si>
     <t>Analizar y poner en práctica conexiones entre diferentes procesos matemáticos aplicando conocimientos y experiencias previas.</t>
   </si>
   <si>
     <t>Proponer situaciones susceptibles de ser formuladas y resueltas mediante herramientas y estrategias matemáticas, estableciendo y aplicando conexiones entre el mundo real y las matemáticas, y usando los procesos inherentes a la investigación científica y matemática: inferir, medir, comunicar, clasificar y predecir.</t>
   </si>
   <si>
     <t>Identificar y aplicar conexiones coherentes entre las matemáticas y otras materias realizando un análisis crítico.</t>
   </si>
   <si>
     <t>Valorar la aportación de las matemáticas al progreso de la humanidad y su contribución en la superación de los retos que demanda la sociedad actual.</t>
   </si>
@@ -829,84 +880,195 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
+    <t>1. Conteo. Estrategias sencillas de recuento sistemático en situaciones de la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>2. Cantidad. Realización de estimaciones con la precisión requerida en función del contexto.</t>
+  </si>
+  <si>
+    <t>2. Cantidad. Uso de los números enteros, fraccionarios y decimales en la expresión de cantidades en contextos de la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>2. Cantidad. Reconocimiento y aplicación de diferentes formas de representación de números enteros, fraccionarios y decimales, incluida la recta numérica.</t>
+  </si>
+  <si>
+    <t>2. Cantidad. Introducción del valor absoluto de un número entero como su distancia al origen de la recta real.</t>
+  </si>
+  <si>
+    <t>2. Cantidad. Clasificación de números reales en naturales, enteros, racionales e irracionales.</t>
+  </si>
+  <si>
+    <t>3. Operaciones. Aplicación de estrategias de cálculo mental con números naturales.</t>
+  </si>
+  <si>
+    <t>3. Operaciones. Reconocimiento y aplicación de las operaciones con números enteros, fraccionarios o decimales en situaciones contextualizadas sencillas.</t>
+  </si>
+  <si>
+    <t>3. Operaciones. Relaciones inversas entre las operaciones (adición y sustracción; multiplicación y división; elevar al cuadrado y extraer la raíz cuadrada): comprensión y utilización en la simplificación y resolución de problemas.</t>
+  </si>
+  <si>
+    <t>3. Operaciones. Interpretación del significado de los efectos de las operaciones aritméticas con números naturales y enteros, así como de la jerarquía de las mismas.</t>
+  </si>
+  <si>
+    <t>3. Operaciones. Uso de las propiedades de las operaciones aritméticas (suma, resta, multiplicación y división) para realizar cálculos de manera eficiente con números naturales, enteros, fraccionarios y decimales, adaptando las estrategias a cada situación.</t>
+  </si>
+  <si>
+    <t>3. Operaciones. Comprensión del significado matemático de las potencias de números enteros con exponente natural. Estudio de sus propiedades y realización de operaciones y problemas sencillos con las mismas.</t>
+  </si>
+  <si>
+    <t>4. Relaciones. Obtención de números decimales a partir de números fraccionarios.</t>
+  </si>
+  <si>
+    <t>4. Relaciones. Los cuadrados perfectos y las raíces cuadradas exactas.</t>
+  </si>
+  <si>
+    <t>4. Relaciones. Utilización de factores, múltiplos y divisores. Factorización en números primos para resolver problemas: estrategias y herramientas.</t>
+  </si>
+  <si>
     <t>Criterios de divisibilidad necesarios para la resolución de problemas sencillos y la correcta descomposición factorial de un número en sus factores primos.</t>
   </si>
   <si>
-    <t>Mínimo común múltiplo y máximo común divisor de dos o más números: concepto y cálculo a partir de su descomposición factorial. Comparación y ordenación de fracciones: situación exacta o aproximada en la recta numérica. 5. Proporcionalidad. ‒ Razones y proporciones: comprensión y representación de relaciones cuantitativas. Identificación de magnitudes directamente proporcionales. ‒ Porcentajes: compresión y utilización en la resolución de problemas sencillos de la vida cotidiana relativos tanto al aumento como a la disminución porcentual. ‒ Situaciones de proporcionalidad directa e inversa en diferentes contextos: análisis y desarrollo de métodos para la resolución de diversos problemas (aumentos y disminuciones porcentuales, rebajas y subidas de precios, impuestos, escalas, cambio de divisas, velocidad y tiempo, etc.) 6. Educación financiera. ‒ Métodos para la toma de decisiones de consumo responsable atendiendo a las relaciones calidad-precio y valor-precio en contextos cotidianos.</t>
+    <t>Mínimo común múltiplo y máximo común divisor de dos o más números: concepto y cálculo a partir de su descomposición factorial. Comparación y ordenación de fracciones: situación exacta o aproximada en la recta numérica.</t>
+  </si>
+  <si>
+    <t>5. Proporcionalidad. Razones y proporciones: comprensión y representación de relaciones cuantitativas. Identificación de magnitudes directamente proporcionales.</t>
+  </si>
+  <si>
+    <t>5. Proporcionalidad. Porcentajes: compresión y utilización en la resolución de problemas sencillos de la vida cotidiana relativos tanto al aumento como a la disminución porcentual.</t>
+  </si>
+  <si>
+    <t>5. Proporcionalidad. Situaciones de proporcionalidad directa e inversa en diferentes contextos: análisis y desarrollo de métodos para la resolución de diversos problemas (aumentos y disminuciones porcentuales, rebajas y subidas de precios, impuestos, escalas, cambio de divisas, velocidad y tiempo, etc.)</t>
+  </si>
+  <si>
+    <t>6. Educación financiera. Métodos para la toma de decisiones de consumo responsable atendiendo a las relaciones calidad-precio y valor-precio en contextos cotidianos.</t>
+  </si>
+  <si>
+    <t>1. Magnitud. Atributos mensurables de los objetos físicos y matemáticos: relación entre los mismos. Concepto de magnitud.</t>
+  </si>
+  <si>
+    <t>1. Magnitud. Estrategias de elección de las unidades y operaciones adecuadas en problemas sencillos que impliquen medida.</t>
+  </si>
+  <si>
+    <t>2. Medición. Longitudes y áreas en figuras planas: deducción de las principales fórmulas para su cálculo, interpretación y aplicación en contextos geométricos sencillos.</t>
   </si>
   <si>
     <t>Triángulos. Clasificación y propiedades métricas básicas.</t>
   </si>
   <si>
     <t>Cuadriláteros. Clasificación y propiedades.</t>
   </si>
   <si>
     <t>Diagonales, apotema y simetrías en polígonos regulares.</t>
   </si>
   <si>
-    <t>Circunferencia, círculo, arco y sector circular. ‒ Representaciones de objetos geométricos con propiedades fijadas, como las longitudes de sus lados. 3. Estimación y relaciones. ‒ Formulación de conjeturas sobre medidas o relaciones entre las mismas basadas en estimaciones. Aplicación a objetos cotidianos.</t>
-[...5 lines deleted...]
-    <t>1. Patrones. ‒ Patrones, pautas y regularidades: observación y determinación de la regla de formación en casos sencillos. 2. Modelo matemático. ‒ Modelización de situaciones sencillas de la vida cotidiana usando representaciones matemáticas y el lenguaje algebraico. Comprensión de la importancia del lenguaje algebraico para generalizar propiedades y simbolizar relaciones. 3. Variable. Variable: comprensión del concepto en sus diferentes naturalezas. Comprensión e iniciación al lenguaje algebraico; obtención de valores numéricos en expresiones algebraicas sencillas para diferentes valores de sus parámetros 4. Igualdad y desigualdad. ‒ Relaciones lineales en situaciones de la vida cotidiana o matemáticamente relevantes: expresión mediante álgebra simbólica. ‒ Identificación y aplicación de la equivalencia de expresiones algebraicas a la resolución de ecuaciones lineales con una incógnita y de problemas basados en relaciones lineales. ‒ Estrategias de búsqueda de soluciones en ecuaciones lineales en situaciones de la vida cotidiana. 5. Relaciones y funciones. ‒ Relaciones cuantitativas en situaciones de la vida cotidiana y clases de funciones ‒ Relaciones lineales: identificación y comparación de diferentes modos de representación, tablas, gráficas o expresiones algebraicas, y sus propiedades a partir de ellas. 6. Pensamiento computacional. ‒ Generalización y transferencia de procesos de resolución de problemas a otras situaciones.</t>
+    <t>Circunferencia, círculo, arco y sector circular.</t>
+  </si>
+  <si>
+    <t>Representaciones de objetos geométricos con propiedades fijadas, como las longitudes de sus lados.</t>
+  </si>
+  <si>
+    <t>3. Estimación y relaciones. Formulación de conjeturas sobre medidas o relaciones entre las mismas basadas en estimaciones. Aplicación a objetos cotidianos.</t>
+  </si>
+  <si>
+    <t>1. Figuras geométricas de dos dimensiones. Figuras geométricas planas: descripción y clasificación en función de sus propiedades o características.</t>
+  </si>
+  <si>
+    <t>1. Figuras geométricas de dos dimensiones. Construcción de figuras geométricas con herramientas manipulativas.</t>
+  </si>
+  <si>
+    <t>2. Localización y sistemas de representación. Relaciones espaciales: localización y descripción mediante coordenadas geométricas y otros sistemas de representación. El plano cartesiano.</t>
+  </si>
+  <si>
+    <t>1. Patrones. Patrones, pautas y regularidades: observación y determinación de la regla de formación en casos sencillos.</t>
+  </si>
+  <si>
+    <t>2. Modelo matemático. Modelización de situaciones sencillas de la vida cotidiana usando representaciones matemáticas y el lenguaje algebraico. Comprensión de la importancia del lenguaje algebraico para generalizar propiedades y simbolizar relaciones.</t>
+  </si>
+  <si>
+    <t>4. Igualdad y desigualdad. Relaciones lineales en situaciones de la vida cotidiana o matemáticamente relevantes: expresión mediante álgebra simbólica.</t>
+  </si>
+  <si>
+    <t>4. Igualdad y desigualdad. Identificación y aplicación de la equivalencia de expresiones algebraicas a la resolución de ecuaciones lineales con una incógnita y de problemas basados en relaciones lineales.</t>
+  </si>
+  <si>
+    <t>4. Igualdad y desigualdad. Estrategias de búsqueda de soluciones en ecuaciones lineales en situaciones de la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>5. Relaciones y funciones. Relaciones cuantitativas en situaciones de la vida cotidiana y clases de funciones</t>
+  </si>
+  <si>
+    <t>5. Relaciones y funciones. Relaciones lineales: identificación y comparación de diferentes modos de representación, tablas, gráficas o expresiones algebraicas, y sus propiedades a partir de ellas.</t>
+  </si>
+  <si>
+    <t>6. Pensamiento computacional. Generalización y transferencia de procesos de resolución de problemas a otras situaciones.</t>
+  </si>
+  <si>
+    <t>1. Organización y análisis de datos. Elaboración de tablas estadísticas sencillas para variables cualitativas y cuantitativas discretas.</t>
+  </si>
+  <si>
+    <t>1. Organización y análisis de datos. Estrategias de recogida y organización de datos de situaciones de la vida cotidiana que involucran una sola variable. Diferencia entre variable y valores individuales.</t>
+  </si>
+  <si>
+    <t>1. Organización y análisis de datos. Medidas de localización (centralización y dispersión): interpretación y cálculo.</t>
   </si>
   <si>
     <t>Media aritmética y ponderada, moda y rango o recorrido.</t>
   </si>
   <si>
     <t>Comparación de dos conjuntos de datos sencillos atendiendo a las medidas de localización y dispersión.</t>
   </si>
   <si>
     <t>Cálculo de probabilidades mediante el concepto de frecuencia relativa y la regla de Laplace.</t>
   </si>
   <si>
-    <t>1. Creencias, actitudes y emociones. ‒ Estrategias de fomento de la curiosidad, la iniciativa, la perseverancia y la resiliencia en el aprendizaje de las matemáticas, identificando los errores cometidos como uno de los motores para su aprendizaje. Se fomentará entre el alumnado el desarrollo de estrategias que le permitan identificar sus puntos débiles y aprender de los errores. 2. Trabajo en equipo y toma de decisiones. ‒ Selección de técnicas cooperativas para optimizar el trabajo en equipo.</t>
+    <t>1. Creencias, actitudes y emociones. Estrategias de fomento de la curiosidad, la iniciativa, la perseverancia y la resiliencia en el aprendizaje de las matemáticas, identificando los errores cometidos como uno de los motores para su aprendizaje. Se fomentará entre el alumnado el desarrollo de estrategias que le permitan identificar sus puntos débiles y aprender de los errores.</t>
+  </si>
+  <si>
+    <t>2. Trabajo en equipo y toma de decisiones. Selección de técnicas cooperativas para optimizar el trabajo en equipo.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -1085,57 +1247,361 @@
   </si>
   <si>
     <t>Transforma proactivamente el error en una oportunidad de aprendizaje, adaptándose con flexibilidad a situaciones complejas de incertidumbre. Muestra un alto grado de disfrute y resiliencia, generando expectativas positivas ante retos matemáticos nuevos.
 → Ante un desafío de geometría no visto en clase, el alumno prueba diferentes estrategias con entusiasmo, explicando a sus compañeros que fallar en el primer intento le ha ayudado a entender mejor la figura.</t>
   </si>
   <si>
     <t>Muestra una actitud pasiva o individualista en el trabajo grupal, ignorando los roles asignados y manifestando dificultades para respetar las opiniones, emociones o ritmos de aprendizaje de los demás integrantes del equipo.
 → El alumno se niega a compartir sus materiales o resultados de un problema de proporcionalidad con el resto del equipo, trabajando de forma aislada.</t>
   </si>
   <si>
     <t>Participa en el equipo de forma intermitente y cumple con las tareas básicas asignadas bajo supervisión, mostrando un respeto inicial por los demás pero con dificultades para practicar la escucha activa o favorecer la inclusión en grupos heterogéneos.
 → El alumno realiza la operación matemática que le corresponde en el reparto de tareas, pero no presta atención cuando sus compañeros explican sus propios procedimientos.</t>
   </si>
   <si>
     <t>Colabora activamente y asume con responsabilidad sus roles en el equipo, respetando las emociones y experiencias ajenas, participando reflexivamente en el reparto de tareas y contribuyendo a un clima de bienestar y relaciones saludables.
 → El alumno asume el rol de 'secretario' en un proyecto de estadística, anotando las ideas de todos, respetando los turnos de palabra y validando las aportaciones de sus compañeros.</t>
   </si>
   <si>
     <t>Lidera de forma positiva la dinámica grupal, promoviendo proactivamente la inclusión y la gestión constructiva de conflictos, ayudando a sus compañeros a construir una identidad matemática positiva y transfiriendo estas destrezas sociales a contextos complejos.
 → El alumno detecta que un compañero se siente frustrado con la resolución de una ecuación, lo anima resaltando sus logros previos y propone una estrategia de equipo para superar la dificultad de forma conjunta.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>El lenguaje de los números y la medida</t>
+  </si>
+  <si>
+    <t>SdA: 'El código de la naturaleza'. Investigación sobre la presencia de los números primos y las potencias en fenómenos biológicos y el uso de unidades de medida en el entorno cercano.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• 1. Conteo. Estrategias sencillas de recuento sistemático en situaciones de la vida cotidiana.
+• 2. Cantidad. Realización de estimaciones con la precisión requerida en función del contexto.
+• 2. Cantidad. Introducción del valor absoluto de un número entero como su distancia al origen de la recta real.
+• 2. Cantidad. Clasificación de números reales en naturales, enteros, racionales e irracionales.
+• 3. Operaciones. Aplicación de estrategias de cálculo mental con números naturales.
+• 3. Operaciones. Interpretación del significado de los efectos de las operaciones aritméticas con números naturales y enteros, así como de la jerarquía de las mismas.
+• 3. Operaciones. Comprensión del significado matemático de las potencias de números enteros con exponente natural. Análisis de sus propiedades y realización de operaciones y problemas sencillos con las mismas.
+• 3. Operaciones. Relaciones inversas entre las operaciones (adición y sustracción; multiplicación y división; elevar al cuadrado y extraer la raíz cuadrada): comprensión y utilización en la simplificación y resolución de problemas.
+• 4. Relaciones. Los cuadrados perfectos y las raíces cuadradas exactas.
+• 4. Relaciones. Utilización de factores, múltiplos y divisores. Factorización en números primos para resolver problemas: estrategias y herramientas.
+• Criterios de divisibilidad necesarios para la resolución de problemas sencillos y la correcta descomposición factorial de un número en sus factores primos.
+• 1. Magnitud. Atributos mensurables de los objetos físicos y matemáticos: relación entre los mismos. Concepto de magnitud.
+• 1. Magnitud. Estrategias de elección de las unidades y operaciones adecuadas en problemas sencillos que impliquen medida.
+• 3. Estimación y relaciones. Formulación de conjeturas sobre medidas o relaciones entre las mismas basadas en estimaciones. Aplicación a objetos cotidianos.</t>
+  </si>
+  <si>
+    <t>1.1: Interpretar enunciados de problemas matemáticos sencillos organizando los datos dados.
+1.2: Aplicar herramientas y estrategias apropiadas que contribuyan a la resolución de problemas sencillos.
+1.3: Obtener soluciones matemáticas de un problema sencillo usando las estrategias adecuadas.
+2.1: Identificar y aplicar las herramientas básicas para la comprobación de la corrección matemática de las soluciones.
+3.1: Formular y comprobar conjeturas sencillas de forma guiada analizando patrones, propiedades y relaciones.
+4.1: Reconocer patrones, organizar datos y descomponer un problema en partes más simples.
+8.1: Comunicar la información utilizando el lenguaje matemático apropiado, oralmente y por escrito.</t>
+  </si>
+  <si>
+    <t>CE.1
+CE.3</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Pruebas de ejecución de cálculo mental, resolución de retos de divisibilidad y un portfolio de estimaciones métricas.</t>
+  </si>
+  <si>
+    <t>Proporcionalidad y el despertar del álgebra</t>
+  </si>
+  <si>
+    <t>SdA: 'Consumo Inteligente'. Creación de un presupuesto para un evento escolar aplicando porcentajes, rebajas y ecuaciones para ajustar costes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• 2. Cantidad. Uso de los números enteros, fraccionarios y decimales en la expresión de cantidades en contextos de la vida cotidiana.
+• 2. Cantidad. Reconocimiento y aplicación de diferentes formas de representación de números enteros, fraccionarios y decimales, incluida la recta numérica.
+• 3. Operaciones. Reconocimiento y aplicación de las operaciones con números enteros, fraccionarios o decimales en situaciones contextualizadas sencillas.
+• 3. Operaciones. Uso de las propiedades de las operaciones aritméticas para realizar cálculos de manera eficiente con números naturales, enteros, fraccionarios y decimales.
+• 4. Relaciones. Obtención de números decimales a partir de números fraccionarios.
+• Mínimo común múltiplo y máximo común divisor de dos o más números: concepto y cálculo a partir de su descomposición factorial. Comparación y ordenación de fracciones.
+• 5. Proporcionalidad. Razones y porporciones: comprensión y representación de relaciones cuantitativas. Identificación de magnitudes directamente proporcionales.
+• 5. Proporcionalidad. Porcentajes: comprensión y utilización en la resolución de problemas sencillos de la vida cotidiana.
+• 5. Proporcionalidad. Situaciones de proporcionalidad directa e inversa en diferentes contextos: análisis y desarrollo de métodos para la resolución de diversos problemas.
+• 6. Educación financiera. Métodos para la toma de decisiones de consumo responsable atendiendo a las relaciones calidad-precio.
+• 1. Patrones. Patrones, pautas y regularidades: observación y determinación de la regla de formación en casos sencillos.
+• 2. Modelo matemático. Modelización de situaciones sencillas de la vida cotidiana usando representaciones matemáticas y el lenguaje algebraico.
+• 4. Igualdad y desigualdad. Relaciones lineales en situaciones de la vida cotidiana: expresión mediante álgebra simbólica.
+• 4. Igualdad y desigualdad. Identificación y aplicación de la equivalencia de expresiones algebraicas a la resolución de ecuaciones lineales con una incógnita.
+• 4. Igualdad y desigualdad. Estrategias de búsqueda de soluciones en ecuaciones lineales en situaciones de la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>2.2: Comprobar la validez de las soluciones de un problema y su aplicación en situaciones de la vida cotidiana.
+3.2: Plantear variantes de un problema dado modificando alguno de sus datos.
+4.2: Modelizar situaciones de manera guiada para resolver problemas de forma eficaz.
+5.1: Comenzar a realizar conexiones sencillas entre diferentes procesos matemáticos.
+6.1: Identificar conexiones coherentes entre las matemáticas y otras materias.
+8.2: Reconocer y emplear el lenguaje matemático presente en la vida cotidiana.
+9.1: Gestionar las emociones propias y desarrollar el autoconcepto matemático.</t>
+  </si>
+  <si>
+    <t>CE.2
+CE.4
+CE.8</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de proporcionalidad, test de lenguaje algebraico y proyecto de educación financiera.</t>
+  </si>
+  <si>
+    <t>Formas, funciones y datos en el mundo real</t>
+  </si>
+  <si>
+    <t>SdA: 'Arquitectos de datos'. Diseño de un parque urbano usando geometría plana, representación de sus costes mediante funciones y análisis estadístico de una encuesta de uso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• 2. Medición. Longitudes y áreas en figuras planas: deducción de las principales fórmulas para su cálculo e interpretación.
+• Triángulos. Clasificación y propiedades métricas básicas.
+• Cuadriláteros. Clasificación y propiedades.
+• Diagonales, apotema y simetrías en polígonos regulares.
+• Circunferencia, círculo, arco y sector circular.
+• Representaciones de objetos geométricos con propiedades fijadas.
+• 1. Figuras geométricas de dos dimensiones. Figuras geométricas planas: descripción y clasificación.
+• 1. Figuras geométricas de dos dimensiones. Construcción de figuras geométricas con herramientas manipulativas.
+• 2. Localización y sistemas de representación. El plano cartesiano.
+• 5. Relaciones y funciones. Relaciones cuantitativas en situaciones de la vida cotidiana y clases de funciones.
+• 5. Relaciones y funciones. Relaciones lineales: identificación y comparación de diferentes modos de representación (tablas, gráficas).
+• 6. Pensamiento computacional. Generalización y transferencia de procesos de resolución de problemas a otras situaciones.
+• 1. Organización y análisis de datos. Elaboración de tablas estadísticas sencillas para variables cualitativas y cuantitativas discretas.
+• 1. Organización y análisis de datos. Estrategias de recogida y organización de datos de situaciones de la vida cotidiana.
+• 1. Organización y análisis de datos. Medidas de localización (centralización y dispersión): interpretación y cálculo.
+• Media aritmética y ponderada, moda y rango o recorrido.
+• Comparación de dos conjuntos de datos sencillos atendiendo a las medidas de localización y dispersión.
+• Cálculo de probabilidades mediante el concepto de frecuencia relativa y la regla de Laplace.</t>
+  </si>
+  <si>
+    <t>3.3: Emplear herramientas tecnológicas adecuadas en la investigación y comprobación de conjeturas.
+5.2: Realizar conexiones entre diferentes procesos matemáticos aplicando conocimientos previos.
+6.2: Reconocer la aportación de las matemáticas al progreso de la humanidad.
+7.1: Elaborar representaciones matemáticas sencillas que ayuden en la búsqueda de estrategias.
+7.2: Elaborar representaciones matemáticas cada vez más complejas.
+9.2: Mostrar una actitud positiva y perseverante ante las dificultades.
+10.1: Participar en el reparto de tareas que deban desarrollarse en equipo.
+10.2: Favorecer la escucha activa y la comunicación asertiva en el equipo.</t>
+  </si>
+  <si>
+    <t>CE.5
+CE.7
+CE.10</t>
+  </si>
+  <si>
+    <t>Proyecto final de geometría y estadística, defensa oral de resultados y observación sistemática del trabajo cooperativo.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Agua, ¿la usamos bien?</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Con datos reales de Madrid, convence a tu familia</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid quiere reducir el consumo de agua doméstico y necesita una campaña de concienciación para las familias. El alumnado, como agentes activos, elaborará un vídeo con datos reales del Canal de Isabel II para convencer a sus propias familias de que pequeños cambios tienen un gran impacto.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Elaborar un vídeo de 2-3 minutos, dirigido a las familias, que analice el consumo doméstico de agua en Madrid, presente gráficos con los datos y proponga acciones concretas de ahorro basadas en cálculos matemáticos.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Datos de consumo del Canal de Isabel II (web)
+• Plantilla de encuesta familiar
+• Hoja de cálculo o papel cuadriculado para gráficos
+• Dispositivos con cámara y editor de vídeo (móvil, tablet) o herramientas online (Canva, Powtoon)
+• Rúbrica de evaluación de criterios</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación ambiental y consumo responsable; competencia digital en creación de vídeo; trabajo en equipo y gestión emocional.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: el Ayuntamiento necesita una campaña. Se proyecta un vídeo motivador sobre el agua en Madrid y se muestra un dato real (litros/persona/día en Madrid vs. media nacional). Se formula la pregunta guía. El alumnado, en equipos, anota hipótesis iniciales sobre cuánto agua gastan en casa y cómo se podría reducir.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: cálculo de porcentajes, fracciones de uso (ducha % sobre total), construcción de gráficos de barras y circulares con datos simulados del Canal de Isabel II (consumo por actividades). Se practica la interpretación de tablas y la comparación de cantidades.</t>
+  </si>
+  <si>
+    <t>Ficha de ejercicios resueltos con gráficos y cálculos.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo recoge datos reales de consumo de sus familias (encuesta breve: número de miembros, consumo estimado en m³ de la factura o litros por día). Comparan con la media de Madrid (dato proporcionado: 133 L/persona/día) y calculan si están por encima o debajo. Elaboran una tabla y un gráfico comparativo para su vídeo.</t>
+  </si>
+  <si>
+    <t>Tabla de datos del equipo y gráfico comparativo.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos redactan el guion del vídeo, integrando los cálculos y gráficos. Graban y editan el vídeo (2-3 min). Pueden usar herramientas digitales (Canva, Powtoon, cámara del móvil). Se enfatiza la claridad y el uso correcto del lenguaje matemático.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado de los vídeos en clase. Coevaluación con rúbrica (cada equipo evalúa a otro). Autoevaluación individual sobre el proceso. Asignación de niveles de logro 1-4 a cada criterio basándose en las evidencias recogidas (fichas, gráfico, vídeo, guion).</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Diseña el parque de tu barrio</t>
+  </si>
+  <si>
+    <t>Un proyecto de geometría y presupuesto para el espacio público</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid abre un proceso de participación ciudadana para rehabilitar un solar abandonado en el barrio del instituto. El alumnado actuará como equipo de arquitectos urbanistas, proponiendo un diseño que cumpla unos requisitos de superficie, equipamiento y coste.</t>
+  </si>
+  <si>
+    <t>Diseñar y presupuestar un espacio público (parque, plaza o zona de juego) que cumpla con una lista de requisitos funcionales y estéticos, y presentarlo ante la asociación de vecinos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Planos catastrales del solar (catastro.gob.es)
+• Cinta métrica o app de medición
+• GeoGebra
+• Hoja de cálculo (LibreOffice/Excel)
+• Materiales de manualidades (cartón, pegamento, tijeras) para maqueta
+• Listado de precios de mobiliario urbano real (catálogo Leroy Merlin o similar)</t>
+  </si>
+  <si>
+    <t>Educación ambiental (uso de materiales reciclados, creación de zonas verdes), educación financiera (presupuesto, IVA), participación ciudadana (proyecto comunitario).</t>
+  </si>
+  <si>
+    <t>Presentación del proyecto por parte de la asociación de vecinos (simulada). Se visita el solar real o se analizan fotos y planos. El alumnado debate qué funciones debería tener el espacio y acota el problema.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas y primeras ideas del grupo.</t>
+  </si>
+  <si>
+    <t>Taller de cálculo de áreas y perímetros de formas compuestas, manejo de escalas y presupuestos con porcentaje e IVA. Ejercicios prácticos con situaciones reales. Se introducen herramientas digitales (GeoGebra).</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos y conjeturas anotadas.</t>
+  </si>
+  <si>
+    <t>Cada grupo mide o estima las dimensiones del solar (usando mapas o visita), calcula el área disponible, distribuye zonas (juegos, jardín, bancos) y elabora un presupuesto detallado en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con cálculos y bocetos iniciales.</t>
+  </si>
+  <si>
+    <t>Elaboración del plano a escala (papel o GeoGebra) y/o maqueta con materiales reciclados. Preparación de la presentación para la audiencia.</t>
+  </si>
+  <si>
+    <t>Plano o maqueta final y presentación.</t>
+  </si>
+  <si>
+    <t>Exposición de los proyectos ante la comisión simulada (la clase). Coevaluación con rúbrica. Reflexión sobre el proceso y autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar organizadores gráficos de resolución (como el método de Polya) que empleen códigos de color para distinguir datos, incógnitas y procesos lógicos.
 • Presentar enunciados de problemas en formato de 'ejemplos resueltos comentados' donde se explicite el pensamiento en voz alta del resolutor mediante notas al margen.
 • Emplear materiales manipulativos físicos (bloques multibase, regletas) o simuladores virtuales para modelizar situaciones de proporcionalidad o aritmética antes de pasar al lenguaje simbólico.</t>
   </si>
@@ -1325,228 +1791,300 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Diario de Resolución Colectiva' donde el equipo decida si entrega la explicación de su razonamiento mediante un podcast corto, un esquema visual en pizarra digital o una dramatización de los pasos seguidos.
 • Implementar una 'Rúbrica de Feedback entre Pares' basada en la claridad de la explicación matemática, donde los alumnos usen códigos de colores para evaluar no el resultado, sino cómo el compañero les ayudó a comprender el concepto.
 • Establecer un 'Protocolo de Resolución de Conflictos Numéricos' donde los equipos deban documentar (vía audio o texto) cómo mediaron cuando hubo dos soluciones distintas para una misma operación combinada.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar 'Misiones Matemáticas de Nivel Ajustable' donde los equipos elijan el grado de complejidad del reto (Bronce, Plata, Oro) según su seguridad percibida, permitiendo la renegociación del nivel durante la sesión.
 • Utilizar 'Encuestas de Intereses Temáticos' para contextualizar los problemas de proporcionalidad o geometría en hobbies reales del alumnado (videojuegos, deportes, cocina), fomentando la conexión emocional con el contenido.
 • Crear el 'Muro de la Perseverancia' donde se premien públicamente las actitudes de apoyo grupal, como 'explicar tres veces el mismo concepto de distinta forma' o 'mantener el ánimo del equipo ante un problema de lógica difícil'.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CE3</t>
-[...83 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, CCL3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas implica aplicar el razonamiento matemático (STEM1), el análisis de datos (STEM2) y la modelización (STEM3). Secundariamente, gestionar el error (CPSAA4, CPSAA5) y comunicar soluciones (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>Analizar y evaluar soluciones requiere razonamiento matemático (STEM1), análisis de datos (STEM2) y argumentación sobre su validez (STEM4). Secundariamente, autoevaluación (CPSAA4, CPSAA5) y comunicación (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, STEM4</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas implica razonamiento (STEM1), análisis (STEM2) y expresión oral/escrita (CCL1). Secundariamente, aceptar el error (CPSAA4, CPSAA5) y argumentar (STEM4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5, CD2</t>
+  </si>
+  <si>
+    <t>CD3, CD4, CPSAA4</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: organizar datos, reconocer patrones (STEM1, STEM5) y crear algoritmos (CD2). Secundariamente, modificar (CD3), simular (CD4) y gestionar errores (CPSAA4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Reconocer conexiones entre conceptos matemáticos: razonamiento (STEM1), modelización (STEM3) y argumentación (STEM4). Secundariamente, comunicación (CCL1, CCL2) y trabajo cooperativo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM2, STEM3, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Identificar matemáticas en otras materias: análisis de datos (STEM2), modelización (STEM3) y resolución de problemas interdisciplinares (STEM5). Secundariamente, comunicación (CCL3), uso de TIC (CD1) y trabajo en equipo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>CD1, CD2, STEM3</t>
+  </si>
+  <si>
+    <t>CD4, CD5, CCL2</t>
+  </si>
+  <si>
+    <t>Representar con tecnologías: uso de herramientas digitales (CD1, CD2) y modelización (STEM3). Secundariamente, visualización (CD4), creación de contenido (CD5) y expresión gráfica (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM4</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA3, CCL3</t>
+  </si>
+  <si>
+    <t>Comunicar conceptos matemáticos: expresión oral/escrita (CCL1, CCL2) y argumentación (STEM4). Secundariamente, uso de medios digitales (CD3), trabajo colaborativo (CPSAA3) y escucha activa (CCL3).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA4, CPSAA5</t>
+  </si>
+  <si>
+    <t>STEM1, CCL1, CE3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales: gestión emocional (CPSAA1), aceptación del error (CPSAA4) y adaptación (CPSAA5). Secundariamente, razonamiento (STEM1), comunicación (CCL1) y creatividad (CE3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CC3, CE2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL5, STEM4</t>
+  </si>
+  <si>
+    <t>Destrezas sociales: trabajo en equipo (CPSAA3), respeto (CC3) y participación (CE2). Secundariamente, empatía (CPSAA1), diálogo (CCL5) y argumentación (STEM4).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué normativa autonómica concreta las enseñanzas de Matemáticas en 1.º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>El Decreto 65/2022, de 20 de julio, del Consejo de Gobierno, establece el currículo de ESO en Madrid, que sigue el RD 217/2022 con ajustes mínimos. Para 1.º ESO, se mantienen 10 competencias específicas y 23 criterios, sin saberes adicionales.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la programación de Matemáticas en 1.º ESO de Madrid respecto a Castilla-La Mancha?</t>
+  </si>
+  <si>
+    <t>Madrid no añade saberes básicos propios; mantiene los 49 saberes del BOE. Castilla-La Mancha introduce algún saber complementario (ej. estadística local). La distribución horaria es la misma (3 h/semana).</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Con 3 horas semanales de Matemáticas en 1.º ESO, ¿cómo se distribuyen los 23 criterios de evaluación a lo largo del curso?</t>
+  </si>
+  <si>
+    <t>Se recomienda agruparlos por trimestres: 8, 7 y 8 criterios. Cada criterio requiere al menos dos situaciones de aprendizaje para ser evaluado de forma competencial, integrando varios saberes.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se organiza la recuperación de Matemáticas de 1.º ESO en Madrid cuando un alumno la tiene pendiente de cursos anteriores?</t>
+  </si>
+  <si>
+    <t>Según normativa madrileña, el alumno debe realizar un plan específico de recuperación con actividades competenciales. Se evalúa mediante una prueba global y la entrega de tareas. Se califica con los mismos criterios de evaluación del curso actual.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad se recomiendan específicamente para alumnos con dificultades en el bloque numérico de Matemáticas en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>Se recomienda la metodología de grupos interactivos, el uso de materiales manipulativos (regletas, ábacos) y software de refuerzo como GeoGebra. Además, se pueden diseñar rúbricas específicas para los criterios relacionados con operaciones básicas.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Con qué otros departamentos se coordina Matemáticas en 1.º ESO en Madrid para trabajar la competencia STEM?</t>
+  </si>
+  <si>
+    <t>Se coordina con Tecnología, Ciencias Naturales y Geografía e Historia. Por ejemplo, en la unidad de proporcionalidad se colabora con Ciencias para calcular densidades; con Geografía para escalas en mapas.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué aspectos concretos revisa la inspección educativa en la programación de Matemáticas de 1.º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>La inspección exige que cada criterio de evaluación esté vinculado a un saber básico y a instrumentos de evaluación variados. También verifica que las situaciones de aprendizaje integren al menos dos competencias específicas y que la temporalización sea realista con 3 h/semana.</t>
+  </si>
+  <si>
+    <t>¿Qué libro de texto recomiendas para Matemáticas en 1.º ESO en Madrid que esté alineado con el currículo oficial?</t>
+  </si>
+  <si>
+    <t>Se recomienda 'Matemáticas 1.º ESO (Ed. Anaya)' porque sus unidades se alinean con los 49 saberes y 23 criterios. También se complementa con recursos digitales del INTEF y actividades interactivas de GeoGebra.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>No leas el PDF de forma lineal; busca directamente la tabla de 'Saberes Básicos' y compárala con el índice de tu libro de texto para detectar qué temas sobran o faltan según tu normativa autonómica.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Matemáticas para 1.º ESO. En tu CCAA, busca el anexo específico donde se listan las competencias específicas (CE), criterios de evaluación y saberes básicos. Familiarízate con la estructura: 5 bloques de saberes, 10 CE y 69 criterios. No te limites a leer; subraya las conexiones entre saberes y criterios.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y usa la herramienta de búsqueda para localizar términos como 'números', 'álgebra', 'geometría', 'medida', 'estadística'. Así mapearás rápidamente los bloques.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Agrupa los 69 criterios por 'naturaleza' (resolución, razonamiento, comunicación, socioafectividad) para no volverte loco evaluándolos uno a uno en cada examen.</t>
+    <t>Crea un listado completo de las 10 competencias específicas y los 69 criterios de evaluación. Agrúpalos por CE. Puedes usar una hoja de cálculo con columnas: CE, criterio, saber asociado, instrumento, trimestre. Este listado será tu hoja de ruta para todo el curso.</t>
+  </si>
+  <si>
+    <t>Numera cada criterio con un código (p.ej., C1.1, C1.2...) para facilitar referencias cruzadas en tus situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Para los criterios de la competencia socioafectiva (CE10), usa una diana de autoevaluación mensual; es la forma más rápida y legal de justificar esa nota ante una inspección.</t>
+    <t>No todos los criterios tienen el mismo peso. Identifica aquellos que son 'puente' (se trabajan en varias unidades) y los que son terminales. Decide qué instrumentos usarás: pruebas escritas, proyectos, observación, portafolio. Para 1.º ESO, prioriza la resolución de problemas y la comunicación matemática.</t>
+  </si>
+  <si>
+    <t>Marca los criterios relacionados con 'resolución de problemas' (aparecen en casi todas las CE) como prioritarios; asegúrate de evaluarlos al menos dos veces por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>Reserva el bloque de 'Sentido Estocástico' (Estadística) para el final del segundo trimestre; si lo dejas para junio, el calor y las excursiones impedirán que los alumnos asimilen bien la probabilidad.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Con 168 saberes y 3 horas semanales, es imposible tratar todos. Selecciona los saberes nucleares de cada bloque y distribúyelos en 3 trimestres. Propón: 1er trimestre: números y operaciones básicas, iniciación al álgebra; 2º: geometría plana, proporcionalidad; 3º: estadística, probabilidad y funciones sencillas. Deja un 20% de saberes como optativos o de refuerzo.</t>
+  </si>
+  <si>
+    <t>Haz una primera distribución en papel y luego ajústala según la dificultad observada en años anteriores. No olvides los saberes de 'sentido socioafectivo' que deben impregnar todo el curso.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Asegúrate de que la SDA incluya un producto final tangible. En 1.º ESO, esto motiva mucho más que resolver 50 ecuaciones de primer grado en la pizarra.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) para cada trimestre que integre varios saberes y criterios. Por ejemplo, para el 1er trimestre: 'Organiza un mercadillo solidario' (trabaja números decimales, operaciones, tablas y gráficos). La SDA debe incluir: título, contexto, competencias clave, CE implicadas, criterios evaluados, saberes, secuencia de actividades, instrumentos y rúbrica.</t>
+  </si>
+  <si>
+    <t>Comparte las SDA con el departamento para evitar solapamientos y asegurar coherencia vertical. Usa la plantilla oficial de tu CCAA si existe.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada competencia específica en la nota final. Al ser 10 CE, una distribución equitativa (10% cada una) es sencilla, pero suele priorizarse la resolución de problemas (CE1 y CE2).</t>
-[...2 lines deleted...]
-    <t>Si tu CCAA permite ponderar criterios, dale más peso a los criterios de 'operatividad' en el primer trimestre y a los de 'razonamiento' en el tercero para reflejar la evolución del alumno.</t>
+    <t>1 hora (en reunión)</t>
+  </si>
+  <si>
+    <t>Acuerda con tu departamento el porcentaje de cada CE en la calificación final. Por ejemplo: CE1 a CE4 (30% global), CE5 a CE7 (40%), CE8 a CE10 (30%). Dentro de cada CE, pondera los criterios según relevancia. Documenta estos acuerdos en el acta de departamento.</t>
+  </si>
+  <si>
+    <t>No asignes el mismo peso a todos los criterios; los instrumentos de observación y proyectos suelen ponderar menos que las pruebas, pero no menos del 10% cada CE.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los 168 saberes para alumnos con necesidades (ACNEAE). En 1.º ESO la brecha de nivel es enorme: algunos no saben las tablas y otros ya operan con potencias.</t>
-[...2 lines deleted...]
-    <t>Crea un 'Banco de Actividades de Refuerzo' permanente en el aula virtual. Te ahorrará horas de trabajo cuando tengas que justificar por qué un alumno no alcanza los mínimos.</t>
+    <t>Incluye en tu programación medidas DUA (Diseño Universal de Aprendizaje): múltiples formas de representación, acción y expresión, y motivación. Diseña un plan de recuperación para criterios no superados: actividades de refuerzo, pruebas específicas, y plazos. Todo debe estar recogido en el apartado de atención a la diversidad de la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Crea una rúbrica sencilla con los criterios mínimos imprescindibles para aprobar. Así podrás comunicar claramente a las familias qué se exige.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Interpretar enunciados de problemas matemáticos sencillos organizando los datos dados, estableciendo las relaciones básicas y directas entre ellos y analizando las preguntas formul</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema, su aplicación en situaciones de la vida cotidiana, y su coherencia en el contexto planteado, evaluando el alcance y repercusi</t>
   </si>
   <si>
     <t>Participar en el reparto de tareas que deban desarrollarse en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, asumiendo el rol asignado y responsabilizándose</t>
   </si>
@@ -1689,130 +2227,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2128,3392 +2682,3509 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
-        <v>24</v>
+      <c r="B9" s="7">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>509</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>384</v>
+      <c r="A2" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>512</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>387</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>515</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>390</v>
+      <c r="A4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>517</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>392</v>
+      <c r="A5" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>520</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>395</v>
+      <c r="A6" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>397</v>
+      <c r="A7" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>526</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>400</v>
+      <c r="A8" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>403</v>
+      <c r="A9" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>405</v>
+      <c r="A10" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>535</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>408</v>
+      <c r="A11" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>538</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>411</v>
+      <c r="A12" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>541</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>413</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>568</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>418</v>
+      <c r="A2" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>422</v>
+      <c r="B3" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>576</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...9 lines deleted...]
-        <v>426</v>
+      <c r="B4" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>579</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>430</v>
+      <c r="B5" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>434</v>
+      <c r="B6" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>586</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>438</v>
+      <c r="B7" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>441</v>
+      <c r="B8" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>593</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>444</v>
+      <c r="B9" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>596</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>449</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>601</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="D3" s="9">
         <v>4.17</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>4.17</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D4" s="9">
         <v>4.17</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>4.17</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>1.3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D5" s="9">
         <v>4.17</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>4.17</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.1</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D6" s="9">
         <v>5.0</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>5.0</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>2.2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="D7" s="9">
         <v>5.0</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>5.0</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>3.1</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D8" s="9">
         <v>2.5</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>2.5</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>3.2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="D9" s="9">
         <v>2.5</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>2.5</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>3.3</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D10" s="9">
         <v>2.5</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>2.5</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>4.1</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D11" s="9">
         <v>3.75</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>3.75</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>4.2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="D12" s="9">
         <v>3.75</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>3.75</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>5.1</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D13" s="9">
         <v>3.75</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>3.75</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>5.2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D14" s="9">
         <v>3.75</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>3.75</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>6.1</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D15" s="9">
         <v>2.5</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>2.5</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>6.2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="D16" s="9">
         <v>2.5</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>2.5</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>6.3</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="D17" s="9">
         <v>2.5</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>2.5</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>7.1</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B18" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="D18" s="9">
         <v>3.75</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="9">
         <v>3.75</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>7.2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="D19" s="9">
         <v>3.75</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="9">
         <v>3.75</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
+      <c r="A20" s="7">
         <v>8.1</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7">
+      <c r="B20" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D20" s="9">
         <v>3.75</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="9">
         <v>3.75</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
+      <c r="A21" s="7">
         <v>8.2</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B21" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="D21" s="9">
         <v>3.75</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="9">
         <v>3.75</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
+      <c r="A22" s="7">
         <v>9.1</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="7">
+      <c r="B22" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="D22" s="9">
         <v>3.75</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="9">
         <v>3.75</v>
       </c>
-      <c r="F22" s="5"/>
+      <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
+      <c r="A23" s="7">
         <v>9.2</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="7">
+      <c r="B23" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="D23" s="9">
         <v>3.75</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="9">
         <v>3.75</v>
       </c>
-      <c r="F23" s="5"/>
+      <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5">
+      <c r="A24" s="7">
         <v>10.1</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="7">
+      <c r="B24" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="D24" s="9">
         <v>3.75</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E24" s="9">
         <v>3.75</v>
       </c>
-      <c r="F24" s="5"/>
+      <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="5">
+      <c r="A25" s="7">
         <v>10.2</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="7">
+      <c r="B25" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="D25" s="9">
         <v>3.75</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="9">
         <v>3.75</v>
       </c>
-      <c r="F25" s="5"/>
+      <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5">
+      <c r="A26" s="7">
         <v>1.1</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="7">
+      <c r="B26" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D26" s="9">
         <v>4.17</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E26" s="9">
         <v>4.17</v>
       </c>
-      <c r="F26" s="5"/>
+      <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="5">
+      <c r="A27" s="7">
         <v>1.2</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="7">
+      <c r="B27" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="D27" s="9">
         <v>4.17</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E27" s="9">
         <v>4.17</v>
       </c>
-      <c r="F27" s="5"/>
+      <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="5">
+      <c r="A28" s="7">
         <v>1.3</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="7">
+      <c r="B28" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="D28" s="9">
         <v>4.17</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="9">
         <v>4.17</v>
       </c>
-      <c r="F28" s="5"/>
+      <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="5">
+      <c r="A29" s="7">
         <v>2.1</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D29" s="7">
+      <c r="B29" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D29" s="9">
         <v>5.0</v>
       </c>
-      <c r="E29" s="7">
+      <c r="E29" s="9">
         <v>5.0</v>
       </c>
-      <c r="F29" s="5"/>
+      <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="5">
+      <c r="A30" s="7">
         <v>2.2</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="7">
+      <c r="B30" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="D30" s="9">
         <v>5.0</v>
       </c>
-      <c r="E30" s="7">
+      <c r="E30" s="9">
         <v>5.0</v>
       </c>
-      <c r="F30" s="5"/>
+      <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="5">
+      <c r="A31" s="7">
         <v>3.1</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D31" s="7">
+      <c r="B31" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D31" s="9">
         <v>2.5</v>
       </c>
-      <c r="E31" s="7">
+      <c r="E31" s="9">
         <v>2.5</v>
       </c>
-      <c r="F31" s="5"/>
+      <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="5">
+      <c r="A32" s="7">
         <v>3.2</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="7">
+      <c r="B32" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D32" s="9">
         <v>2.5</v>
       </c>
-      <c r="E32" s="7">
+      <c r="E32" s="9">
         <v>2.5</v>
       </c>
-      <c r="F32" s="5"/>
+      <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="5">
+      <c r="A33" s="7">
         <v>3.3</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D33" s="7">
+      <c r="B33" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D33" s="9">
         <v>2.5</v>
       </c>
-      <c r="E33" s="7">
+      <c r="E33" s="9">
         <v>2.5</v>
       </c>
-      <c r="F33" s="5"/>
+      <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="5">
+      <c r="A34" s="7">
         <v>4.1</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D34" s="7">
+      <c r="B34" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D34" s="9">
         <v>3.75</v>
       </c>
-      <c r="E34" s="7">
+      <c r="E34" s="9">
         <v>3.75</v>
       </c>
-      <c r="F34" s="5"/>
+      <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="5">
+      <c r="A35" s="7">
         <v>4.2</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D35" s="7">
+      <c r="B35" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="D35" s="9">
         <v>3.75</v>
       </c>
-      <c r="E35" s="7">
+      <c r="E35" s="9">
         <v>3.75</v>
       </c>
-      <c r="F35" s="5"/>
+      <c r="F35" s="7"/>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="5">
+      <c r="A36" s="7">
         <v>5.1</v>
       </c>
-      <c r="B36" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D36" s="7">
+      <c r="B36" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D36" s="9">
         <v>3.75</v>
       </c>
-      <c r="E36" s="7">
+      <c r="E36" s="9">
         <v>3.75</v>
       </c>
-      <c r="F36" s="5"/>
+      <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6">
-      <c r="A37" s="5">
+      <c r="A37" s="7">
         <v>5.2</v>
       </c>
-      <c r="B37" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D37" s="7">
+      <c r="B37" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="D37" s="9">
         <v>3.75</v>
       </c>
-      <c r="E37" s="7">
+      <c r="E37" s="9">
         <v>3.75</v>
       </c>
-      <c r="F37" s="5"/>
+      <c r="F37" s="7"/>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" s="5">
+      <c r="A38" s="7">
         <v>6.1</v>
       </c>
-      <c r="B38" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D38" s="7">
+      <c r="B38" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="D38" s="9">
         <v>2.5</v>
       </c>
-      <c r="E38" s="7">
+      <c r="E38" s="9">
         <v>2.5</v>
       </c>
-      <c r="F38" s="5"/>
+      <c r="F38" s="7"/>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="5">
+      <c r="A39" s="7">
         <v>6.2</v>
       </c>
-      <c r="B39" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D39" s="7">
+      <c r="B39" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="D39" s="9">
         <v>2.5</v>
       </c>
-      <c r="E39" s="7">
+      <c r="E39" s="9">
         <v>2.5</v>
       </c>
-      <c r="F39" s="5"/>
+      <c r="F39" s="7"/>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="5">
+      <c r="A40" s="7">
         <v>6.3</v>
       </c>
-      <c r="B40" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D40" s="7">
+      <c r="B40" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="D40" s="9">
         <v>2.5</v>
       </c>
-      <c r="E40" s="7">
+      <c r="E40" s="9">
         <v>2.5</v>
       </c>
-      <c r="F40" s="5"/>
+      <c r="F40" s="7"/>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="5">
+      <c r="A41" s="7">
         <v>7.1</v>
       </c>
-      <c r="B41" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D41" s="7">
+      <c r="B41" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="D41" s="9">
         <v>3.75</v>
       </c>
-      <c r="E41" s="7">
+      <c r="E41" s="9">
         <v>3.75</v>
       </c>
-      <c r="F41" s="5"/>
+      <c r="F41" s="7"/>
     </row>
     <row r="42" spans="1:6">
-      <c r="A42" s="5">
+      <c r="A42" s="7">
         <v>7.2</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D42" s="7">
+      <c r="B42" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="D42" s="9">
         <v>3.75</v>
       </c>
-      <c r="E42" s="7">
+      <c r="E42" s="9">
         <v>3.75</v>
       </c>
-      <c r="F42" s="5"/>
+      <c r="F42" s="7"/>
     </row>
     <row r="43" spans="1:6">
-      <c r="A43" s="5">
+      <c r="A43" s="7">
         <v>8.1</v>
       </c>
-      <c r="B43" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D43" s="7">
+      <c r="B43" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="D43" s="9">
         <v>3.75</v>
       </c>
-      <c r="E43" s="7">
+      <c r="E43" s="9">
         <v>3.75</v>
       </c>
-      <c r="F43" s="5"/>
+      <c r="F43" s="7"/>
     </row>
     <row r="44" spans="1:6">
-      <c r="A44" s="5">
+      <c r="A44" s="7">
         <v>8.2</v>
       </c>
-      <c r="B44" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D44" s="7">
+      <c r="B44" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D44" s="9">
         <v>3.75</v>
       </c>
-      <c r="E44" s="7">
+      <c r="E44" s="9">
         <v>3.75</v>
       </c>
-      <c r="F44" s="5"/>
+      <c r="F44" s="7"/>
     </row>
     <row r="45" spans="1:6">
-      <c r="A45" s="5">
+      <c r="A45" s="7">
         <v>9.1</v>
       </c>
-      <c r="B45" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="7">
+      <c r="B45" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="D45" s="9">
         <v>3.75</v>
       </c>
-      <c r="E45" s="7">
+      <c r="E45" s="9">
         <v>3.75</v>
       </c>
-      <c r="F45" s="5"/>
+      <c r="F45" s="7"/>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46" s="5">
+      <c r="A46" s="7">
         <v>9.2</v>
       </c>
-      <c r="B46" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D46" s="7">
+      <c r="B46" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D46" s="9">
         <v>3.75</v>
       </c>
-      <c r="E46" s="7">
+      <c r="E46" s="9">
         <v>3.75</v>
       </c>
-      <c r="F46" s="5"/>
+      <c r="F46" s="7"/>
     </row>
     <row r="47" spans="1:6">
-      <c r="A47" s="5">
+      <c r="A47" s="7">
         <v>10.1</v>
       </c>
-      <c r="B47" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D47" s="7">
+      <c r="B47" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="D47" s="9">
         <v>3.75</v>
       </c>
-      <c r="E47" s="7">
+      <c r="E47" s="9">
         <v>3.75</v>
       </c>
-      <c r="F47" s="5"/>
+      <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48" s="5">
+      <c r="A48" s="7">
         <v>10.2</v>
       </c>
-      <c r="B48" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D48" s="7">
+      <c r="B48" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="D48" s="9">
         <v>3.75</v>
       </c>
-      <c r="E48" s="7">
+      <c r="E48" s="9">
         <v>3.75</v>
       </c>
-      <c r="F48" s="5"/>
+      <c r="F48" s="7"/>
     </row>
     <row r="49" spans="1:6">
-      <c r="A49" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="7">
+      <c r="A49" s="7" t="s">
+        <v>609</v>
+      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="9"/>
+      <c r="E49" s="9">
         <f>SUM(E3:E48)</f>
         <v>165.019999999999982</v>
       </c>
-      <c r="F49" s="5" t="s">
-        <v>458</v>
+      <c r="F49" s="7" t="s">
+        <v>610</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AX31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AX31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>1.3</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.1</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.2</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.1</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.2</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.3</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>4.1</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>4.2</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>5.1</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>5.2</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>6.1</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>6.2</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>6.3</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>7.1</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>7.2</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>8.1</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>8.2</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>9.1</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>9.2</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>10.1</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>10.2</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="Z1" s="8">
         <v>1.1</v>
       </c>
-      <c r="AA1" s="6">
+      <c r="AA1" s="8">
         <v>1.2</v>
       </c>
-      <c r="AB1" s="6">
+      <c r="AB1" s="8">
         <v>1.3</v>
       </c>
-      <c r="AC1" s="6">
+      <c r="AC1" s="8">
         <v>2.1</v>
       </c>
-      <c r="AD1" s="6">
+      <c r="AD1" s="8">
         <v>2.2</v>
       </c>
-      <c r="AE1" s="6">
+      <c r="AE1" s="8">
         <v>3.1</v>
       </c>
-      <c r="AF1" s="6">
+      <c r="AF1" s="8">
         <v>3.2</v>
       </c>
-      <c r="AG1" s="6">
+      <c r="AG1" s="8">
         <v>3.3</v>
       </c>
-      <c r="AH1" s="6">
+      <c r="AH1" s="8">
         <v>4.1</v>
       </c>
-      <c r="AI1" s="6">
+      <c r="AI1" s="8">
         <v>4.2</v>
       </c>
-      <c r="AJ1" s="6">
+      <c r="AJ1" s="8">
         <v>5.1</v>
       </c>
-      <c r="AK1" s="6">
+      <c r="AK1" s="8">
         <v>5.2</v>
       </c>
-      <c r="AL1" s="6">
+      <c r="AL1" s="8">
         <v>6.1</v>
       </c>
-      <c r="AM1" s="6">
+      <c r="AM1" s="8">
         <v>6.2</v>
       </c>
-      <c r="AN1" s="6">
+      <c r="AN1" s="8">
         <v>6.3</v>
       </c>
-      <c r="AO1" s="6">
+      <c r="AO1" s="8">
         <v>7.1</v>
       </c>
-      <c r="AP1" s="6">
+      <c r="AP1" s="8">
         <v>7.2</v>
       </c>
-      <c r="AQ1" s="6">
+      <c r="AQ1" s="8">
         <v>8.1</v>
       </c>
-      <c r="AR1" s="6">
+      <c r="AR1" s="8">
         <v>8.2</v>
       </c>
-      <c r="AS1" s="6">
+      <c r="AS1" s="8">
         <v>9.1</v>
       </c>
-      <c r="AT1" s="6">
+      <c r="AT1" s="8">
         <v>9.2</v>
       </c>
-      <c r="AU1" s="6">
+      <c r="AU1" s="8">
         <v>10.1</v>
       </c>
-      <c r="AV1" s="6">
+      <c r="AV1" s="8">
         <v>10.2</v>
       </c>
-      <c r="AW1" s="6" t="s">
-[...3 lines deleted...]
-        <v>449</v>
+      <c r="AW1" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="AX1" s="8" t="s">
+        <v>601</v>
       </c>
     </row>
     <row r="2" spans="1:50">
-      <c r="A2" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="7"/>
+      <c r="AH2" s="7"/>
+      <c r="AI2" s="7"/>
+      <c r="AJ2" s="7"/>
+      <c r="AK2" s="7"/>
+      <c r="AL2" s="7"/>
+      <c r="AM2" s="7"/>
+      <c r="AN2" s="7"/>
+      <c r="AO2" s="7"/>
+      <c r="AP2" s="7"/>
+      <c r="AQ2" s="7"/>
+      <c r="AR2" s="7"/>
+      <c r="AS2" s="7"/>
+      <c r="AT2" s="7"/>
+      <c r="AU2" s="7"/>
+      <c r="AV2" s="7"/>
+      <c r="AW2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AV2),"")</f>
         <v/>
       </c>
-      <c r="AX2" s="5"/>
+      <c r="AX2" s="7"/>
     </row>
     <row r="3" spans="1:50">
-      <c r="A3" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AL3" s="7"/>
+      <c r="AM3" s="7"/>
+      <c r="AN3" s="7"/>
+      <c r="AO3" s="7"/>
+      <c r="AP3" s="7"/>
+      <c r="AQ3" s="7"/>
+      <c r="AR3" s="7"/>
+      <c r="AS3" s="7"/>
+      <c r="AT3" s="7"/>
+      <c r="AU3" s="7"/>
+      <c r="AV3" s="7"/>
+      <c r="AW3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AV3),"")</f>
         <v/>
       </c>
-      <c r="AX3" s="5"/>
+      <c r="AX3" s="7"/>
     </row>
     <row r="4" spans="1:50">
-      <c r="A4" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="7"/>
+      <c r="AE4" s="7"/>
+      <c r="AF4" s="7"/>
+      <c r="AG4" s="7"/>
+      <c r="AH4" s="7"/>
+      <c r="AI4" s="7"/>
+      <c r="AJ4" s="7"/>
+      <c r="AK4" s="7"/>
+      <c r="AL4" s="7"/>
+      <c r="AM4" s="7"/>
+      <c r="AN4" s="7"/>
+      <c r="AO4" s="7"/>
+      <c r="AP4" s="7"/>
+      <c r="AQ4" s="7"/>
+      <c r="AR4" s="7"/>
+      <c r="AS4" s="7"/>
+      <c r="AT4" s="7"/>
+      <c r="AU4" s="7"/>
+      <c r="AV4" s="7"/>
+      <c r="AW4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AV4),"")</f>
         <v/>
       </c>
-      <c r="AX4" s="5"/>
+      <c r="AX4" s="7"/>
     </row>
     <row r="5" spans="1:50">
-      <c r="A5" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="7"/>
+      <c r="AC5" s="7"/>
+      <c r="AD5" s="7"/>
+      <c r="AE5" s="7"/>
+      <c r="AF5" s="7"/>
+      <c r="AG5" s="7"/>
+      <c r="AH5" s="7"/>
+      <c r="AI5" s="7"/>
+      <c r="AJ5" s="7"/>
+      <c r="AK5" s="7"/>
+      <c r="AL5" s="7"/>
+      <c r="AM5" s="7"/>
+      <c r="AN5" s="7"/>
+      <c r="AO5" s="7"/>
+      <c r="AP5" s="7"/>
+      <c r="AQ5" s="7"/>
+      <c r="AR5" s="7"/>
+      <c r="AS5" s="7"/>
+      <c r="AT5" s="7"/>
+      <c r="AU5" s="7"/>
+      <c r="AV5" s="7"/>
+      <c r="AW5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AV5),"")</f>
         <v/>
       </c>
-      <c r="AX5" s="5"/>
+      <c r="AX5" s="7"/>
     </row>
     <row r="6" spans="1:50">
-      <c r="A6" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="7"/>
+      <c r="AC6" s="7"/>
+      <c r="AD6" s="7"/>
+      <c r="AE6" s="7"/>
+      <c r="AF6" s="7"/>
+      <c r="AG6" s="7"/>
+      <c r="AH6" s="7"/>
+      <c r="AI6" s="7"/>
+      <c r="AJ6" s="7"/>
+      <c r="AK6" s="7"/>
+      <c r="AL6" s="7"/>
+      <c r="AM6" s="7"/>
+      <c r="AN6" s="7"/>
+      <c r="AO6" s="7"/>
+      <c r="AP6" s="7"/>
+      <c r="AQ6" s="7"/>
+      <c r="AR6" s="7"/>
+      <c r="AS6" s="7"/>
+      <c r="AT6" s="7"/>
+      <c r="AU6" s="7"/>
+      <c r="AV6" s="7"/>
+      <c r="AW6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AV6),"")</f>
         <v/>
       </c>
-      <c r="AX6" s="5"/>
+      <c r="AX6" s="7"/>
     </row>
     <row r="7" spans="1:50">
-      <c r="A7" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7"/>
+      <c r="AD7" s="7"/>
+      <c r="AE7" s="7"/>
+      <c r="AF7" s="7"/>
+      <c r="AG7" s="7"/>
+      <c r="AH7" s="7"/>
+      <c r="AI7" s="7"/>
+      <c r="AJ7" s="7"/>
+      <c r="AK7" s="7"/>
+      <c r="AL7" s="7"/>
+      <c r="AM7" s="7"/>
+      <c r="AN7" s="7"/>
+      <c r="AO7" s="7"/>
+      <c r="AP7" s="7"/>
+      <c r="AQ7" s="7"/>
+      <c r="AR7" s="7"/>
+      <c r="AS7" s="7"/>
+      <c r="AT7" s="7"/>
+      <c r="AU7" s="7"/>
+      <c r="AV7" s="7"/>
+      <c r="AW7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AV7),"")</f>
         <v/>
       </c>
-      <c r="AX7" s="5"/>
+      <c r="AX7" s="7"/>
     </row>
     <row r="8" spans="1:50">
-      <c r="A8" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+      <c r="AG8" s="7"/>
+      <c r="AH8" s="7"/>
+      <c r="AI8" s="7"/>
+      <c r="AJ8" s="7"/>
+      <c r="AK8" s="7"/>
+      <c r="AL8" s="7"/>
+      <c r="AM8" s="7"/>
+      <c r="AN8" s="7"/>
+      <c r="AO8" s="7"/>
+      <c r="AP8" s="7"/>
+      <c r="AQ8" s="7"/>
+      <c r="AR8" s="7"/>
+      <c r="AS8" s="7"/>
+      <c r="AT8" s="7"/>
+      <c r="AU8" s="7"/>
+      <c r="AV8" s="7"/>
+      <c r="AW8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AV8),"")</f>
         <v/>
       </c>
-      <c r="AX8" s="5"/>
+      <c r="AX8" s="7"/>
     </row>
     <row r="9" spans="1:50">
-      <c r="A9" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="7"/>
+      <c r="AC9" s="7"/>
+      <c r="AD9" s="7"/>
+      <c r="AE9" s="7"/>
+      <c r="AF9" s="7"/>
+      <c r="AG9" s="7"/>
+      <c r="AH9" s="7"/>
+      <c r="AI9" s="7"/>
+      <c r="AJ9" s="7"/>
+      <c r="AK9" s="7"/>
+      <c r="AL9" s="7"/>
+      <c r="AM9" s="7"/>
+      <c r="AN9" s="7"/>
+      <c r="AO9" s="7"/>
+      <c r="AP9" s="7"/>
+      <c r="AQ9" s="7"/>
+      <c r="AR9" s="7"/>
+      <c r="AS9" s="7"/>
+      <c r="AT9" s="7"/>
+      <c r="AU9" s="7"/>
+      <c r="AV9" s="7"/>
+      <c r="AW9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AV9),"")</f>
         <v/>
       </c>
-      <c r="AX9" s="5"/>
+      <c r="AX9" s="7"/>
     </row>
     <row r="10" spans="1:50">
-      <c r="A10" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7"/>
+      <c r="AD10" s="7"/>
+      <c r="AE10" s="7"/>
+      <c r="AF10" s="7"/>
+      <c r="AG10" s="7"/>
+      <c r="AH10" s="7"/>
+      <c r="AI10" s="7"/>
+      <c r="AJ10" s="7"/>
+      <c r="AK10" s="7"/>
+      <c r="AL10" s="7"/>
+      <c r="AM10" s="7"/>
+      <c r="AN10" s="7"/>
+      <c r="AO10" s="7"/>
+      <c r="AP10" s="7"/>
+      <c r="AQ10" s="7"/>
+      <c r="AR10" s="7"/>
+      <c r="AS10" s="7"/>
+      <c r="AT10" s="7"/>
+      <c r="AU10" s="7"/>
+      <c r="AV10" s="7"/>
+      <c r="AW10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AV10),"")</f>
         <v/>
       </c>
-      <c r="AX10" s="5"/>
+      <c r="AX10" s="7"/>
     </row>
     <row r="11" spans="1:50">
-      <c r="A11" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="7"/>
+      <c r="AC11" s="7"/>
+      <c r="AD11" s="7"/>
+      <c r="AE11" s="7"/>
+      <c r="AF11" s="7"/>
+      <c r="AG11" s="7"/>
+      <c r="AH11" s="7"/>
+      <c r="AI11" s="7"/>
+      <c r="AJ11" s="7"/>
+      <c r="AK11" s="7"/>
+      <c r="AL11" s="7"/>
+      <c r="AM11" s="7"/>
+      <c r="AN11" s="7"/>
+      <c r="AO11" s="7"/>
+      <c r="AP11" s="7"/>
+      <c r="AQ11" s="7"/>
+      <c r="AR11" s="7"/>
+      <c r="AS11" s="7"/>
+      <c r="AT11" s="7"/>
+      <c r="AU11" s="7"/>
+      <c r="AV11" s="7"/>
+      <c r="AW11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AV11),"")</f>
         <v/>
       </c>
-      <c r="AX11" s="5"/>
+      <c r="AX11" s="7"/>
     </row>
     <row r="12" spans="1:50">
-      <c r="A12" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="7"/>
+      <c r="AC12" s="7"/>
+      <c r="AD12" s="7"/>
+      <c r="AE12" s="7"/>
+      <c r="AF12" s="7"/>
+      <c r="AG12" s="7"/>
+      <c r="AH12" s="7"/>
+      <c r="AI12" s="7"/>
+      <c r="AJ12" s="7"/>
+      <c r="AK12" s="7"/>
+      <c r="AL12" s="7"/>
+      <c r="AM12" s="7"/>
+      <c r="AN12" s="7"/>
+      <c r="AO12" s="7"/>
+      <c r="AP12" s="7"/>
+      <c r="AQ12" s="7"/>
+      <c r="AR12" s="7"/>
+      <c r="AS12" s="7"/>
+      <c r="AT12" s="7"/>
+      <c r="AU12" s="7"/>
+      <c r="AV12" s="7"/>
+      <c r="AW12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AV12),"")</f>
         <v/>
       </c>
-      <c r="AX12" s="5"/>
+      <c r="AX12" s="7"/>
     </row>
     <row r="13" spans="1:50">
-      <c r="A13" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="7"/>
+      <c r="AC13" s="7"/>
+      <c r="AD13" s="7"/>
+      <c r="AE13" s="7"/>
+      <c r="AF13" s="7"/>
+      <c r="AG13" s="7"/>
+      <c r="AH13" s="7"/>
+      <c r="AI13" s="7"/>
+      <c r="AJ13" s="7"/>
+      <c r="AK13" s="7"/>
+      <c r="AL13" s="7"/>
+      <c r="AM13" s="7"/>
+      <c r="AN13" s="7"/>
+      <c r="AO13" s="7"/>
+      <c r="AP13" s="7"/>
+      <c r="AQ13" s="7"/>
+      <c r="AR13" s="7"/>
+      <c r="AS13" s="7"/>
+      <c r="AT13" s="7"/>
+      <c r="AU13" s="7"/>
+      <c r="AV13" s="7"/>
+      <c r="AW13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AV13),"")</f>
         <v/>
       </c>
-      <c r="AX13" s="5"/>
+      <c r="AX13" s="7"/>
     </row>
     <row r="14" spans="1:50">
-      <c r="A14" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="7"/>
+      <c r="AC14" s="7"/>
+      <c r="AD14" s="7"/>
+      <c r="AE14" s="7"/>
+      <c r="AF14" s="7"/>
+      <c r="AG14" s="7"/>
+      <c r="AH14" s="7"/>
+      <c r="AI14" s="7"/>
+      <c r="AJ14" s="7"/>
+      <c r="AK14" s="7"/>
+      <c r="AL14" s="7"/>
+      <c r="AM14" s="7"/>
+      <c r="AN14" s="7"/>
+      <c r="AO14" s="7"/>
+      <c r="AP14" s="7"/>
+      <c r="AQ14" s="7"/>
+      <c r="AR14" s="7"/>
+      <c r="AS14" s="7"/>
+      <c r="AT14" s="7"/>
+      <c r="AU14" s="7"/>
+      <c r="AV14" s="7"/>
+      <c r="AW14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AV14),"")</f>
         <v/>
       </c>
-      <c r="AX14" s="5"/>
+      <c r="AX14" s="7"/>
     </row>
     <row r="15" spans="1:50">
-      <c r="A15" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="7"/>
+      <c r="AC15" s="7"/>
+      <c r="AD15" s="7"/>
+      <c r="AE15" s="7"/>
+      <c r="AF15" s="7"/>
+      <c r="AG15" s="7"/>
+      <c r="AH15" s="7"/>
+      <c r="AI15" s="7"/>
+      <c r="AJ15" s="7"/>
+      <c r="AK15" s="7"/>
+      <c r="AL15" s="7"/>
+      <c r="AM15" s="7"/>
+      <c r="AN15" s="7"/>
+      <c r="AO15" s="7"/>
+      <c r="AP15" s="7"/>
+      <c r="AQ15" s="7"/>
+      <c r="AR15" s="7"/>
+      <c r="AS15" s="7"/>
+      <c r="AT15" s="7"/>
+      <c r="AU15" s="7"/>
+      <c r="AV15" s="7"/>
+      <c r="AW15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AV15),"")</f>
         <v/>
       </c>
-      <c r="AX15" s="5"/>
+      <c r="AX15" s="7"/>
     </row>
     <row r="16" spans="1:50">
-      <c r="A16" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="7"/>
+      <c r="AC16" s="7"/>
+      <c r="AD16" s="7"/>
+      <c r="AE16" s="7"/>
+      <c r="AF16" s="7"/>
+      <c r="AG16" s="7"/>
+      <c r="AH16" s="7"/>
+      <c r="AI16" s="7"/>
+      <c r="AJ16" s="7"/>
+      <c r="AK16" s="7"/>
+      <c r="AL16" s="7"/>
+      <c r="AM16" s="7"/>
+      <c r="AN16" s="7"/>
+      <c r="AO16" s="7"/>
+      <c r="AP16" s="7"/>
+      <c r="AQ16" s="7"/>
+      <c r="AR16" s="7"/>
+      <c r="AS16" s="7"/>
+      <c r="AT16" s="7"/>
+      <c r="AU16" s="7"/>
+      <c r="AV16" s="7"/>
+      <c r="AW16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AV16),"")</f>
         <v/>
       </c>
-      <c r="AX16" s="5"/>
+      <c r="AX16" s="7"/>
     </row>
     <row r="17" spans="1:50">
-      <c r="A17" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7"/>
+      <c r="AA17" s="7"/>
+      <c r="AB17" s="7"/>
+      <c r="AC17" s="7"/>
+      <c r="AD17" s="7"/>
+      <c r="AE17" s="7"/>
+      <c r="AF17" s="7"/>
+      <c r="AG17" s="7"/>
+      <c r="AH17" s="7"/>
+      <c r="AI17" s="7"/>
+      <c r="AJ17" s="7"/>
+      <c r="AK17" s="7"/>
+      <c r="AL17" s="7"/>
+      <c r="AM17" s="7"/>
+      <c r="AN17" s="7"/>
+      <c r="AO17" s="7"/>
+      <c r="AP17" s="7"/>
+      <c r="AQ17" s="7"/>
+      <c r="AR17" s="7"/>
+      <c r="AS17" s="7"/>
+      <c r="AT17" s="7"/>
+      <c r="AU17" s="7"/>
+      <c r="AV17" s="7"/>
+      <c r="AW17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AV17),"")</f>
         <v/>
       </c>
-      <c r="AX17" s="5"/>
+      <c r="AX17" s="7"/>
     </row>
     <row r="18" spans="1:50">
-      <c r="A18" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+      <c r="AF18" s="7"/>
+      <c r="AG18" s="7"/>
+      <c r="AH18" s="7"/>
+      <c r="AI18" s="7"/>
+      <c r="AJ18" s="7"/>
+      <c r="AK18" s="7"/>
+      <c r="AL18" s="7"/>
+      <c r="AM18" s="7"/>
+      <c r="AN18" s="7"/>
+      <c r="AO18" s="7"/>
+      <c r="AP18" s="7"/>
+      <c r="AQ18" s="7"/>
+      <c r="AR18" s="7"/>
+      <c r="AS18" s="7"/>
+      <c r="AT18" s="7"/>
+      <c r="AU18" s="7"/>
+      <c r="AV18" s="7"/>
+      <c r="AW18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AV18),"")</f>
         <v/>
       </c>
-      <c r="AX18" s="5"/>
+      <c r="AX18" s="7"/>
     </row>
     <row r="19" spans="1:50">
-      <c r="A19" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
+      <c r="AF19" s="7"/>
+      <c r="AG19" s="7"/>
+      <c r="AH19" s="7"/>
+      <c r="AI19" s="7"/>
+      <c r="AJ19" s="7"/>
+      <c r="AK19" s="7"/>
+      <c r="AL19" s="7"/>
+      <c r="AM19" s="7"/>
+      <c r="AN19" s="7"/>
+      <c r="AO19" s="7"/>
+      <c r="AP19" s="7"/>
+      <c r="AQ19" s="7"/>
+      <c r="AR19" s="7"/>
+      <c r="AS19" s="7"/>
+      <c r="AT19" s="7"/>
+      <c r="AU19" s="7"/>
+      <c r="AV19" s="7"/>
+      <c r="AW19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AV19),"")</f>
         <v/>
       </c>
-      <c r="AX19" s="5"/>
+      <c r="AX19" s="7"/>
     </row>
     <row r="20" spans="1:50">
-      <c r="A20" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+      <c r="AF20" s="7"/>
+      <c r="AG20" s="7"/>
+      <c r="AH20" s="7"/>
+      <c r="AI20" s="7"/>
+      <c r="AJ20" s="7"/>
+      <c r="AK20" s="7"/>
+      <c r="AL20" s="7"/>
+      <c r="AM20" s="7"/>
+      <c r="AN20" s="7"/>
+      <c r="AO20" s="7"/>
+      <c r="AP20" s="7"/>
+      <c r="AQ20" s="7"/>
+      <c r="AR20" s="7"/>
+      <c r="AS20" s="7"/>
+      <c r="AT20" s="7"/>
+      <c r="AU20" s="7"/>
+      <c r="AV20" s="7"/>
+      <c r="AW20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AV20),"")</f>
         <v/>
       </c>
-      <c r="AX20" s="5"/>
+      <c r="AX20" s="7"/>
     </row>
     <row r="21" spans="1:50">
-      <c r="A21" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+      <c r="AF21" s="7"/>
+      <c r="AG21" s="7"/>
+      <c r="AH21" s="7"/>
+      <c r="AI21" s="7"/>
+      <c r="AJ21" s="7"/>
+      <c r="AK21" s="7"/>
+      <c r="AL21" s="7"/>
+      <c r="AM21" s="7"/>
+      <c r="AN21" s="7"/>
+      <c r="AO21" s="7"/>
+      <c r="AP21" s="7"/>
+      <c r="AQ21" s="7"/>
+      <c r="AR21" s="7"/>
+      <c r="AS21" s="7"/>
+      <c r="AT21" s="7"/>
+      <c r="AU21" s="7"/>
+      <c r="AV21" s="7"/>
+      <c r="AW21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AV21),"")</f>
         <v/>
       </c>
-      <c r="AX21" s="5"/>
+      <c r="AX21" s="7"/>
     </row>
     <row r="22" spans="1:50">
-      <c r="A22" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+      <c r="AF22" s="7"/>
+      <c r="AG22" s="7"/>
+      <c r="AH22" s="7"/>
+      <c r="AI22" s="7"/>
+      <c r="AJ22" s="7"/>
+      <c r="AK22" s="7"/>
+      <c r="AL22" s="7"/>
+      <c r="AM22" s="7"/>
+      <c r="AN22" s="7"/>
+      <c r="AO22" s="7"/>
+      <c r="AP22" s="7"/>
+      <c r="AQ22" s="7"/>
+      <c r="AR22" s="7"/>
+      <c r="AS22" s="7"/>
+      <c r="AT22" s="7"/>
+      <c r="AU22" s="7"/>
+      <c r="AV22" s="7"/>
+      <c r="AW22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AV22),"")</f>
         <v/>
       </c>
-      <c r="AX22" s="5"/>
+      <c r="AX22" s="7"/>
     </row>
     <row r="23" spans="1:50">
-      <c r="A23" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+      <c r="AF23" s="7"/>
+      <c r="AG23" s="7"/>
+      <c r="AH23" s="7"/>
+      <c r="AI23" s="7"/>
+      <c r="AJ23" s="7"/>
+      <c r="AK23" s="7"/>
+      <c r="AL23" s="7"/>
+      <c r="AM23" s="7"/>
+      <c r="AN23" s="7"/>
+      <c r="AO23" s="7"/>
+      <c r="AP23" s="7"/>
+      <c r="AQ23" s="7"/>
+      <c r="AR23" s="7"/>
+      <c r="AS23" s="7"/>
+      <c r="AT23" s="7"/>
+      <c r="AU23" s="7"/>
+      <c r="AV23" s="7"/>
+      <c r="AW23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AV23),"")</f>
         <v/>
       </c>
-      <c r="AX23" s="5"/>
+      <c r="AX23" s="7"/>
     </row>
     <row r="24" spans="1:50">
-      <c r="A24" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+      <c r="AF24" s="7"/>
+      <c r="AG24" s="7"/>
+      <c r="AH24" s="7"/>
+      <c r="AI24" s="7"/>
+      <c r="AJ24" s="7"/>
+      <c r="AK24" s="7"/>
+      <c r="AL24" s="7"/>
+      <c r="AM24" s="7"/>
+      <c r="AN24" s="7"/>
+      <c r="AO24" s="7"/>
+      <c r="AP24" s="7"/>
+      <c r="AQ24" s="7"/>
+      <c r="AR24" s="7"/>
+      <c r="AS24" s="7"/>
+      <c r="AT24" s="7"/>
+      <c r="AU24" s="7"/>
+      <c r="AV24" s="7"/>
+      <c r="AW24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AV24),"")</f>
         <v/>
       </c>
-      <c r="AX24" s="5"/>
+      <c r="AX24" s="7"/>
     </row>
     <row r="25" spans="1:50">
-      <c r="A25" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+      <c r="AF25" s="7"/>
+      <c r="AG25" s="7"/>
+      <c r="AH25" s="7"/>
+      <c r="AI25" s="7"/>
+      <c r="AJ25" s="7"/>
+      <c r="AK25" s="7"/>
+      <c r="AL25" s="7"/>
+      <c r="AM25" s="7"/>
+      <c r="AN25" s="7"/>
+      <c r="AO25" s="7"/>
+      <c r="AP25" s="7"/>
+      <c r="AQ25" s="7"/>
+      <c r="AR25" s="7"/>
+      <c r="AS25" s="7"/>
+      <c r="AT25" s="7"/>
+      <c r="AU25" s="7"/>
+      <c r="AV25" s="7"/>
+      <c r="AW25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AV25),"")</f>
         <v/>
       </c>
-      <c r="AX25" s="5"/>
+      <c r="AX25" s="7"/>
     </row>
     <row r="26" spans="1:50">
-      <c r="A26" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+      <c r="AF26" s="7"/>
+      <c r="AG26" s="7"/>
+      <c r="AH26" s="7"/>
+      <c r="AI26" s="7"/>
+      <c r="AJ26" s="7"/>
+      <c r="AK26" s="7"/>
+      <c r="AL26" s="7"/>
+      <c r="AM26" s="7"/>
+      <c r="AN26" s="7"/>
+      <c r="AO26" s="7"/>
+      <c r="AP26" s="7"/>
+      <c r="AQ26" s="7"/>
+      <c r="AR26" s="7"/>
+      <c r="AS26" s="7"/>
+      <c r="AT26" s="7"/>
+      <c r="AU26" s="7"/>
+      <c r="AV26" s="7"/>
+      <c r="AW26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AV26),"")</f>
         <v/>
       </c>
-      <c r="AX26" s="5"/>
+      <c r="AX26" s="7"/>
     </row>
     <row r="27" spans="1:50">
-      <c r="A27" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="7"/>
+      <c r="AH27" s="7"/>
+      <c r="AI27" s="7"/>
+      <c r="AJ27" s="7"/>
+      <c r="AK27" s="7"/>
+      <c r="AL27" s="7"/>
+      <c r="AM27" s="7"/>
+      <c r="AN27" s="7"/>
+      <c r="AO27" s="7"/>
+      <c r="AP27" s="7"/>
+      <c r="AQ27" s="7"/>
+      <c r="AR27" s="7"/>
+      <c r="AS27" s="7"/>
+      <c r="AT27" s="7"/>
+      <c r="AU27" s="7"/>
+      <c r="AV27" s="7"/>
+      <c r="AW27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AV27),"")</f>
         <v/>
       </c>
-      <c r="AX27" s="5"/>
+      <c r="AX27" s="7"/>
     </row>
     <row r="28" spans="1:50">
-      <c r="A28" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+      <c r="AF28" s="7"/>
+      <c r="AG28" s="7"/>
+      <c r="AH28" s="7"/>
+      <c r="AI28" s="7"/>
+      <c r="AJ28" s="7"/>
+      <c r="AK28" s="7"/>
+      <c r="AL28" s="7"/>
+      <c r="AM28" s="7"/>
+      <c r="AN28" s="7"/>
+      <c r="AO28" s="7"/>
+      <c r="AP28" s="7"/>
+      <c r="AQ28" s="7"/>
+      <c r="AR28" s="7"/>
+      <c r="AS28" s="7"/>
+      <c r="AT28" s="7"/>
+      <c r="AU28" s="7"/>
+      <c r="AV28" s="7"/>
+      <c r="AW28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AV28),"")</f>
         <v/>
       </c>
-      <c r="AX28" s="5"/>
+      <c r="AX28" s="7"/>
     </row>
     <row r="29" spans="1:50">
-      <c r="A29" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+      <c r="AF29" s="7"/>
+      <c r="AG29" s="7"/>
+      <c r="AH29" s="7"/>
+      <c r="AI29" s="7"/>
+      <c r="AJ29" s="7"/>
+      <c r="AK29" s="7"/>
+      <c r="AL29" s="7"/>
+      <c r="AM29" s="7"/>
+      <c r="AN29" s="7"/>
+      <c r="AO29" s="7"/>
+      <c r="AP29" s="7"/>
+      <c r="AQ29" s="7"/>
+      <c r="AR29" s="7"/>
+      <c r="AS29" s="7"/>
+      <c r="AT29" s="7"/>
+      <c r="AU29" s="7"/>
+      <c r="AV29" s="7"/>
+      <c r="AW29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AV29),"")</f>
         <v/>
       </c>
-      <c r="AX29" s="5"/>
+      <c r="AX29" s="7"/>
     </row>
     <row r="30" spans="1:50">
-      <c r="A30" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+      <c r="AF30" s="7"/>
+      <c r="AG30" s="7"/>
+      <c r="AH30" s="7"/>
+      <c r="AI30" s="7"/>
+      <c r="AJ30" s="7"/>
+      <c r="AK30" s="7"/>
+      <c r="AL30" s="7"/>
+      <c r="AM30" s="7"/>
+      <c r="AN30" s="7"/>
+      <c r="AO30" s="7"/>
+      <c r="AP30" s="7"/>
+      <c r="AQ30" s="7"/>
+      <c r="AR30" s="7"/>
+      <c r="AS30" s="7"/>
+      <c r="AT30" s="7"/>
+      <c r="AU30" s="7"/>
+      <c r="AV30" s="7"/>
+      <c r="AW30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AV30),"")</f>
         <v/>
       </c>
-      <c r="AX30" s="5"/>
+      <c r="AX30" s="7"/>
     </row>
     <row r="31" spans="1:50">
-      <c r="A31" s="5" t="s">
-[...49 lines deleted...]
-      <c r="AW31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+      <c r="AF31" s="7"/>
+      <c r="AG31" s="7"/>
+      <c r="AH31" s="7"/>
+      <c r="AI31" s="7"/>
+      <c r="AJ31" s="7"/>
+      <c r="AK31" s="7"/>
+      <c r="AL31" s="7"/>
+      <c r="AM31" s="7"/>
+      <c r="AN31" s="7"/>
+      <c r="AO31" s="7"/>
+      <c r="AP31" s="7"/>
+      <c r="AQ31" s="7"/>
+      <c r="AR31" s="7"/>
+      <c r="AS31" s="7"/>
+      <c r="AT31" s="7"/>
+      <c r="AU31" s="7"/>
+      <c r="AV31" s="7"/>
+      <c r="AW31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:AV31),"")</f>
         <v/>
       </c>
-      <c r="AX31" s="5"/>
+      <c r="AX31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="1380">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -9625,4138 +10296,6136 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...18 lines deleted...]
-        <v>41</v>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5" t="s">
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B12" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="C12" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="D12" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="E12" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="F12" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="G12" s="7" t="s">
         <v>48</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="H12" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="C4" s="5" t="s">
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="C13" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="D13" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="E13" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="F13" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="G13" s="7" t="s">
         <v>55</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="H13" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="C5" s="5" t="s">
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="C14" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="D14" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="E14" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="F14" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="H5" s="5" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="G14" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="H14" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D6" s="5" t="s">
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="C15" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="D15" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="E15" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="F15" s="7" t="s">
         <v>68</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="G15" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="H15" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B16" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="C16" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="D16" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="E16" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="F16" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="H7" s="5" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="G16" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="H16" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="D8" s="5" t="s">
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B17" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="C17" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="D17" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="E17" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="F17" s="7" t="s">
         <v>81</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="5" t="s">
+      <c r="G17" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="H17" s="7" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="C18" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="D18" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="E18" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="F18" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="H9" s="5" t="s">
-[...7 lines deleted...]
-      <c r="B10" s="5" t="s">
+      <c r="G18" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="H18" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="D10" s="5" t="s">
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="C19" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="F10" s="5" t="s">
+      <c r="D19" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="G10" s="5" t="s">
+      <c r="E19" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="H10" s="5" t="s">
+      <c r="F19" s="7" t="s">
         <v>94</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="5" t="s">
+      <c r="G19" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="H19" s="7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B20" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="D11" s="5" t="s">
+      <c r="C20" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="D20" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="F11" s="5" t="s">
+      <c r="E20" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="G11" s="5" t="s">
+      <c r="F20" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="H11" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="G20" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...226 lines deleted...]
-        <v>94</v>
+      <c r="H20" s="7" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="5" t="s">
-[...21 lines deleted...]
-        <v>94</v>
+      <c r="A21" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...14 lines deleted...]
-      <c r="F1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="K2" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="K3" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="K4" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="K5" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="K6" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="K7" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="K8" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="K9" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="K10" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="K11" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="K12" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="K13" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="K14" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="K15" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="K16" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="K17" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="K18" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="K19" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="K20" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="K21" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="K22" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="G1" s="6" t="s">
-[...16 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="D23" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="K23" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5">
+      <c r="B24" s="7">
+        <v>10.2</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="K24" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" s="7">
         <v>1.1</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="5" t="s">
+      <c r="C25" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="K25" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="E2" s="5" t="s">
-[...17 lines deleted...]
-      <c r="K2" s="7">
+      <c r="B26" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="K26" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...24 lines deleted...]
-      <c r="I3" s="5" t="s">
+    <row r="27" spans="1:11">
+      <c r="A27" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="H27" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="J3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="7">
+      <c r="I27" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="K27" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
-[...27 lines deleted...]
-      <c r="J4" s="5" t="s">
+    <row r="28" spans="1:11">
+      <c r="A28" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="K28" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="H29" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="K4" s="7">
+      <c r="I29" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="K29" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="5" spans="1:11">
-[...20 lines deleted...]
-      <c r="K5" s="7">
+    <row r="30" spans="1:11">
+      <c r="A30" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="K30" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
-[...15 lines deleted...]
-      <c r="F6" s="5" t="s">
+    <row r="31" spans="1:11">
+      <c r="A31" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I31" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="K31" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B32" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I32" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="J32" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="K32" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I33" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="K33" s="9">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B34" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="F34" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="G6" s="5" t="s">
-[...11 lines deleted...]
-      <c r="K6" s="7">
+      <c r="G34" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="H34" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I34" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="J34" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="K34" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
-[...30 lines deleted...]
-      <c r="K7" s="7">
+    <row r="35" spans="1:11">
+      <c r="A35" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I35" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="J35" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="K35" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
-[...30 lines deleted...]
-      <c r="K8" s="7">
+    <row r="36" spans="1:11">
+      <c r="A36" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B36" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="J36" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="K36" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="9" spans="1:11">
-[...30 lines deleted...]
-      <c r="K9" s="7">
+    <row r="37" spans="1:11">
+      <c r="A37" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I37" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="J37" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="K37" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
-[...30 lines deleted...]
-      <c r="K10" s="7">
+    <row r="38" spans="1:11">
+      <c r="A38" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="H38" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I38" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="J38" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="K38" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
-[...30 lines deleted...]
-      <c r="K11" s="7">
+    <row r="39" spans="1:11">
+      <c r="A39" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B39" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="H39" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I39" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="J39" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="K39" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
-[...30 lines deleted...]
-      <c r="K12" s="7">
+    <row r="40" spans="1:11">
+      <c r="A40" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="K40" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
-[...30 lines deleted...]
-      <c r="K13" s="7">
+    <row r="41" spans="1:11">
+      <c r="A41" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="J41" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="K41" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
-[...30 lines deleted...]
-      <c r="K14" s="7">
+    <row r="42" spans="1:11">
+      <c r="A42" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B42" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="J42" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="K42" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
-[...30 lines deleted...]
-      <c r="K15" s="7">
+    <row r="43" spans="1:11">
+      <c r="A43" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B43" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I43" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="J43" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="K43" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
-[...30 lines deleted...]
-      <c r="K16" s="7">
+    <row r="44" spans="1:11">
+      <c r="A44" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B44" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I44" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="J44" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="K44" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
-[...20 lines deleted...]
-      <c r="K17" s="7">
+    <row r="45" spans="1:11">
+      <c r="A45" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B45" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I45" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="J45" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="K45" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
-[...30 lines deleted...]
-      <c r="K18" s="7">
+    <row r="46" spans="1:11">
+      <c r="A46" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B46" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="J46" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="K46" s="9">
         <v>2.17</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
-[...178 lines deleted...]
-      <c r="B24" s="5">
+    <row r="47" spans="1:11">
+      <c r="A47" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B47" s="7">
         <v>10.2</v>
       </c>
-      <c r="C24" s="5" t="s">
-[...11 lines deleted...]
-      <c r="G24" s="5" t="s">
+      <c r="C47" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="H47" s="7" t="s">
         <v>230</v>
       </c>
-      <c r="H24" s="5" t="s">
-[...562 lines deleted...]
-      <c r="D41" s="5" t="s">
+      <c r="I47" s="7" t="s">
         <v>248</v>
       </c>
-      <c r="E41" s="5" t="s">
-[...31 lines deleted...]
-      <c r="D42" s="5" t="s">
+      <c r="J47" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="E42" s="5" t="s">
-[...192 lines deleted...]
-      <c r="K47" s="7">
+      <c r="K47" s="9">
         <v>2.17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I99"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I25"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>261</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="5">
+      <c r="B2" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5">
+      <c r="B3" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5">
+      <c r="B4" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C4" s="7">
+        <v>3</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C5" s="7">
+        <v>4</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C6" s="7">
+        <v>5</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C7" s="7">
+        <v>6</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C8" s="7">
+        <v>7</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C9" s="7">
+        <v>8</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C10" s="7">
+        <v>9</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C11" s="7">
+        <v>10</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C12" s="7">
+        <v>11</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C13" s="7">
+        <v>12</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C14" s="7">
+        <v>13</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C15" s="7">
+        <v>14</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C16" s="7">
+        <v>15</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C17" s="7">
+        <v>16</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C18" s="7">
+        <v>17</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C19" s="7">
+        <v>18</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C20" s="7">
+        <v>19</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C21" s="7">
+        <v>20</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C22" s="7">
+        <v>21</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C23" s="7">
         <v>1</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="D23" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5">
+      <c r="B24" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C24" s="7">
         <v>2</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="D24" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5">
+      <c r="B25" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C25" s="7">
         <v>3</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="D25" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="5">
+      <c r="B26" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C26" s="7">
         <v>4</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="D26" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="5">
+      <c r="B27" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C27" s="7">
+        <v>5</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C28" s="7">
+        <v>6</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C29" s="7">
+        <v>7</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C30" s="7">
+        <v>8</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C31" s="7">
+        <v>9</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C32" s="7">
         <v>1</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="D32" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="5">
+      <c r="B33" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C33" s="7">
+        <v>2</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C34" s="7">
+        <v>3</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C35" s="7">
         <v>1</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="D35" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="5">
+      <c r="B36" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C36" s="7">
+        <v>2</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C37" s="7">
+        <v>3</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C38" s="7">
+        <v>4</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C39" s="7">
+        <v>5</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C40" s="7">
+        <v>6</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C41" s="7">
+        <v>7</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C42" s="7">
+        <v>8</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C43" s="7">
         <v>1</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="D43" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="5">
+      <c r="B44" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C44" s="7">
         <v>2</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="D44" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="5">
+      <c r="B45" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C45" s="7">
         <v>3</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="D45" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="5">
+      <c r="B46" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C46" s="7">
+        <v>4</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C47" s="7">
+        <v>5</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C48" s="7">
+        <v>6</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C49" s="7">
         <v>1</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C14" s="5">
+      <c r="D49" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C50" s="7">
+        <v>2</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C51" s="7">
         <v>1</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C15" s="5">
+      <c r="D51" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C52" s="7">
         <v>2</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C16" s="5">
+      <c r="D52" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C53" s="7">
+        <v>3</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C54" s="7">
+        <v>4</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C55" s="7">
+        <v>5</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C56" s="7">
+        <v>6</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C57" s="7">
+        <v>7</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C58" s="7">
+        <v>8</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C59" s="7">
+        <v>9</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C60" s="7">
+        <v>10</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C61" s="7">
+        <v>11</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C62" s="7">
+        <v>12</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C63" s="7">
+        <v>13</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C64" s="7">
+        <v>14</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C65" s="7">
+        <v>15</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C66" s="7">
+        <v>16</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C67" s="7">
+        <v>17</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C68" s="7">
+        <v>18</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C69" s="7">
+        <v>19</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C70" s="7">
+        <v>20</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C71" s="7">
+        <v>21</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C72" s="7">
         <v>1</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C17" s="5">
+      <c r="D72" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C73" s="7">
         <v>2</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C18" s="5">
+      <c r="D73" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C74" s="7">
         <v>3</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C19" s="5">
+      <c r="D74" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C75" s="7">
         <v>4</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C20" s="5">
+      <c r="D75" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C76" s="7">
+        <v>5</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C77" s="7">
+        <v>6</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C78" s="7">
+        <v>7</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7"/>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C79" s="7">
+        <v>8</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7"/>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C80" s="7">
+        <v>9</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C81" s="7">
         <v>1</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C21" s="5">
+      <c r="D81" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7"/>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C82" s="7">
+        <v>2</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C83" s="7">
+        <v>3</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C84" s="7">
         <v>1</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C22" s="5">
+      <c r="D84" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+      <c r="I84" s="7"/>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C85" s="7">
+        <v>2</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="7"/>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C86" s="7">
+        <v>3</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="7"/>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C87" s="7">
+        <v>4</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+      <c r="I87" s="7"/>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C88" s="7">
+        <v>5</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+      <c r="I88" s="7"/>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C89" s="7">
+        <v>6</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="7"/>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C90" s="7">
+        <v>7</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+      <c r="I90" s="7"/>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C91" s="7">
+        <v>8</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E91" s="7"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="7"/>
+      <c r="I91" s="7"/>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C92" s="7">
         <v>1</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C23" s="5">
+      <c r="D92" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="7"/>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C93" s="7">
         <v>2</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C24" s="5">
+      <c r="D93" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E93" s="7"/>
+      <c r="F93" s="7"/>
+      <c r="G93" s="7"/>
+      <c r="H93" s="7"/>
+      <c r="I93" s="7"/>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C94" s="7">
         <v>3</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C25" s="5">
+      <c r="D94" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E94" s="7"/>
+      <c r="F94" s="7"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="7"/>
+      <c r="I94" s="7"/>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C95" s="7">
+        <v>4</v>
+      </c>
+      <c r="D95" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E95" s="7"/>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
+      <c r="H95" s="7"/>
+      <c r="I95" s="7"/>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C96" s="7">
+        <v>5</v>
+      </c>
+      <c r="D96" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E96" s="7"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+      <c r="H96" s="7"/>
+      <c r="I96" s="7"/>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C97" s="7">
+        <v>6</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E97" s="7"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+      <c r="H97" s="7"/>
+      <c r="I97" s="7"/>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C98" s="7">
         <v>1</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I25" s="5"/>
+      <c r="D98" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E98" s="7"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="7"/>
+      <c r="H98" s="7"/>
+      <c r="I98" s="7"/>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C99" s="7">
+        <v>2</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E99" s="7"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="7"/>
+      <c r="I99" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>282</v>
+      <c r="A2" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>336</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>25</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>286</v>
+      <c r="E3" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>340</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...2 lines deleted...]
-      <c r="D4" s="5">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...6 lines deleted...]
-        <v>289</v>
+      <c r="E4" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>292</v>
+      <c r="E5" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>346</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...6 lines deleted...]
-        <v>295</v>
+      <c r="E6" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C7" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="D7" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...6 lines deleted...]
-        <v>297</v>
+      <c r="E7" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>351</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="5"/>
-[...2 lines deleted...]
-      <c r="D8" s="5">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
         <v>2</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...6 lines deleted...]
-        <v>298</v>
+      <c r="E8" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>352</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="5"/>
-[...2 lines deleted...]
-      <c r="D9" s="5">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...6 lines deleted...]
-        <v>299</v>
+      <c r="E9" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="5"/>
-[...2 lines deleted...]
-      <c r="D10" s="5">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...6 lines deleted...]
-        <v>300</v>
+      <c r="E10" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>354</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
         <v>15</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="5">
+      <c r="C11" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D11" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...6 lines deleted...]
-        <v>301</v>
+      <c r="E11" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>355</v>
       </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="5"/>
-[...2 lines deleted...]
-      <c r="D12" s="5">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
         <v>2</v>
       </c>
-      <c r="E12" s="5" t="s">
-[...6 lines deleted...]
-        <v>302</v>
+      <c r="E12" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>356</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="5"/>
-[...2 lines deleted...]
-      <c r="D13" s="5">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
         <v>3</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...6 lines deleted...]
-        <v>303</v>
+      <c r="E13" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>357</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="5"/>
-[...2 lines deleted...]
-      <c r="D14" s="5">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
         <v>4</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...6 lines deleted...]
-        <v>304</v>
+      <c r="E14" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>358</v>
       </c>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="5">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
         <v>15</v>
       </c>
-      <c r="C15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="5">
+      <c r="C15" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="D15" s="7">
         <v>1</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...6 lines deleted...]
-        <v>305</v>
+      <c r="E15" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="5"/>
-[...2 lines deleted...]
-      <c r="D16" s="5">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
         <v>2</v>
       </c>
-      <c r="E16" s="5" t="s">
-[...6 lines deleted...]
-        <v>306</v>
+      <c r="E16" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="5"/>
-[...2 lines deleted...]
-      <c r="D17" s="5">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
         <v>3</v>
       </c>
-      <c r="E17" s="5" t="s">
-[...6 lines deleted...]
-        <v>307</v>
+      <c r="E17" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>361</v>
       </c>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="5"/>
-[...2 lines deleted...]
-      <c r="D18" s="5">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
         <v>4</v>
       </c>
-      <c r="E18" s="5" t="s">
-[...6 lines deleted...]
-        <v>308</v>
+      <c r="E18" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>362</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="5">
+      <c r="A19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="7">
         <v>15</v>
       </c>
-      <c r="C19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="5">
+      <c r="C19" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D19" s="7">
         <v>1</v>
       </c>
-      <c r="E19" s="5" t="s">
-[...6 lines deleted...]
-        <v>309</v>
+      <c r="E19" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>363</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="5"/>
-[...2 lines deleted...]
-      <c r="D20" s="5">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
         <v>2</v>
       </c>
-      <c r="E20" s="5" t="s">
-[...6 lines deleted...]
-        <v>310</v>
+      <c r="E20" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" s="5"/>
-[...2 lines deleted...]
-      <c r="D21" s="5">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
         <v>3</v>
       </c>
-      <c r="E21" s="5" t="s">
-[...6 lines deleted...]
-        <v>311</v>
+      <c r="E21" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>365</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="5"/>
-[...2 lines deleted...]
-      <c r="D22" s="5">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
         <v>4</v>
       </c>
-      <c r="E22" s="5" t="s">
-[...6 lines deleted...]
-        <v>312</v>
+      <c r="E22" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>366</v>
       </c>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="5">
+      <c r="A23" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="7">
         <v>15</v>
       </c>
-      <c r="C23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="5">
+      <c r="C23" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="D23" s="7">
         <v>1</v>
       </c>
-      <c r="E23" s="5" t="s">
-[...6 lines deleted...]
-        <v>313</v>
+      <c r="E23" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" s="5"/>
-[...2 lines deleted...]
-      <c r="D24" s="5">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
         <v>2</v>
       </c>
-      <c r="E24" s="5" t="s">
-[...6 lines deleted...]
-        <v>314</v>
+      <c r="E24" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>368</v>
       </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" s="5"/>
-[...2 lines deleted...]
-      <c r="D25" s="5">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
         <v>3</v>
       </c>
-      <c r="E25" s="5" t="s">
-[...6 lines deleted...]
-        <v>315</v>
+      <c r="E25" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="5"/>
-[...2 lines deleted...]
-      <c r="D26" s="5">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
         <v>4</v>
       </c>
-      <c r="E26" s="5" t="s">
-[...6 lines deleted...]
-        <v>316</v>
+      <c r="E26" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>370</v>
       </c>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="5">
+      <c r="A27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="7">
         <v>15</v>
       </c>
-      <c r="C27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="5">
+      <c r="C27" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="D27" s="7">
         <v>1</v>
       </c>
-      <c r="E27" s="5" t="s">
-[...6 lines deleted...]
-        <v>317</v>
+      <c r="E27" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>371</v>
       </c>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" s="5"/>
-[...2 lines deleted...]
-      <c r="D28" s="5">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
         <v>2</v>
       </c>
-      <c r="E28" s="5" t="s">
-[...6 lines deleted...]
-        <v>318</v>
+      <c r="E28" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>372</v>
       </c>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" s="5"/>
-[...2 lines deleted...]
-      <c r="D29" s="5">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
         <v>3</v>
       </c>
-      <c r="E29" s="5" t="s">
-[...6 lines deleted...]
-        <v>319</v>
+      <c r="E29" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30" s="5"/>
-[...2 lines deleted...]
-      <c r="D30" s="5">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
         <v>4</v>
       </c>
-      <c r="E30" s="5" t="s">
-[...6 lines deleted...]
-        <v>320</v>
+      <c r="E30" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="5">
+      <c r="A31" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="7">
         <v>15</v>
       </c>
-      <c r="C31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="5">
+      <c r="C31" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="D31" s="7">
         <v>1</v>
       </c>
-      <c r="E31" s="5" t="s">
-[...6 lines deleted...]
-        <v>322</v>
+      <c r="E31" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>376</v>
       </c>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="5"/>
-[...2 lines deleted...]
-      <c r="D32" s="5">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
         <v>2</v>
       </c>
-      <c r="E32" s="5" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="E32" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>377</v>
       </c>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" s="5"/>
-[...2 lines deleted...]
-      <c r="D33" s="5">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
         <v>3</v>
       </c>
-      <c r="E33" s="5" t="s">
-[...6 lines deleted...]
-        <v>324</v>
+      <c r="E33" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>378</v>
       </c>
     </row>
     <row r="34" spans="1:7">
-      <c r="A34" s="5"/>
-[...2 lines deleted...]
-      <c r="D34" s="5">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
         <v>4</v>
       </c>
-      <c r="E34" s="5" t="s">
-[...6 lines deleted...]
-        <v>325</v>
+      <c r="E34" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>379</v>
       </c>
     </row>
     <row r="35" spans="1:7">
-      <c r="A35" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="5">
+      <c r="A35" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="7">
         <v>15</v>
       </c>
-      <c r="C35" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="5">
+      <c r="C35" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="D35" s="7">
         <v>1</v>
       </c>
-      <c r="E35" s="5" t="s">
-[...6 lines deleted...]
-        <v>326</v>
+      <c r="E35" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="36" spans="1:7">
-      <c r="A36" s="5"/>
-[...2 lines deleted...]
-      <c r="D36" s="5">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
         <v>2</v>
       </c>
-      <c r="E36" s="5" t="s">
-[...6 lines deleted...]
-        <v>327</v>
+      <c r="E36" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>381</v>
       </c>
     </row>
     <row r="37" spans="1:7">
-      <c r="A37" s="5"/>
-[...2 lines deleted...]
-      <c r="D37" s="5">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
         <v>3</v>
       </c>
-      <c r="E37" s="5" t="s">
-[...6 lines deleted...]
-        <v>328</v>
+      <c r="E37" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>382</v>
       </c>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" s="5"/>
-[...2 lines deleted...]
-      <c r="D38" s="5">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
         <v>4</v>
       </c>
-      <c r="E38" s="5" t="s">
-[...6 lines deleted...]
-        <v>329</v>
+      <c r="E38" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>383</v>
       </c>
     </row>
     <row r="39" spans="1:7">
-      <c r="A39" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="5">
+      <c r="A39" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="7">
         <v>15</v>
       </c>
-      <c r="C39" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="5">
+      <c r="C39" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="D39" s="7">
         <v>1</v>
       </c>
-      <c r="E39" s="5" t="s">
-[...6 lines deleted...]
-        <v>330</v>
+      <c r="E39" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="40" spans="1:7">
-      <c r="A40" s="5"/>
-[...2 lines deleted...]
-      <c r="D40" s="5">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7">
         <v>2</v>
       </c>
-      <c r="E40" s="5" t="s">
-[...6 lines deleted...]
-        <v>331</v>
+      <c r="E40" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>385</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" s="5"/>
-[...2 lines deleted...]
-      <c r="D41" s="5">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7">
         <v>3</v>
       </c>
-      <c r="E41" s="5" t="s">
-[...6 lines deleted...]
-        <v>332</v>
+      <c r="E41" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" s="5"/>
-[...2 lines deleted...]
-      <c r="D42" s="5">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7">
         <v>4</v>
       </c>
-      <c r="E42" s="5" t="s">
-[...6 lines deleted...]
-        <v>333</v>
+      <c r="E42" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>337</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>422</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>422</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>341</v>
+      <c r="A2" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>344</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>472</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>347</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>475</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>350</v>
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>478</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>351</v>
+      <c r="A6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>352</v>
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>480</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>353</v>
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>481</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>354</v>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>482</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>355</v>
+      <c r="A10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>483</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>356</v>
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>357</v>
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>485</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>358</v>
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>486</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>359</v>
+      <c r="A14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>487</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>360</v>
+      <c r="A15" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>488</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>361</v>
+      <c r="A16" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>362</v>
+      <c r="A17" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>490</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>363</v>
+      <c r="A18" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>491</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>364</v>
+      <c r="A19" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>492</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>365</v>
+      <c r="A20" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>493</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5" t="s">
-[...9 lines deleted...]
-        <v>366</v>
+      <c r="A21" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>494</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
-[...9 lines deleted...]
-        <v>367</v>
+      <c r="A22" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="5" t="s">
-[...9 lines deleted...]
-        <v>368</v>
+      <c r="A23" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>496</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5" t="s">
-[...9 lines deleted...]
-        <v>370</v>
+      <c r="A24" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>498</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="5" t="s">
-[...9 lines deleted...]
-        <v>372</v>
+      <c r="A25" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>500</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5" t="s">
-[...9 lines deleted...]
-        <v>374</v>
+      <c r="A26" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>502</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5" t="s">
-[...9 lines deleted...]
-        <v>375</v>
+      <c r="A27" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>503</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>376</v>
+      <c r="A28" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>504</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5" t="s">
-[...9 lines deleted...]
-        <v>377</v>
+      <c r="A29" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>505</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="5" t="s">
-[...9 lines deleted...]
-        <v>378</v>
+      <c r="A30" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="5" t="s">
-[...9 lines deleted...]
-        <v>379</v>
+      <c r="A31" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>507</v>
       </c>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" s="5" t="s">
-[...9 lines deleted...]
-        <v>380</v>
+      <c r="A32" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>508</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>