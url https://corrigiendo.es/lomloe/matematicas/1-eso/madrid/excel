--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 22:25</t>
+    <t>01/09/2026 13:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 para Matemáticas de 1.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Matemáticas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen exactamente los 10 criterios de evaluación y los saberes básicos del Real Decreto 217/2022, sin ninguna alteración.</t>
   </si>