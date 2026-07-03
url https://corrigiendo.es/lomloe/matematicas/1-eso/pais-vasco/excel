--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="679">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:35</t>
+    <t>03/07/2026 19:32</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -424,114 +424,129 @@
   <si>
     <t>Sesiones de resolución de problemas en las que se fomenta el uso de diversos métodos heurísticos y el uso de la calculadora.</t>
   </si>
   <si>
     <t>Calificar exclusivamente el resultado numérico final sin valorar la idoneidad de la estrategia o el uso de herramientas intermedias empleadas.</t>
   </si>
   <si>
     <t>Aplicar diferentes herramientas y estrategias hasta en contrar las apropiadas que contribuyan a la resolución de un problema.</t>
   </si>
   <si>
     <t>Resolver problemas matemáticos de forma efectiva, integrando conocimientos previos y utilizando calculadoras o software específico para alcanzar y verificar resultados correctos.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega hojas de problemas resueltos o capturas de software matemático donde se visualiza el procedimiento lógico y la solución final obtenida.</t>
   </si>
   <si>
     <t>Sesiones prácticas de resolución de problemas cotidianos donde se requiere el uso de la calculadora para operaciones complejas o comprobación de datos.</t>
   </si>
   <si>
     <t>Confundir la destreza técnica en el uso de la herramienta (calculadora/software) con la capacidad de razonamiento matemático para plantear el problema.</t>
   </si>
   <si>
-    <t>Obtener las posibles soluciones matemáticas razonadas de un problema movilizando los conocimientos y las herra mientas tecnológicas necesarias.</t>
+    <t>Obtener las posibles soluciones matemáticas razonadas de un problema movilizando los conocimientos y las herramientas tecnológicas necesarias.</t>
   </si>
   <si>
     <t>Problema competencial + razonamiento</t>
   </si>
   <si>
     <t>Comprobar la corrección matemática de las soluciones de un problema, analizando otras posibles estrategias de resolución.</t>
   </si>
   <si>
+    <t>Verificar si los resultados obtenidos en un problema son correctos mediante pruebas matemáticas, como la sustitución en ecuaciones o la coherencia con el enunciado.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza operaciones de comprobación, como sustituir la incógnita en una ecuación o contrastar el resultado con las magnitudes iniciales en su cuaderno o examen.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de proporcionalidad o ecuaciones donde se exige explícitamente demostrar que la solución satisface las condiciones iniciales del problema.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado final del problema sin valorar si el alumno ha realizado o sabe realizar el proceso técnico de comprobación.</t>
+  </si>
+  <si>
     <t>Señalar las condiciones que requiere la solución de un problema, teniendo en cuenta el contexto en el que se plantea y el tipo de número y las herramientas de resolución con los que se cuenta.</t>
   </si>
   <si>
     <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma razonada.</t>
   </si>
   <si>
     <t>Evaluar</t>
   </si>
   <si>
     <t>El alumnado realiza una resolución escrita de problemas donde justifica la validez de la solución y redacta un breve análisis sobre sus implicaciones sociales, de consumo o ambientales.</t>
   </si>
   <si>
     <t>Resolución de situaciones problemáticas relacionadas con el consumo doméstico, el reparto equitativo o la sostenibilidad, integrando la reflexión crítica tras el cálculo matemático.</t>
   </si>
   <si>
     <t>Dar por válida una solución matemáticamente correcta pero contextualmente absurda o ignorar el análisis de impacto social y ambiental requerido por el criterio.</t>
   </si>
   <si>
-    <t>Reconocer conjeturas sencillas de forma guiada, anali zando patrones, propiedades y relaciones y razonando su validez con diferentes argumentos.</t>
+    <t>Reconocer conjeturas sencillas de forma guiada, analizando patrones, propiedades y relaciones y razonando su validez con diferentes argumentos.</t>
   </si>
   <si>
     <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su cumplimiento mediante la observación de regularidades y propiedades matemáticas básicas.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza una tarea de investigación donde describe por escrito el patrón detectado en una secuencia y justifica la validez de su hipótesis.</t>
   </si>
   <si>
     <t>Resolución de actividades sobre sucesiones visuales o numéricas donde deben explicar qué cambia y qué se mantiene constante para predecir valores futuros.</t>
   </si>
   <si>
     <t>Calificar únicamente si el número siguiente de la serie es correcto, ignorando la capacidad del alumno para verbalizar o formalizar la regla detectada.</t>
   </si>
   <si>
     <t>Plantear variantes de un problema dado modificando alguno de sus datos o alguna condición del problema.</t>
   </si>
   <si>
     <t>Diseñar versiones nuevas de un problema matemático variando sus datos iniciales para analizar cómo afectan estos cambios a la solución final obtenida.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado entrega una ficha de trabajo donde propone enunciados alternativos a partir de un modelo, resolviéndolos y explicando por escrito la relación entre los cambios realizados.</t>
   </si>
   <si>
     <t>Actividad de investigación tras resolver un problema tipo, donde se pide al alumnado predecir qué ocurre si se duplica un dato específico.</t>
   </si>
   <si>
     <t>Limitarse a cambiar los valores numéricos de forma mecánica sin realizar el análisis comparativo de los resultados, que es el núcleo del razonamiento solicitado.</t>
   </si>
   <si>
-    <t>Investigar conjeturas basadas en el razonamiento mate mático, utilizando la visualización, materiales manipulativos y digitales y las posibilidades del lenguaje algebraico y gráfico.</t>
+    <t>Investigar conjeturas basadas en el razonamiento matemático, utilizando la visualización, materiales manipulativos y digitales y las posibilidades del lenguaje algebraico y gráfico.</t>
   </si>
   <si>
     <t>Utilizar software matemático y calculadoras para investigar patrones, verificar hipótesis y resolver problemas de forma dinámica y eficiente.</t>
   </si>
   <si>
     <t>Utilizar</t>
   </si>
   <si>
     <t>El alumnado realiza construcciones geométricas dinámicas o tablas de datos digitales que muestran la validación o refutación de una conjetura matemática previa.</t>
   </si>
   <si>
     <t>Sesión de laboratorio matemático usando GeoGebra para descubrir la suma de los ángulos de un triángulo o patrones en sucesiones numéricas.</t>
   </si>
   <si>
     <t>Calificar la destreza técnica en el uso del programa informático olvidando evaluar el razonamiento matemático y la comprobación de la conjetura.</t>
   </si>
   <si>
     <t>Reconocer patrones sencillos, organizar datos y descom poner un problema en partes más simples facilitando su interpretación computacional.</t>
   </si>
   <si>
     <t>Identificar regularidades, estructurar información y dividir problemas complejos en tareas sencillas para facilitar su resolución lógica y algorítmica en contextos matemáticos.</t>
   </si>
   <si>
     <t>El alumnado entrega un esquema, diagrama o lista de pasos donde se desglosa un problema matemático complejo en subproblemas manejables e identifica patrones recurrentes.</t>
   </si>
@@ -553,51 +568,51 @@
   <si>
     <t>Situaciones de resolución de problemas mediante el uso de pseudocódigo o bloques de programación para automatizar cálculos de perímetros, áreas o proporcionalidad.</t>
   </si>
   <si>
     <t>Confundir la ejecución de un cálculo aritmético rutinario con la interpretación y modificación de la estructura lógica de un algoritmo.</t>
   </si>
   <si>
     <t>Reconocer las relaciones entre los conocimientos (arit méticos, algebraicos y geométricos) y las experiencias ma temáticas tales como identificar patrones o fomentar una mirada matemática a la realidad.</t>
   </si>
   <si>
     <t>Identificar y aplicar vínculos entre distintos bloques matemáticos, como aritmética y geometría, para resolver situaciones de forma integrada y no compartimentada.</t>
   </si>
   <si>
     <t>Reconocer</t>
   </si>
   <si>
     <t>El alumnado realiza tareas o proyectos donde aplica simultáneamente conceptos de distintos bloques, como el uso de fracciones para representar probabilidades o escalas en geometría.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje interdisciplinares o problemas complejos que exigen combinar herramientas de numeración, medida y representación espacial.</t>
   </si>
   <si>
     <t>Evaluar este criterio mediante ejercicios de un solo bloque de contenidos, sin exigir que el alumno establezca puentes o relaciones explícitas entre diferentes áreas.</t>
   </si>
   <si>
-    <t>Reforzar las conexiones entre los campos de la Matemá tica (Algebra, Geometría...) interactuando con materiales manipulables, asistentes matemáticos y otros recursos digitales, desarrollando estrategias básicas para la resolución de problemas.</t>
+    <t>Reforzar las conexiones entre los campos de la Matemática (Algebra, Geometría...) interactuando con materiales manipulables, asistentes matemáticos y otros recursos digitales, desarrollando estrategias básicas para la resolución de problemas.</t>
   </si>
   <si>
     <t>Relacionar distintos bloques de contenidos matemáticos, como aritmética y geometría, para resolver problemas complejos utilizando estrategias y conocimientos adquiridos anteriormente.</t>
   </si>
   <si>
     <t>El alumnado realiza una resolución de problemas competenciales donde integra conceptos de diferentes bloques matemáticos justificando la elección de las herramientas utilizadas.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje que requieren combinar herramientas de distintos temas, como aplicar proporcionalidad en contextos geométricos.</t>
   </si>
   <si>
     <t>Evaluar la resolución mecánica de ejercicios de un solo bloque temático sin exigir la integración explícita de conocimientos previos diversos.</t>
   </si>
   <si>
     <t>Reforzar e integrar las relaciones entre los campos de la Matemática interactuando con frecuencia con asistentes matemáticos y otros recursos digitales</t>
   </si>
   <si>
     <t>Establecer conexiones entre el mundo real y las matemáticas usando los procesos inherentes a la investigación científica y matemática: medir, clasificar, representar, inferir, predecir y comunicar, en situaciones de la vida cotidiana.</t>
   </si>
   <si>
     <t>Identificar y describir elementos matemáticos en situaciones cotidianas o de otras materias, aplicando procesos de investigación como medir, clasificar o predecir para conectar la realidad con las matemáticas.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
@@ -622,50 +637,65 @@
   <si>
     <t>Resolución de situaciones de aprendizaje interdisciplinares, como el cálculo de densidades en Biología o el uso de escalas en mapas de Geografía.</t>
   </si>
   <si>
     <t>Evaluar únicamente el acierto en el cálculo numérico sin valorar si el alumno comprende la relación funcional entre la matemática y la materia de aplicación.</t>
   </si>
   <si>
     <t>Reconocer las aportaciones de las matemáticas al pro greso de la humanidad que contribuyen a solucionar los retos a los que se enfrenta la sociedad actual</t>
   </si>
   <si>
     <t>Explicar ejemplos concretos sobre cómo los descubrimientos matemáticos han impulsado el desarrollo tecnológico, científico y social a lo largo de la historia y en la actualidad.</t>
   </si>
   <si>
     <t>El alumnado realiza un trabajo de investigación o presentación digital que analiza una aplicación matemática específica en la resolución de problemas globales o avances tecnológicos históricos.</t>
   </si>
   <si>
     <t>Investigación guiada sobre el papel de la geometría en la arquitectura antigua o el uso de algoritmos en la gestión de recursos actuales.</t>
   </si>
   <si>
     <t>Evaluar este criterio únicamente mediante preguntas teóricas de memorización de fechas o nombres históricos sin vincularlos a la resolución de problemas reales.</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos y resultados básicos mediante herramientas verbales, gráficas o simbóli cas, para visualizar ideas y estructurar procesos matemáticos, valorando su utilidad para enriquecer la comunicación y la transferencia de información.</t>
   </si>
   <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el razonamiento y facilitar la comunicación de hallazgos.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado produce representaciones gráficas, esquemas o modelos digitales que ilustran conceptos y procesos matemáticos, justificando la elección del formato utilizado.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o hojas de cálculo para visualizar propiedades geométricas o tendencias estadísticas en proyectos de aula.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la limpieza del dibujo manual sin integrar el uso de herramientas digitales que exige explícitamente el criterio.</t>
+  </si>
+  <si>
     <t>Usar las diferentes herramientas de representación (verbales, visuales, manipulativas y digitales) impulsando la transferencia entre formas de razonamiento.</t>
   </si>
   <si>
     <t>Crear esquemas, tablas o gráficos que faciliten la comprensión y el diseño de estrategias para resolver problemas matemáticos de forma organizada.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado realiza diagramas, tablas de datos o representaciones gráficas, tanto en papel como en soporte digital, que sirven de apoyo visual para plantear la resolución de un problema.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas donde se exige un boceto previo o modelización antes de realizar los cálculos finales.</t>
   </si>
   <si>
     <t>Calificar únicamente la solución numérica final del problema, ignorando la validez y utilidad del modelo o representación intermedia generada por el alumno.</t>
   </si>
   <si>
     <t>Comunicar información utilizando el lenguaje matemático apropiado (oralmente y por escrito) y describiendo y explicando los razonamientos, procedimientos y conclusiones de una manera clara y ordenada.</t>
   </si>
   <si>
     <t>Expresar ideas y procesos matemáticos con precisión técnica, usando soportes físicos o digitales para explicar razonamientos y conclusiones de forma estructurada.</t>
   </si>
   <si>
     <t>Comunicar</t>
@@ -694,423 +724,741 @@
   <si>
     <t>Evaluar únicamente la corrección del cálculo numérico final, ignorando si el alumno ha utilizado la terminología adecuada o si ha omitido las unidades de medida.</t>
   </si>
   <si>
     <t>Identificar las emociones propias con respecto a las matemáticas, aceptando los errores como una oportunidad de mejora y generando expectativas positivas ante nuevos retos.</t>
   </si>
   <si>
     <t>Identificar y regular las emociones ante retos matemáticos, fortaleciendo la confianza personal y manteniendo una actitud positiva frente a la resolución de problemas complejos.</t>
   </si>
   <si>
     <t>Gestionar</t>
   </si>
   <si>
     <t>El alumnado realiza registros de autoevaluación o diarios de clase donde describe sus bloqueos y las estrategias emocionales utilizadas para persistir en la tarea.</t>
   </si>
   <si>
     <t>Observacion sistematica</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas de final de unidad o desafíos matemáticos donde el alumnado se enfrenta a situaciones de bloqueo inicial.</t>
   </si>
   <si>
     <t>Evaluar la gestión emocional basándose exclusivamente en si el resultado final del ejercicio matemático es correcto o incorrecto.</t>
   </si>
   <si>
-    <t>Mostrar una motivación positiva y perseverancia acep tando la crítica razonada al hacer frente a las diferentes si tuaciones de aprendizaje de las matemáticas.</t>
+    <t>Mostrar una motivación positiva y perseverancia aceptando la crítica razonada al hacer frente a las diferentes si tuaciones de aprendizaje de las matemáticas.</t>
   </si>
   <si>
     <t>Mantener una actitud positiva ante retos matemáticos, persistiendo en la resolución de problemas y aceptando correcciones constructivas para mejorar el proceso de aprendizaje.</t>
   </si>
   <si>
     <t>Desarrollar</t>
   </si>
   <si>
     <t>El alumnado realiza un registro de autoevaluación o diario de clase donde describe cómo ha gestionado la frustración y aplicado sugerencias externas ante problemas complejos.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas de ingenio o retos lógicos donde el error inicial es frecuente y requiere reintentar la tarea.</t>
   </si>
   <si>
     <t>Evaluar la actitud basándose exclusivamente en el acierto numérico del ejercicio en lugar de registrar la persistencia y la reacción ante el error.</t>
   </si>
   <si>
-    <t>Aceptar los errores reconociendo en ellos una oportuni dad de mejora y una posibilidad de abordar nuevos retos de forma creativa</t>
+    <t>Aceptar los errores reconociendo en ellos una oportunidad de mejora y una posibilidad de abordar nuevos retos de forma creativa</t>
   </si>
   <si>
     <t>Colaborar activamente y construir relaciones en el tra bajo en equipos heterogéneos, comunicándose de manera efectiva, tomando decisiones y juicios informados, y eliminando todo tipo de prejuicio o discriminación.</t>
   </si>
   <si>
     <t>Trabajar en equipo de forma respetuosa y crítica, asumiendo roles y comunicándose eficazmente para resolver problemas matemáticos de manera conjunta y equitativa.</t>
   </si>
   <si>
     <t>Colaborar</t>
   </si>
   <si>
     <t>El alumnado realiza tareas grupales asumiendo roles específicos, participando en debates para la toma de decisiones y entregando una memoria o resolución conjunta del problema planteado.</t>
   </si>
   <si>
     <t>Sesiones de aprendizaje cooperativo donde se resuelven retos matemáticos complejos que requieren la división de tareas y el consenso grupal.</t>
   </si>
   <si>
     <t>Calificar el criterio basándose únicamente en el resultado correcto del problema matemático, ignorando el proceso de interacción y el reparto de tareas.</t>
   </si>
   <si>
-    <t>Participar en el reparto de tareas que deban desarro llarse en equipo, favoreciendo la inclusión sin ningún tipo de discriminación, la escucha activa, asumiendo el rol asignado y responsabilizándose de la propia contribución al grupo. Curso cuarto Matemáticas A</t>
+    <t>Participar en el reparto de tareas que deban desarrollarse en equipo, favoreciendo la inclusión sin ningún tipo de discriminación, la escucha activa, asumiendo el rol asignado y responsabilizándose de la propia contribución al grupo.</t>
   </si>
   <si>
     <t>Colaborar activamente en grupos de trabajo, asumiendo responsabilidades individuales y respetando las aportaciones de los demás para fomentar un ambiente de aprendizaje saludable.</t>
   </si>
   <si>
     <t>Participar</t>
   </si>
   <si>
     <t>El alumnado entrega una hoja de seguimiento de equipo donde se detallan los roles y tareas asumidas, además de mostrar una actitud colaborativa durante las sesiones.</t>
   </si>
   <si>
     <t>Proyectos de aprendizaje cooperativo, como la resolución de retos matemáticos complejos o la realización de estudios estadísticos grupales en el aula.</t>
   </si>
   <si>
     <t>Calificar este criterio basándose únicamente en la exactitud de los cálculos matemáticos del trabajo final, ignorando el proceso de interacción y reparto de tareas.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Conteo Estrategias para hacer estimaciones y recuentos sistemáticos en la resolución de problemas matemáticos y de la vida cotidiana (diagramas de árbol, tablas de doble entrada y otras estrategias de conteo significativo).*</t>
-[...62 lines deleted...]
-    <t>Relaciones Números reales: desarrollo del significado y la representación de cantidades con ellos.*</t>
+    <t>Conteo Estrategias para hacer estimaciones y recuentos sistemáticos en la resolución de problemas matemáticos y de la vida cotidiana (diagramas de árbol, tablas de doble entrada y otras estrategias de conteo significativo)</t>
+  </si>
+  <si>
+    <t>Cantidad Utilidades de los números naturales (ordenación, identificación, codificación...) en situaciones cotidianas</t>
+  </si>
+  <si>
+    <t>Pautas básicas para realizar estimaciones con la precisión requerida por el contexto</t>
+  </si>
+  <si>
+    <t>Pautas para reconocer y comparar el tamaño de los números en diversos contextos. Potencias de exponente positivo</t>
+  </si>
+  <si>
+    <t>Potencias y raíces sencillas para expresar cantidades en contextos de la resolución de problemas y de la vida cotidiana con la precisión requerida. Formas de representación de una cantidad (natural, entero, decimal, fracción, porcentaje) eligiendo la más adecuada en cada situación o problema y relación o equivalencia entre ellas</t>
+  </si>
+  <si>
+    <t>Sentido de las Estrategias de cálculo escrito y mental con números naturales, enteros, decimales y fracciones operaciones sencillas, también con ayuda de representaciones en la recta numérica, en situaciones con textualizadas</t>
+  </si>
+  <si>
+    <t>Relaciones inversas entre la adición-sustracción, multiplicación-división y elevar al cuadrado-extraer raíz cuadrada</t>
+  </si>
+  <si>
+    <t>Relaciones Factores, múltiplos y divisores básicos. Factorización en números primos para resolver problemas mediante estrategias y/o herramientas diversas, incluido el uso de la calculadora. Máximo común divisor y mínimo común múltiplo</t>
+  </si>
+  <si>
+    <t>Relaciones entre fracciones, decimales y porcentajes</t>
+  </si>
+  <si>
+    <t>Números enteros, fracciones, decimales, potencias y raíces sencillas: comprensión y representación de cantidades con ellos</t>
+  </si>
+  <si>
+    <t>Patrones y regularidades numéricas (números enteros y fracciones) en diferentes contextos</t>
+  </si>
+  <si>
+    <t>Razonamiento Razones, proporciones y constante de proporcionalidad en contextos cotidianos</t>
+  </si>
+  <si>
+    <t>proporcional Escalas en problemas de representación de planos y mapas</t>
+  </si>
+  <si>
+    <t>Proporcionalidad directa e inversa en la resolución de problemas de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Porcentajes básicos de uso común en contextos cotidianos. Cálculo mental y escrito</t>
+  </si>
+  <si>
+    <t>Métodos para resolver problemas relacionados con aumentos y disminuciones porcentuales y proporciones en diferentes contextos (rebajas y subidas de precios, impuestos, escalas, cambio de divisas, etc.)</t>
+  </si>
+  <si>
+    <t>Educación financiera Información numérica y métodos para la toma de decisiones en contextos financieros personales</t>
+  </si>
+  <si>
+    <t>Métodos para la gestión de los ingresos y gastos de la economía familiar</t>
+  </si>
+  <si>
+    <t>Conteo Estrategias variadas para hacer recuentos sistemáticos. Introducción a las técnicas de conteo combinatorio</t>
+  </si>
+  <si>
+    <t>Técnicas de conteo estimativo en situaciones reales en las que el conteo directo es imposible, costoso o laborioso (participantes en una manifestación, conteo poblaciones de animales, número de unidades de pequeño tamaño en un kilo...)</t>
+  </si>
+  <si>
+    <t>Cantidad Pautas para reconocer y comparar el tamaño de los números en diversos contextos. Potencias de exponente positivo y negativo. Notación científica con ayuda de la calculadora</t>
+  </si>
+  <si>
+    <t>Potencias de exponente entero y raíces en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Estimaciones de cantidades con la precisión requerida por el contexto</t>
+  </si>
+  <si>
+    <t>Pautas para la representación en la recta numérica de los números enteros, decimales y racionales</t>
+  </si>
+  <si>
+    <t>Porcentajes mayores que 100 y menores que</t>
+  </si>
+  <si>
+    <t>Sentido de las Estrategias variadas de cálculo con diferentes tipos de números incluidas potencias de expooperaciones nente positivo y negativo en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Operaciones con números en notación científica en diferentes contextos con ayuda de la cal culadora o asistentes matemáticos</t>
+  </si>
+  <si>
+    <t>Relaciones Números racionales y decimales. Relaciones y representación en la recta numérica</t>
+  </si>
+  <si>
+    <t>Patrones y regularidades en secuencias numéricas en contexto de la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Sucesiones. Progresiones aritméticas y geométricas</t>
+  </si>
+  <si>
+    <t>Razonamiento Aumentos y disminuciones porcentuales e índices de variación aplicados a problemas de la proporcional vida cotidiana</t>
+  </si>
+  <si>
+    <t>Educación financiera Información numérica en contextos financieros personales, sociales y administrativos</t>
+  </si>
+  <si>
+    <t>El ahorro y la capitalización para el bienestar personal, el desarrollo social responsable y el progreso económico sostenible</t>
+  </si>
+  <si>
+    <t>Conteo Situaciones y problemas de la vida cotidiana en los que se tengan que hacer recuentos siste máticos. Estrategias de conteo significativo, diagramas de árbol, tablas de doble entrada y técnicas de combinatoria</t>
+  </si>
+  <si>
+    <t>Cantidad Técnicas de realización de estimaciones en diversos contextos analizando el error cometido</t>
+  </si>
+  <si>
+    <t>Números reales y expresión de cantidades en contextos de la vida cotidiana con la precisión requerida</t>
+  </si>
+  <si>
+    <t>Tamaño de los números en contextos de la vida real. Interpretación crítica. Identificación del conjunto numérico que sirve para responder a diferentes necesidades: contar, medir, comparar, etc</t>
+  </si>
+  <si>
+    <t>Sentido de las Propiedades de las operaciones aritméticas en la realización de cálculos con números reales operaciones de manera eficiente, también con calculadora, adaptando las estrategias a cada situación</t>
+  </si>
+  <si>
+    <t>Números irracionales significativos. Reconocimiento en situaciones de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Relaciones Patrones y regularidades numéricas en las que intervengan números reales. Identificación y análisis</t>
+  </si>
+  <si>
+    <t>Orden en la recta numérica. Intervalos</t>
+  </si>
+  <si>
+    <t>Razonamiento Métodos para la resolución de problemas relacionados con proporciones, tanto directas como proporcional inversas, escalas e índices</t>
+  </si>
+  <si>
+    <t>Educación financiera Métodos para la resolución de problemas relacionados con aumentos y disminuciones porcen tuales, intereses y tasas en contextos financieros</t>
+  </si>
+  <si>
+    <t>Conteo Combinatoria básica aplicada a la resolución de problemas de la vida cotidiana en los que se tengan que hacer recuentos sistemáticos</t>
+  </si>
+  <si>
+    <t>Cantidad Técnicas para realizar estimaciones en diversos contextos analizando el error cometido</t>
+  </si>
+  <si>
+    <t>Sentido de las Propiedades de las operaciones aritméticas para realizar cálculos con números reales de operaciones manera eficiente, también con calculadora, adaptando las estrategias a cada situación</t>
+  </si>
+  <si>
+    <t>Relaciones Números reales: desarrollo del significado y la representación de cantidades con ellos</t>
   </si>
   <si>
     <t>Razonamiento Métodos para la resolución de problemas relacionados con proporciones, tanto directas como proporcional inversas, escalas e índices.</t>
   </si>
   <si>
-    <t>Magnitud Atributos mensurables de los objetos físicos y matemáticos y relación entre los mismos.* Unidades y operaciones adecuadas en problemas que impliquen medida.*</t>
-[...44 lines deleted...]
-    <t>Formas geométricas Propiedades geométricas de objetos de la vida cotidiana: investigación con programas de de dos y tres geometría dinámica.* dimensiones Razón de semejanza entre longitudes, áreas y volumen de cuerpos semejantes con apoyo de software de geometría dinámica.*</t>
+    <t>Magnitud Atributos mensurables de los objetos físicos y matemáticos y relación entre los mismos</t>
+  </si>
+  <si>
+    <t>Unidades y operaciones adecuadas en problemas que impliquen medida</t>
+  </si>
+  <si>
+    <t>Estimación y Estimaciones y medidas reales</t>
+  </si>
+  <si>
+    <t>relaciones Grado de precisión requerida en situaciones de medida en entornos cercanos</t>
+  </si>
+  <si>
+    <t>Medición Pautas para la obtención de fórmulas de longitudes y áreas de formas planas y tridimensionales. Descomposición en figuras más sencillas</t>
+  </si>
+  <si>
+    <t>Representaciones planas de objetos tridimensionales básicos. Cálculo de perímetros, áreas y volúmenes</t>
+  </si>
+  <si>
+    <t>Magnitud Unidades de medidas de longitud, de superficie y de volumen, y sus relaciones</t>
+  </si>
+  <si>
+    <t>Estimación y Estimaciones y medidas reales: elección de la más adecuada en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>relaciones Grado de precisión requerida en situaciones de medida en el entorno académico</t>
+  </si>
+  <si>
+    <t>Medición Fórmulas para obtener longitudes, áreas y volúmenes de formas planas y tridimensionales: deducción</t>
+  </si>
+  <si>
+    <t>Realización de dibujos de objetos geométricos con propiedades fijadas como las longitudes de los lados o las medidas de los ángulos</t>
+  </si>
+  <si>
+    <t>Medición Pautas para la interpretación y deducción de la pendiente y su relación con un ángulo en situaciones sencillas</t>
+  </si>
+  <si>
+    <t>Cambio Tasa de variación media y su significado gráfico en contextos de la vida cotidiana con el apoyo de herramientas tecnológicas</t>
+  </si>
+  <si>
+    <t>Medición Razones trigonométricas de un ángulo agudo y relaciones fundamentales aplicadas a la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Cambio Tasa de variación media en contextos diversos con el apoyo de herramientas tecnológicas</t>
+  </si>
+  <si>
+    <t>Tasa de variación instantánea: aproximación intuitiva reduciendo la longitud del intervalo</t>
+  </si>
+  <si>
+    <t>Formas geométricas Formas geométricas diversas en objetos de la vida cotidiana (en la arquitectura, en al arte, en de dos y tres la moda, en la naturaleza...). Clasificación informal</t>
+  </si>
+  <si>
+    <t>dimensiones Formas geométricas planas y tridimensionales más comunes: descripción y clasificación en función de sus propiedades o características</t>
+  </si>
+  <si>
+    <t>Relaciones geométricas como la congruencia y semejanza en figuras planas. Teorema de</t>
+  </si>
+  <si>
+    <t>Formas geométricas Formas geométricas tridimensionales: poliedros y cuerpos de revolución. Descripción y clasi de dos y tres ficación en función de sus propiedades o características</t>
+  </si>
+  <si>
+    <t>dimensiones Teorema de Thales y de Pitágoras en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Técnicas de construcción de formas geométricas con herramientas habituales y digitales, como programas de geometría dinámica, realidad aumentada, etc</t>
+  </si>
+  <si>
+    <t>Localización y Pautas de localización y descripción de relaciones espaciales entre objetos del mundo físico y sistemas de entre entidades matemáticas: coordenadas geométricas y otros sistemas de representación</t>
+  </si>
+  <si>
+    <t>representación Vistas y desarrollo de cuerpos de tres dimensiones mediante programas dinámicos y manipuladores virtuales</t>
+  </si>
+  <si>
+    <t>Movimientos y Transformaciones que conservan el área y/o el perímetro utilizando herramientas manipulativas transformaciones (papel, geoplano...) y digitales</t>
+  </si>
+  <si>
+    <t>Visualización, Relaciones geométricas: investigación en diversos sentidos (numérico, algebraico, analíticas razonamiento y básicas) y diversos campos (arte, ciencia, vida diaria)</t>
+  </si>
+  <si>
+    <t>modelización geométrica Modelos geométricos para representar y explicar relaciones numéricas, algebraicas y analíticas básicas en la resolución de problemas, también con asistentes matemáticos</t>
+  </si>
+  <si>
+    <t>Formas geométricas Propiedades geométricas de objetos de la vida cotidiana: investigación con programas de de dos y tres geometría dinámica</t>
+  </si>
+  <si>
+    <t>dimensiones Razón de semejanza entre longitudes, áreas y volumen de cuerpos semejantes con apoyo de software de geometría dinámica</t>
   </si>
   <si>
     <t>Movimientos y Transformaciones geométricas elementales (simetrías, rotaciones, traslaciones y escalas) en transformaciones la vida cotidiana: investigación con herramientas tecnológicas como programas de geometría dinámica, realidad aumentada, etc.</t>
   </si>
   <si>
-    <t>Visualización, Modelos geométricos para representar y explicar relaciones numéricas y algebraicas en situa razonamiento y ciones diversas.* modelización geométrica Conjeturas sobre propiedades geométricas utilizando programas de geometría dinámica u otras herramientas en diferentes contextos.</t>
-[...170 lines deleted...]
-    <t>Inferencia Preguntas adecuadas que permiten conocer las características definitorias de una población y obtener conclusiones fundamentadas. Datos de relevancia social que posibilitan responder a cuestiones planteadas en investigaciones estadísticas.* Conclusiones fundamentadas y juicios razonados a partir de los resultados de una investigación.*</t>
+    <t>Visualización, Modelos geométricos para representar y explicar relaciones numéricas y algebraicas en situa razonamiento y ciones diversas</t>
+  </si>
+  <si>
+    <t>modelización geométrica Conjeturas sobre propiedades geométricas utilizando programas de geometría dinámica u otras herramientas en diferentes contextos</t>
+  </si>
+  <si>
+    <t>Formas geométricas Propiedades geométricas de objetos de la vida cotidiana y de contextos académicos</t>
+  </si>
+  <si>
+    <t>de dos y tres Razón de semejanza entre longitudes, áreas y volumen de cuerpos semejantes con apoyo de dimensiones software de geometría dinámica</t>
+  </si>
+  <si>
+    <t>Localización y Figuras geométricas de dos dimensiones: representación y análisis de sus propiedades utili sistemas de zando la geometría analítica</t>
+  </si>
+  <si>
+    <t>representación Diferentes expresiones algebraicas de una recta. Selección de la ecuación más adecuada en función de la situación a resolver</t>
+  </si>
+  <si>
+    <t>Movimientos y Transformaciones geométricas elementales: interpretación y aplicación con herramientas transformaciones tecnológicas mediante el uso de la geometría analítica conectando el estudio de la geometría con las funciones</t>
+  </si>
+  <si>
+    <t>modelización geométrica Elementos geométricos y su modelización mediante herramientas tecnológicas</t>
+  </si>
+  <si>
+    <t>Elaboración y comprobación de conjeturas sobre propiedades geométricas utilizando programas de geometría dinámica u otras herramientas en diferentes contextos</t>
+  </si>
+  <si>
+    <t>Técnicas de construcción de formas geométricas tridimensionales con las herramientas habituales y las digitales.</t>
+  </si>
+  <si>
+    <t>Localización y Sistemas de representación y localización mediante coordenadas cartesianas</t>
+  </si>
+  <si>
+    <t>sistemas de Relaciones entre objetos de dos y tres dimensiones y su representación gráfica</t>
+  </si>
+  <si>
+    <t>representación Representación gráfica de formas de dos y tres dimensiones, incluidas las vistas y el desarrollo de cuerpos de tres dimensiones</t>
+  </si>
+  <si>
+    <t>Movimientos y Giros, traslaciones y simetrías en situaciones diversas utilizando herramientas tecnológicas y/o transformaciones manipulativas</t>
+  </si>
+  <si>
+    <t>Visualización, Relaciones geométricas: investigación en diversos sentidos (numérico, algebraico básico) y en razonamiento y diversos campos (arte, ciencia, vida diaria)</t>
+  </si>
+  <si>
+    <t>modelización geométrica Modelos geométricos para representar relaciones numéricas y algebraicas básicas en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Patrones Fórmulas y términos generales: obtención mediante la observación de pautas y regularidades sencillas. Visualización con la ayuda de dibujos, software dinámico y manipuladores virtuales</t>
+  </si>
+  <si>
+    <t>Modelo matemático Técnicas de modelización de situaciones de la vida cotidiana usando representaciones matemáticas (dibujos, esquemas, diagramas...) y el lenguaje algebraico (modelos lineales y cuadráticos básicos)</t>
+  </si>
+  <si>
+    <t>Variable Concepto de variable en sus diferentes naturalezas</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad Álgebra simbólica para representar relaciones lineales y algunas cuadráticas básicas en situaciones de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Expresiones algebraicas sencillas. Equivalencias y operaciones básicas en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Ecuaciones lineales y cuadráticas básicas: equivalencia de expresiones algebraicas y búsque da de soluciones en contextos de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones Concepto intuitivo de función. Situaciones varias del mundo real que supongan una relación entre magnitudes. Distintas formas de expresión de una función</t>
+  </si>
+  <si>
+    <t>Funciones lineales. Representación y características generales. Interpretación de la pendiente de la recta</t>
+  </si>
+  <si>
+    <t>Relaciones cuantitativas lineales en situaciones de la vida cotidiana: identificación y determi nación de las funciones que las modelizan</t>
+  </si>
+  <si>
+    <t>Pautas para obtener la información más relevante de una función a partir de sus diferentes expresiones (verbal, tabular, gráfica y algebraica)</t>
+  </si>
+  <si>
+    <t>Pensamiento Procesos y resolución de problemas: descomposición y transferencia a otras situaciones</t>
+  </si>
+  <si>
+    <t>computacional Estrategias para la interpretación y modificación de algoritmos básicos</t>
+  </si>
+  <si>
+    <t>Formulación de cuestiones susceptibles de ser reproducidas y analizadas utilizando programas y otras herramientas</t>
+  </si>
+  <si>
+    <t>Patrones Métodos de investigación de regularidades, pautas y relaciones en secuencias numéricas y su generalización mediante el lenguaje algebraico</t>
+  </si>
+  <si>
+    <t>Modelo matemático Técnicas de modelización de situaciones de la vida cotidiana, usando representaciones matemáticas y el lenguaje algebraico (modelos lineales, cuadráticos y exponenciales básicos)</t>
+  </si>
+  <si>
+    <t>Pautas de deducción de conclusiones razonables sobre una situación una vez modelizada</t>
+  </si>
+  <si>
+    <t>Variable Profundización en el concepto de variable en sus diferentes naturalezas</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad Álgebra simbólica para representar relaciones lineales y cuadráticas en diversos contextos</t>
+  </si>
+  <si>
+    <t>Ecuaciones lineales y cuadráticas: equivalencia de expresiones algebraicas y búsqueda de soluciones en diversos contextos</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones Funciones lineales y no lineales: representación, identificación y comparación de sus propie dades a partir de tablas, gráficas o expresiones algebraicas</t>
+  </si>
+  <si>
+    <t>Relaciones cuantitativas en situaciones de la vida cotidiana: identificación y determinación de la clase o clases de funciones que las modelizan</t>
+  </si>
+  <si>
+    <t>Álgebra simbólica para la representación, explicación de relaciones matemáticas y deducción de la información más relevante</t>
+  </si>
+  <si>
+    <t>Pensamiento Procesos y resolución de problemas: descomposición y generalización a otras situaciones</t>
+  </si>
+  <si>
+    <t>computacional Estrategias para la interpretación y modificación de algoritmos</t>
+  </si>
+  <si>
+    <t>Formulación de cuestiones susceptibles de ser analizadas utilizando programas y otras herramientas para su resolución y para la mejora de procesos</t>
+  </si>
+  <si>
+    <t>Patrones Regla de formación de diversas estructuras en casos sencillos</t>
+  </si>
+  <si>
+    <t>Modelo matemático Problemas de la vida cotidiana apoyándose en representaciones matemáticas y en el lenguaje algebraico, haciendo uso de distintos tipos de funciones elementales</t>
+  </si>
+  <si>
+    <t>Conclusiones razonables de una situación de la vida cotidiana una vez modelizada</t>
+  </si>
+  <si>
+    <t>Variable Diferentes usos de las variables (incógnita, número generalizado, relación funcional...), asociando la expresión simbólica al contexto del problema</t>
+  </si>
+  <si>
+    <t>Representación gráfica de relaciones lineales y cuadráticas interpretando sus características</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad Algebra simbólica y representación de relaciones lineales y cuadráticas en situaciones de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Soluciones en ecuaciones lineales y cuadráticas en situaciones de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Ecuaciones, sistemas de ecuaciones e inecuaciones: interpretación y resolución, también mediante asistentes y simuladores virtuales</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones Aplicación de la forma de representación más adecuada (enunciado, tabla, gráfica o formula) en la resolución de problemas de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Representación de funciones elementales e interpretación de sus propiedades (dominio de definición, creciente, decreciente, máximos, mínimos...) en situaciones de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Interpretación de relaciones cuantitativas en situaciones de la vida cotidiana y selección del tipo de funciones que la modelizan</t>
+  </si>
+  <si>
+    <t>Pensamiento Resolución de problemas por descomposición de procesos en sus fases y generalización y computacional transferencia a otras situaciones similares</t>
+  </si>
+  <si>
+    <t>Estrategias para la interpretación, modificación y creación de algoritmos</t>
+  </si>
+  <si>
+    <t>Mejora de procesos utilizando programas y herramientas adecuadas, en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Patrones Regla de formación de diversas estructuras y termino general en casos sencillos</t>
+  </si>
+  <si>
+    <t>Modelo matemático Problemas contextualizados apoyándose en representaciones matemáticas y en el lenguaje algebraico, haciendo uso de distintos tipos de funciones</t>
+  </si>
+  <si>
+    <t>Conclusiones razonables sobre una situación contextualizada una vez modelizada</t>
+  </si>
+  <si>
+    <t>Variable Diferentes usos de las variables (incógnita, número generalizado, relación funcional...) en diversos contextos</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad Algebra simbólica y representación de relaciones lineales y cuadráticas en contextos diversos</t>
+  </si>
+  <si>
+    <t>Soluciones en ecuaciones lineales y cuadráticas en contextos diversos, mediante formas equivalentes de expresiones algebraicas</t>
+  </si>
+  <si>
+    <t>Ecuaciones, sistemas de ecuaciones e inecuaciones: interpretación y resolución, mediante asistentes y simuladores virtuales</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones La función como presentación de la relación entre magnitudes</t>
+  </si>
+  <si>
+    <t>Representaciones (enunciado, tabla, gráfica o formula) en la resolución de problemas en diferentes contextos</t>
+  </si>
+  <si>
+    <t>Mejora de procesos, utilizando programas y herramientas adecuadas, en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Organización y análisis Análisis e interpretación de tablas de frecuencias y gráficos estadísticos de variables cualitati de datos vas y cuantitativas</t>
+  </si>
+  <si>
+    <t>Recogida y organización de datos de situaciones de la vida cotidiana y del ámbito científico que involucran una sola variable</t>
+  </si>
+  <si>
+    <t>Representaciones gráficas mediante diferentes tecnologías interpretando la forma en la que se distribuyen los datos. Medidas de centralización y dispersión: interpretación y cálculo</t>
+  </si>
+  <si>
+    <t>Predictibilidad e Fenómenos deterministas y aleatorios: características que los definen</t>
+  </si>
+  <si>
+    <t>incertidumbre Noción intuitiva de probabilidad. Sucesos elementales y espacio muestral de un fenómeno aleatorio</t>
+  </si>
+  <si>
+    <t>Relación e interacción entre proporción, frecuencia relativa y probabilidad</t>
+  </si>
+  <si>
+    <t>Regla de Laplace y asignación de probabilidades en experimentos sencillos</t>
+  </si>
+  <si>
+    <t>Experimentos sencillos para analizar el comportamiento de fenómenos aleatorios: planificación y simulación con asistentes digitales</t>
+  </si>
+  <si>
+    <t>Inferencia Preguntas adecuadas que permiten descubrir las características de interés de una población</t>
+  </si>
+  <si>
+    <t>Datos relevantes que posibilitan responder a cuestiones planteadas en investigaciones estadísticas</t>
+  </si>
+  <si>
+    <t>Conclusiones fundamentadas y juicios razonados a partir de los resultados de una investigación</t>
+  </si>
+  <si>
+    <t>Organización y análisis Tablas y gráficos estadísticos de variables cualitativas y cuantitativas discretas y continuas en de datos contextos de resolución de problemas</t>
+  </si>
+  <si>
+    <t>Obtención de conclusiones lógicas interpretando datos y gráficos de la vida cotidiana y del ámbito científico</t>
+  </si>
+  <si>
+    <t>Medidas de centralización y dispersión: interpretación y cálculo</t>
+  </si>
+  <si>
+    <t>Predictibilidad e Fenómenos deterministas y aleatorios: análisis</t>
+  </si>
+  <si>
+    <t>incertidumbre Sucesos elementales y espacio muestral de un fenómeno aleatorio</t>
+  </si>
+  <si>
+    <t>La probabilidad como medida asociada a la incertidumbre de experimentos aleatorios: análisis</t>
+  </si>
+  <si>
+    <t>Organización y análisis Tablas y gráficos estadísticos de dos variables cualitativas, cuantitativas discretas y cuantitati de datos vas continuas</t>
+  </si>
+  <si>
+    <t>Análisis e interpretación de tablas y gráficos estadísticos de una y dos variables cualitativas, cuantitativas discretas y cuantitativas continuas en contextos reales. Medidas de localización y dispersión: interpretación y análisis de la variabilidad. Recogida y organización de datos de una situación de la vida cotidiana que involucre dos variables</t>
+  </si>
+  <si>
+    <t>Representaciones gráficas mediante medios tecnológicos (aplicaciones informáticas y para móviles, hojas de cálculo, calculadoras...)</t>
+  </si>
+  <si>
+    <t>Distinción entre correlación y causalidad: relación entre dos variables y regresión lineal</t>
+  </si>
+  <si>
+    <t>Detección de errores y falsas informaciones en los medios de comunicación y las redes sociales</t>
+  </si>
+  <si>
+    <t>Predictibilidad e Cálculo de probabilidades para tomar decisiones fundamentadas en diferentes contextos</t>
+  </si>
+  <si>
+    <t>incertidumbre Regla de Laplace y técnicas de recuento en experimentos simples y compuestos</t>
+  </si>
+  <si>
+    <t>Experimentos simples y compuestos para estudiar el comportamiento de fenómenos aleatorios</t>
+  </si>
+  <si>
+    <t>Diagramas de árbol y tablas de contingencia en experiencias aleatorias compuestas</t>
+  </si>
+  <si>
+    <t>Inferencia Estudios estadísticos y sus etapas (hipótesis, muestra, experimento, recogida de datos, organización, representación, cálculo e interpretación)</t>
+  </si>
+  <si>
+    <t>Datos relevantes, representatividad de la muestra y alcance de las conclusiones en investigaciones estadísticas</t>
+  </si>
+  <si>
+    <t>Relación entre dos variables, valorando gráficamente con herramientas tecnológicas la pertinencia de una regresión lineal</t>
+  </si>
+  <si>
+    <t>Estrategias de representación e interpretación de datos relevantes en investigaciones estadísticas mediante herramientas digitales</t>
+  </si>
+  <si>
+    <t>Representaciones gráficas mediante medios digitales (aplicaciones informáticas y para móviles, hojas de cálculo, calculadoras...) interpretando la información estadística y obteniendo conclusiones razonadas</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y Curiosidad, iniciativa, perseverancia y resiliencia hacia el aprendizaje de las matemáticas</t>
+  </si>
+  <si>
+    <t>emociones Autoconciencia y autorregulación de las emociones que intervienen en el aprendizaje</t>
+  </si>
+  <si>
+    <t>Flexibilidad cognitiva, apertura a un cambio de estrategia cuando sea necesario, aceptando el error en el aprendizaje</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y Técnicas cooperativas en el trabajo en equipo</t>
+  </si>
+  <si>
+    <t>toma de decisiones Conductas empáticas y estrategias operativas para la gestión de conflictos</t>
+  </si>
+  <si>
+    <t>Responsabilidad personal y reconocimiento del otro de cara al logro de los objetivos del grupo en entornos presenciales y en línea</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Actitudes inclusivas ante la diversidad intrínseca presente en el aula y en la sociedad; valoración diversidad en entornos presenciales y en línea</t>
+  </si>
+  <si>
+    <t>Claves de la contribución de las matemáticas al desarrollo de los distintos ámbitos del conocimiento humano (científico, tecnológico, artístico, humanístico, social) desde una perspectiva de inclusión</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y Curiosidad, iniciativa, perseverancia, resiliencia y creatividad en el aprendizaje de las matemáemociones ticas</t>
+  </si>
+  <si>
+    <t>Autoconciencia y autorregulación de las emociones que intervienen en el aprendizaje</t>
+  </si>
+  <si>
+    <t>Flexibilidad cognitiva, apertura a un cambio de estrategia cuando sea necesario, transforman do el error en oportunidad de aprendizaje</t>
+  </si>
+  <si>
+    <t>toma de decisiones Conductas empáticas y estrategias creativas para la gestión de conflictos. Responsabilidad personal y reconocimiento del otro en la gestión de situaciones problemáticas en el aula</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Actitudes inclusivas y diversidad intrínseca presente en el aula y en la sociedad; promoción en diversidad diferentes entornos</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y Curiosidad, iniciativa, perseverancia, resiliencia y creatividad hacia el aprendizaje de las ma emociones temáticas</t>
+  </si>
+  <si>
+    <t>Gestión de las emociones que intervienen en el aprendizaje como la autoconciencia, la autorregulación y la perseverancia</t>
+  </si>
+  <si>
+    <t>Flexibilidad cognitiva, buscando un cambio de estrategia cuando sea necesario y transforman do el error en oportunidad de aprendizaje</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y Asunción de responsabilidades y participación activa optimizando el trabajo en equipo</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y toma de decisiones: Disposición a requerir y ofrecer ayuda en la gestión de conflictos</t>
+  </si>
+  <si>
+    <t>Reflexión sobre las claves de situaciones problemáticas y toma de decisiones adecuadas en situaciones similares</t>
+  </si>
+  <si>
+    <t>Asunción de responsabilidades en el logro de los objetivos del grupo</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Actitudes inclusivas y aceptación de la diversidad intrínseca presente en el aula y en la sociedad</t>
+  </si>
+  <si>
+    <t>Contribución de las matemáticas al desarrollo del conocimiento humano</t>
+  </si>
+  <si>
+    <t>Emociones que intervienen en el aprendizaje como la autoconciencia, la autorregulación y la perseverancia</t>
+  </si>
+  <si>
+    <t>Flexibilidad cognitiva, buscando un cambio de estrategia cuando sea necesario, transformando el error en oportunidad de aprendizaje</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y toma de decisiones: Disposición a requerir y ofrecer ayuda en los conflictos</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Actitudes inclusivas para acoger la diversidad intrínseca presente en el aula y en la sociedad</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Contribución de las matemáticas al desarrollo del conocimiento humano</t>
+  </si>
+  <si>
+    <t>Regla de Laplace y probabilidad</t>
+  </si>
+  <si>
+    <t>Experiencias para analizar el comportamiento de fenómenos aleatorios, también con simuladores digitales.</t>
+  </si>
+  <si>
+    <t>Inferencia Preguntas adecuadas que permiten conocer las características definitorias de una población y obtener conclusiones fundamentadas. Datos de relevancia social que posibilitan responder a cuestiones planteadas en investigaciones estadísticas</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -1529,273 +1877,273 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Diario de Resolución Colectiva' donde el equipo decida si entrega la explicación de su razonamiento mediante un podcast corto, un esquema visual en pizarra digital o una dramatización de los pasos seguidos.
 • Implementar una 'Rúbrica de Feedback entre Pares' basada en la claridad de la explicación matemática, donde los alumnos usen códigos de colores para evaluar no el resultado, sino cómo el compañero les ayudó a comprender el concepto.
 • Establecer un 'Protocolo de Resolución de Conflictos Numéricos' donde los equipos deban documentar (vía audio o texto) cómo mediaron cuando hubo dos soluciones distintas para una misma operación combinada.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar 'Misiones Matemáticas de Nivel Ajustable' donde los equipos elijan el grado de complejidad del reto (Bronce, Plata, Oro) según su seguridad percibida, permitiendo la renegociación del nivel durante la sesión.
 • Utilizar 'Encuestas de Intereses Temáticos' para contextualizar los problemas de proporcionalidad o geometría en hobbies reales del alumnado (videojuegos, deportes, cocina), fomentando la conexión emocional con el contenido.
 • Crear el 'Muro de la Perseverancia' donde se premien públicamente las actitudes de apoyo grupal, como 'explicar tres veces el mismo concepto de distinta forma' o 'mantener el ánimo del equipo ante un problema de lógica difícil'.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CE3</t>
-[...77 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colectivos.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, CCL3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas implica aplicar el razonamiento matemático (STEM1), el análisis de datos (STEM2) y la modelización (STEM3). Secundariamente, gestionar el error (CPSAA4, CPSAA5) y comunicar soluciones (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>Analizar y evaluar soluciones requiere razonamiento matemático (STEM1), análisis de datos (STEM2) y argumentación sobre su validez (STEM4). Secundariamente, autoevaluación (CPSAA4, CPSAA5) y comunicación (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CPSAA5, STEM4</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas implica razonamiento (STEM1), análisis (STEM2) y expresión oral/escrita (CCL1). Secundariamente, aceptar el error (CPSAA4, CPSAA5) y argumentar (STEM4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5, CD2</t>
+  </si>
+  <si>
+    <t>CD3, CD4, CPSAA4</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: organizar datos, reconocer patrones (STEM1, STEM5) y crear algoritmos (CD2). Secundariamente, modificar (CD3), simular (CD4) y gestionar errores (CPSAA4).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Reconocer conexiones entre conceptos matemáticos: razonamiento (STEM1), modelización (STEM3) y argumentación (STEM4). Secundariamente, comunicación (CCL1, CCL2) y trabajo cooperativo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM2, STEM3, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Identificar matemáticas en otras materias: análisis de datos (STEM2), modelización (STEM3) y resolución de problemas interdisciplinares (STEM5). Secundariamente, comunicación (CCL3), uso de TIC (CD1) y trabajo en equipo (CPSAA3).</t>
+  </si>
+  <si>
+    <t>CD1, CD2, STEM3</t>
+  </si>
+  <si>
+    <t>CD4, CD5, CCL2</t>
+  </si>
+  <si>
+    <t>Representar con tecnologías: uso de herramientas digitales (CD1, CD2) y modelización (STEM3). Secundariamente, visualización (CD4), creación de contenido (CD5) y expresión gráfica (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM4</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA3, CCL3</t>
+  </si>
+  <si>
+    <t>Comunicar conceptos matemáticos: expresión oral/escrita (CCL1, CCL2) y argumentación (STEM4). Secundariamente, uso de medios digitales (CD3), trabajo colaborativo (CPSAA3) y escucha activa (CCL3).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA4, CPSAA5</t>
+  </si>
+  <si>
+    <t>STEM1, CCL1, CE3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales: gestión emocional (CPSAA1), aceptación del error (CPSAA4) y adaptación (CPSAA5). Secundariamente, razonamiento (STEM1), comunicación (CCL1) y creatividad (CE3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CC3, CE2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL5, STEM4</t>
+  </si>
+  <si>
+    <t>Destrezas sociales: trabajo en equipo (CPSAA3), respeto (CC3) y participación (CE2). Secundariamente, empatía (CPSAA1), diálogo (CCL5) y argumentación (STEM4).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>No leas el PDF de forma lineal; busca directamente la tabla de 'Saberes Básicos' y compárala con el índice de tu libro de texto para detectar qué temas sobran o faltan según tu normativa autonómica.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Matemáticas para 1.º ESO. En tu CCAA, busca el anexo específico donde se listan las competencias específicas (CE), criterios de evaluación y saberes básicos. Familiarízate con la estructura: 5 bloques de saberes, 10 CE y 69 criterios. No te limites a leer; subraya las conexiones entre saberes y criterios.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y usa la herramienta de búsqueda para localizar términos como 'números', 'álgebra', 'geometría', 'medida', 'estadística'. Así mapearás rápidamente los bloques.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Agrupa los 69 criterios por 'naturaleza' (resolución, razonamiento, comunicación, socioafectividad) para no volverte loco evaluándolos uno a uno en cada examen.</t>
+    <t>Crea un listado completo de las 10 competencias específicas y los 69 criterios de evaluación. Agrúpalos por CE. Puedes usar una hoja de cálculo con columnas: CE, criterio, saber asociado, instrumento, trimestre. Este listado será tu hoja de ruta para todo el curso.</t>
+  </si>
+  <si>
+    <t>Numera cada criterio con un código (p.ej., C1.1, C1.2...) para facilitar referencias cruzadas en tus situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Para los criterios de la competencia socioafectiva (CE10), usa una diana de autoevaluación mensual; es la forma más rápida y legal de justificar esa nota ante una inspección.</t>
+    <t>No todos los criterios tienen el mismo peso. Identifica aquellos que son 'puente' (se trabajan en varias unidades) y los que son terminales. Decide qué instrumentos usarás: pruebas escritas, proyectos, observación, portafolio. Para 1.º ESO, prioriza la resolución de problemas y la comunicación matemática.</t>
+  </si>
+  <si>
+    <t>Marca los criterios relacionados con 'resolución de problemas' (aparecen en casi todas las CE) como prioritarios; asegúrate de evaluarlos al menos dos veces por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>Reserva el bloque de 'Sentido Estocástico' (Estadística) para el final del segundo trimestre; si lo dejas para junio, el calor y las excursiones impedirán que los alumnos asimilen bien la probabilidad.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Con 168 saberes y 3 horas semanales, es imposible tratar todos. Selecciona los saberes nucleares de cada bloque y distribúyelos en 3 trimestres. Propón: 1er trimestre: números y operaciones básicas, iniciación al álgebra; 2º: geometría plana, proporcionalidad; 3º: estadística, probabilidad y funciones sencillas. Deja un 20% de saberes como optativos o de refuerzo.</t>
+  </si>
+  <si>
+    <t>Haz una primera distribución en papel y luego ajústala según la dificultad observada en años anteriores. No olvides los saberes de 'sentido socioafectivo' que deben impregnar todo el curso.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Asegúrate de que la SDA incluya un producto final tangible. En 1.º ESO, esto motiva mucho más que resolver 50 ecuaciones de primer grado en la pizarra.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) para cada trimestre que integre varios saberes y criterios. Por ejemplo, para el 1er trimestre: 'Organiza un mercadillo solidario' (trabaja números decimales, operaciones, tablas y gráficos). La SDA debe incluir: título, contexto, competencias clave, CE implicadas, criterios evaluados, saberes, secuencia de actividades, instrumentos y rúbrica.</t>
+  </si>
+  <si>
+    <t>Comparte las SDA con el departamento para evitar solapamientos y asegurar coherencia vertical. Usa la plantilla oficial de tu CCAA si existe.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada competencia específica en la nota final. Al ser 10 CE, una distribución equitativa (10% cada una) es sencilla, pero suele priorizarse la resolución de problemas (CE1 y CE2).</t>
-[...2 lines deleted...]
-    <t>Si tu CCAA permite ponderar criterios, dale más peso a los criterios de 'operatividad' en el primer trimestre y a los de 'razonamiento' en el tercero para reflejar la evolución del alumno.</t>
+    <t>1 hora (en reunión)</t>
+  </si>
+  <si>
+    <t>Acuerda con tu departamento el porcentaje de cada CE en la calificación final. Por ejemplo: CE1 a CE4 (30% global), CE5 a CE7 (40%), CE8 a CE10 (30%). Dentro de cada CE, pondera los criterios según relevancia. Documenta estos acuerdos en el acta de departamento.</t>
+  </si>
+  <si>
+    <t>No asignes el mismo peso a todos los criterios; los instrumentos de observación y proyectos suelen ponderar menos que las pruebas, pero no menos del 10% cada CE.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los 168 saberes para alumnos con necesidades (ACNEAE). En 1.º ESO la brecha de nivel es enorme: algunos no saben las tablas y otros ya operan con potencias.</t>
-[...2 lines deleted...]
-    <t>Crea un 'Banco de Actividades de Refuerzo' permanente en el aula virtual. Te ahorrará horas de trabajo cuando tengas que justificar por qué un alumno no alcanza los mínimos.</t>
+    <t>Incluye en tu programación medidas DUA (Diseño Universal de Aprendizaje): múltiples formas de representación, acción y expresión, y motivación. Diseña un plan de recuperación para criterios no superados: actividades de refuerzo, pruebas específicas, y plazos. Todo debe estar recogido en el apartado de atención a la diversidad de la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Crea una rúbrica sencilla con los criterios mínimos imprescindibles para aprobar. Así podrás comunicar claramente a las familias qué se exige.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar representaciones matemáticas (dibujos, tablas, esquemas, diagramas y algunas expresiones simbólicas sencillas...) que ayuden en la búsqueda de estrategias de resolución de</t>
   </si>
   <si>
     <t>Señalar las condiciones que requiere la solución de un problema, teniendo en cuenta el contexto en el que se plantea y el tipo de número y las herramientas de resolución con los qu</t>
   </si>
   <si>
-    <t>Investigar conjeturas basadas en el razonamiento mate mático, utilizando la visualización, materiales manipulativos y digitales y las posibilidades del lenguaje algebraico y gráfic</t>
+    <t>Investigar conjeturas basadas en el razonamiento matemático, utilizando la visualización, materiales manipulativos y digitales y las posibilidades del lenguaje algebraico y gráfico</t>
   </si>
   <si>
     <t>Reconocer las relaciones entre los conocimientos (arit méticos, algebraicos y geométricos) y las experiencias ma temáticas tales como identificar patrones o fomentar una mirada mat</t>
   </si>
   <si>
-    <t>Reforzar las conexiones entre los campos de la Matemá tica (Algebra, Geometría...) interactuando con materiales manipulables, asistentes matemáticos y otros recursos digitales, des</t>
+    <t>Reforzar las conexiones entre los campos de la Matemática (Algebra, Geometría...) interactuando con materiales manipulables, asistentes matemáticos y otros recursos digitales, desa</t>
   </si>
   <si>
     <t>Establecer conexiones entre el mundo real y las matemáticas usando los procesos inherentes a la investigación científica y matemática: medir, clasificar, representar, inferir, pred</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos y resultados básicos mediante herramientas verbales, gráficas o simbóli cas, para visualizar ideas y estructurar procesos matemáticos, valoran</t>
   </si>
   <si>
     <t>Comunicar información utilizando el lenguaje matemático apropiado (oralmente y por escrito) y describiendo y explicando los razonamientos, procedimientos y conclusiones de una mane</t>
   </si>
   <si>
     <t>Colaborar activamente y construir relaciones en el tra bajo en equipos heterogéneos, comunicándose de manera efectiva, tomando decisiones y juicios informados, y eliminando todo ti</t>
   </si>
   <si>
-    <t>Participar en el reparto de tareas que deban desarro llarse en equipo, favoreciendo la inclusión sin ningún tipo de discriminación, la escucha activa, asumiendo el rol asignado y r</t>
+    <t>Participar en el reparto de tareas que deban desarrollarse en equipo, favoreciendo la inclusión sin ningún tipo de discriminación, la escucha activa, asumiendo el rol asignado y re</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -2420,51 +2768,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>98</v>
+        <v>204</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2506,504 +2854,504 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>449</v>
+        <v>565</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>344</v>
+        <v>460</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>450</v>
+        <v>566</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>451</v>
+        <v>567</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>452</v>
+        <v>568</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>453</v>
+        <v>569</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>454</v>
+        <v>570</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>455</v>
+        <v>571</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>456</v>
+        <v>572</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>457</v>
+        <v>570</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>458</v>
+        <v>573</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>456</v>
+        <v>574</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>459</v>
+        <v>575</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>460</v>
+        <v>576</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>461</v>
+        <v>577</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>462</v>
+        <v>578</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>463</v>
+        <v>579</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>456</v>
+        <v>580</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>464</v>
+        <v>581</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>465</v>
+        <v>582</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>466</v>
+        <v>583</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>467</v>
+        <v>584</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>468</v>
+        <v>585</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>469</v>
+        <v>586</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>470</v>
+        <v>587</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>471</v>
+        <v>588</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>472</v>
+        <v>589</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>467</v>
+        <v>590</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>473</v>
+        <v>591</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>474</v>
+        <v>592</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>475</v>
+        <v>593</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>476</v>
+        <v>594</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>477</v>
+        <v>595</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>478</v>
+        <v>596</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>479</v>
+        <v>597</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>480</v>
+        <v>598</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>481</v>
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>482</v>
+        <v>600</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>483</v>
+        <v>601</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>484</v>
+        <v>602</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>485</v>
+        <v>603</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>486</v>
+        <v>604</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>487</v>
+        <v>605</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>488</v>
+        <v>606</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>489</v>
+        <v>607</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>490</v>
+        <v>608</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>491</v>
+        <v>609</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>492</v>
+        <v>606</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>493</v>
+        <v>610</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>494</v>
+        <v>611</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>495</v>
+        <v>612</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>496</v>
+        <v>606</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>497</v>
+        <v>613</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>498</v>
+        <v>614</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>499</v>
+        <v>615</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>500</v>
+        <v>616</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>501</v>
+        <v>617</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>502</v>
+        <v>618</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>503</v>
+        <v>619</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>504</v>
+        <v>616</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>505</v>
+        <v>620</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>506</v>
+        <v>621</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>507</v>
+        <v>622</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>492</v>
+        <v>623</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>508</v>
+        <v>624</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>509</v>
+        <v>625</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>510</v>
+        <v>626</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>496</v>
+        <v>606</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>511</v>
+        <v>627</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>512</v>
+        <v>628</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>513</v>
+        <v>629</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>514</v>
+        <v>630</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>515</v>
+        <v>631</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>516</v>
+        <v>632</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>517</v>
+        <v>633</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D3" s="7">
         <v>6.25</v>
       </c>
       <c r="E3" s="7">
         <v>6.25</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>518</v>
+        <v>634</v>
       </c>
       <c r="D4" s="7">
         <v>6.25</v>
       </c>
       <c r="E4" s="7">
         <v>6.25</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>122</v>
       </c>
       <c r="D5" s="7">
         <v>6.25</v>
       </c>
       <c r="E5" s="7">
         <v>6.25</v>
       </c>
@@ -3031,487 +3379,487 @@
       <c r="A7" s="5">
         <v>2.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>519</v>
+        <v>635</v>
       </c>
       <c r="D8" s="7">
         <v>10.0</v>
       </c>
       <c r="E8" s="7">
         <v>10.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D9" s="7">
         <v>5.0</v>
       </c>
       <c r="E9" s="7">
         <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D10" s="7">
         <v>5.0</v>
       </c>
       <c r="E10" s="7">
         <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>520</v>
+        <v>636</v>
       </c>
       <c r="D11" s="7">
         <v>5.0</v>
       </c>
       <c r="E11" s="7">
         <v>5.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.1</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D12" s="7">
         <v>7.5</v>
       </c>
       <c r="E12" s="7">
         <v>7.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4.2</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="D13" s="7">
         <v>7.5</v>
       </c>
       <c r="E13" s="7">
         <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>521</v>
+        <v>637</v>
       </c>
       <c r="D14" s="7">
         <v>5.0</v>
       </c>
       <c r="E14" s="7">
         <v>5.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>5.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>522</v>
+        <v>638</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
       <c r="E15" s="7">
         <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>5.3</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D16" s="7">
         <v>5.0</v>
       </c>
       <c r="E16" s="7">
         <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>523</v>
+        <v>639</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>6.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="D18" s="7">
         <v>5.0</v>
       </c>
       <c r="E18" s="7">
         <v>5.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>6.3</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D19" s="7">
         <v>5.0</v>
       </c>
       <c r="E19" s="7">
         <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>7.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>524</v>
+        <v>640</v>
       </c>
       <c r="D20" s="7">
         <v>7.5</v>
       </c>
       <c r="E20" s="7">
         <v>7.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>7.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="D21" s="7">
         <v>7.5</v>
       </c>
       <c r="E21" s="7">
         <v>7.5</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>8.1</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>525</v>
+        <v>641</v>
       </c>
       <c r="D22" s="7">
         <v>7.5</v>
       </c>
       <c r="E22" s="7">
         <v>7.5</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>8.2</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="D23" s="7">
         <v>7.5</v>
       </c>
       <c r="E23" s="7">
         <v>7.5</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>9.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="D24" s="7">
         <v>5.0</v>
       </c>
       <c r="E24" s="7">
         <v>5.0</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>9.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="D25" s="7">
         <v>5.0</v>
       </c>
       <c r="E25" s="7">
         <v>5.0</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>9.3</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="D26" s="7">
         <v>5.0</v>
       </c>
       <c r="E26" s="7">
         <v>5.0</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>10.1</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>526</v>
+        <v>642</v>
       </c>
       <c r="D27" s="7">
         <v>7.5</v>
       </c>
       <c r="E27" s="7">
         <v>7.5</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>10.2</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>527</v>
+        <v>643</v>
       </c>
       <c r="D28" s="7">
         <v>7.5</v>
       </c>
       <c r="E28" s="7">
         <v>7.5</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
-        <v>528</v>
+        <v>644</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <f>SUM(E3:E28)</f>
         <v>165</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>529</v>
+        <v>645</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" s="6" t="s">
-        <v>530</v>
+        <v>646</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>531</v>
+        <v>647</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>1.4</v>
       </c>
       <c r="G1" s="6">
         <v>2.1</v>
       </c>
       <c r="H1" s="6">
         <v>2.2</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
@@ -3548,1132 +3896,1132 @@
       <c r="U1" s="6">
         <v>7.2</v>
       </c>
       <c r="V1" s="6">
         <v>8.1</v>
       </c>
       <c r="W1" s="6">
         <v>8.2</v>
       </c>
       <c r="X1" s="6">
         <v>9.1</v>
       </c>
       <c r="Y1" s="6">
         <v>9.2</v>
       </c>
       <c r="Z1" s="6">
         <v>9.3</v>
       </c>
       <c r="AA1" s="6">
         <v>10.1</v>
       </c>
       <c r="AB1" s="6">
         <v>10.2</v>
       </c>
       <c r="AC1" s="6" t="s">
-        <v>532</v>
+        <v>648</v>
       </c>
       <c r="AD1" s="6" t="s">
-        <v>517</v>
+        <v>633</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" s="5" t="s">
-        <v>533</v>
+        <v>649</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AB2),"")</f>
         <v/>
       </c>
       <c r="AD2" s="5"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" s="5" t="s">
-        <v>534</v>
+        <v>650</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AB3),"")</f>
         <v/>
       </c>
       <c r="AD3" s="5"/>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" s="5" t="s">
-        <v>535</v>
+        <v>651</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AB4),"")</f>
         <v/>
       </c>
       <c r="AD4" s="5"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" s="5" t="s">
-        <v>536</v>
+        <v>652</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AB5),"")</f>
         <v/>
       </c>
       <c r="AD5" s="5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" s="5" t="s">
-        <v>537</v>
+        <v>653</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AB6),"")</f>
         <v/>
       </c>
       <c r="AD6" s="5"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="5" t="s">
-        <v>538</v>
+        <v>654</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AB7),"")</f>
         <v/>
       </c>
       <c r="AD7" s="5"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="5" t="s">
-        <v>539</v>
+        <v>655</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AB8),"")</f>
         <v/>
       </c>
       <c r="AD8" s="5"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" s="5" t="s">
-        <v>540</v>
+        <v>656</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AB9),"")</f>
         <v/>
       </c>
       <c r="AD9" s="5"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" s="5" t="s">
-        <v>541</v>
+        <v>657</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AB10),"")</f>
         <v/>
       </c>
       <c r="AD10" s="5"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" s="5" t="s">
-        <v>542</v>
+        <v>658</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AB11),"")</f>
         <v/>
       </c>
       <c r="AD11" s="5"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="5" t="s">
-        <v>543</v>
+        <v>659</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AB12),"")</f>
         <v/>
       </c>
       <c r="AD12" s="5"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" s="5" t="s">
-        <v>544</v>
+        <v>660</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AB13),"")</f>
         <v/>
       </c>
       <c r="AD13" s="5"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" s="5" t="s">
-        <v>545</v>
+        <v>661</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AB14),"")</f>
         <v/>
       </c>
       <c r="AD14" s="5"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" s="5" t="s">
-        <v>546</v>
+        <v>662</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AB15),"")</f>
         <v/>
       </c>
       <c r="AD15" s="5"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="5" t="s">
-        <v>547</v>
+        <v>663</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AB16),"")</f>
         <v/>
       </c>
       <c r="AD16" s="5"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="5" t="s">
-        <v>548</v>
+        <v>664</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AB17),"")</f>
         <v/>
       </c>
       <c r="AD17" s="5"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="5" t="s">
-        <v>549</v>
+        <v>665</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AB18),"")</f>
         <v/>
       </c>
       <c r="AD18" s="5"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="5" t="s">
-        <v>550</v>
+        <v>666</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AB19),"")</f>
         <v/>
       </c>
       <c r="AD19" s="5"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="5" t="s">
-        <v>551</v>
+        <v>667</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AB20),"")</f>
         <v/>
       </c>
       <c r="AD20" s="5"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="5" t="s">
-        <v>552</v>
+        <v>668</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AB21),"")</f>
         <v/>
       </c>
       <c r="AD21" s="5"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="5" t="s">
-        <v>553</v>
+        <v>669</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AB22),"")</f>
         <v/>
       </c>
       <c r="AD22" s="5"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="5" t="s">
-        <v>554</v>
+        <v>670</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AB23),"")</f>
         <v/>
       </c>
       <c r="AD23" s="5"/>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="5" t="s">
-        <v>555</v>
+        <v>671</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AB24),"")</f>
         <v/>
       </c>
       <c r="AD24" s="5"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="5" t="s">
-        <v>556</v>
+        <v>672</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AB25),"")</f>
         <v/>
       </c>
       <c r="AD25" s="5"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="5" t="s">
-        <v>557</v>
+        <v>673</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AB26),"")</f>
         <v/>
       </c>
       <c r="AD26" s="5"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="5" t="s">
-        <v>558</v>
+        <v>674</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AB27),"")</f>
         <v/>
       </c>
       <c r="AD27" s="5"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="5" t="s">
-        <v>559</v>
+        <v>675</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AB28),"")</f>
         <v/>
       </c>
       <c r="AD28" s="5"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="5" t="s">
-        <v>560</v>
+        <v>676</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AB29),"")</f>
         <v/>
       </c>
       <c r="AD29" s="5"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="5" t="s">
-        <v>561</v>
+        <v>677</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AB30),"")</f>
         <v/>
       </c>
       <c r="AD30" s="5"/>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="5" t="s">
-        <v>562</v>
+        <v>678</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -7568,4024 +7916,6058 @@
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
         <v>129</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>2.1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="E6" s="5"/>
-[...1 lines deleted...]
-      <c r="G6" s="5"/>
+      <c r="E6" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>133</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="K6" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>2.2</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="K7" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>3.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="K8" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="K9" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>3.3</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="K10" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>4.1</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="K11" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>4.2</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>124</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="K12" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>5.1</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="K13" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>5.2</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="K14" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>5.3</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
         <v>129</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>6.1</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="K16" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>6.2</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E17" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F17" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="F17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="5" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="K17" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>6.3</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="K18" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>7.1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      <c r="G19" s="5"/>
+        <v>198</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>201</v>
+      </c>
       <c r="H19" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J19" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="K19" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>7.2</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="K20" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>8.1</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="K21" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>8.2</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="K22" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>9.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="K23" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>9.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="K24" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5">
         <v>9.3</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
         <v>129</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5">
         <v>10.1</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D26" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="H26" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="E26" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I26" s="5" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="K26" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5">
         <v>10.2</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="K27" s="7">
         <v>3.85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I99"/>
+  <dimension ref="A1:I205"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I99"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C21" s="5">
         <v>20</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C22" s="5">
         <v>21</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C23" s="5">
         <v>22</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C24" s="5">
         <v>23</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C25" s="5">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C26" s="5">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C27" s="5">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C28" s="5">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C29" s="5">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C30" s="5">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C31" s="5">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C32" s="5">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C33" s="5">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C34" s="5">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C35" s="5">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C36" s="5">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C37" s="5">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C38" s="5">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C39" s="5">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C40" s="5">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C41" s="5">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C42" s="5">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C43" s="5">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C44" s="5">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C45" s="5">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C46" s="5">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C47" s="5">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C48" s="5">
-        <v>2</v>
+        <v>47</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C49" s="5">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C50" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C51" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C52" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C53" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C54" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C55" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C56" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C57" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C58" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C59" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C60" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C61" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C62" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C63" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C64" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C65" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C66" s="5">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C67" s="5">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C68" s="5">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C69" s="5">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C70" s="5">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C71" s="5">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C72" s="5">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C73" s="5">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C74" s="5">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C75" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C76" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C77" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C78" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C79" s="5">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C80" s="5">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C81" s="5">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C82" s="5">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C83" s="5">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C84" s="5">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C85" s="5">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C86" s="5">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C87" s="5">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>330</v>
+        <v>340</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C88" s="5">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C89" s="5">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C90" s="5">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C91" s="5">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C92" s="5">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C93" s="5">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C94" s="5">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C95" s="5">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C96" s="5">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C97" s="5">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C98" s="5">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C99" s="5">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C100" s="5">
+        <v>5</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="E100" s="5"/>
+      <c r="F100" s="5"/>
+      <c r="G100" s="5"/>
+      <c r="H100" s="5"/>
+      <c r="I100" s="5"/>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C101" s="5">
+        <v>6</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="E101" s="5"/>
+      <c r="F101" s="5"/>
+      <c r="G101" s="5"/>
+      <c r="H101" s="5"/>
+      <c r="I101" s="5"/>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C102" s="5">
+        <v>7</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E102" s="5"/>
+      <c r="F102" s="5"/>
+      <c r="G102" s="5"/>
+      <c r="H102" s="5"/>
+      <c r="I102" s="5"/>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C103" s="5">
+        <v>8</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="E103" s="5"/>
+      <c r="F103" s="5"/>
+      <c r="G103" s="5"/>
+      <c r="H103" s="5"/>
+      <c r="I103" s="5"/>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C104" s="5">
+        <v>9</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E104" s="5"/>
+      <c r="F104" s="5"/>
+      <c r="G104" s="5"/>
+      <c r="H104" s="5"/>
+      <c r="I104" s="5"/>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C105" s="5">
+        <v>10</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="E105" s="5"/>
+      <c r="F105" s="5"/>
+      <c r="G105" s="5"/>
+      <c r="H105" s="5"/>
+      <c r="I105" s="5"/>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C106" s="5">
+        <v>11</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="E106" s="5"/>
+      <c r="F106" s="5"/>
+      <c r="G106" s="5"/>
+      <c r="H106" s="5"/>
+      <c r="I106" s="5"/>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C107" s="5">
+        <v>12</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="E107" s="5"/>
+      <c r="F107" s="5"/>
+      <c r="G107" s="5"/>
+      <c r="H107" s="5"/>
+      <c r="I107" s="5"/>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C108" s="5">
+        <v>13</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="E108" s="5"/>
+      <c r="F108" s="5"/>
+      <c r="G108" s="5"/>
+      <c r="H108" s="5"/>
+      <c r="I108" s="5"/>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C109" s="5">
+        <v>14</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="E109" s="5"/>
+      <c r="F109" s="5"/>
+      <c r="G109" s="5"/>
+      <c r="H109" s="5"/>
+      <c r="I109" s="5"/>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C110" s="5">
+        <v>15</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="E110" s="5"/>
+      <c r="F110" s="5"/>
+      <c r="G110" s="5"/>
+      <c r="H110" s="5"/>
+      <c r="I110" s="5"/>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C111" s="5">
+        <v>16</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="E111" s="5"/>
+      <c r="F111" s="5"/>
+      <c r="G111" s="5"/>
+      <c r="H111" s="5"/>
+      <c r="I111" s="5"/>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C112" s="5">
+        <v>17</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="E112" s="5"/>
+      <c r="F112" s="5"/>
+      <c r="G112" s="5"/>
+      <c r="H112" s="5"/>
+      <c r="I112" s="5"/>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C113" s="5">
+        <v>18</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="E113" s="5"/>
+      <c r="F113" s="5"/>
+      <c r="G113" s="5"/>
+      <c r="H113" s="5"/>
+      <c r="I113" s="5"/>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C114" s="5">
+        <v>19</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="E114" s="5"/>
+      <c r="F114" s="5"/>
+      <c r="G114" s="5"/>
+      <c r="H114" s="5"/>
+      <c r="I114" s="5"/>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C115" s="5">
+        <v>20</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="E115" s="5"/>
+      <c r="F115" s="5"/>
+      <c r="G115" s="5"/>
+      <c r="H115" s="5"/>
+      <c r="I115" s="5"/>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C116" s="5">
+        <v>21</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="E116" s="5"/>
+      <c r="F116" s="5"/>
+      <c r="G116" s="5"/>
+      <c r="H116" s="5"/>
+      <c r="I116" s="5"/>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C117" s="5">
+        <v>22</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="E117" s="5"/>
+      <c r="F117" s="5"/>
+      <c r="G117" s="5"/>
+      <c r="H117" s="5"/>
+      <c r="I117" s="5"/>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C118" s="5">
+        <v>23</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="E118" s="5"/>
+      <c r="F118" s="5"/>
+      <c r="G118" s="5"/>
+      <c r="H118" s="5"/>
+      <c r="I118" s="5"/>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C119" s="5">
+        <v>24</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E119" s="5"/>
+      <c r="F119" s="5"/>
+      <c r="G119" s="5"/>
+      <c r="H119" s="5"/>
+      <c r="I119" s="5"/>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C120" s="5">
+        <v>25</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="E120" s="5"/>
+      <c r="F120" s="5"/>
+      <c r="G120" s="5"/>
+      <c r="H120" s="5"/>
+      <c r="I120" s="5"/>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C121" s="5">
+        <v>26</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="E121" s="5"/>
+      <c r="F121" s="5"/>
+      <c r="G121" s="5"/>
+      <c r="H121" s="5"/>
+      <c r="I121" s="5"/>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C122" s="5">
+        <v>27</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="E122" s="5"/>
+      <c r="F122" s="5"/>
+      <c r="G122" s="5"/>
+      <c r="H122" s="5"/>
+      <c r="I122" s="5"/>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C123" s="5">
+        <v>28</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="E123" s="5"/>
+      <c r="F123" s="5"/>
+      <c r="G123" s="5"/>
+      <c r="H123" s="5"/>
+      <c r="I123" s="5"/>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C124" s="5">
+        <v>29</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E124" s="5"/>
+      <c r="F124" s="5"/>
+      <c r="G124" s="5"/>
+      <c r="H124" s="5"/>
+      <c r="I124" s="5"/>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C125" s="5">
+        <v>30</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="E125" s="5"/>
+      <c r="F125" s="5"/>
+      <c r="G125" s="5"/>
+      <c r="H125" s="5"/>
+      <c r="I125" s="5"/>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C126" s="5">
+        <v>31</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="E126" s="5"/>
+      <c r="F126" s="5"/>
+      <c r="G126" s="5"/>
+      <c r="H126" s="5"/>
+      <c r="I126" s="5"/>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C127" s="5">
+        <v>32</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="E127" s="5"/>
+      <c r="F127" s="5"/>
+      <c r="G127" s="5"/>
+      <c r="H127" s="5"/>
+      <c r="I127" s="5"/>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C128" s="5">
+        <v>33</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="E128" s="5"/>
+      <c r="F128" s="5"/>
+      <c r="G128" s="5"/>
+      <c r="H128" s="5"/>
+      <c r="I128" s="5"/>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C129" s="5">
+        <v>34</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="E129" s="5"/>
+      <c r="F129" s="5"/>
+      <c r="G129" s="5"/>
+      <c r="H129" s="5"/>
+      <c r="I129" s="5"/>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C130" s="5">
+        <v>35</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="E130" s="5"/>
+      <c r="F130" s="5"/>
+      <c r="G130" s="5"/>
+      <c r="H130" s="5"/>
+      <c r="I130" s="5"/>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C131" s="5">
+        <v>36</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="E131" s="5"/>
+      <c r="F131" s="5"/>
+      <c r="G131" s="5"/>
+      <c r="H131" s="5"/>
+      <c r="I131" s="5"/>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C132" s="5">
+        <v>37</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="E132" s="5"/>
+      <c r="F132" s="5"/>
+      <c r="G132" s="5"/>
+      <c r="H132" s="5"/>
+      <c r="I132" s="5"/>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C133" s="5">
+        <v>38</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="E133" s="5"/>
+      <c r="F133" s="5"/>
+      <c r="G133" s="5"/>
+      <c r="H133" s="5"/>
+      <c r="I133" s="5"/>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C134" s="5">
+        <v>39</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="E134" s="5"/>
+      <c r="F134" s="5"/>
+      <c r="G134" s="5"/>
+      <c r="H134" s="5"/>
+      <c r="I134" s="5"/>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C135" s="5">
+        <v>40</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="E135" s="5"/>
+      <c r="F135" s="5"/>
+      <c r="G135" s="5"/>
+      <c r="H135" s="5"/>
+      <c r="I135" s="5"/>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C136" s="5">
+        <v>41</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="E136" s="5"/>
+      <c r="F136" s="5"/>
+      <c r="G136" s="5"/>
+      <c r="H136" s="5"/>
+      <c r="I136" s="5"/>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C137" s="5">
+        <v>42</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="E137" s="5"/>
+      <c r="F137" s="5"/>
+      <c r="G137" s="5"/>
+      <c r="H137" s="5"/>
+      <c r="I137" s="5"/>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C138" s="5">
+        <v>43</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="E138" s="5"/>
+      <c r="F138" s="5"/>
+      <c r="G138" s="5"/>
+      <c r="H138" s="5"/>
+      <c r="I138" s="5"/>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C139" s="5">
+        <v>44</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="E139" s="5"/>
+      <c r="F139" s="5"/>
+      <c r="G139" s="5"/>
+      <c r="H139" s="5"/>
+      <c r="I139" s="5"/>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C140" s="5">
+        <v>45</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="E140" s="5"/>
+      <c r="F140" s="5"/>
+      <c r="G140" s="5"/>
+      <c r="H140" s="5"/>
+      <c r="I140" s="5"/>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C141" s="5">
+        <v>46</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="E141" s="5"/>
+      <c r="F141" s="5"/>
+      <c r="G141" s="5"/>
+      <c r="H141" s="5"/>
+      <c r="I141" s="5"/>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C142" s="5">
+        <v>47</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="E142" s="5"/>
+      <c r="F142" s="5"/>
+      <c r="G142" s="5"/>
+      <c r="H142" s="5"/>
+      <c r="I142" s="5"/>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C143" s="5">
+        <v>48</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="E143" s="5"/>
+      <c r="F143" s="5"/>
+      <c r="G143" s="5"/>
+      <c r="H143" s="5"/>
+      <c r="I143" s="5"/>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C144" s="5">
+        <v>49</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="E144" s="5"/>
+      <c r="F144" s="5"/>
+      <c r="G144" s="5"/>
+      <c r="H144" s="5"/>
+      <c r="I144" s="5"/>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C145" s="5">
+        <v>1</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="E145" s="5"/>
+      <c r="F145" s="5"/>
+      <c r="G145" s="5"/>
+      <c r="H145" s="5"/>
+      <c r="I145" s="5"/>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C146" s="5">
+        <v>2</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="E146" s="5"/>
+      <c r="F146" s="5"/>
+      <c r="G146" s="5"/>
+      <c r="H146" s="5"/>
+      <c r="I146" s="5"/>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C147" s="5">
+        <v>3</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="E147" s="5"/>
+      <c r="F147" s="5"/>
+      <c r="G147" s="5"/>
+      <c r="H147" s="5"/>
+      <c r="I147" s="5"/>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C148" s="5">
+        <v>4</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="E148" s="5"/>
+      <c r="F148" s="5"/>
+      <c r="G148" s="5"/>
+      <c r="H148" s="5"/>
+      <c r="I148" s="5"/>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C149" s="5">
+        <v>5</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="E149" s="5"/>
+      <c r="F149" s="5"/>
+      <c r="G149" s="5"/>
+      <c r="H149" s="5"/>
+      <c r="I149" s="5"/>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C150" s="5">
+        <v>6</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="E150" s="5"/>
+      <c r="F150" s="5"/>
+      <c r="G150" s="5"/>
+      <c r="H150" s="5"/>
+      <c r="I150" s="5"/>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C151" s="5">
+        <v>7</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="E151" s="5"/>
+      <c r="F151" s="5"/>
+      <c r="G151" s="5"/>
+      <c r="H151" s="5"/>
+      <c r="I151" s="5"/>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C152" s="5">
+        <v>8</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="E152" s="5"/>
+      <c r="F152" s="5"/>
+      <c r="G152" s="5"/>
+      <c r="H152" s="5"/>
+      <c r="I152" s="5"/>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C153" s="5">
+        <v>9</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="E153" s="5"/>
+      <c r="F153" s="5"/>
+      <c r="G153" s="5"/>
+      <c r="H153" s="5"/>
+      <c r="I153" s="5"/>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C154" s="5">
+        <v>10</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="E154" s="5"/>
+      <c r="F154" s="5"/>
+      <c r="G154" s="5"/>
+      <c r="H154" s="5"/>
+      <c r="I154" s="5"/>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C155" s="5">
+        <v>11</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E155" s="5"/>
+      <c r="F155" s="5"/>
+      <c r="G155" s="5"/>
+      <c r="H155" s="5"/>
+      <c r="I155" s="5"/>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C156" s="5">
+        <v>12</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="E156" s="5"/>
+      <c r="F156" s="5"/>
+      <c r="G156" s="5"/>
+      <c r="H156" s="5"/>
+      <c r="I156" s="5"/>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C157" s="5">
+        <v>13</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="E157" s="5"/>
+      <c r="F157" s="5"/>
+      <c r="G157" s="5"/>
+      <c r="H157" s="5"/>
+      <c r="I157" s="5"/>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C158" s="5">
+        <v>14</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="E158" s="5"/>
+      <c r="F158" s="5"/>
+      <c r="G158" s="5"/>
+      <c r="H158" s="5"/>
+      <c r="I158" s="5"/>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C159" s="5">
+        <v>15</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="E159" s="5"/>
+      <c r="F159" s="5"/>
+      <c r="G159" s="5"/>
+      <c r="H159" s="5"/>
+      <c r="I159" s="5"/>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B160" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C160" s="5">
+        <v>16</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="E160" s="5"/>
+      <c r="F160" s="5"/>
+      <c r="G160" s="5"/>
+      <c r="H160" s="5"/>
+      <c r="I160" s="5"/>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C161" s="5">
+        <v>17</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="E161" s="5"/>
+      <c r="F161" s="5"/>
+      <c r="G161" s="5"/>
+      <c r="H161" s="5"/>
+      <c r="I161" s="5"/>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C162" s="5">
+        <v>18</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="E162" s="5"/>
+      <c r="F162" s="5"/>
+      <c r="G162" s="5"/>
+      <c r="H162" s="5"/>
+      <c r="I162" s="5"/>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C163" s="5">
+        <v>19</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="E163" s="5"/>
+      <c r="F163" s="5"/>
+      <c r="G163" s="5"/>
+      <c r="H163" s="5"/>
+      <c r="I163" s="5"/>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B164" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C164" s="5">
+        <v>20</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="E164" s="5"/>
+      <c r="F164" s="5"/>
+      <c r="G164" s="5"/>
+      <c r="H164" s="5"/>
+      <c r="I164" s="5"/>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B165" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C165" s="5">
+        <v>21</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="E165" s="5"/>
+      <c r="F165" s="5"/>
+      <c r="G165" s="5"/>
+      <c r="H165" s="5"/>
+      <c r="I165" s="5"/>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B166" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C166" s="5">
+        <v>22</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="E166" s="5"/>
+      <c r="F166" s="5"/>
+      <c r="G166" s="5"/>
+      <c r="H166" s="5"/>
+      <c r="I166" s="5"/>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B167" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C167" s="5">
+        <v>23</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="E167" s="5"/>
+      <c r="F167" s="5"/>
+      <c r="G167" s="5"/>
+      <c r="H167" s="5"/>
+      <c r="I167" s="5"/>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C168" s="5">
+        <v>24</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="E168" s="5"/>
+      <c r="F168" s="5"/>
+      <c r="G168" s="5"/>
+      <c r="H168" s="5"/>
+      <c r="I168" s="5"/>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C169" s="5">
+        <v>25</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="E169" s="5"/>
+      <c r="F169" s="5"/>
+      <c r="G169" s="5"/>
+      <c r="H169" s="5"/>
+      <c r="I169" s="5"/>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B170" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C170" s="5">
+        <v>26</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="E170" s="5"/>
+      <c r="F170" s="5"/>
+      <c r="G170" s="5"/>
+      <c r="H170" s="5"/>
+      <c r="I170" s="5"/>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C171" s="5">
+        <v>27</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="E171" s="5"/>
+      <c r="F171" s="5"/>
+      <c r="G171" s="5"/>
+      <c r="H171" s="5"/>
+      <c r="I171" s="5"/>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C172" s="5">
+        <v>28</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="E172" s="5"/>
+      <c r="F172" s="5"/>
+      <c r="G172" s="5"/>
+      <c r="H172" s="5"/>
+      <c r="I172" s="5"/>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C173" s="5">
+        <v>29</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="E173" s="5"/>
+      <c r="F173" s="5"/>
+      <c r="G173" s="5"/>
+      <c r="H173" s="5"/>
+      <c r="I173" s="5"/>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B174" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C174" s="5">
+        <v>30</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="E174" s="5"/>
+      <c r="F174" s="5"/>
+      <c r="G174" s="5"/>
+      <c r="H174" s="5"/>
+      <c r="I174" s="5"/>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C175" s="5">
+        <v>31</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="E175" s="5"/>
+      <c r="F175" s="5"/>
+      <c r="G175" s="5"/>
+      <c r="H175" s="5"/>
+      <c r="I175" s="5"/>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C176" s="5">
+        <v>32</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="E176" s="5"/>
+      <c r="F176" s="5"/>
+      <c r="G176" s="5"/>
+      <c r="H176" s="5"/>
+      <c r="I176" s="5"/>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C177" s="5">
+        <v>33</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="E177" s="5"/>
+      <c r="F177" s="5"/>
+      <c r="G177" s="5"/>
+      <c r="H177" s="5"/>
+      <c r="I177" s="5"/>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C178" s="5">
+        <v>34</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="E178" s="5"/>
+      <c r="F178" s="5"/>
+      <c r="G178" s="5"/>
+      <c r="H178" s="5"/>
+      <c r="I178" s="5"/>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C179" s="5">
+        <v>35</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="E179" s="5"/>
+      <c r="F179" s="5"/>
+      <c r="G179" s="5"/>
+      <c r="H179" s="5"/>
+      <c r="I179" s="5"/>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C180" s="5">
+        <v>36</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="E180" s="5"/>
+      <c r="F180" s="5"/>
+      <c r="G180" s="5"/>
+      <c r="H180" s="5"/>
+      <c r="I180" s="5"/>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C181" s="5">
+        <v>37</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="E181" s="5"/>
+      <c r="F181" s="5"/>
+      <c r="G181" s="5"/>
+      <c r="H181" s="5"/>
+      <c r="I181" s="5"/>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C182" s="5">
+        <v>38</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="E182" s="5"/>
+      <c r="F182" s="5"/>
+      <c r="G182" s="5"/>
+      <c r="H182" s="5"/>
+      <c r="I182" s="5"/>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C183" s="5">
+        <v>39</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="E183" s="5"/>
+      <c r="F183" s="5"/>
+      <c r="G183" s="5"/>
+      <c r="H183" s="5"/>
+      <c r="I183" s="5"/>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B184" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C184" s="5">
+        <v>40</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="E184" s="5"/>
+      <c r="F184" s="5"/>
+      <c r="G184" s="5"/>
+      <c r="H184" s="5"/>
+      <c r="I184" s="5"/>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C185" s="5">
+        <v>41</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="E185" s="5"/>
+      <c r="F185" s="5"/>
+      <c r="G185" s="5"/>
+      <c r="H185" s="5"/>
+      <c r="I185" s="5"/>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C186" s="5">
+        <v>42</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="E186" s="5"/>
+      <c r="F186" s="5"/>
+      <c r="G186" s="5"/>
+      <c r="H186" s="5"/>
+      <c r="I186" s="5"/>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B187" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C187" s="5">
+        <v>43</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="E187" s="5"/>
+      <c r="F187" s="5"/>
+      <c r="G187" s="5"/>
+      <c r="H187" s="5"/>
+      <c r="I187" s="5"/>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C188" s="5">
+        <v>44</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="E188" s="5"/>
+      <c r="F188" s="5"/>
+      <c r="G188" s="5"/>
+      <c r="H188" s="5"/>
+      <c r="I188" s="5"/>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C189" s="5">
+        <v>45</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="E189" s="5"/>
+      <c r="F189" s="5"/>
+      <c r="G189" s="5"/>
+      <c r="H189" s="5"/>
+      <c r="I189" s="5"/>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B190" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C190" s="5">
+        <v>46</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E190" s="5"/>
+      <c r="F190" s="5"/>
+      <c r="G190" s="5"/>
+      <c r="H190" s="5"/>
+      <c r="I190" s="5"/>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C191" s="5">
+        <v>47</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="E191" s="5"/>
+      <c r="F191" s="5"/>
+      <c r="G191" s="5"/>
+      <c r="H191" s="5"/>
+      <c r="I191" s="5"/>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C192" s="5">
+        <v>48</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="E192" s="5"/>
+      <c r="F192" s="5"/>
+      <c r="G192" s="5"/>
+      <c r="H192" s="5"/>
+      <c r="I192" s="5"/>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C193" s="5">
+        <v>49</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="E193" s="5"/>
+      <c r="F193" s="5"/>
+      <c r="G193" s="5"/>
+      <c r="H193" s="5"/>
+      <c r="I193" s="5"/>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C194" s="5">
+        <v>50</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="E194" s="5"/>
+      <c r="F194" s="5"/>
+      <c r="G194" s="5"/>
+      <c r="H194" s="5"/>
+      <c r="I194" s="5"/>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C195" s="5">
+        <v>51</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="E195" s="5"/>
+      <c r="F195" s="5"/>
+      <c r="G195" s="5"/>
+      <c r="H195" s="5"/>
+      <c r="I195" s="5"/>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B196" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C196" s="5">
+        <v>52</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="E196" s="5"/>
+      <c r="F196" s="5"/>
+      <c r="G196" s="5"/>
+      <c r="H196" s="5"/>
+      <c r="I196" s="5"/>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C197" s="5">
+        <v>53</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="E197" s="5"/>
+      <c r="F197" s="5"/>
+      <c r="G197" s="5"/>
+      <c r="H197" s="5"/>
+      <c r="I197" s="5"/>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B198" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C198" s="5">
+        <v>54</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="E198" s="5"/>
+      <c r="F198" s="5"/>
+      <c r="G198" s="5"/>
+      <c r="H198" s="5"/>
+      <c r="I198" s="5"/>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B199" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C199" s="5">
+        <v>55</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="E199" s="5"/>
+      <c r="F199" s="5"/>
+      <c r="G199" s="5"/>
+      <c r="H199" s="5"/>
+      <c r="I199" s="5"/>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B200" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C200" s="5">
+        <v>56</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="E200" s="5"/>
+      <c r="F200" s="5"/>
+      <c r="G200" s="5"/>
+      <c r="H200" s="5"/>
+      <c r="I200" s="5"/>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B201" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C201" s="5">
+        <v>57</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="E201" s="5"/>
+      <c r="F201" s="5"/>
+      <c r="G201" s="5"/>
+      <c r="H201" s="5"/>
+      <c r="I201" s="5"/>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C202" s="5">
+        <v>58</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="E202" s="5"/>
+      <c r="F202" s="5"/>
+      <c r="G202" s="5"/>
+      <c r="H202" s="5"/>
+      <c r="I202" s="5"/>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C203" s="5">
+        <v>59</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="E203" s="5"/>
+      <c r="F203" s="5"/>
+      <c r="G203" s="5"/>
+      <c r="H203" s="5"/>
+      <c r="I203" s="5"/>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B204" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C204" s="5">
+        <v>60</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="E204" s="5"/>
+      <c r="F204" s="5"/>
+      <c r="G204" s="5"/>
+      <c r="H204" s="5"/>
+      <c r="I204" s="5"/>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B205" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C205" s="5">
+        <v>61</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="E205" s="5"/>
+      <c r="F205" s="5"/>
+      <c r="G205" s="5"/>
+      <c r="H205" s="5"/>
+      <c r="I205" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>343</v>
+        <v>459</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>344</v>
+        <v>460</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>345</v>
+        <v>461</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>346</v>
+        <v>462</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>347</v>
+        <v>463</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>348</v>
+        <v>464</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>349</v>
+        <v>465</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>350</v>
+        <v>466</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>351</v>
+        <v>467</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>365</v>
+        <v>481</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>366</v>
+        <v>482</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>367</v>
+        <v>483</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>351</v>
+        <v>467</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>369</v>
+        <v>485</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>370</v>
+        <v>486</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>371</v>
+        <v>487</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>372</v>
+        <v>488</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>373</v>
+        <v>489</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>374</v>
+        <v>490</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>375</v>
+        <v>491</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>376</v>
+        <v>492</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>351</v>
+        <v>467</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>377</v>
+        <v>493</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>378</v>
+        <v>494</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>379</v>
+        <v>495</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>380</v>
+        <v>496</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>381</v>
+        <v>497</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>382</v>
+        <v>498</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>383</v>
+        <v>499</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>384</v>
+        <v>500</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>385</v>
+        <v>501</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>386</v>
+        <v>502</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>387</v>
+        <v>503</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>388</v>
+        <v>504</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>389</v>
+        <v>505</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>390</v>
+        <v>506</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>391</v>
+        <v>507</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>392</v>
+        <v>508</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>393</v>
+        <v>509</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>394</v>
+        <v>510</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>395</v>
+        <v>511</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>396</v>
+        <v>512</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>397</v>
+        <v>513</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>398</v>
+        <v>514</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>399</v>
+        <v>515</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>400</v>
+        <v>516</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>401</v>
+        <v>517</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>402</v>
+        <v>518</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>403</v>
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>404</v>
+        <v>520</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>405</v>
+        <v>521</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>344</v>
+        <v>460</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>407</v>
+        <v>523</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>408</v>
+        <v>524</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>409</v>
+        <v>525</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>412</v>
+        <v>528</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>415</v>
+        <v>531</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>418</v>
+        <v>534</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>419</v>
+        <v>535</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>420</v>
+        <v>536</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>421</v>
+        <v>537</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>422</v>
+        <v>538</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>423</v>
+        <v>539</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>424</v>
+        <v>540</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>425</v>
+        <v>541</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>426</v>
+        <v>542</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>427</v>
+        <v>543</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>428</v>
+        <v>544</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>429</v>
+        <v>545</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>430</v>
+        <v>546</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>431</v>
+        <v>547</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>432</v>
+        <v>548</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>433</v>
+        <v>549</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>434</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>435</v>
+        <v>551</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>436</v>
+        <v>552</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>437</v>
+        <v>553</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>438</v>
+        <v>554</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>439</v>
+        <v>555</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>440</v>
+        <v>556</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>441</v>
+        <v>557</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>442</v>
+        <v>558</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>443</v>
+        <v>559</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>444</v>
+        <v>560</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>445</v>
+        <v>561</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>446</v>
+        <v>562</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>447</v>
+        <v>563</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>448</v>
+        <v>564</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>