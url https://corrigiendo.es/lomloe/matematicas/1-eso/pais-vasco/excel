--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:32</t>
+    <t>01/09/2026 13:18</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>