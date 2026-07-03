--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:23</t>
+    <t>03/07/2026 18:18</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -496,51 +496,51 @@
   <si>
     <t>Intervalos de confianza basados en la distribución normal: construcción, análisis y toma de decisiones en situaciones contextualizadas. Intervalo de confianza para la media de una distribución normal con desviación típica conocida. Cálculo del tamaño muestral mínimo. Relación entre confianza, error y tamaño muestral.</t>
   </si>
   <si>
     <t>Herramientas digitales en la realización de estudios estadísticos. Lectura y comprensión de la ficha técnica de una encuesta. Grado de relación entre dos variables estadísticas. Regresión lineal.</t>
   </si>
   <si>
     <t>Creencias, actitudes y emociones.</t>
   </si>
   <si>
     <t>Destrezas de autogestión encaminadas a reconocer las emociones propias, afrontando eventuales situaciones de estrés y ansiedad en el aprendizaje de las matemáticas.</t>
   </si>
   <si>
     <t>Tratamiento y análisis del error, individual y colectivo, como elemento movilizador de saberes previos adquiridos y generador de oportunidades de aprendizaje en el aula de matemáticas.</t>
   </si>
   <si>
     <t>Toma de decisiones. Destrezas para evaluar diferentes opciones y tomar decisiones en la resolución de problemas.</t>
   </si>
   <si>
     <t>Inclusión, respeto y diversidad.</t>
   </si>
   <si>
     <t>Destrezas sociales y de comunicación efectivas para el éxito en el aprendizaje de las matemáticas.</t>
   </si>
   <si>
-    <t>Valoración de la contribución de las matemáticas y el papel de matemáticos y matemáticas a lo largo de la historia del el avance de las ciencias sociales. Matemáticas Aplicadas a las Ciencias Sociales II Saberes Saberes</t>
+    <t>Valoración de la contribución de las matemáticas y el papel de matemáticos y matemáticas a lo largo de la historia del el avance de las ciencias sociales.</t>
   </si>
   <si>
     <t>Adición y producto de vectores y matrices: interpretación, comprensión y uso adecuado de las propiedades. Potencia de una matriz: cálculo de la potencia de una matriz en situaciones cíclicas. Cálculo de determinantes de orden no superior a 4 mediante la regla de Sarrus y el uso de las propiedades. Cálculo de la inversa de una matriz cuadrada mediante determinantes. Producto escalar de dos vectores en el espacio: definición, propiedades y aplicaciones. Producto vectorial de dos vectores en el espacio: definición, propiedades y aplicaciones. Producto mixto de tres vectores en el espacio: definición, propiedades y aplicaciones.</t>
   </si>
   <si>
     <t>Estrategias para operar con números reales, vectores y matrices: cálculo mental o escrito en los casos sencillos y con herramientas tecnológicas en los casos más complicados.</t>
   </si>
   <si>
     <t>Relaciones. Conjuntos de vectores y matrices: estructura, comprensión y propiedades.</t>
   </si>
   <si>
     <t>Resolución de problemas que impliquen medidas de longitud, superficie o volumen en un sistema de coordenadas cartesianas. Planteamiento y resolución de problemas de geometría afín relacionados con la incidencia, el paralelismo y la ortogonalidad de rectas y planos en el espacio tridimensional. Planteamiento y resolución de problemas de geometría métrica relacionados con la medida de ángulos entre rectas y planos y la medida de distancias entre puntos, rectas y planos.</t>
   </si>
   <si>
     <t>Técnicas elementales para el cálculo de primitivas. Aplicación al cálculo de áreas.</t>
   </si>
   <si>
     <t>Técnicas para la aplicación del concepto de integral a la resolución de problemas que impliquen cálculo de superficies planas o volúmenes de revolución.</t>
   </si>
   <si>
     <t>La probabilidad como medida de la incertidumbre asociada a fenómenos aleatorios: interpretación subjetiva, clásica y frecuentista.</t>
   </si>
   <si>
     <t>Derivadas: interpretación y aplicación al cálculo de límites.</t>
   </si>
@@ -592,51 +592,51 @@
   <si>
     <t>Resolución de sistemas de ecuaciones en diferentes contextos. Resolución de ecuaciones matriciales mediante el uso de la matriz inversa y mediante su transformación en un sistema de ecuaciones lineales.</t>
   </si>
   <si>
     <t>Análisis, representación e interpretación de funciones con herramientas digitales.</t>
   </si>
   <si>
     <t>Propiedades de las distintas clases de funciones: comprensión y comparación. Estudio y representación gráfica de funciones polinómicas, racionales, exponenciales, logarítmicas y definidas a trozos a partir de sus propiedades globales y locales obtenidas empleando las herramientas del análisis (límites y derivadas).</t>
   </si>
   <si>
     <t>Formulación, resolución y análisis de problemas de la vida cotidiana y de la ciencia y la tecnología empleando las herramientas o los programas más adecuados.</t>
   </si>
   <si>
     <t>Análisis algorítmico de las propiedades de las operaciones con matrices, los determinantes y la resolución de sistemas de ecuaciones lineales.</t>
   </si>
   <si>
     <t>Cálculo de probabilidades en experimentos compuestos. Probabilidad condicionada e independencia entre sucesos aleatorios. Diagramas de árbol y tablas de contingencia.</t>
   </si>
   <si>
     <t>Variables aleatorias discretas y continuas. Parámetros de la distribución.</t>
   </si>
   <si>
     <t>Modelización de fenómenos estocásticos mediante las distribuciones de probabilidad binomial y normal. Cálculo de probabilidades asociadas mediante herramientas tecnológicas. Distribución binomial: definición, parámetros y cálculo de probabilidades en casos en que los números combinatorios implicados sean sencillos. Distribución normal: definición, parámetros y cálculo de probabilidades usando la tabla de la distribución normal estándar. Aproximación de la binomial a la normal. Correcciones de Yates. Resolución de problemas que requieran de estos modelos de probabilidad en situaciones de contexto real o en contextos científicos y tecnológicos.</t>
   </si>
   <si>
-    <t>Valoración de la contribución de las Matemáticas y el papel de matemáticos y matemáticas a lo largo de la historia en el avance de la ciencia y la tecnología. Matemáticas II Saberes Saberes</t>
+    <t>Valoración de la contribución de las Matemáticas y el papel de matemáticos y matemáticas a lo largo de la historia en el avance de la ciencia y la tecnología.</t>
   </si>
   <si>
     <t>Rúbrica orientativa 1-4</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>Qué mirar al corregir</t>
   </si>
   <si>
     <t>Acción docente recomendada</t>
   </si>
   <si>
     <t>Inicial</t>
   </si>
   <si>
     <t>Respuesta incompleta o con errores de base.</t>
   </si>
   <si>
     <t>Refuerzo guiado y nueva evidencia corta.</t>
   </si>