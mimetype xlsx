--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:18</t>
+    <t>03/07/2026 19:33</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>