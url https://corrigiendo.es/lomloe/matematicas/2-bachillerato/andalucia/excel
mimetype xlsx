--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:33</t>
+    <t>01/09/2026 13:24</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>