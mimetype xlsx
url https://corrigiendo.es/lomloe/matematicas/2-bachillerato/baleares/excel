--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="707">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="571">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,1353 +106,1017 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:36</t>
+    <t>01/09/2026 13:11</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Matemáticas II</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Analitzar produccions de diferents moviments culturals i artístics des de les avantguardes a l'actualitat, reflexionant de manera oberta i crítica sobre el seu context històric i els seus aspectes singulars i comuns, per comprendre el valor de l'art com a representació de l'esperit d'una època. Cada manifestació cultural i artística és portadora d'una gran quantitat d'informació simbòlica sobre la manera de sentir, d'interrogar-se, d'entendre i d'interactuar amb el món de cada artista i, en conseqüència, de la societat a la qual pertany. Tota producció artística respon en part a l'univers de la persona que la crea i en part a les particularitats de l'època en què s'elabora. El coneixement i la comprensió de les característiques i singularitats dels diferents mitjans d'expressió i les seves produccions, com també dels diferents moviments culturals, ajuden els alumnes a identificar les relacions entre la persona creadora, l'obra i l'entorn històric i cultural. Igualment, pot descobrir la varietat de funcions que tota activitat cultural té i ha tingut, tant individualment, complint amb les necessitats personals d'autoexpressió, autoconeixement i desenvolupament de la capacitat</t>
+    <t>modelitzar i resoldre problemes de la vida quotidiana i de la ciencia i la tecnologia aplicant diferents estratègies i formes de raonament per obtenir possibles solucions. La modelització i la resolució de problemes constitueixen un eix fonamental en l'aprenentatge de les matemàtiques, ja que són processos centrals en la construcció del coneixement matemàtic. Aquests processos aplicats en contextos diversos poden motivar l'aprenentatge i establir uns fonaments cognitius sòlids que permetin construir conceptes i experimentar les matemàtiques com a eina per descriure, analitzar i ampliar la comprensió de situacions de la vida quotidiana o de la ciència i la tecnologia. El desenvolupament d'aquesta competència comporta els processos de formulació del problema; la sistematització en la cerca de dades o objectes rellevants i les seves relacions; la seva codificació al llenguatge matemàtic o a un llenguatge fàcil d'interpretar per un sistema informàtic; la creació de models abstractes de situacions reals i l'ús d'estratègies heurístiques de resolució, com l'analogia amb altres problemes, estimació, assaig i error, resoldre-ho de manera inversa (anar cap enrere) o la descomposició en problemes més senzill, entre altres. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>Saber traducir situaciones reales o científicas al lenguaje matemático para encontrar soluciones lógicas empleando diferentes estrategias de pensamiento.</t>
   </si>
   <si>
     <t>El alumnado identifica variables, plantea funciones o sistemas que representan un problema real y busca la mejor respuesta razonando todo el proceso.</t>
   </si>
   <si>
     <t>No es aplicar fórmulas de memoria ni realizar cálculos mecánicos sin contexto. No es seguir una receta fija, sino elegir la herramienta adecuada.</t>
   </si>
   <si>
     <t>El alumnado utiliza derivadas para optimizar el material de un envase cilíndrico, justificando la validez de la solución obtenida.</t>
   </si>
   <si>
     <t>modelizar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Explicar el valor social del patrimoni, reflexionant sobre el compromís de l'art amb la seva època i sobre la importància de la llibertat d'expressió en produccions culturals i artístiques, per construir una mirada sobre l'art que reconegui, valori i respecti la diversitat cultural. En el moment de trobada amb una manifestació cultural i artística, els alumnes s'han d'implicar tant en la recepció activa del resultat final, com en la recerca sobre el context, les condicions i el procés de creació, elaborant produccions orals, escrites i multimodals i utilitzant les eines analògiques i digitals pertinents. Així, pot considerar les múltiples opcions que existeixen a l'hora de materialitzar una idea, valorant la importància de la lliure expressió en la cultura i l'art, provocant empatia amb els creadors en la cerca d'alternatives diferents de les habituals i entenent les possibles dificultats trobades durant el desenvolupament de la producció. Un altre camp interessant de reflexió gira entorn de la llibertat de creació i els seus possibles límits, assumpte que enllaça directament amb l'exercici de la censura directa o indirecta sobre les produccions artístiques. La comprensió sòlida de diferents manifestacions culturals i artístiques provoca un diàleg sensible amb l'art i la cultura, com també un intercanvi d'idees i emocions, durant el qual, els alumnes reconeixen la diferència i la diversitat com a fonts de riquesa a tots els nivells, la qual cosa els permet explicar el valor social del patrimoni i defensar-lo. En aquest sentit, no pot faltar una reflexió que incorpori la perspectiva de gènere i la perspectiva intercultural en l'elaboració compartida del cànon artístic. D'altra banda, en ser conscient de les múltiples i diferents fonts de les manifestacions culturals i artístiques, els alumnes poden reconèixer la diversitat cultural com una riquesa de la humanitat i la cultura contemporània com un patrimoni del present i del futur, entenent la importància de gaudirne, promocionar-lo i conservar-lo.</t>
+    <t>verificar la validesa de les possibles solucions d'un problema emprant el raonament i l'argumentació per contrastar-ne la idoneïtat. L'anàlisi de les solucions obtingudes en la resolució d'un problema potencia la reflexió crítica, el raonament i l'argumentació. La interpretació de les solucions i conclusions obtingudes, considerant a més de la validesa matemàtica, diferents perspectives com la sostenibilitat, el consum responsable, l'equitat, la no discriminació o la igualtat de gènere, entre altres, ajuda a prendre decisions raonades i a avaluar les estratègies. El desenvolupament d'aquesta competència comporta processos reflexius propis de la metacognició com l'autoavaluació i la coavaluació, l'ús eficaç d'eines digitals, la verbalització o la d'estratègies per validar-les i avaluar-ne el seu abast. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>El alumnado debe comprobar si los resultados obtenidos tienen sentido lógico y matemático, justificando por qué son válidos o descartando los que no encajan.</t>
   </si>
   <si>
     <t>El alumnado analiza críticamente sus soluciones, explica el proceso lógico seguido y descarta resultados incoherentes mediante el razonamiento matemático y la interpretación del contexto del problema.</t>
   </si>
   <si>
     <t>No es simplemente dar un número final. No es aplicar una fórmula mecánicamente. No es dar por bueno cualquier resultado sin comprobar si es físicamente posible.</t>
   </si>
   <si>
     <t>Tras calcular los puntos críticos de una función de costes, el alumnado justifica por qué descarta los valores negativos y valida el mínimo absoluto.</t>
   </si>
   <si>
     <t>argumentar</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Explorar i valorar els llenguatges i els codis de diferents manifestacions culturals i artístiques des de les avantguardes fins a l'actualitat, identificant-ne i comprenent-ne les característiques, referents i intencionalitats, per potenciar les possibilitats de gaudir-ne estèticament. En el desenvolupament i la producció de manifestacions culturals i artístiques s'empren tècniques molt diverses i variades; en cada ocasió, en funció del tipus de creació duta a terme, s'utilitzen un llenguatge i uns codis determinats, les característiques i les intencionalitats dels quals ha d'identificar i comprendre els alumnes. A més, ha d'expressar de forma oberta, respectuosa i articulada les idees i els sentiments que li provoquin les manifestacions, explorant-les activament per mitjà de produccions orals, escrites o multimodals. D'aquesta manera, es forma els alumnes per a una recepció cultural completa, progressant tant en la sensibilització respecte de les especificitats essencials de qualsevol producció artística, com en la interpretació, la valoració crítica, l'exposició de les idees que té i, finalment, en la possibilitat de gaudir-ne. Alhora, al llarg d'aquesta exploració, els alumnes descobreixen com sorgeixen les idees o les necessitats d'expressió cultural i artística, com es desenvolupen i com són represes en diferents èpoques o cultures per ser reformulades segons cada context. D'aquesta manera, pot entendre com les creacions de cada societat evolucionen modificant formes i manifestacions ja existents i gràcies a les connexions entre diferents tipus de llenguatges, identificant els referents comuns dels quals s'alimenten les creacions culturals i artístiques i analitzant les diferents maneres en què s'usen.</t>
+    <t>formular o investigar conjectures o problemes, utilitzant el raonament, l'argumentacio, la creativitat i l'ús d'eines tecnològiques, per generar nou coneixement matemàtic. La formulació de conjectures i la generació de problemes de contingut matemàtic són dos components importants i significatius del currículum de Matemàtiques i són considerades una part essencial del quefer matemàtic. Provar o refutar conjectures amb contingut matemàtic sobre una situació plantejada o sobre un problema ja resolt implica plantejar noves preguntes, com també la reformulació del problema durant el procés de recerca. Quan els alumnes generen problemes o fan preguntes, millora el raonament i la reflexió al mateix temps que construeixen el coneixement propi, la qual cosa es tradueix en un alt nivell de compromís i curiositat, com també d'entusiasme cap al procés d'aprenentatge de les matemàtiques. El desenvolupament d'aquesta competència pot fomentar el pensament més divers i flexible, millorar la destresa per resoldre problemes en diferents contextos i establir ponts entre situacions concretes i les abstraccions matemàtiques. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>Se trata de que el estudiante piense como un matemático, planteando hipótesis y explorando patrones para descubrir reglas o soluciones por sí mismo.</t>
   </si>
   <si>
     <t>El alumnado propone teorías propias sobre problemas abiertos, usa software para probar sus ideas y justifica sus conclusiones mediante el razonamiento lógico y la inventiva personal.</t>
   </si>
   <si>
     <t>No es aplicar fórmulas mecánicamente ni repetir procedimientos memorizados. No es resolver ejercicios de examen tipo donde el camino ya está marcado y es único.</t>
   </si>
   <si>
     <t>Utilizar GeoGebra para investigar cómo varía el volumen de un cuerpo de revolución al cambiar la función, formulando una regla general antes de demostrarla.</t>
   </si>
   <si>
     <t>crear</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Analitzar l'evolució de l'art i la cultura en la història recent, identificant els diferents àmbits en els quals es produeixen i manifesten, com també el valor de la innovació i el paper de les tecnologies, per desenvolupar un criteri informat i crític davant el fet artístic que afavoreixi la identificació d'oportunitats de desenvolupament personal, social, acadèmic i professional. La recerca sobre l'evolució de les diferents manifestacions culturals i artístiques facilita que els alumnes les entenguin com a creacions que es nodreixen d'altres creacions, no com a produccions independents, establint-hi connexions i observant la complexitat de les seves interaccions en contemplar com es creuen els seus camins. No es tracta de jugar a les diferències o similituds, sinó d'aportar arguments que expliquin el compartit, les causes i efectes, les decisions estètiques i les connexions filosòfiques, expressives o socials. Una postura reflexiva sobre la interrelació de diferents manifestacions artístiques estimula els alumnes a desenvolupar la intuïció, fer inferències, explorar, preguntar i qüestionar. Si a més es promou que els alumnes comparteixin opinions i visions personals, es facilita que s'integrin diferents perspectives en les conclusions, alhora que es fomenten el diàleg i el debat com a part de l'aprenentatge. Analitzant l'evolució de l'art i la cultura en la història recent, els alumnes poden observar com els creadors no deixen de cercar noves formes d'expressió, reivindicant la superació de les tècniques i dels límits tradicionals, com també la necessitat d'avançar en l'ús de les tecnologies. Igualment, els alumnes poden apreciar que les diferències de la cultura i l'art contemporanis amb els del passat no sols s'emmarquen en els problemes tècnics i estètics, sinó també en el que afecta el seu paper en la societat i a la manera en què els creadors s'hi vinculen en cada època. Tot això els proporciona eines per interpretar els múltiples universos visuals i expressius que es manifesten en el seu entorn. Al mateix temps, pot aportar un coneixement més exacte sobre l'interès creixent que es mostra, des de sectors laborals molt diferents, pels perfils de persones creatives, capaces de generar respostes originals que millorin els processos i resultats.</t>
+    <t>utilitzar el pensament computacional de manera eficac, modificant, creant i generalitzant algorismes que resolen problemes mitjançant l'ús de les matemàtiques per modelitzar i resoldre situacions de la vida quotidiana i de l'àmbit de la ciència i la tecnologia. El pensament computacional entronca directament amb la resolució de problemes i el plantejament de procediments algorítmics. Amb l'objectiu d'arribar a una solució del problema que pugui ser executada per un sistema informàtic, serà necessari utilitzar l'abstracció per identificar els aspectes més rellevants i descompondre el problema en tasques més simples que es puguin codificar en un llenguatge apropiat. Així mateix, els processos del pensament computacional poden culminar amb la generalització. Portar el pensament computacional a la vida diària i a l'àmbit de la ciència i la tecnologia suposa relacionar les necessitats de modelatge i simulació amb les possibilitats del seu tractament informatitzat. El desenvolupament d'aquesta competència comporta la creació de models abstractes de situacions quotidianes i de l'àmbit de la ciència i la tecnologia, l'automatització i la codificació en un llenguatge fàcil d'interpretar de manera automàtica. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>Diseñar y ajustar secuencias de pasos lógicos o programas para solucionar retos matemáticos complejos en contextos científicos o técnicos.</t>
   </si>
   <si>
     <t>El alumnado descompone problemas en pasos, diseña diagramas de flujo o escribe código sencillo para automatizar cálculos y modelizar fenómenos reales.</t>
   </si>
   <si>
     <t>No es simplemente usar la calculadora. No es aprender sintaxis de programación aislada. No es realizar operaciones mecánicas sin una estructura lógica previa.</t>
   </si>
   <si>
     <t>El alumnado diseña un algoritmo para calcular el área bajo una curva mediante sumas de Riemann y lo automatiza en una hoja de cálculo.</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Explicar la pràctica cultural i artística com un mitjà d'expressió i comunicació individual i col·lectiu d'idees, opinions i sentiments, a partir d'una anàlisi crítica de diverses manifestacions culturals i artístiques que inclogui també una reflexió sobre el seu impacte ambiental, econòmic i social, per aprofundir en el coneixement de la societat contemporània i promoure el compromís personal amb la sostenibilitat. Tota manifestació cultural i artística constitueix un testimoniatge sobre la condició humana. És una resposta a una inquietud d'ordre existencial i, al mateix temps, genera altres interrogants. És també una manera de prendre consciència de si mateix i dels altres. Acostar als alumnes la pràctica dels artistes activant la implicació en el procés del pensament creador i igualment, alimentant la concepció de l'art i la cultura com a revelació i descobriment d'una manera nova de contemplar la realitat. Més enllà d'un procés d'anàlisi formal i funcional amb el qual indagar sobre els significats i peculiaritats de cada obra, se sol·licita dels alumnes la cerca de vincles emocionals nous. Mitjançant l'exploració activa de diverses manifestacions culturals i artístiques pot redescobrir aquelles que ja estan integrades en el seu imaginari i, igualment, identificar-ne d'altres noves que despertin el seu interès, que li suscitin sentiments i emocions i que, en conseqüència, comencin a formar part del seu creixement personal, comprenent d'aquesta forma que l'art, la cultura i la vida estan íntimament lligats. Igualment, en exposar els alumnes a la multiplicitat d'idees, opinions i sentiments que la cultura i l'art poden expressar i comunicar, es promou la construcció d'una personalitat oberta i respectuosa amb la diversitat cultural i artística. Tot això ha d'aportar també als alumnes un coneixement més exacte de les repercussions socials i econòmiques de la cultura i l'art, com també de la seva rellevància en la consecució dels objectius de desenvolupament sostenible, atorgant-los la possibilitat de fer una anàlisi crítica de l'art i la cultura</t>
+    <t>establir, investigar i utilitzar connexions entre les diferents idees matematiques establint vincles entre conceptes, procediments, arguments i models per donar significat i estructurar l'aprenentatge matemàtic. Establir connexions entre les diferents idees matemàtiques proporciona una comprensió més profunda de com diversos enfocaments del mateix problema poden produir resultats equivalents. Els alumnes poden utilitzar idees procedents d'un context per provar o refutar conjectures una major comprensió dels conceptes, procediments i arguments. Percebre les matemàtiques com un tot implica estudiar-ne les connexions internes i reflexionar-hi, tant les existents entre els blocs de sabers com entre les matemàtiques del mateix o diferents nivells o les de diferents etapes educatives. El desenvolupament d'aquesta competència comporta enllaçar les noves idees matemàtiques amb idees prèvies, reconèixer i utilitzar les connexions entre elles en la resolució de problemes i comprendre com unes idees es construeixen sobre altres per formar un tot integrat. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>Relacionar distintos bloques de la asignatura para comprender que las matemáticas son un sistema unido y no piezas sueltas sin conexión entre sí.</t>
   </si>
   <si>
     <t>El alumnado vincula conceptos de álgebra, geometría y análisis para resolver problemas complejos, utilizando diferentes métodos y lenguajes que demuestran que diversos caminos llevan al mismo resultado.</t>
   </si>
   <si>
     <t>No es estudiar temas como compartimentos estancos. No es memorizar fórmulas aisladas ni aplicar procedimientos mecánicos sin entender cómo se relacionan con otros conceptos previos.</t>
   </si>
   <si>
     <t>Resolver un problema de distancias en el espacio usando tanto herramientas de geometría analítica como interpretación de vectores y producto escalar.</t>
   </si>
   <si>
     <t>conectar</t>
   </si>
   <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t>descobrir els vincles de les matematiques amb altres arees de coneixement i aprofundir en les seves connexions, interrelacionant conceptes i procediments per modelitzar, resoldre problemes i desenvolupar la capacitat crítica, creativa i innovadora en situacions diverses. Observar relacions i establir connexions matemàtiques és un aspecte clau del quefer matemàtic. L'aprofundiment en els coneixements matemàtics i en la destresa per utilitzar un conjunt ampli de representacions, com també en l'establiment de connexions entre les matemàtiques i altres àrees de coneixement, especialment amb les ciències i la tecnologia confereixen als alumnes un gran potencial per resoldre problemes en situacions diverses. Aquestes connexions també haurien d'ampliar-se a les actituds pròpies del quefer matemàtic de manera que es puguin transferir a altres matèries i contextos. En aquesta competència juga un paper rellevant l'aplicació de les eines tecnològiques en el descobriment de noves connexions. El desenvolupament d'aquesta competència comporta l'establiment de connexions entre idees, conceptes i procediments matemàtics i altres àrees de coneixement i la vida real. Així mateix, implica l'ús d'eines tecnològiques i l'aplicació en la resolució de problemes en situacions diverses, valorant la contribució de les matemàtiques a la resolució dels grans reptes i objectius ecosocials, tant al llarg de la història com a l'actualitat. Descriptors que es lliguen a aquesta competència específica:</t>
+  </si>
+  <si>
+    <t>Utilizar las matemáticas como herramienta para entender y resolver problemas de otras ciencias, conectando conceptos para crear modelos útiles y soluciones creativas.</t>
+  </si>
+  <si>
+    <t>El alumnado identifica y aplica procedimientos matemáticos en contextos científicos, tecnológicos o sociales, relacionando distintos bloques de contenido para abordar situaciones complejas de forma crítica y multidisciplinar.</t>
+  </si>
+  <si>
+    <t>No es resolver ejercicios de cálculo puro sin aplicación real. No es memorizar teoremas de forma aislada. No es ignorar la utilidad práctica de la materia en otras disciplinas.</t>
+  </si>
+  <si>
+    <t>Utilizar el cálculo diferencial para optimizar el diseño de un envase industrial o emplear sistemas de ecuaciones para ajustar una reacción química compleja.</t>
+  </si>
+  <si>
+    <t>CE.7</t>
+  </si>
+  <si>
+    <t>representar conceptes, procediments i informacio matematics seleccionant diferents tecnologies, per visualitzar idees i estructurar raonaments matemàtics. Les representacions de conceptes, procediments i informació matemàtica faciliten el raonament i la demostració, s'utilitzen per visualitzar idees matemàtiques, examinar relacions i contrastar la validesa de les respostes i es troben en el centre de la comunicació matemàtica. El desenvolupament d'aquesta competència comporta l'aprenentatge de noves formes de representació matemàtica i la millora del coneixement de sobre com usar-les, recalcant les maneres en què representacions diferents dels mateixos objectes poden transmetre informacions diferents i mostrant la importància de seleccionar representacions adequades a cada tasca. Descriptors que es lliguen a aquesta competència específica:</t>
+  </si>
+  <si>
+    <t>Usar herramientas digitales para convertir ideas abstractas en imágenes o esquemas que ayuden a entender y explicar mejor los problemas.</t>
+  </si>
+  <si>
+    <t>El alumnado utiliza software matemático, calculadoras gráficas o aplicaciones para crear modelos visuales que faciliten la comprensión de conceptos complejos y la organización de sus propios argumentos.</t>
+  </si>
+  <si>
+    <t>No es simplemente hacer cálculos con la calculadora ni copiar una gráfica del libro. No es usar la tecnología de forma mecánica sin entender qué se representa.</t>
+  </si>
+  <si>
+    <t>El alumnado emplea GeoGebra para visualizar la intersección de tres planos y determinar gráficamente el tipo de solución de un sistema de ecuaciones.</t>
+  </si>
+  <si>
+    <t>CE.8</t>
+  </si>
+  <si>
+    <t>comunicar les idees matematiques, de manera individual i col·lectiva, emprant el suport, la terminologia i el rigor apropiats, per organitzar i consolidar el pensament matemàtic. En la societat de la informació es fa cada dia més palesa la necessitat de la comunicació clara i veraç, tant oralment com per escrit. Interactuar amb els altres ofereix la possibilitat d'intercanviar idees i reflexionar-hi, col·laborar, cooperar, generar i afermar nous coneixements convertint la comunicació en un element indispensable en l'aprenentatge de les matemàtiques. El desenvolupament d'aquesta competència comporta expressar públicament fets, idees, conceptes i procediments complexos verbalment, analíticament i gràficament, de manera veraç i precisa, utilitzant la terminologia matemàtica adequada, amb la finalitat de donar significat i permanència als aprenentatges. Descriptors que es lliguen a aquesta competència específica:</t>
+  </si>
+  <si>
+    <t>Expresar conceptos y razonamientos matemáticos con precisión y lenguaje técnico, ayudando así a estructurar y fijar lo aprendido.</t>
+  </si>
+  <si>
+    <t>El alumnado explica procesos de resolución, utiliza símbolos correctamente y debate soluciones con sus compañeros usando el vocabulario específico de la asignatura.</t>
+  </si>
+  <si>
+    <t>No es solo dar el resultado numérico final ni copiar definiciones del libro. Es saber explicar el porqué y el cómo con rigor técnico.</t>
+  </si>
+  <si>
+    <t>El alumnado redacta una guía paso a paso explicando cómo han resuelto un sistema de ecuaciones dependiente de un parámetro.</t>
+  </si>
+  <si>
+    <t>comunicar</t>
+  </si>
+  <si>
+    <t>CE.9</t>
+  </si>
+  <si>
+    <t>utilitzar destreses personals i socials, identificant i gestionant les propies emocions respectant les dels altres i organitzant activament el treball en equips heterogenis, aprenent de l'error com a part del procés d'aprenentatge i afrontant situacions d'incertesa, per perseverar en la consecució d'objectius en l'aprenentatge de les matemàtiques. La resolució de problemes o de reptes més globals en els quals intervenen les matemàtiques representa sovint un desafiament que involucra multitud d'emocions que convé gestionar correctament. Les destreses socioafectives dins de l'aprenentatge de les matemàtiques fomenten el benestar dels alumnes, la regulació emocional i l'interès per estudiar-les. D'altra banda, treballar els valors de respecte, igualtat o resolució pacífica de conflictes, al mateix temps que se superen reptes matemàtics de manera individual o en equip, permet millorar l'autoconfiança i normalitzar situacions de convivència en igualtat, creant relacions i entorns de treball saludables. Així mateix, fomenta la ruptura d'estereotips i idees preconcebudes sobre les matemàtiques associades a qüestions individuals com, per exemple, les relacionades amb el gènere o amb l'existència d'una aptitud innata per a les matemàtiques.</t>
+  </si>
+  <si>
+    <t>Desarrollar la inteligencia emocional y el trabajo cooperativo para superar bloqueos y frustraciones al enfrentarse a retos matemáticos complejos.</t>
+  </si>
+  <si>
+    <t>El alumnado colabora en grupos diversos, gestiona el estrés ante problemas difíciles, acepta el error como una oportunidad de mejora y mantiene el esfuerzo hasta hallar soluciones.</t>
+  </si>
+  <si>
+    <t>No es solo portarse bien en clase o trabajar en silencio. No es evitar el error, sino usarlo para aprender sin rendirse ante la dificultad técnica.</t>
+  </si>
+  <si>
+    <t>Resolver en equipos un problema de optimización abierto, debatiendo estrategias erróneas iniciales hasta encontrar la solución óptima de forma consensuada.</t>
+  </si>
+  <si>
+    <t>aplicar</t>
+  </si>
+  <si>
     <t>Matemàtiques Aplicades a les Ciències Socials II</t>
   </si>
   <si>
     <t>modelitzar i resoldre problemes de la vida quotidiana i de les ciencies socials aplicant diferents estratègies i formes de raonament per obtenir possibles solucions. La modelització i la resolució de problemes constitueixen un eix fonamental en l'aprenentatge de les matemàtiques, ja que són processos centrals en la construcció del coneixement matemàtic. Aquests processos aplicats en contextos diversos poden motivar l'aprenentatge i establir uns fonaments cognitius sòlids que permetin construir conceptes i experimentar les matemàtiques com a eina per descriure, analitzar i ampliar la comprensió de situacions de la vida quotidiana o de les ciències socials. El desenvolupament d'aquesta competència comporta els processos de formulació del problema; la sistematització en la cerca de dades o objectes rellevants i les seves relacions; la seva codificació al llenguatge matemàtic o a un llenguatge fàcil d'interpretar per un sistema informàtic; la creació de models abstractes de situacions reals i l'ús d'estratègies heurístiques de resolució, com l'analogia amb altres problemes, estimació, assaig i error, resoldre-ho de manera inversa (anar cap endarrere) o la descomposició en problemes més senzills, entre altres. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>verificar la validesa de les possibles solucions d'un problema emprant el raonament i l'argumentació per contrastar-ne la idoneïtat. L'anàlisi de les solucions obtingudes en la resolució d'un problema potencia la reflexió crítica, el raonament i l'argumentació. La interpretació de les solucions i conclusions obtingudes, considerant a més de la validesa matemàtica, diferents perspectives com la sostenibilitat, el consum responsable, l'equitat, la no discriminació o la igualtat de gènere, entre altres, ajuda a prendre decisions raonades i a avaluar les estratègies. El desenvolupament d'aquesta competència comporta processos reflexius propis de la metacognició com l'autoavaluació i la coavaluació, l'ús eficaç d'eines digitals, la verbalització o la validar-les i avaluar-ne l'abast. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>formular o investigar conjectures o problemes, utilitzant el raonament, l'argumentacio, la creativitat i l'ús d'eines tecnològiques, per generar coneixement matemàtic nou. La formulació de conjectures i la generació de problemes de contingut matemàtic són dos components importants i significatius del currículum de matemàtiques i són considerades una part essencial del quefer matemàtic. Provar o refutar conjectures amb contingut matemàtic sobre una situació plantejada o sobre un problema ja resolt implica plantejar preguntes noves, com també la reformulació del problema durant el procés de recerca. Quan els alumnes generen problemes o realitzen preguntes, millora el raonament i la reflexió al mateix temps que construeixen el coneixement propi, la qual cosa es tradueix en un alt nivell de compromís i curiositat, com també d'entusiasme cap al procés d'aprenentatge de les matemàtiques. El desenvolupament d'aquesta competència pot fomentar un pensament més divers i flexible, millorar la destresa per resoldre problemes en diferents contextos i establir ponts entre situacions concretes i les abstraccions matemàtiques. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>utilitzar el pensament computacional de manera eficac, modificant, creant i generalitzant algorismes que resolguin problemes mitjançant l'ús de les matemàtiques per modelitzar i resoldre situacions de la vida quotidiana i de l'àmbit de les ciències socials. El pensament computacional entronca directament amb la resolució de problemes i el plantejament de procediments algorítmics. Amb l'objectiu d'arribar a una solució del problema que pugui ser executada per un sistema informàtic, serà necessari utilitzar l'abstracció per identificar els aspectes més rellevants i descompondre el problema en tasques més simples que es puguin codificar en un llenguatge apropiat. Portar el pensament computacional a la vida diària i a l'àmbit de les ciències socials suposa relacionar les necessitats de modelatge i simulació amb les possibilitats del seu tractament informatitzat. El desenvolupament d'aquesta competència comporta la creació de models abstractes de situacions quotidianes i de l'àmbit de les Ciències Socials, la seva automatització i la codificació en un llenguatge fàcil d'interpretar de manera automàtica. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>establir, investigar i utilitzar connexions entre les diferents idees matematiques establint vincles entre conceptes, procediments, arguments i models per donar significat i estructura l'aprenentatge matemàtic. Establir connexions entre les diferents idees matemàtiques proporciona una comprensió més profunda de com diversos enfocaments d'un mateix problema poden produir resultats equivalents. Els alumnes poden utilitzar idees procedents d'un context per provar o refutar conjectures comprensió dels problemes. Percebre les matemàtiques com un tot implica estudiar les seves connexions internes i reflexionar-hi, tant les existents entre els blocs de sabers com entre les matemàtiques del mateix o diferents nivells o les de diferents etapes educatives. El desenvolupament d'aquesta competència comporta enllaçar les noves idees matemàtiques amb idees prèvies, reconèixer i utilitzar les connexions entre elles en la resolució de problemes i comprendre com unes idees es construeixen sobre unes altres per formar un tot integrat. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
-    <t>CE.6</t>
-[...1 lines deleted...]
-  <si>
     <t>descobrir els vincles de les matematiques amb altres arees de coneixement i aprofundir en les seves connexions, interrelacionant conceptes i procediments per modelitzar, resoldre problemes i desenvolupar la capacitat crítica, creativa i innovadora en situacions diverses. Observar relacions i establir connexions matemàtiques és un aspecte clau del quefer matemàtic. L'aprofundiment en els coneixements matemàtics i en la destresa per utilitzar un ampli conjunt de representacions, així com en l'establiment de connexions entre les matemàtiques i altres àrees de coneixement, especialment amb les ciències socials, confereixen als alumnes un gran potencial per resoldre problemes en situacions diverses. Aquestes connexions també haurien d'ampliar-se a les actituds pròpies del quefer matemàtic de manera que puguin ser transferides a altres matèries i contextos. En aquesta competència juga un paper rellevant l'aplicació de les eines tecnològiques en el descobriment de noves connexions. El desenvolupament d'aquesta competència comporta establir connexions entre idees, conceptes i procediments matemàtics, altres àrees de coneixement i la vida real. Així mateix, implica l'ús d'eines tecnològiques, com també aplicar-les en la resolució de problemes en situacions diverses, tot valorant la contribució de les matemàtiques a la resolució dels grans reptes i objectius ecosocials, tant al llarg de la història com en l'actualitat. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
-    <t>Utilizar las matemáticas como herramienta para entender y resolver problemas de otras ciencias, conectando conceptos para crear modelos útiles y soluciones creativas.</t>
-[...13 lines deleted...]
-  <si>
     <t>representar conceptes, procediments i informacio matematics seleccionant diferents tecnologies, per visualitzar idees i estructurar raonaments matemàtics. Les representacions de conceptes, procediments i informació matemàtics faciliten el raonament i la demostració. Aquestes representacions s'utilitzen per visualitzar idees matemàtiques, examinar relacions i contrastar la validesa de les respostes i es troben en el centre de la comunicació matemàtica. El desenvolupament d'aquesta competència comporta l'aprenentatge de formes noves de representació matemàtica i la millora del coneixement sobre el seu ús eficaç, recalcant les maneres en què representacions diferents dels mateixos objectes poden transmetre informacions diferents i mostrant la importància de seleccionar representacions adequades a cada tasca. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
-    <t>Usar herramientas digitales para convertir ideas abstractas en imágenes o esquemas que ayuden a entender y explicar mejor los problemas.</t>
-[...13 lines deleted...]
-  <si>
     <t>comunicar les idees matematiques, de manera individual i col·lectiva, emprant el suport, la terminologia i el rigor apropiats, per organitzar i consolidar el pensament matemàtic. En la societat de la informació es fa cada dia més palès la necessitat d'una comunicació clara i veraç, tant oralment com per escrit. Interactuar amb uns altres ofereix la possibilitat d'intercanviar idees i reflexionar-hi, col·laborar, cooperar, generar i aferma coneixements nous, convertint la comunicació en un element indispensable en l'aprenentatge de les matemàtiques. El desenvolupament d'aquesta competència comporta expressar públicament fets, idees, conceptes i procediments complexos verbal, analítica i gràficament, de manera veraç i precisa, utilitzant la terminologia matemàtica adequada, amb la finalitat de donar significat i permanència als aprenentatges. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
-    <t>Expresar conceptos y razonamientos matemáticos con precisión y lenguaje técnico, ayudando así a estructurar y fijar lo aprendido.</t>
-[...16 lines deleted...]
-  <si>
     <t>utilitzar destreses personals i socials, identificant i gestionant les propies emocions, respectant les dels altres i organitzant activament el treball en equips heterogenis, aprenent de l'error com a part del procés d'aprenentatge i afrontant situacions d'incertesa, per perseverar en la consecució d'objectius en l'aprenentatge de les matemàtiques. La resolució de problemes o de reptes més globals en els quals intervenen les matemàtiques representa sovint un desafiament que involucra multitud d'emocions que convé gestionar correctament. Les destreses socioafectives dins de l'aprenentatge de les matemàtiques fomenten el benestar dels alumnes, la regulació emocional i l'interès pel seu estudi. D'altra banda, treballar els valors de respecte, igualtat o resolució pacífica de conflictes, al mateix temps que se superen reptes matemàtics de manera individual o en equip, permet millorar l'autoconfiança i normalitzar situacions de convivència en igualtat, creant relacions i entorns de treball saludables. Així mateix, fomenta la ruptura d'estereotips i idees preconcebudes sobre les matemàtiques associades a qüestions individuals, com per exemple les relacionades amb el gènere o amb l'existència d'una aptitud innata per a les matemàtiques.</t>
   </si>
   <si>
-    <t>Desarrollar la inteligencia emocional y el trabajo cooperativo para superar bloqueos y frustraciones al enfrentarse a retos matemáticos complejos.</t>
-[...13 lines deleted...]
-  <si>
     <t>Matemàtiques II</t>
   </si>
   <si>
-    <t>modelitzar i resoldre problemes de la vida quotidiana i de la ciencia i la tecnologia aplicant diferents estratègies i formes de raonament per obtenir possibles solucions. La modelització i la resolució de problemes constitueixen un eix fonamental en l'aprenentatge de les matemàtiques, ja que són processos centrals en la construcció del coneixement matemàtic. Aquests processos aplicats en contextos diversos poden motivar l'aprenentatge i establir uns fonaments cognitius sòlids que permetin construir conceptes i experimentar les matemàtiques com a eina per descriure, analitzar i ampliar la comprensió de situacions de la vida quotidiana o de la ciència i la tecnologia. El desenvolupament d'aquesta competència comporta els processos de formulació del problema; la sistematització en la cerca de dades o objectes rellevants i les seves relacions; la seva codificació al llenguatge matemàtic o a un llenguatge fàcil d'interpretar per un sistema informàtic; la creació de models abstractes de situacions reals i l'ús d'estratègies heurístiques de resolució, com l'analogia amb altres problemes, estimació, assaig i error, resoldre-ho de manera inversa (anar cap enrere) o la descomposició en problemes més senzill, entre altres. Descriptors que es lliguen a aquesta competència específica:</t>
-[...25 lines deleted...]
-  <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Identificar els aspectes singulars de diverses manifestacions culturals i artístiques des de les avantguardes fins a l'actualitat, relacionant-los amb el sentit d'aquestes obres, amb els contextos en els quals han estat produïdes i amb la tradició artística, de manera oberta, crítica i respectuosa.</t>
-[...38 lines deleted...]
-    <t>Investigar sobre el paper dels moviments culturals i artístics com a motors de canvi i evolució de la societat, recorrent a fonts fiables.</t>
+    <t>CA1.1</t>
+  </si>
+  <si>
+    <t>Emprar estratègies i eines diverses, incloses les digitals, que modelitzin i resolguin problemes de la vida quotidiana i de la ciència i la tecnologia, seleccionant la més adequada segons l'eficiència. Utilitzar estratègies per entendre els enunciats dels problemes (com separar les dades conegudes de les desconegudes, fer gràfics de la situació, simplificar el problema, etc.). Triar adequadament una estratègia per resoldre el problema (com dividir-lo en parts més petites, aplicar regles conegudes, etc.). Identificar les eines digitals adequades (calculadores, simuladors, fulls de càlcul, aplicacions específiques, etc.) per a la resolució del problema plantejat. Comparar estratègies i eines diverses per veure quina resol millor el problema.</t>
   </si>
   <si>
     <t>Problema competencial + razonamiento</t>
   </si>
   <si>
-    <t>Analitzar la informació econòmica del sector d'activitat empresarial en el qual se situarà l'empresa. Aquesta competència específica es connecta amb els descriptors següents:</t>
-[...140 lines deleted...]
-    <t>CA1.1</t>
+    <t>CA1.2</t>
+  </si>
+  <si>
+    <t>Obtenir totes les possibles solucions matemàtiques de problemes de la vida quotidiana i de la ciència i la tecnologia, descrivint el procediment utilitzat. Utilitzar els mètodes i tècniques matemàtiques apropiades per trobar totes les solucions. Explicar de manera clara i detallada el procés seguit per arribar a cada solució.</t>
+  </si>
+  <si>
+    <t>CA2.1</t>
+  </si>
+  <si>
+    <t>Demostrar la validesa matemàtica de les possibles solucions d'un problema, utilitzant el raonament i l'argumentació. Verificar que la solució compleix totes les condicions i restriccions establertes a l'enunciat del problema. Aplicar mètodes de demostració matemàtica (per exemple: contraexemples, reducció a l'absurd, utilització de propietat per demostrar altres, etc.). Analitzar la coherència i la lògica de la solució obtinguda. Justificar matemàticament el procés de resolució, explicant el raonament de cada pas important i argumentant l'elecció dels mètodes utilitzats.</t>
+  </si>
+  <si>
+    <t>CA2.2</t>
+  </si>
+  <si>
+    <t>Seleccionar la solució més adequada d'un problema en funció del context (de sostenibilitat, de consum responsable, equitat, etc.) usant el raonament i l'argumentació. Identificar les característiques contextuals rellevants per al problema. Utilitzar el raonament lògic per determinar quina solució s'ajusta millor al context.</t>
+  </si>
+  <si>
+    <t>CA3.1</t>
+  </si>
+  <si>
+    <t>Adquirir coneixement matemàtic nou mitjançant la formulació, raonament i justificació de conjectures i problemes de manera autònoma. Identificar patrons o relacions en situacions matemàtiques. Formular, de manera autònoma, conjectures raonables a partir de la detecció de regularitats, anàlisi de dades, exploració de casos particulars, contraexemples, etc.</t>
+  </si>
+  <si>
+    <t>CA3.2</t>
+  </si>
+  <si>
+    <t>Integrar l'ús d'eines tecnològiques en la formulació o recerca de conjectures i problemes. Integrar l'ús de programari matemàtic específic (calculadores, simuladors, fulls de càlcul, aplicacions específiques, etc.) per explorar relacions numèriques, algebraiques, estadístiques o geomètriques en conjectures o problemes. Integrar l'ús de recursos en línia per investigar problemes similars o relacionats, buscant inspiració o mètodes de resolució.</t>
+  </si>
+  <si>
+    <t>CA4.1</t>
+  </si>
+  <si>
+    <t>Interpretar, modelitzar i resoldre situacions problematitzades de la vida quotidiana i de la ciència i la tecnologia utilitzant el pensament computacional, modificant, creant i generalitzant algorismes. Desenvolupar, adaptar i generalitzar algorismes que resolguin el problema modelitzat, utilitzant un raonament lògic i seqüencial. Implementar, provar i millorar els algorismes creats, utilitzant eines computacionals quan sigui necessari.</t>
+  </si>
+  <si>
+    <t>CA5.1</t>
+  </si>
+  <si>
+    <t>Manifestar una visió matemàtica integrada, investigant i connectant les diferents idees matemàtiques. Identificar relacions entre diferents conceptes matemàtics. Explorar i comparar diferents representacions (numèrica, algebraica, gràfica) d'un mateix concepte matemàtic per comprendre'l de manera més profunda.</t>
+  </si>
+  <si>
+    <t>CA5.2</t>
+  </si>
+  <si>
+    <t>Resoldre problemes en contextos matemàtics establint i aplicant connexions entre les diferents idees matemàtiques. Identificar quins conceptes i procediments matemàtics de diferents àrees són necessaris per resoldre un problema. Transferir mètodes i estratègies entre diferents àrees de les matemàtiques, reconeixent patrons i estructures comunes.</t>
+  </si>
+  <si>
+    <t>CA6.1</t>
+  </si>
+  <si>
+    <t>Resoldre problemes en situacions diverses utilitzant processos matemàtics, reflexionant, establint i aplicant connexions entre el món real, altres àrees de coneixement i les matemàtiques. Identificar elements o situacions del món real i d'altres disciplines que poden ser modelitzats matemàticament. Traduir problemes de contextos reals o d'altres àrees de coneixement al llenguatge matemàtic. Interpretar els resultats matemàtics en el context del problema i avaluar-ne la coherència.</t>
+  </si>
+  <si>
+    <t>CA6.2</t>
+  </si>
+  <si>
+    <t>Analitzar l'aportació de les matemàtiques al progrés de la humanitat valorant i reflexionant sobre la seva contribució en la proposta de solucions a situacions complexes i als reptes científics i tecnològics que es plantegen en la societat Identificar i descriure situacions de la ciència i la tecnologia resoltes mitjançant les matemàtiques. Analitzar com les matemàtiques han contribuït al progrés de la humanitat, modelitzant i resolent problemes científics i tecnològics.</t>
+  </si>
+  <si>
+    <t>CA7.1</t>
+  </si>
+  <si>
+    <t>Representar idees matemàtiques estructurant diferents raonaments matemàtics i seleccionant les tecnologies més adequades. Escollir la tecnologia més adient per representar i explorar conceptes matemàtics específics. Crear visualitzacions efectives de processos matemàtics utilitzant eines digitals, facilitant la comprensió de conceptes abstractes o complexos.</t>
+  </si>
+  <si>
+    <t>CA7.2</t>
+  </si>
+  <si>
+    <t>Seleccionar i utilitzar diverses formes de representació valorant la seva utilitat per compartir informació. Triar entre diferents formes de representació (verbal, numèrica, gràfica, algebraica) segons la naturalesa de la informació i l'objectiu de la comunicació. Transformar la informació entre diferents formes de representació, avaluant els avantatges i les limitacions de cada una en el context donat. Crear representacions clares i efectives de dades i conceptes matemàtics que facilitin la comprensió i comunicació amb altres persones.</t>
+  </si>
+  <si>
+    <t>CA8.1</t>
+  </si>
+  <si>
+    <t>Mostrar organització en comunicar les idees matemàtiques emprant el suport, la terminologia i el rigor apropiats. Estructurar de manera lògica i coherent l'exposició d'idees matemàtiques, establint una seqüència clara de conceptes i raonaments. Seleccionar els suports i formats més adequats per comunicar eficaçment diferents tipus de contingut matemàtic. Utilitzar la terminologia matemàtica específica de manera precisa i consistent.</t>
+  </si>
+  <si>
+    <t>CA8.2</t>
+  </si>
+  <si>
+    <t>Reconèixer i emprar el llenguatge matemàtic en diferents contextos, comunicant la informació amb precisió i rigor. Interpretar i emprar correctament el llenguatge matemàtic en diversos contextos. Argumentar les afirmacions matemàtiques amb la precisió i el rigor exigibles a la corresponent etapa educativa.</t>
+  </si>
+  <si>
+    <t>CA9.1</t>
+  </si>
+  <si>
+    <t>Afrontar les situacions d'incertesa i prendre decisions avaluant opcions diverses, identificant i gestionant emocions i acceptant i aprenent de l'error com a part del procés d'aprenentatge de les matemàtiques. Manejar les emocions associades a la incertesa o a l'error (com frustració o ansietat) de manera constructiva. Acceptar els errors com a part normal del procés d'aprenentatge i no com un obstacle. Analitzar els errors per entendre les causes i ajustar les estratègies de resolució en el futur.</t>
+  </si>
+  <si>
+    <t>CA9.2</t>
+  </si>
+  <si>
+    <t>Mostrar una actitud positiva i perseverant, acceptant i aprenent de la crítica raonada en fer front a les diferents situacions d'aprenentatge de les matemàtiques. Mantenir una actitud oberta i optimista davant els reptes matemàtics. Continuar treballant en els problemes fins a trobar solucions, malgrat les dificultats. Acceptar la crítica constructiva de manera receptiva i utilitzar-la per millorar l'aprenentatge.</t>
+  </si>
+  <si>
+    <t>CA9.3</t>
+  </si>
+  <si>
+    <t>Treballar en tasques matemàtiques de manera activa en equips heterogenis, respectant les emocions i les experiències dels altres, escoltant el seu raonament, aplicant les habilitats socials més propícies i fomentant el benestar de l'equip i les relacions saludables. Contribuir de manera significativa a les tasques matemàtiques en equip. Reconèixer i utilitzar habilitats socials útils per treballar en equip (com l'escolta activa, el respecte per les emocions, l'empatia, la paciència, la flexibilitat, etc.).</t>
   </si>
   <si>
     <t>Emprar diferents estratègies i eines, incloses les digitals que resolguin problemes de la vida quotidiana i de les ciències socials, seleccionant la més adequada segons la seva eficiència. Utilitzar estratègies per entendre els enunciats dels problemes, com separar les dades conegudes de les desconegudes, fer gràfics de la situació i simplificar el problema. Triar adequadament una estratègia per resoldre el problema (com dividir-lo en parts més petites, aplicar regles conegudes, etc.). Identificar les eines digitals adequades (calculadores, simuladors, fulls de càlcul, aplicacions específiques, etc.) per a la resolució del problema plantejat. Comparar diferents estratègies i eines per veure quina resol millor el problema.</t>
   </si>
   <si>
-    <t>CA1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Obtenir totes les possibles solucions matemàtiques de problemes de la vida quotidiana i de les ciències socials, descrivint el procediment realitzat. Utilitzar els mètodes i tècniques matemàtiques apropiades per trobar totes les solucions. Explicar de manera clara i detallada el procés seguit per arribar a cada solució.</t>
   </si>
   <si>
-    <t>CA2.1</t>
-[...1 lines deleted...]
-  <si>
     <t>Comprovar la validesa matemàtica de les possibles solucions d'un problema utilitzant el raonament i l'argumentació. Verificar que la solució compleix totes les condicions i restriccions establertes a l'enunciat del problema. Aplicar mètodes de comprovació matemàtica (substitució de valors, mètodes gràfics, proves algebraiques…). Analitzar la coherència i la lògica de la solució obtinguda. Justificar matemàticament el procés de resolució, explicant el raonament de cada pas important i argumentant l'elecció dels mètodes utilitzats.</t>
   </si>
   <si>
-    <t>CA2.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Seleccionar la solució més adequada d'un problema en funció del context (de sostenibilitat, de consum responsable, equitat …) usant el raonament i l'argumentació. Identificar les característiques contextuals rellevants per al problema. Utilitzar el raonament lògic per determinar quina solució s'ajusta millor al context.</t>
   </si>
   <si>
-    <t>CA3.1</t>
-[...1 lines deleted...]
-  <si>
     <t>Adquirir nou coneixement matemàtic mitjançant la formulació de conjectures i problemes de forma guiada. Identificar patrons o relacions en situacions matemàtiques. Formular, de manera autònoma, conjectures raonables a partir de la detecció de regularitats, anàlisi de dades, exploració de casos particulars, contraexemples…</t>
   </si>
   <si>
-    <t>CA3.2</t>
-[...7 lines deleted...]
-  <si>
     <t>Interpretar, modelitzar i resoldre situacions problematitzades de la vida quotidiana i les ciències socials utilitzant el pensament computacional, modificant, creant i generalitzant algorismes. Desenvolupar, adaptar i generalitzar algorismes que resolguin el problema modelitzat, utilitzant un raonament lògic i seqüencial. Implementar, provar i millorar els algorismes creats, utilitzant eines computacionals quan sigui necessari.</t>
   </si>
   <si>
-    <t>CA5.1</t>
-[...19 lines deleted...]
-  <si>
     <t>Analitzar l'aportació de les matemàtiques al progrés de la humanitat valorant i reflexionant sobre la seva contribució en la proposta de solucions a situacions complexes i als reptes en les ciències socials que es plantegen. Identificar i descriure situacions de les ciències socials resoltes mitjançant les matemàtiques. Analitzar com les matemàtiques han contribuït al progrés de la humanitat, modelitzant i resolent problemes de les ciències socials.</t>
   </si>
   <si>
-    <t>CA7.1</t>
-[...7 lines deleted...]
-  <si>
     <t>Seleccionar i utilitzar diverses formes de representació valorant la seva utilitat per compartir informació. Triar entre diferents formes de representació (verbal, numèrica, gràfica, algebraica) segons la naturalesa de la informació i l'objectiu de la comunicació. Transformar la informació entre diferents formes de representació, avaluant els avantatges i limitacions de cada una en el context donat. Crear representacions clares i efectives de dades i conceptes matemàtics que facilitin la comprensió i comunicació amb altres persones.</t>
   </si>
   <si>
-    <t>CA8.1</t>
-[...13 lines deleted...]
-  <si>
     <t>Afrontar les situacions d'incertesa, identificant i gestionant emocions, acceptant i aprenent de l'error com a part del procés d'aprenentatge de les matemàtiques. Manejar les emocions associades a la incertesa o a l'error (com frustració o ansietat) de manera constructiva. Acceptar els errors com a part normal del procés d'aprenentatge i no com un obstacle. Analitzar els errors per entendre les causes i ajustar les estratègies de resolució en el futur.</t>
   </si>
   <si>
-    <t>CA9.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Mostrar una actitud positiva i perseverant, acceptant i aprenent de la crítica raonada en fer front a les diferents situacions d'aprenentatge de les matemàtiques. Mantenir una actitud oberta i optimista davant els reptes matemàtics. Continuar treballant en els problemes fins trobar solucions, malgrat les dificultats. Acceptar la crítica constructiva de manera receptiva i utilitzar-la per millorar l'aprenentatge.</t>
   </si>
   <si>
-    <t>CA9.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Participar en tasques matemàtiques de manera activa en equips heterogenis, respectant les emocions i experiències dels altres, escoltant el seu raonament, identificant les habilitats socials més propícies i fomentant el benestar grupal i les relacions saludables. Contribuir de manera significativa a les tasques matemàtiques en equip. Reconèixer i utilitzar habilitats socials útils per treballar en equip (com l'escolta activa, el respecte per les emocions, l'empatia, la paciència, la flexibilitat…).</t>
   </si>
   <si>
-    <t>Emprar estratègies i eines diverses, incloses les digitals, que modelitzin i resolguin problemes de la vida quotidiana i de la ciència i la tecnologia, seleccionant la més adequada segons l'eficiència. Utilitzar estratègies per entendre els enunciats dels problemes (com separar les dades conegudes de les desconegudes, fer gràfics de la situació, simplificar el problema, etc.). Triar adequadament una estratègia per resoldre el problema (com dividir-lo en parts més petites, aplicar regles conegudes, etc.). Identificar les eines digitals adequades (calculadores, simuladors, fulls de càlcul, aplicacions específiques, etc.) per a la resolució del problema plantejat. Comparar estratègies i eines diverses per veure quina resol millor el problema.</t>
-[...31 lines deleted...]
-  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
+    <t>Sentit de les operacions</t>
+  </si>
+  <si>
     <t>Estratègies per operar amb nombres reals, vectors i matrius: càlcul mental o escrit en els casos senzills i amb eines tecnològiques en els casos més complicats</t>
   </si>
   <si>
     <t>Operacions amb matrius: suma, producte per un escalar, producte de matrius, potències de matrius quadrades. Propietats</t>
   </si>
   <si>
-    <t>Determinant: concepte i propietats. Fórmules per al càlcul de determinants d’ordre dos i tres. Determinants d’ordre qualsevol. Ús de la calculadora per al càlcul de determinants</t>
+    <t>Determinant: concepte i propietats. Fórmules per al càlcul de determinants d'ordre dos i tres. Determinants d'ordre qualsevol. Ús de la calculadora per al càlcul de determinants</t>
   </si>
   <si>
     <t>Operacions amb vectors expressats geomètricament i a partir dels seus components en una base: suma i producte per un escalar</t>
   </si>
   <si>
     <t>Producte escalar de vectors. Propietats. Interpretació geomètrica. Aplicacions</t>
   </si>
   <si>
-    <t>Producte vectorial. Propietats. Interpretació geomètrica. Càlcul de l’àrea d’un paral·lelogram i d’un triangle</t>
-[...2 lines deleted...]
-    <t>Producte mixt. Propietats. Interpretació geomètrica. Càlcul del volum d’un paral·lelepípede i d’un tetraedre. Relacions</t>
+    <t>Producte vectorial. Propietats. Interpretació geomètrica. Càlcul de l'àrea d'un paral·lelogram i d'un triangle</t>
+  </si>
+  <si>
+    <t>Producte mixt. Propietats. Interpretació geomètrica. Càlcul del volum d'un paral·lelepípede i d'un tetraedre</t>
+  </si>
+  <si>
+    <t>Relacions</t>
   </si>
   <si>
     <t>Conjunts de vectors i matrius: estructura, comprensió i propietats</t>
   </si>
   <si>
     <t>Matrius. Definicions i tipus de matrius</t>
   </si>
   <si>
     <t>Matriu inversa</t>
   </si>
   <si>
-    <t>Rang d’una matriu</t>
+    <t>Rang d'una matriu</t>
   </si>
   <si>
     <t>Combinació lineal. Dependència i independència lineal de vectors</t>
   </si>
   <si>
-    <t>Primitiva d’una funció. Concepte i propietats elementals</t>
-[...2 lines deleted...]
-    <t>Càlcul de primitives: immediates i utilitzant els mètodes d’integració per parts, canvis de variable i descomposició en fraccions simples</t>
+    <t>Mesurament</t>
+  </si>
+  <si>
+    <t>Primitiva d'una funció. Concepte i propietats elementals</t>
+  </si>
+  <si>
+    <t>Càlcul de primitives: immediates i utilitzant els mètodes d'integració per parts, canvis de variable i descomposició en fraccions simples</t>
   </si>
   <si>
     <t>La integral definida. Regla de Barrow</t>
   </si>
   <si>
-    <t>Càlcul d’àrees de recintes tancats plans delimitats per corbes</t>
-[...20 lines deleted...]
-    <t>Asímptotes. Càlcul d’asímptotes de funcions transcendents</t>
+    <t>Càlcul d'àrees de recintes tancats plans delimitats per corbes</t>
+  </si>
+  <si>
+    <t>Volum d'un cos de revolució. Càlcul de volums de cossos de revolució generats per corbes planes</t>
+  </si>
+  <si>
+    <t>Ús d'eines digitals per al càlcul de primitives i el càlcul d'àrees sota una corba</t>
+  </si>
+  <si>
+    <t>La probabilitat com a mesura de la incertesa associada a fenòmens aleatoris</t>
+  </si>
+  <si>
+    <t>Canvi</t>
+  </si>
+  <si>
+    <t>Límit d'una funció en un punt i en l'infinit. Interpretació gràfica</t>
+  </si>
+  <si>
+    <t>Càlcul de límits de funcions transcendents. Regla de l'Hôpital. Indeterminacions ( k/0, ∞</t>
+  </si>
+  <si>
+    <t>∞ , 1 ∞ , 0· ∞ , 0 i ∞ )</t>
+  </si>
+  <si>
+    <t>Continuïtat d'una funció. Interpretació gràfica. Tipus de discontinuïtats</t>
+  </si>
+  <si>
+    <t>Asímptotes. Càlcul d'asímptotes de funcions transcendents</t>
   </si>
   <si>
     <t>Teorema de Bolzano. Aplicacions</t>
   </si>
   <si>
-    <t>Derivada d’una funció en un punt. Interpretació gràfica</t>
+    <t>Derivada d'una funció en un punt. Interpretació gràfica</t>
   </si>
   <si>
     <t>Regles de derivació. Derivació logarítmica</t>
   </si>
   <si>
     <t>Recta tangent i normal a una corba</t>
   </si>
   <si>
     <t>Derivabilitat. Relació entre continuïtat i derivabilitat</t>
   </si>
   <si>
-    <t>Càlcul dels paràmetres d’una funció utilitzant els coneixements de límits, continuïtat i derivades</t>
+    <t>Càlcul dels paràmetres d'una funció utilitzant els coneixements de límits, continuïtat i derivades</t>
   </si>
   <si>
     <t>Teorema de Rolle. Aplicacions</t>
   </si>
   <si>
-    <t>Mesura del creixement d’una funció. Màxims i mínims absoluts i relatius</t>
-[...2 lines deleted...]
-    <t>Concavitat i convexitat d’una funció en un punt. Punts d’inflexió</t>
+    <t>Mesura del creixement d'una funció. Màxims i mínims absoluts i relatius</t>
+  </si>
+  <si>
+    <t>Concavitat i convexitat d'una funció en un punt. Punts d'inflexió</t>
   </si>
   <si>
     <t>Optimització de funcions reals que modelitzen fenòmens relacionats amb contextos diversos de la ciència i la tecnologia</t>
   </si>
   <si>
-    <t>Sistemes de referència a l’espai amb la base canònica. Coordenades d’un punt</t>
+    <t>Formes geomètriques de dues i tres dimensions</t>
+  </si>
+  <si>
+    <t>Sistemes de referència a l'espai amb la base canònica. Coordenades d'un punt</t>
   </si>
   <si>
     <t>Objectes geomètrics de tres dimensions (punts, rectes i plans): anàlisi de les propietats i determinació dels seus atributs</t>
   </si>
   <si>
-    <t>Resolució de problemes relatius a objectes geomètrics en l’espai (punts, rectes i plans) representats amb coordenades cartesianes. Localització i sistemes de representació</t>
-[...8 lines deleted...]
-    <t>Equacions de rectes a l’espai. Determinació de les equacions vectorial, paramètrica, contínua i implícites de rectes a partir de diferents elements que les determinen</t>
+    <t>Resolució de problemes relatius a objectes geomètrics en l'espai (punts, rectes i plans) representats amb coordenades cartesianes. Localització i sistemes de representació</t>
+  </si>
+  <si>
+    <t>Vectors a l'espai. Components d'un vector. Operacions amb vectors</t>
+  </si>
+  <si>
+    <t>Translació d'un punt respecte d'un vector i aplicacions: punt mitjà de dos vectors, punt simètric d'un punt respecte d'un altre punt, respecte d'una recta o respecte d'un pla</t>
+  </si>
+  <si>
+    <t>Equacions de rectes a l'espai. Determinació de les equacions vectorial, paramètrica, contínua i implícites de rectes a partir de diferents elements que les determinen</t>
   </si>
   <si>
     <t>Equacions de plans. Determinació de les equacions vectorial, paramètrica i implícita de plans a partir de diferents elements que les determinen</t>
   </si>
   <si>
-    <t>Posicions relatives entre objectes geomètrics de l’espai (punts, rectes i plans)</t>
+    <t>Posicions relatives entre objectes geomètrics de l'espai (punts, rectes i plans)</t>
   </si>
   <si>
     <t>Incidència i paral·lelisme entre rectes, entre plans i entre rectes i plans</t>
   </si>
   <si>
     <t>Perpendicularitat entre rectes, entre plans i entre rectes i plans</t>
   </si>
   <si>
     <t>Projeccions ortogonals</t>
   </si>
   <si>
-    <t>Càlcul de distàncies entre dos objectes geomètrics a l’espai (punts, rectes i plans)</t>
-[...17 lines deleted...]
-    <t>Interpretació geomètrica de sistemes d’equacions lineals de dues i tres incògnites</t>
+    <t>Càlcul de distàncies entre dos objectes geomètrics a l'espai (punts, rectes i plans)</t>
+  </si>
+  <si>
+    <t>Càlcul d'angles entre dos objectes geomètrics de l'espai (punts, rectes i plans). Visualització, raonament i modelització geomètrica</t>
+  </si>
+  <si>
+    <t>Representació i exploració d'objectes geomètrics a l'espai amb ajuda d'eines digitals</t>
+  </si>
+  <si>
+    <t>Models matemàtics (geomètrics, algebraics, etc.) en la resolució de problemes en el pla. Connexions amb altres disciplines i àrees d'interès</t>
+  </si>
+  <si>
+    <t>Conjectures geomètriques en l'espai: validació per mitjà de la deducció i la demostració de teoremes</t>
+  </si>
+  <si>
+    <t>Modelització de la posició i el moviment d'un objecte en l'espai utilitzant vectors</t>
+  </si>
+  <si>
+    <t>Interpretació geomètrica de sistemes d'equacions lineals de dues i tres incògnites</t>
+  </si>
+  <si>
+    <t>Patrons</t>
   </si>
   <si>
     <t>Reconeixement de patrons i formulació de conjectures</t>
   </si>
   <si>
     <t>Generalització de patrons en situacions diverses</t>
   </si>
   <si>
-    <t>Generalització de propietats de contextos matemàtics numèrics, algebraics, geomètrics, funcionals, estadístics o probabilístics. Model matemàtic</t>
-[...17 lines deleted...]
-    <t>Sistemes d’equacions lineals. Possibles solucions d’un sistema d’equacions lineals</t>
+    <t>Generalització de propietats de contextos matemàtics numèrics, algebraics, geomètrics, funcionals, estadístics o probabilístics</t>
+  </si>
+  <si>
+    <t>Model matemàtic</t>
+  </si>
+  <si>
+    <t>Resolució de problemes de la vida quotidiana i de l'àmbit de la ciència i la tecnologia amb ajuda de funcions. Ús de l'estudi de la continuïtat, tendències, branques infinites, tall amb els eixos, etc</t>
+  </si>
+  <si>
+    <t>Relacions quantitatives en situacions complexes: estratègies d'identificació i determinació de la classe o classes de funcions que poden modelitzar-les</t>
+  </si>
+  <si>
+    <t>Utilització de sistemes d'equacions lineals i del càlcul matricial per interpretar, plantejar i resoldre problemes en diversos contextos; econòmics, científics i tècnics</t>
+  </si>
+  <si>
+    <t>Tècniques i ús de matrius per, al manco, modelitzar situacions en les quals apareguin sistemes d'equacions lineals o grafs</t>
+  </si>
+  <si>
+    <t>Anàlisi, valoració, interpretació i discussió dels resultats obtinguts en la resolució del problema</t>
+  </si>
+  <si>
+    <t>Igualtat i desigualtat</t>
+  </si>
+  <si>
+    <t>Sistemes d'equacions lineals. Possibles solucions d'un sistema d'equacions lineals</t>
   </si>
   <si>
     <t>Tipus de sistemes segons el nombre de solucions. Teorema de Rouché-Fröbenius</t>
   </si>
   <si>
-    <t>Resolució de sistemes d’equacions: mètode de Cramer</t>
-[...14 lines deleted...]
-    <t>Representació gràfica de funcions: elementals (lineals, quadràtiques, potencials, valor absolut, logarítmiques, exponencials, trigonomètriques), combinacions d’elementals i funcions definides a trossos d’entre les anteriors</t>
+    <t>Resolució de sistemes d'equacions: mètode de Cramer</t>
+  </si>
+  <si>
+    <t>Discussió de sistemes d'equacions lineals amb paràmetres</t>
+  </si>
+  <si>
+    <t>Resolució d'equacions matricials</t>
+  </si>
+  <si>
+    <t>Formes equivalents d'expressions algebraiques en la resolució de sistemes d'equacions i inequacions. Forma matricial d'un sistema d'equacions</t>
+  </si>
+  <si>
+    <t>Ús d'eines digitals per resoldre sistemes d'equacions lineals</t>
+  </si>
+  <si>
+    <t>Relacions i funcions</t>
+  </si>
+  <si>
+    <t>Representació gràfica de funcions: elementals (lineals, quadràtiques, potencials, valor absolut, logarítmiques, exponencials, trigonomètriques), combinacions d'elementals i funcions definides a trossos d'entre les anteriors</t>
   </si>
   <si>
     <t>Propietats de les distintes classes de funcions: comprensió i comparació</t>
   </si>
   <si>
-    <t>Ús d'eines digitals per a la representació i anàlisi de funcions. Pensament computacional</t>
+    <t>Ús d'eines digitals per a la representació i anàlisi de funcions</t>
+  </si>
+  <si>
+    <t>Pensament computacional</t>
   </si>
   <si>
     <t>Identificació de les etapes en la resolució de problemes de la vida quotidiana, la ciència i la tecnologia</t>
   </si>
   <si>
     <t>Identificació de les dades rellevants a un problema. Anàlisi, filtratge i organització de les dades. Ús de taules, arbres, diagrames, gràfiques</t>
   </si>
   <si>
     <t>Estratègies per a la resolució de problemes senzills: raonament lògic i seqüencial, descomposició en parts, estratègies iteratives, estratègies recursives, heurístiques</t>
   </si>
   <si>
-    <t>Creació, modificació i interpretació d’algorismes senzills per a la resolució de problemes sobre els sabers de la matèria. Nocions bàsiques de la complexitat dels algorismes</t>
+    <t>Creació, modificació i interpretació d'algorismes senzills per a la resolució de problemes sobre els sabers de la matèria. Nocions bàsiques de la complexitat dels algorismes</t>
   </si>
   <si>
     <t>Formulació, resolució i anàlisi de problemes de la vida quotidiana i de la ciència i la tecnologia emprant les eines o els programes més adequats</t>
   </si>
   <si>
-    <t>Anàlisi algorítmica de les propietats de les operacions amb matrius, els determinants i la resolució de sistemes d’equacions lineals</t>
+    <t>Anàlisi algorítmica de les propietats de les operacions amb matrius, els determinants i la resolució de sistemes d'equacions lineals</t>
+  </si>
+  <si>
+    <t>Incertesa</t>
   </si>
   <si>
     <t>Càlcul de probabilitats en experiments simples. Llei de Laplace</t>
   </si>
   <si>
-    <t>Esdeveniments aleatoris simples i compostos. Operacions amb esdeveniments: unió, intersecció, diferència, complementari, esdeveniments incompatibles. Lleis de Morgan. Càlcul de probabilitat d’esdeveniments compostos</t>
-[...8 lines deleted...]
-    <t>Teoremes de la probabilitat total i de Bayes: resolució de problemes i interpretació del teorema de Bayes per actualitzar la probabilitat a partir de l’observació i l’experimentació i la presa de decisions en condicions d’incertesa. Distribució de probabilitat</t>
+    <t>Esdeveniments aleatoris simples i compostos. Operacions amb esdeveniments: unió, intersecció, diferència, complementari, esdeveniments incompatibles. Lleis de Morgan. Càlcul de probabilitat d'esdeveniments compostos</t>
+  </si>
+  <si>
+    <t>Probabilitat condicionada. Independència d'esdeveniments aleatoris</t>
+  </si>
+  <si>
+    <t>Diagrames d'arbre i taules de contingència, taules de freqüències relatives i diagrames de Venn</t>
+  </si>
+  <si>
+    <t>Teoremes de la probabilitat total i de Bayes: resolució de problemes i interpretació del teorema de Bayes per actualitzar la probabilitat a partir de l'observació i l'experimentació i la presa de decisions en condicions d'incertesa</t>
+  </si>
+  <si>
+    <t>Distribució de probabilitat</t>
   </si>
   <si>
     <t>Variables aleatòries discretes i contínues. Paràmetres de la distribució. Mitjana, mediana i moda mostral. Mitjana, mediana, moda i desviació típica poblacional</t>
   </si>
   <si>
     <t>La distribució binomial. Resolució de problemes</t>
   </si>
   <si>
     <t>La distribució normal. Tipificació. Resolució de problemes</t>
   </si>
   <si>
     <t>Aproximació de la binomial per la normal. Resolució de problemes</t>
   </si>
   <si>
     <t>Modelització de fenòmens estocàstics mitjançant les distribucions de probabilitat binomial i normal. Càlcul de probabilitats associades mitjançant eines tecnològiques</t>
   </si>
   <si>
-    <t>Ús d’eines tecnològiques per treballar amb variables de distribució</t>
+    <t>Ús d'eines tecnològiques per treballar amb variables de distribució</t>
+  </si>
+  <si>
+    <t>Creences, actituds i emocions</t>
   </si>
   <si>
     <t>Adopció d'actituds positives per millorar la resolució de problemes</t>
   </si>
   <si>
-    <t>Autoregulació de les emocions que intervenen en l’aprenentatge de les matemàtiques</t>
-[...8 lines deleted...]
-    <t>Tractament de l'error com a element important en l'autoconeixement i generador de noves oportunitats d'aprenentatge. Presa de decisions</t>
+    <t>Autoregulació de les emocions que intervenen en l'aprenentatge de les matemàtiques</t>
+  </si>
+  <si>
+    <t>Identificació de les emocions com a eina de motivació per a la superació personal en l'aprenentatge de les matemàtiques</t>
+  </si>
+  <si>
+    <t>Recerca de les estratègies personals de foment de la curiositat, perseverança i resiliència en l'aprenentatge de les matemàtiques</t>
+  </si>
+  <si>
+    <t>Tractament de l'error com a element important en l'autoconeixement i generador de noves oportunitats d'aprenentatge</t>
+  </si>
+  <si>
+    <t>Presa de decisions</t>
   </si>
   <si>
     <t>Etapes en la resolució de problemes</t>
   </si>
   <si>
     <t>Alternatives en la resolució de problemes: temptejar, analitzar sistemàticament tots els casos, fer un esquema o diagrama, escollir una bona notació, etc. Inclusió, respecte i diversitat</t>
   </si>
   <si>
-    <t>Destreses socials i de comunicació efectives per a l’èxit en l’aprenentatge de les matemàtiques</t>
+    <t>Destreses socials i de comunicació efectives per a l'èxit en l'aprenentatge de les matemàtiques</t>
   </si>
   <si>
     <t>Valoració de la contribució de les matemàtiques al llarg de la història en l'avenç de la ciència i la tecnologia</t>
   </si>
   <si>
-    <t>Inclusió i acceptació de la diversitat present en l’aula i en la societat</t>
-[...5 lines deleted...]
-    <t>Sentit de les operacions</t>
+    <t>Inclusió i acceptació de la diversitat present en l'aula i en la societat</t>
+  </si>
+  <si>
+    <t>Coneixement i valoració d'homes i dones que van contribuir notòriament a les matemàtiques</t>
   </si>
   <si>
     <t>Estratègies per operar amb nombres reals i matrius</t>
   </si>
   <si>
     <t>Operacions amb matrius: suma, producte per un escalar, producte de matrius, transposada d'una matriu. Propietats</t>
   </si>
   <si>
-    <t>Determinant: concepte i propietats. Fórmules per al càlcul de determinants d'ordre dos i tres. Determinants d'ordre qualsevol. Ús de la calculadora per al càlcul de determinants</t>
-[...1 lines deleted...]
-  <si>
     <t>Conjunts de matrius: estructura, comprensió i propietats</t>
   </si>
   <si>
     <t>Matriu inversa: concepte. Càlcul de matrius inverses d'ordre 2 i</t>
   </si>
   <si>
-    <t>Rang d'una matriu</t>
-[...1 lines deleted...]
-  <si>
     <t>Primitiva d'una funció. Propietats elementals</t>
   </si>
   <si>
     <t>Càlcul de primitives immediates i quasi-immediates utilitzant la regla de la cadena</t>
   </si>
   <si>
     <t>Integrals definides. Regla de Barrow</t>
   </si>
   <si>
-    <t>Càlcul d'àrees de recintes tancats plans delimitats per corbes</t>
-[...4 lines deleted...]
-  <si>
     <t>La probabilitat com a mesura de la incertesa associada a fenòmens aleatoris. Esdeveniments aleatoris. Freqüència i probabilitat. Llei de Laplace</t>
   </si>
   <si>
-    <t>Límit d'una funció en un punt i en l'infinit. Interpretació gràfica</t>
-[...1 lines deleted...]
-  <si>
     <t>Càlcul de límits. Resolució d'indeterminacions mitjançant tècniques com la manipulació algebraica senzilla, la regla dels graus o la regla de l'Hôpital en els casos 0/0 i</t>
   </si>
   <si>
     <t>Continuïtat en un punt. Tipus de discontinuïtats. Estudi de la continuïtat amb paràmetres</t>
   </si>
   <si>
     <t>Asímptotes</t>
   </si>
   <si>
-    <t>Derivada d'una funció en un punt. Interpretació gràfica</t>
-[...1 lines deleted...]
-  <si>
     <t>Funció derivada</t>
   </si>
   <si>
     <t>Regles de derivació. Regla de la cadena</t>
   </si>
   <si>
     <t>Derivabilitat i continuïtat. Estudi de la derivabilitat d'una funció definida a trossos</t>
   </si>
   <si>
     <t>Càlcul, representació i interpretació de la recta tangent a la funció en un punt</t>
   </si>
   <si>
     <t>Creixement i decreixement d'una funció en un punt. Màxims i mínims relatius</t>
   </si>
   <si>
     <t>Informació extreta de la segona derivada</t>
   </si>
   <si>
-    <t>Càlcul dels paràmetres d'una funció utilitzant els coneixements de límits, continuïtat i derivades</t>
-[...1 lines deleted...]
-  <si>
     <t>Optimització de funcions sobre fenòmens relacionats amb les ciències socials. Resolució i interpretació del resultat obtingut dins del context</t>
   </si>
   <si>
     <t>Generalització de propietats de contextos matemàtics numèrics, algebraics, funcionals, estadístics o probabilístics</t>
   </si>
   <si>
-    <t>Relacions quantitatives en situacions complexes: estratègies d'identificació i determinació de la classe o classes de funcions que poden modelitzar-les</t>
-[...1 lines deleted...]
-  <si>
     <t>Resolució de problemes en les ciències socials amb ajuda de funcions. Ús de l'estudi de la continuïtat, tendències, branques infinites, tall amb els eixos, etc</t>
   </si>
   <si>
     <t>Utilització de sistemes d'equacions lineals i del càlcul matricial per interpretar, plantejar i resoldre problemes en diversos contextos</t>
   </si>
   <si>
-    <t>Tècniques i ús de matrius per, al manco, modelitzar situacions en les quals apareguin sistemes d'equacions lineals o grafs</t>
-[...4 lines deleted...]
-  <si>
     <t>Programació lineal bidimensional. Modelització de problemes reals i interpretació de resultats en el context del problema</t>
   </si>
   <si>
     <t>Resolució mitjançant eines digitals de problemes de programació lineal bidimensional</t>
   </si>
   <si>
-    <t>Sistemes d'equacions lineals. Possibles solucions d'un sistema d'equacions lineals</t>
-[...1 lines deleted...]
-  <si>
     <t>Resolució de sistemes d'equacions lineals mitjançant el mètode de Gauss i la regla de Cramer. Eines digitals per al càlcul de solucions de sistemes d'equacions lineals</t>
   </si>
   <si>
     <t>Discussió de sistemes d'equacions lineals amb un paràmetre</t>
   </si>
   <si>
     <t>Resolució d'equacions matricials senzilles</t>
   </si>
   <si>
     <t>Forma matricial d'un sistema d'equacions</t>
   </si>
   <si>
     <t>Resolució de sistemes d'equacions i inequacions en diferents contextos</t>
   </si>
   <si>
     <t>Ús del llenguatge matricial per representar informació procedent de l'àmbit social per poder resoldre problemes</t>
   </si>
   <si>
     <t>Interpretació i descripció d'una funció representada gràficament</t>
   </si>
   <si>
     <t>Representació gràfica de funcions: lineals, polinòmiques, racionals, valor absolut, potencials, logarítmiques, exponencials; combinacions senzilles de les anteriors i funcions definides a trossos d'entre les anteriors</t>
   </si>
   <si>
-    <t>Ús d'eines digitals per a la representació i anàlisi de funcions</t>
-[...1 lines deleted...]
-  <si>
     <t>Identificació de les etapes en la resolució de problemes de la vida quotidiana i les ciències socials</t>
   </si>
   <si>
     <t>Identificació de les dades rellevants d'un problema. Anàlisi, filtratge i organització de les dades. Ús de taules, arbres, diagrames, gràfiques</t>
   </si>
   <si>
     <t>Estratègies per a la resolució de problemes senzills: raonament lògic i seqüencial, descomposició en parts, heurístiques</t>
   </si>
   <si>
     <t>Creació, modificació i interpretació d'algorismes senzills per a la resolució de problemes sobre els sabers de la matèria. Nocions bàsiques de la complexitat d'aquests algorismes</t>
   </si>
   <si>
     <t>Formulació, resolució i anàlisi de problemes de la vida quotidiana i de les ciències socials emprant les eines o els programes més adequats</t>
   </si>
   <si>
     <t>Anàlisi algorítmica de les propietats de les operacions amb matrius i la resolució de sistemes d'equacions lineals</t>
   </si>
   <si>
     <t>Esdeveniments aleatoris. Operacions amb esdeveniments: unió, intersecció, diferència, complementari, esdeveniments incompatibles. Lleis de Morgan</t>
   </si>
   <si>
     <t>Càlcul de probabilitats en esdeveniments simples i compostos</t>
   </si>
   <si>
     <t>Probabilitat condicionada. Esdeveniments independents</t>
   </si>
   <si>
     <t>Diagrames d'arbres, taules de contingència i de freqüències relatives i diagrames de Venn</t>
   </si>
   <si>
     <t>Teoremes de la probabilitat total i de Bayes: resolució de problemes i interpretació del teorema de Bayes per a actualitzar la probabilitat a partir de l'observació i l'experimentació i la presa de decisions en condicions d'incertesa</t>
   </si>
   <si>
+    <t>Distribucions de probabilitat</t>
+  </si>
+  <si>
     <t>Variables aleatòries discretes i contínues. Paràmetres de la distribució: mitjana, mediana i moda mostral; mitjana, mediana, moda i desviació típica poblacional</t>
   </si>
   <si>
     <t>La distribució normal. Tipificació de variables aleatòries normals, com també el procés invers d'obtenció de paràmetres d'una distribució normal en base a probabilitats donades</t>
   </si>
   <si>
     <t>Resolució de problemes on intervé la distribució normal</t>
   </si>
   <si>
     <t>Modelització de fenòmens estocàstics mitjançant les distribucions de probabilitat binomial i normal</t>
   </si>
   <si>
     <t>Ús de la calculadora per treballar amb la distribució normal</t>
   </si>
   <si>
     <t>Estimació de probabilitats mitjançant l'aproximació de la binomial per la normal</t>
   </si>
   <si>
+    <t>Inferència</t>
+  </si>
+  <si>
     <t>Selecció de mostres representatives. Tipus de mostreig</t>
   </si>
   <si>
     <t>Estimació de la mitjana, la proporció i la desviació típica. Aproximació de la distribució de la mitjana i de la proporció mostrals per la normal</t>
   </si>
   <si>
     <t>Inferència estadística. Estimació per intervals</t>
   </si>
   <si>
     <t>Intervals característics</t>
   </si>
   <si>
     <t>Distribució de les mitjanes mostrals. Teorema central del límit</t>
   </si>
   <si>
     <t>Interval de confiança per la mitjana</t>
   </si>
   <si>
     <t>Distribució de proporcions mostrals</t>
   </si>
   <si>
     <t>Interval de confiança per a una proporció</t>
   </si>
   <si>
     <t>Relació entre el nivell de confiança, error admissible i grandària de la mostra</t>
   </si>
   <si>
     <t>Intervals de confiança basats en la distribució normal: construcció, anàlisi i presa de decisions en situacions contextualitzades</t>
   </si>
   <si>
     <t>Eines digitals en la realització d'estudis estadístics</t>
   </si>
   <si>
-    <t>Creences, actituds i emocions</t>
-[...13 lines deleted...]
-  <si>
     <t>Alternatives en la resolució de problemes: temptejar, analitzar sistemàticament tots els casos, fer un esquema o diagrama, escollir una bona notació … Inclusió, respecte i diversitat</t>
   </si>
   <si>
-    <t>Destreses socials i de comunicació efectives per a l'èxit en l'aprenentatge de les matemàtiques</t>
-[...1 lines deleted...]
-  <si>
     <t>Valoració de la contribució de les matemàtiques al llarg de la història en l'avenç de les ciències socials</t>
-  </si>
-[...130 lines deleted...]
-    <t>Ús d'eines tecnològiques per treballar amb variables de distribució</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -1861,360 +1525,288 @@
   <si>
     <t>Proporcionar múltiples formas de implicación para fomentar la autonomía y la autorregulación.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar 'Desafíos de Estructura Flexible' en el bloque de Análisis, donde los grupos eligen el nivel de andamiaje (pistas disponibles) y el tiempo estimado, permitiendo ajustar el reto a su capacidad de tolerancia a la frustración.
 • Establecer dinámicas de 'Evaluación por Pares Constructiva' centradas en el esfuerzo y la estrategia de resolución de problemas de Selectividad (EBAU), premiando explícitamente la detección de errores propios antes que la rapidez.
 • Simular escenarios de 'Matemáticas en Incertidumbre' vinculados a modelos reales (ej. epidemiología o economía) donde no existe una única solución correcta, fomentando que el alumnado valore la toma de decisiones basada en datos incompletos.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
     <t>STEM1, STEM2, STEM3</t>
   </si>
   <si>
-    <t>CD1, CPSAA5, CE1</t>
-[...74 lines deleted...]
-    <t>Desarrolla destrezas personales, gestión emocional y trabajo en equipos heterogéneos.</t>
+    <t>CD1</t>
+  </si>
+  <si>
+    <t>La CE implica modelizar y resolver problemas aplicando estrategias y razonamiento, lo que se vincula con la resolución de problemas (STEM1), el razonamiento matemático (STEM2) y la modelización (STEM3). El uso de herramientas tecnológicas no se menciona explícitamente pero se asocia a la modelización, por lo que CD1 es secundario.</t>
+  </si>
+  <si>
+    <t>STEM2, STEM4, CCL1</t>
+  </si>
+  <si>
+    <t>Verificar soluciones empleando razonamiento y argumentación se relaciona con el razonamiento matemático (STEM2), la interpretación de resultados (STEM4) y la comunicación oral y escrita (CCL1) para argumentar.</t>
+  </si>
+  <si>
+    <t>STEM2, STEM3, STEM5</t>
+  </si>
+  <si>
+    <t>Formular conjeturas e investigar problemas con razonamiento y creatividad involucra el razonamiento matemático (STEM2), la indagación (STEM3) y el desarrollo de argumentos (STEM5). El uso de herramientas tecnológicas (CD1) es secundario.</t>
+  </si>
+  <si>
+    <t>CD2, CD3, STEM1</t>
+  </si>
+  <si>
+    <t>El pensamiento computacional y la creación de algoritmos se vinculan con la creación de contenidos digitales (CD2), la resolución de problemas con tecnología (CD3) y la aplicación del método científico (STEM1).</t>
+  </si>
+  <si>
+    <t>CCL1</t>
+  </si>
+  <si>
+    <t>Establecer conexiones entre ideas matemáticas requiere razonamiento (STEM2), investigar vínculos (STEM3) y dar coherencia (STEM5). La comunicación de esas conexiones (CCL1) es secundaria.</t>
+  </si>
+  <si>
+    <t>Descubrir vínculos con otras áreas y modelizar problemas involucra aplicar matemáticas a contextos reales (STEM1), resolver problemas (STEM2) y conectar disciplinas (STEM3).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, STEM4</t>
+  </si>
+  <si>
+    <t>Representar conceptos con tecnologías se asocia al uso de herramientas digitales (CD1), creación de representaciones (CD3) y visualización de datos (STEM4).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, CCL3</t>
+  </si>
+  <si>
+    <t>CPSAA3</t>
+  </si>
+  <si>
+    <t>Comunicar ideas matemáticas con rigor y soporte adecuado se vincula con la expresión oral y escrita (CCL1), la comprensión (CCL2) y la interacción (CCL3). El trabajo colectivo (CPSAA3) es secundario.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Utilizar destrezas personales y sociales, gestionar emociones y trabajar en equipo corresponde a la autoconciencia (CPSAA1), autorregulación (CPSAA2) y cooperación (CPSAA3).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de Bachillerato de tu CCAA. Identifica la relación entre las 9 Competencias Específicas (CE) y los descriptores del Perfil de Salida. En Matemáticas II, el enfoque debe pasar de la mera resolución mecánica a la movilización de saberes en contextos reales.</t>
-[...2 lines deleted...]
-    <t>Crea una tabla de doble entrada 'CE vs Descriptores' antes de leer los contenidos; te ahorrará horas al redactar la justificación de las Situaciones de Aprendizaje (SDA).</t>
+    <t>Accede al decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu comunidad. Localiza los saberes básicos, criterios de evaluación y competencias específicas de Matemáticas II. Familiarízate con la estructura y el lenguaje competencial.</t>
+  </si>
+  <si>
+    <t>Imprime los saberes en papel y tenlos a mano; subraya con color aquellos que no aparecían en la programación LOMCE anterior para identificar cambios.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
+    <t>Enumera las 9 competencias específicas y los 18 criterios de evaluación asociados. Agrúpalos por bloques temáticos (Álgebra, Geometría, Análisis, Probabilidad y Estadística, etc.) para tener una visión global de lo que se evaluará.</t>
+  </si>
+  <si>
+    <t>Crea una tabla de doble entrada con CE, criterios y saberes básicos; te servirá de mapa durante todo el curso.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Selecciona los criterios que consideras básicos (evaluables en todos los trimestres) y los complementarios. Decide los instrumentos de evaluación: pruebas escritas, trabajos, rúbricas de observación, etc. Asegura la variedad.</t>
+  </si>
+  <si>
+    <t>En Matemáticas II, las pruebas escritas son el instrumento principal, pero incluye al menos una situación de aprendizaje (SDA) competencial por trimestre que combine varios criterios.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Desglosa los 18 criterios de evaluación vinculándolos a las 9 CE. En 2.º de Bachillerato, los criterios suelen estar emparejados (dos por cada competencia), cubriendo desde la resolución de problemas (CE1, CE2) hasta el sentido socioafectivo (CE9).</t>
-[...23 lines deleted...]
-    <t>Empieza con Álgebra (Matrices/Determinantes) en septiembre; es un bloque 'seguro' que da confianza al alumno mientras asientas la base de cálculo necesaria para Análisis.</t>
+    <t>Asigna los 55 saberes básicos a los tres trimestres teniendo en cuenta las horas lectivas (3 horas/semana ≈ 100 horas anuales). No satures el tercer trimestre; deja margen para recuperaciones y repaso competencial.</t>
+  </si>
+  <si>
+    <t>Aplica la regla 40-35-25 (primer, segundo, tercer trimestre) para no acumular contenidos al final y evitar estrés.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para no perder ritmo de PAU, diseña la SDA como una 'tarea de desempeño' previa al examen final de unidad, usando problemas reales de convocatorias anteriores pero con un enfoque de investigación.</t>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varias CE y criterios. Por ejemplo, modelizar la evolución de un virus, optimizar un envase o analizar estadísticas deportivas. Detalla actividades, productos y rúbricas.</t>
+  </si>
+  <si>
+    <t>Usa datos reales de tu entorno (población, economía local) para que la SDA sea significativa y transferible.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna pesos a los criterios de evaluación. Bajo LOMLOE, la calificación emana de los criterios, no de los exámenes. Asegúrate de que la suma de pesos de los criterios asociados a una competencia refleje su importancia en el currículo.</t>
-[...2 lines deleted...]
-    <t>Evita poner el mismo peso a todos los criterios. Los criterios vinculados a las CE1, CE2 y CE5 (Análisis y Álgebra) deben sumar al menos el 60% de la nota final por su carga en la prueba de acceso.</t>
+    <t>Acuerda con el departamento el peso de cada criterio de evaluación y de cada instrumento. Respeta el mínimo del 20% para instrumentos distintos de pruebas escritas (observación, trabajos). Define la nota final por trimestre y la global.</t>
+  </si>
+  <si>
+    <t>Reserva un 10% para la evaluación de la competencia matemática global (resolución de problemas complejos) que se valora en la SDA.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas para alumnos con necesidad específica de apoyo educativo (NEAE) y el plan de recuperación para quienes no superen los criterios en la evaluación continua.</t>
-[...2 lines deleted...]
-    <t>En 2.º de Bachillerato, la mejor medida de diversidad es el 'Diseño Universal para el Aprendizaje' (DUA): ofrece modelos de exámenes resueltos y guías de autoevaluación desde el primer día.</t>
+    <t>Incluye medidas de refuerzo, adaptaciones curriculares no significativas (DIA) y un plan de recuperación para quienes no superen la materia. La recuperación debe centrarse en los criterios no alcanzados, no en repetir exámenes globales.</t>
+  </si>
+  <si>
+    <t>Diseña un plan de recuperación por criterio: si un alumno suspende, solo repite la parte correspondiente (control específico o trabajo), no toda la materia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
-    <t>Identificar els aspectes singulars de diverses manifestacions culturals i artístiques des de les avantguardes fins a l'actualitat, relacionant-los amb el sentit d'aquestes obres, a</t>
-[...41 lines deleted...]
-    <t xml:space="preserve">Realitzar presentacions orals efectives d'una idea de negoci utilitzant eines TIC i seguint l'esquema del discurs de l'ascensor. Aquesta competència específica es connecta amb els </t>
+    <t>Emprar estratègies i eines diverses, incloses les digitals, que modelitzin i resolguin problemes de la vida quotidiana i de la ciència i la tecnologia, seleccionant la més adequada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obtenir totes les possibles solucions matemàtiques de problemes de la vida quotidiana i de la ciència i la tecnologia, descrivint el procediment utilitzat. Utilitzar els mètodes i </t>
+  </si>
+  <si>
+    <t>Demostrar la validesa matemàtica de les possibles solucions d'un problema, utilitzant el raonament i l'argumentació. Verificar que la solució compleix totes les condicions i restri</t>
+  </si>
+  <si>
+    <t>Seleccionar la solució més adequada d'un problema en funció del context (de sostenibilitat, de consum responsable, equitat, etc.) usant el raonament i l'argumentació. Identificar l</t>
+  </si>
+  <si>
+    <t>Adquirir coneixement matemàtic nou mitjançant la formulació, raonament i justificació de conjectures i problemes de manera autònoma. Identificar patrons o relacions en situacions m</t>
+  </si>
+  <si>
+    <t>Integrar l'ús d'eines tecnològiques en la formulació o recerca de conjectures i problemes. Integrar l'ús de programari matemàtic específic (calculadores, simuladors, fulls de càlcu</t>
+  </si>
+  <si>
+    <t>Interpretar, modelitzar i resoldre situacions problematitzades de la vida quotidiana i de la ciència i la tecnologia utilitzant el pensament computacional, modificant, creant i gen</t>
+  </si>
+  <si>
+    <t>Manifestar una visió matemàtica integrada, investigant i connectant les diferents idees matemàtiques. Identificar relacions entre diferents conceptes matemàtics. Explorar i compara</t>
+  </si>
+  <si>
+    <t>Resoldre problemes en contextos matemàtics establint i aplicant connexions entre les diferents idees matemàtiques. Identificar quins conceptes i procediments matemàtics de diferent</t>
+  </si>
+  <si>
+    <t>Resoldre problemes en situacions diverses utilitzant processos matemàtics, reflexionant, establint i aplicant connexions entre el món real, altres àrees de coneixement i les matemà</t>
+  </si>
+  <si>
+    <t>Analitzar l'aportació de les matemàtiques al progrés de la humanitat valorant i reflexionant sobre la seva contribució en la proposta de solucions a situacions complexes i als rept</t>
+  </si>
+  <si>
+    <t>Representar idees matemàtiques estructurant diferents raonaments matemàtics i seleccionant les tecnologies més adequades. Escollir la tecnologia més adient per representar i explor</t>
+  </si>
+  <si>
+    <t>Seleccionar i utilitzar diverses formes de representació valorant la seva utilitat per compartir informació. Triar entre diferents formes de representació (verbal, numèrica, gràfic</t>
+  </si>
+  <si>
+    <t>Mostrar organització en comunicar les idees matemàtiques emprant el suport, la terminologia i el rigor apropiats. Estructurar de manera lògica i coherent l'exposició d'idees matemà</t>
+  </si>
+  <si>
+    <t>Reconèixer i emprar el llenguatge matemàtic en diferents contextos, comunicant la informació amb precisió i rigor. Interpretar i emprar correctament el llenguatge matemàtic en dive</t>
+  </si>
+  <si>
+    <t>Afrontar les situacions d'incertesa i prendre decisions avaluant opcions diverses, identificant i gestionant emocions i acceptant i aprenent de l'error com a part del procés d'apre</t>
+  </si>
+  <si>
+    <t>Mostrar una actitud positiva i perseverant, acceptant i aprenent de la crítica raonada en fer front a les diferents situacions d'aprenentatge de les matemàtiques. Mantenir una acti</t>
+  </si>
+  <si>
+    <t>Treballar en tasques matemàtiques de manera activa en equips heterogenis, respectant les emocions i les experiències dels altres, escoltant el seu raonament, aplicant les habilitat</t>
   </si>
   <si>
     <t>Emprar diferents estratègies i eines, incloses les digitals que resolguin problemes de la vida quotidiana i de les ciències socials, seleccionant la més adequada segons la seva efi</t>
   </si>
   <si>
     <t>Obtenir totes les possibles solucions matemàtiques de problemes de la vida quotidiana i de les ciències socials, descrivint el procediment realitzat. Utilitzar els mètodes i tècniq</t>
   </si>
   <si>
     <t>Comprovar la validesa matemàtica de les possibles solucions d'un problema utilitzant el raonament i l'argumentació. Verificar que la solució compleix totes les condicions i restric</t>
   </si>
   <si>
     <t>Seleccionar la solució més adequada d'un problema en funció del context (de sostenibilitat, de consum responsable, equitat …) usant el raonament i l'argumentació. Identificar les c</t>
   </si>
   <si>
     <t>Adquirir nou coneixement matemàtic mitjançant la formulació de conjectures i problemes de forma guiada. Identificar patrons o relacions en situacions matemàtiques. Formular, de man</t>
   </si>
   <si>
-    <t>Integrar l'ús d'eines tecnològiques en la formulació o recerca de conjectures i problemes. Integrar l'ús de programari matemàtic específic (calculadores, simuladors, fulls de càlcu</t>
-[...1 lines deleted...]
-  <si>
     <t>Interpretar, modelitzar i resoldre situacions problematitzades de la vida quotidiana i les ciències socials utilitzant el pensament computacional, modificant, creant i generalitzan</t>
   </si>
   <si>
-    <t>Manifestar una visió matemàtica integrada, investigant i connectant les diferents idees matemàtiques. Identificar relacions entre diferents conceptes matemàtics. Explorar i compara</t>
-[...22 lines deleted...]
-  <si>
     <t>Afrontar les situacions d'incertesa, identificant i gestionant emocions, acceptant i aprenent de l'error com a part del procés d'aprenentatge de les matemàtiques. Manejar les emoci</t>
   </si>
   <si>
-    <t>Mostrar una actitud positiva i perseverant, acceptant i aprenent de la crítica raonada en fer front a les diferents situacions d'aprenentatge de les matemàtiques. Mantenir una acti</t>
-[...1 lines deleted...]
-  <si>
     <t>Participar en tasques matemàtiques de manera activa en equips heterogenis, respectant les emocions i experiències dels altres, escoltant el seu raonament, identificant les habilita</t>
-  </si>
-[...22 lines deleted...]
-    <t>Treballar en tasques matemàtiques de manera activa en equips heterogenis, respectant les emocions i les experiències dels altres, escoltant el seu raonament, aplicant les habilitat</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -2823,67 +2415,67 @@
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>288</v>
+        <v>326</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2925,1624 +2517,1557 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>563</v>
+        <v>451</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>458</v>
+        <v>346</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>564</v>
+        <v>452</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>565</v>
+        <v>453</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>566</v>
+        <v>454</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>567</v>
+        <v>455</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>568</v>
+        <v>456</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>569</v>
+        <v>457</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>570</v>
-[...3 lines deleted...]
-      </c>
+        <v>458</v>
+      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5" t="s">
-        <v>572</v>
+        <v>459</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>573</v>
+        <v>460</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>574</v>
+        <v>456</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>575</v>
+        <v>461</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>576</v>
-[...3 lines deleted...]
-      </c>
+        <v>462</v>
+      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5" t="s">
-        <v>578</v>
+        <v>463</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>579</v>
+        <v>460</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>580</v>
+        <v>464</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>581</v>
+        <v>465</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>582</v>
-[...3 lines deleted...]
-      </c>
+        <v>455</v>
+      </c>
+      <c r="C8" s="5"/>
       <c r="D8" s="5" t="s">
-        <v>584</v>
+        <v>466</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>585</v>
-[...3 lines deleted...]
-      </c>
+        <v>467</v>
+      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5" t="s">
-        <v>587</v>
+        <v>468</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>588</v>
+        <v>469</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>589</v>
+        <v>470</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>590</v>
+        <v>471</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>591</v>
-[...3 lines deleted...]
-      </c>
+        <v>472</v>
+      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5" t="s">
-        <v>593</v>
+        <v>473</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>594</v>
+        <v>474</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>595</v>
+        <v>475</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>596</v>
+        <v>476</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>229</v>
+        <v>163</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>597</v>
+        <v>477</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>598</v>
+        <v>478</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>599</v>
+        <v>479</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>600</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>601</v>
+        <v>481</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>602</v>
+        <v>482</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>603</v>
+        <v>483</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>604</v>
+        <v>484</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>605</v>
+        <v>485</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>606</v>
+        <v>482</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>607</v>
+        <v>486</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>608</v>
+        <v>487</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>609</v>
+        <v>488</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>610</v>
+        <v>489</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>611</v>
+        <v>490</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>612</v>
+        <v>491</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>613</v>
+        <v>492</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>610</v>
+        <v>493</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>614</v>
+        <v>494</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>615</v>
+        <v>495</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>616</v>
+        <v>496</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>617</v>
+        <v>489</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>618</v>
+        <v>497</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>619</v>
+        <v>498</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>620</v>
+        <v>499</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>602</v>
+        <v>482</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>621</v>
+        <v>500</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>622</v>
+        <v>501</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>623</v>
+        <v>502</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>602</v>
+        <v>482</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>624</v>
+        <v>503</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>625</v>
+        <v>504</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F58"/>
+  <dimension ref="A1:F57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E58"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>626</v>
+        <v>505</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>627</v>
+        <v>506</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>628</v>
+        <v>507</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>629</v>
+        <v>508</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>630</v>
+        <v>509</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
-        <v>1.1</v>
+      <c r="A3" s="5" t="s">
+        <v>114</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>631</v>
-[...3 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="D3" s="7"/>
       <c r="E3" s="7">
-        <v>2.5</v>
+        <v>1.85</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
-        <v>1.2</v>
+      <c r="A4" s="5" t="s">
+        <v>117</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>632</v>
-[...3 lines deleted...]
-      </c>
+        <v>511</v>
+      </c>
+      <c r="D4" s="7"/>
       <c r="E4" s="7">
-        <v>2.5</v>
+        <v>1.85</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
-        <v>1.3</v>
+      <c r="A5" s="5" t="s">
+        <v>119</v>
       </c>
       <c r="B5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F5" s="5"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...286 lines deleted...]
-      </c>
       <c r="C21" s="5" t="s">
-        <v>645</v>
-[...3 lines deleted...]
-      </c>
+        <v>528</v>
+      </c>
+      <c r="D21" s="7"/>
       <c r="E21" s="7">
-        <v>2.14</v>
+        <v>1.85</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
-        <v>181</v>
+        <v>117</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>646</v>
+        <v>529</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
-        <v>183</v>
+        <v>119</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>647</v>
+        <v>530</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
-        <v>185</v>
+        <v>121</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>648</v>
+        <v>531</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
-        <v>187</v>
+        <v>123</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>649</v>
+        <v>532</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
-        <v>189</v>
+        <v>125</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>650</v>
+        <v>515</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
-        <v>191</v>
+        <v>127</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>651</v>
+        <v>533</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
-        <v>193</v>
+        <v>129</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>652</v>
+        <v>517</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
-        <v>195</v>
+        <v>131</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>653</v>
+        <v>518</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
-        <v>197</v>
+        <v>133</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>654</v>
+        <v>519</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
-        <v>199</v>
+        <v>135</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>655</v>
+        <v>520</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>656</v>
+        <v>521</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>657</v>
+        <v>522</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>658</v>
+        <v>523</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
-        <v>207</v>
+        <v>143</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>659</v>
+        <v>524</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>660</v>
+        <v>534</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5" t="s">
-        <v>211</v>
+        <v>147</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>661</v>
+        <v>526</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5" t="s">
-        <v>213</v>
+        <v>149</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>662</v>
+        <v>535</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5" t="s">
-        <v>215</v>
+        <v>114</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>663</v>
+        <v>510</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
-        <v>181</v>
+        <v>117</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>664</v>
+        <v>511</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5" t="s">
-        <v>183</v>
+        <v>119</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>665</v>
+        <v>512</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5" t="s">
-        <v>185</v>
+        <v>121</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>666</v>
+        <v>513</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5" t="s">
-        <v>187</v>
+        <v>123</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>667</v>
+        <v>514</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5" t="s">
-        <v>189</v>
+        <v>125</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>668</v>
+        <v>515</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
-        <v>191</v>
+        <v>127</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>651</v>
+        <v>516</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5" t="s">
-        <v>193</v>
+        <v>129</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>669</v>
+        <v>517</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
-        <v>195</v>
+        <v>131</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>653</v>
+        <v>518</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5" t="s">
-        <v>197</v>
+        <v>133</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>654</v>
+        <v>519</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5" t="s">
-        <v>199</v>
+        <v>135</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>655</v>
+        <v>520</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5" t="s">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>656</v>
+        <v>521</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>657</v>
+        <v>522</v>
       </c>
       <c r="D51" s="7"/>
       <c r="E51" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>658</v>
+        <v>523</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5" t="s">
-        <v>207</v>
+        <v>143</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>659</v>
+        <v>524</v>
       </c>
       <c r="D53" s="7"/>
       <c r="E53" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>660</v>
+        <v>525</v>
       </c>
       <c r="D54" s="7"/>
       <c r="E54" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5" t="s">
-        <v>211</v>
+        <v>147</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>670</v>
+        <v>526</v>
       </c>
       <c r="D55" s="7"/>
       <c r="E55" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5" t="s">
-        <v>213</v>
+        <v>149</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>662</v>
+        <v>527</v>
       </c>
       <c r="D56" s="7"/>
       <c r="E56" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5" t="s">
-        <v>215</v>
-[...6 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="B57" s="5"/>
+      <c r="C57" s="5"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7">
-        <v>1.82</v>
-[...15 lines deleted...]
-        <v>673</v>
+        <f>SUM(E3:E56)</f>
+        <v>99.89999999999992</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>537</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG31"/>
+  <dimension ref="A1:BF31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:BG31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:BF31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-[...16 lines deleted...]
-    <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:58">
       <c r="A1" s="6" t="s">
-        <v>674</v>
+        <v>538</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>675</v>
-[...56 lines deleted...]
-        <v>5.3</v>
+        <v>539</v>
+      </c>
+      <c r="C1" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D1" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="E1" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="G1" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="I1" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="J1" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="K1" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="L1" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="M1" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="N1" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="O1" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="P1" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q1" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="R1" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="S1" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="T1" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="U1" s="6" t="s">
+        <v>114</v>
       </c>
       <c r="V1" s="6" t="s">
-        <v>181</v>
+        <v>117</v>
       </c>
       <c r="W1" s="6" t="s">
-        <v>183</v>
+        <v>119</v>
       </c>
       <c r="X1" s="6" t="s">
-        <v>185</v>
+        <v>121</v>
       </c>
       <c r="Y1" s="6" t="s">
-        <v>187</v>
+        <v>123</v>
       </c>
       <c r="Z1" s="6" t="s">
-        <v>189</v>
+        <v>125</v>
       </c>
       <c r="AA1" s="6" t="s">
-        <v>191</v>
+        <v>127</v>
       </c>
       <c r="AB1" s="6" t="s">
-        <v>193</v>
+        <v>129</v>
       </c>
       <c r="AC1" s="6" t="s">
-        <v>195</v>
+        <v>131</v>
       </c>
       <c r="AD1" s="6" t="s">
-        <v>197</v>
+        <v>133</v>
       </c>
       <c r="AE1" s="6" t="s">
-        <v>199</v>
+        <v>135</v>
       </c>
       <c r="AF1" s="6" t="s">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="AG1" s="6" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
       <c r="AH1" s="6" t="s">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="AI1" s="6" t="s">
-        <v>207</v>
+        <v>143</v>
       </c>
       <c r="AJ1" s="6" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="AK1" s="6" t="s">
-        <v>211</v>
+        <v>147</v>
       </c>
       <c r="AL1" s="6" t="s">
-        <v>213</v>
+        <v>149</v>
       </c>
       <c r="AM1" s="6" t="s">
-        <v>215</v>
+        <v>114</v>
       </c>
       <c r="AN1" s="6" t="s">
-        <v>181</v>
+        <v>117</v>
       </c>
       <c r="AO1" s="6" t="s">
-        <v>183</v>
+        <v>119</v>
       </c>
       <c r="AP1" s="6" t="s">
-        <v>185</v>
+        <v>121</v>
       </c>
       <c r="AQ1" s="6" t="s">
-        <v>187</v>
+        <v>123</v>
       </c>
       <c r="AR1" s="6" t="s">
-        <v>189</v>
+        <v>125</v>
       </c>
       <c r="AS1" s="6" t="s">
-        <v>191</v>
+        <v>127</v>
       </c>
       <c r="AT1" s="6" t="s">
-        <v>193</v>
+        <v>129</v>
       </c>
       <c r="AU1" s="6" t="s">
-        <v>195</v>
+        <v>131</v>
       </c>
       <c r="AV1" s="6" t="s">
-        <v>197</v>
+        <v>133</v>
       </c>
       <c r="AW1" s="6" t="s">
-        <v>199</v>
+        <v>135</v>
       </c>
       <c r="AX1" s="6" t="s">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="AY1" s="6" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
       <c r="AZ1" s="6" t="s">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="BA1" s="6" t="s">
-        <v>207</v>
+        <v>143</v>
       </c>
       <c r="BB1" s="6" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="BC1" s="6" t="s">
-        <v>211</v>
+        <v>147</v>
       </c>
       <c r="BD1" s="6" t="s">
-        <v>213</v>
+        <v>149</v>
       </c>
       <c r="BE1" s="6" t="s">
-        <v>215</v>
+        <v>540</v>
       </c>
       <c r="BF1" s="6" t="s">
-        <v>676</v>
-[...5 lines deleted...]
-    <row r="2" spans="1:59">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" s="5" t="s">
-        <v>677</v>
+        <v>541</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -4555,60 +4080,59 @@
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5"/>
       <c r="BA2" s="5"/>
       <c r="BB2" s="5"/>
       <c r="BC2" s="5"/>
       <c r="BD2" s="5"/>
-      <c r="BE2" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C2:BE2),"")</f>
+      <c r="BE2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:BD2),"")</f>
         <v/>
       </c>
-      <c r="BG2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:59">
+      <c r="BF2" s="5"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" s="5" t="s">
-        <v>678</v>
+        <v>542</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -4621,60 +4145,59 @@
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
       <c r="BC3" s="5"/>
       <c r="BD3" s="5"/>
-      <c r="BE3" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C3:BE3),"")</f>
+      <c r="BE3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:BD3),"")</f>
         <v/>
       </c>
-      <c r="BG3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:59">
+      <c r="BF3" s="5"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" s="5" t="s">
-        <v>679</v>
+        <v>543</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -4687,60 +4210,59 @@
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="5"/>
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="5"/>
       <c r="AW4" s="5"/>
       <c r="AX4" s="5"/>
       <c r="AY4" s="5"/>
       <c r="AZ4" s="5"/>
       <c r="BA4" s="5"/>
       <c r="BB4" s="5"/>
       <c r="BC4" s="5"/>
       <c r="BD4" s="5"/>
-      <c r="BE4" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C4:BE4),"")</f>
+      <c r="BE4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:BD4),"")</f>
         <v/>
       </c>
-      <c r="BG4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:59">
+      <c r="BF4" s="5"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" s="5" t="s">
-        <v>680</v>
+        <v>544</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -4753,60 +4275,59 @@
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
       <c r="BC5" s="5"/>
       <c r="BD5" s="5"/>
-      <c r="BE5" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C5:BE5),"")</f>
+      <c r="BE5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:BD5),"")</f>
         <v/>
       </c>
-      <c r="BG5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:59">
+      <c r="BF5" s="5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" s="5" t="s">
-        <v>681</v>
+        <v>545</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -4819,60 +4340,59 @@
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
-      <c r="BE6" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C6:BE6),"")</f>
+      <c r="BE6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:BD6),"")</f>
         <v/>
       </c>
-      <c r="BG6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:59">
+      <c r="BF6" s="5"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" s="5" t="s">
-        <v>682</v>
+        <v>546</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -4885,60 +4405,59 @@
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
-      <c r="BE7" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C7:BE7),"")</f>
+      <c r="BE7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:BD7),"")</f>
         <v/>
       </c>
-      <c r="BG7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:59">
+      <c r="BF7" s="5"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" s="5" t="s">
-        <v>683</v>
+        <v>547</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -4951,60 +4470,59 @@
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5"/>
       <c r="AX8" s="5"/>
       <c r="AY8" s="5"/>
       <c r="AZ8" s="5"/>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5"/>
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
-      <c r="BE8" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C8:BE8),"")</f>
+      <c r="BE8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:BD8),"")</f>
         <v/>
       </c>
-      <c r="BG8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:59">
+      <c r="BF8" s="5"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" s="5" t="s">
-        <v>684</v>
+        <v>548</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -5017,60 +4535,59 @@
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5"/>
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
       <c r="AV9" s="5"/>
       <c r="AW9" s="5"/>
       <c r="AX9" s="5"/>
       <c r="AY9" s="5"/>
       <c r="AZ9" s="5"/>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5"/>
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
-      <c r="BE9" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C9:BE9),"")</f>
+      <c r="BE9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:BD9),"")</f>
         <v/>
       </c>
-      <c r="BG9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:59">
+      <c r="BF9" s="5"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" s="5" t="s">
-        <v>685</v>
+        <v>549</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -5083,60 +4600,59 @@
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
       <c r="AS10" s="5"/>
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AX10" s="5"/>
       <c r="AY10" s="5"/>
       <c r="AZ10" s="5"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
-      <c r="BE10" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C10:BE10),"")</f>
+      <c r="BE10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:BD10),"")</f>
         <v/>
       </c>
-      <c r="BG10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:59">
+      <c r="BF10" s="5"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" s="5" t="s">
-        <v>686</v>
+        <v>550</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -5149,60 +4665,59 @@
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
       <c r="AV11" s="5"/>
       <c r="AW11" s="5"/>
       <c r="AX11" s="5"/>
       <c r="AY11" s="5"/>
       <c r="AZ11" s="5"/>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5"/>
       <c r="BC11" s="5"/>
       <c r="BD11" s="5"/>
-      <c r="BE11" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C11:BE11),"")</f>
+      <c r="BE11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:BD11),"")</f>
         <v/>
       </c>
-      <c r="BG11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:59">
+      <c r="BF11" s="5"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" s="5" t="s">
-        <v>687</v>
+        <v>551</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -5215,60 +4730,59 @@
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
       <c r="AV12" s="5"/>
       <c r="AW12" s="5"/>
       <c r="AX12" s="5"/>
       <c r="AY12" s="5"/>
       <c r="AZ12" s="5"/>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
-      <c r="BE12" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C12:BE12),"")</f>
+      <c r="BE12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:BD12),"")</f>
         <v/>
       </c>
-      <c r="BG12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:59">
+      <c r="BF12" s="5"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" s="5" t="s">
-        <v>688</v>
+        <v>552</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -5281,60 +4795,59 @@
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
       <c r="AV13" s="5"/>
       <c r="AW13" s="5"/>
       <c r="AX13" s="5"/>
       <c r="AY13" s="5"/>
       <c r="AZ13" s="5"/>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
-      <c r="BE13" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C13:BE13),"")</f>
+      <c r="BE13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:BD13),"")</f>
         <v/>
       </c>
-      <c r="BG13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:59">
+      <c r="BF13" s="5"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" s="5" t="s">
-        <v>689</v>
+        <v>553</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -5347,60 +4860,59 @@
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
       <c r="AS14" s="5"/>
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
       <c r="AV14" s="5"/>
       <c r="AW14" s="5"/>
       <c r="AX14" s="5"/>
       <c r="AY14" s="5"/>
       <c r="AZ14" s="5"/>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5"/>
       <c r="BC14" s="5"/>
       <c r="BD14" s="5"/>
-      <c r="BE14" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C14:BE14),"")</f>
+      <c r="BE14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:BD14),"")</f>
         <v/>
       </c>
-      <c r="BG14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:59">
+      <c r="BF14" s="5"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" s="5" t="s">
-        <v>690</v>
+        <v>554</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -5413,60 +4925,59 @@
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AS15" s="5"/>
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
       <c r="AV15" s="5"/>
       <c r="AW15" s="5"/>
       <c r="AX15" s="5"/>
       <c r="AY15" s="5"/>
       <c r="AZ15" s="5"/>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5"/>
       <c r="BC15" s="5"/>
       <c r="BD15" s="5"/>
-      <c r="BE15" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C15:BE15),"")</f>
+      <c r="BE15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:BD15),"")</f>
         <v/>
       </c>
-      <c r="BG15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:59">
+      <c r="BF15" s="5"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" s="5" t="s">
-        <v>691</v>
+        <v>555</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -5479,60 +4990,59 @@
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
       <c r="AV16" s="5"/>
       <c r="AW16" s="5"/>
       <c r="AX16" s="5"/>
       <c r="AY16" s="5"/>
       <c r="AZ16" s="5"/>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
-      <c r="BE16" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C16:BE16),"")</f>
+      <c r="BE16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:BD16),"")</f>
         <v/>
       </c>
-      <c r="BG16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:59">
+      <c r="BF16" s="5"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" s="5" t="s">
-        <v>692</v>
+        <v>556</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -5545,60 +5055,59 @@
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AS17" s="5"/>
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
       <c r="AV17" s="5"/>
       <c r="AW17" s="5"/>
       <c r="AX17" s="5"/>
       <c r="AY17" s="5"/>
       <c r="AZ17" s="5"/>
       <c r="BA17" s="5"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
-      <c r="BE17" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C17:BE17),"")</f>
+      <c r="BE17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:BD17),"")</f>
         <v/>
       </c>
-      <c r="BG17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:59">
+      <c r="BF17" s="5"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" s="5" t="s">
-        <v>693</v>
+        <v>557</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -5611,60 +5120,59 @@
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AS18" s="5"/>
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
       <c r="AV18" s="5"/>
       <c r="AW18" s="5"/>
       <c r="AX18" s="5"/>
       <c r="AY18" s="5"/>
       <c r="AZ18" s="5"/>
       <c r="BA18" s="5"/>
       <c r="BB18" s="5"/>
       <c r="BC18" s="5"/>
       <c r="BD18" s="5"/>
-      <c r="BE18" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C18:BE18),"")</f>
+      <c r="BE18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:BD18),"")</f>
         <v/>
       </c>
-      <c r="BG18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:59">
+      <c r="BF18" s="5"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" s="5" t="s">
-        <v>694</v>
+        <v>558</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -5677,60 +5185,59 @@
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="5"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5"/>
       <c r="AY19" s="5"/>
       <c r="AZ19" s="5"/>
       <c r="BA19" s="5"/>
       <c r="BB19" s="5"/>
       <c r="BC19" s="5"/>
       <c r="BD19" s="5"/>
-      <c r="BE19" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C19:BE19),"")</f>
+      <c r="BE19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:BD19),"")</f>
         <v/>
       </c>
-      <c r="BG19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:59">
+      <c r="BF19" s="5"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" s="5" t="s">
-        <v>695</v>
+        <v>559</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -5743,60 +5250,59 @@
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AS20" s="5"/>
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AW20" s="5"/>
       <c r="AX20" s="5"/>
       <c r="AY20" s="5"/>
       <c r="AZ20" s="5"/>
       <c r="BA20" s="5"/>
       <c r="BB20" s="5"/>
       <c r="BC20" s="5"/>
       <c r="BD20" s="5"/>
-      <c r="BE20" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C20:BE20),"")</f>
+      <c r="BE20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:BD20),"")</f>
         <v/>
       </c>
-      <c r="BG20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:59">
+      <c r="BF20" s="5"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" s="5" t="s">
-        <v>696</v>
+        <v>560</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -5809,60 +5315,59 @@
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
       <c r="AV21" s="5"/>
       <c r="AW21" s="5"/>
       <c r="AX21" s="5"/>
       <c r="AY21" s="5"/>
       <c r="AZ21" s="5"/>
       <c r="BA21" s="5"/>
       <c r="BB21" s="5"/>
       <c r="BC21" s="5"/>
       <c r="BD21" s="5"/>
-      <c r="BE21" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C21:BE21),"")</f>
+      <c r="BE21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:BD21),"")</f>
         <v/>
       </c>
-      <c r="BG21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:59">
+      <c r="BF21" s="5"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" s="5" t="s">
-        <v>697</v>
+        <v>561</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -5875,60 +5380,59 @@
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AS22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
       <c r="AW22" s="5"/>
       <c r="AX22" s="5"/>
       <c r="AY22" s="5"/>
       <c r="AZ22" s="5"/>
       <c r="BA22" s="5"/>
       <c r="BB22" s="5"/>
       <c r="BC22" s="5"/>
       <c r="BD22" s="5"/>
-      <c r="BE22" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C22:BE22),"")</f>
+      <c r="BE22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:BD22),"")</f>
         <v/>
       </c>
-      <c r="BG22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:59">
+      <c r="BF22" s="5"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" s="5" t="s">
-        <v>698</v>
+        <v>562</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -5941,60 +5445,59 @@
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AS23" s="5"/>
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
       <c r="AV23" s="5"/>
       <c r="AW23" s="5"/>
       <c r="AX23" s="5"/>
       <c r="AY23" s="5"/>
       <c r="AZ23" s="5"/>
       <c r="BA23" s="5"/>
       <c r="BB23" s="5"/>
       <c r="BC23" s="5"/>
       <c r="BD23" s="5"/>
-      <c r="BE23" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C23:BE23),"")</f>
+      <c r="BE23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:BD23),"")</f>
         <v/>
       </c>
-      <c r="BG23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:59">
+      <c r="BF23" s="5"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" s="5" t="s">
-        <v>699</v>
+        <v>563</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -6007,60 +5510,59 @@
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
       <c r="AV24" s="5"/>
       <c r="AW24" s="5"/>
       <c r="AX24" s="5"/>
       <c r="AY24" s="5"/>
       <c r="AZ24" s="5"/>
       <c r="BA24" s="5"/>
       <c r="BB24" s="5"/>
       <c r="BC24" s="5"/>
       <c r="BD24" s="5"/>
-      <c r="BE24" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C24:BE24),"")</f>
+      <c r="BE24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:BD24),"")</f>
         <v/>
       </c>
-      <c r="BG24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:59">
+      <c r="BF24" s="5"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" s="5" t="s">
-        <v>700</v>
+        <v>564</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -6073,60 +5575,59 @@
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
       <c r="AY25" s="5"/>
       <c r="AZ25" s="5"/>
       <c r="BA25" s="5"/>
       <c r="BB25" s="5"/>
       <c r="BC25" s="5"/>
       <c r="BD25" s="5"/>
-      <c r="BE25" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C25:BE25),"")</f>
+      <c r="BE25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:BD25),"")</f>
         <v/>
       </c>
-      <c r="BG25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:59">
+      <c r="BF25" s="5"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" s="5" t="s">
-        <v>701</v>
+        <v>565</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -6139,60 +5640,59 @@
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
       <c r="AV26" s="5"/>
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
       <c r="AY26" s="5"/>
       <c r="AZ26" s="5"/>
       <c r="BA26" s="5"/>
       <c r="BB26" s="5"/>
       <c r="BC26" s="5"/>
       <c r="BD26" s="5"/>
-      <c r="BE26" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C26:BE26),"")</f>
+      <c r="BE26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:BD26),"")</f>
         <v/>
       </c>
-      <c r="BG26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:59">
+      <c r="BF26" s="5"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" s="5" t="s">
-        <v>702</v>
+        <v>566</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -6205,60 +5705,59 @@
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
       <c r="AV27" s="5"/>
       <c r="AW27" s="5"/>
       <c r="AX27" s="5"/>
       <c r="AY27" s="5"/>
       <c r="AZ27" s="5"/>
       <c r="BA27" s="5"/>
       <c r="BB27" s="5"/>
       <c r="BC27" s="5"/>
       <c r="BD27" s="5"/>
-      <c r="BE27" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C27:BE27),"")</f>
+      <c r="BE27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:BD27),"")</f>
         <v/>
       </c>
-      <c r="BG27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:59">
+      <c r="BF27" s="5"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" s="5" t="s">
-        <v>703</v>
+        <v>567</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -6271,60 +5770,59 @@
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5"/>
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5"/>
       <c r="AX28" s="5"/>
       <c r="AY28" s="5"/>
       <c r="AZ28" s="5"/>
       <c r="BA28" s="5"/>
       <c r="BB28" s="5"/>
       <c r="BC28" s="5"/>
       <c r="BD28" s="5"/>
-      <c r="BE28" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C28:BE28),"")</f>
+      <c r="BE28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:BD28),"")</f>
         <v/>
       </c>
-      <c r="BG28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:59">
+      <c r="BF28" s="5"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" s="5" t="s">
-        <v>704</v>
+        <v>568</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -6337,60 +5835,59 @@
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5"/>
       <c r="AX29" s="5"/>
       <c r="AY29" s="5"/>
       <c r="AZ29" s="5"/>
       <c r="BA29" s="5"/>
       <c r="BB29" s="5"/>
       <c r="BC29" s="5"/>
       <c r="BD29" s="5"/>
-      <c r="BE29" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C29:BE29),"")</f>
+      <c r="BE29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:BD29),"")</f>
         <v/>
       </c>
-      <c r="BG29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:59">
+      <c r="BF29" s="5"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" s="5" t="s">
-        <v>705</v>
+        <v>569</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -6403,60 +5900,59 @@
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AW30" s="5"/>
       <c r="AX30" s="5"/>
       <c r="AY30" s="5"/>
       <c r="AZ30" s="5"/>
       <c r="BA30" s="5"/>
       <c r="BB30" s="5"/>
       <c r="BC30" s="5"/>
       <c r="BD30" s="5"/>
-      <c r="BE30" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C30:BE30),"")</f>
+      <c r="BE30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:BD30),"")</f>
         <v/>
       </c>
-      <c r="BG30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:59">
+      <c r="BF30" s="5"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" s="5" t="s">
-        <v>706</v>
+        <v>570</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -6469,59 +5965,58 @@
       <c r="AF31" s="5"/>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="5"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="5"/>
       <c r="AM31" s="5"/>
       <c r="AN31" s="5"/>
       <c r="AO31" s="5"/>
       <c r="AP31" s="5"/>
       <c r="AQ31" s="5"/>
       <c r="AR31" s="5"/>
       <c r="AS31" s="5"/>
       <c r="AT31" s="5"/>
       <c r="AU31" s="5"/>
       <c r="AV31" s="5"/>
       <c r="AW31" s="5"/>
       <c r="AX31" s="5"/>
       <c r="AY31" s="5"/>
       <c r="AZ31" s="5"/>
       <c r="BA31" s="5"/>
       <c r="BB31" s="5"/>
       <c r="BC31" s="5"/>
       <c r="BD31" s="5"/>
-      <c r="BE31" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C31:BE31),"")</f>
+      <c r="BE31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:BD31),"")</f>
         <v/>
       </c>
-      <c r="BG31" s="5"/>
+      <c r="BF31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="1650">
+  <dataValidations count="1620">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -11336,192 +10831,102 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD31">
-      <formula1>"1,2,3,4"</formula1>
-[...88 lines deleted...]
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H24"/>
+  <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:H24"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="6" t="s">
@@ -11650,8801 +11055,9512 @@
       </c>
       <c r="B6" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>68</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="5" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>61</v>
+        <v>93</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>62</v>
+        <v>94</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="5" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>61</v>
+        <v>93</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>62</v>
+        <v>94</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>110</v>
+        <v>58</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B24" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="H28" s="5" t="s">
         <v>95</v>
-      </c>
-[...16 lines deleted...]
-        <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K56"/>
+  <dimension ref="A1:K55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K56"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="G1" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="I1" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="J1" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="K1" s="6" t="s">
         <v>113</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="5">
-        <v>1.1</v>
+      <c r="B2" s="5" t="s">
+        <v>114</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>119</v>
-[...9 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
       <c r="H2" s="5" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
       <c r="K2" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="5">
-        <v>1.2</v>
+      <c r="B3" s="5" t="s">
+        <v>117</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>126</v>
-[...9 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
       <c r="H3" s="5" t="s">
-        <v>129</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
       <c r="K3" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="5">
-        <v>1.3</v>
+      <c r="B4" s="5" t="s">
+        <v>119</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="5">
-        <v>1.4</v>
+      <c r="B5" s="5" t="s">
+        <v>121</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="5">
-        <v>2.1</v>
+      <c r="B6" s="5" t="s">
+        <v>123</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>135</v>
-[...9 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
       <c r="H6" s="5" t="s">
-        <v>129</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
       <c r="K6" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="5">
-        <v>2.2</v>
+      <c r="B7" s="5" t="s">
+        <v>125</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>141</v>
-[...9 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
       <c r="H7" s="5" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
       <c r="K7" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="5">
-        <v>2.3</v>
+      <c r="B8" s="5" t="s">
+        <v>127</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="5">
-        <v>2.4</v>
+      <c r="B9" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="5">
-        <v>3.1</v>
+      <c r="B10" s="5" t="s">
+        <v>131</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>149</v>
-[...9 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
       <c r="H10" s="5" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
       <c r="K10" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="5">
-        <v>3.2</v>
+      <c r="B11" s="5" t="s">
+        <v>133</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>155</v>
-[...9 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
       <c r="H11" s="5" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
       <c r="K11" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="5">
-        <v>3.3</v>
+      <c r="B12" s="5" t="s">
+        <v>135</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="5">
-        <v>3.4</v>
+      <c r="B13" s="5" t="s">
+        <v>137</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>161</v>
+        <v>138</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="5">
-        <v>3.5</v>
+      <c r="B14" s="5" t="s">
+        <v>139</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="5">
-        <v>4.1</v>
+      <c r="B15" s="5" t="s">
+        <v>141</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>163</v>
-[...9 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
       <c r="K15" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="5">
-        <v>4.2</v>
+      <c r="B16" s="5" t="s">
+        <v>143</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="5">
-        <v>4.3</v>
+      <c r="B17" s="5" t="s">
+        <v>145</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>169</v>
+        <v>146</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="5">
-        <v>5.1</v>
+      <c r="B18" s="5" t="s">
+        <v>147</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>170</v>
-[...9 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
       <c r="K18" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="5">
-        <v>5.2</v>
+      <c r="B19" s="5" t="s">
+        <v>149</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>175</v>
-[...9 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
       <c r="H19" s="5" t="s">
-        <v>129</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
       <c r="K19" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>5.3</v>
+        <v>96</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>114</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>180</v>
+        <v>151</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>181</v>
+        <v>117</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>183</v>
+        <v>119</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>184</v>
+        <v>153</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>185</v>
+        <v>121</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>186</v>
+        <v>154</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>187</v>
+        <v>123</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>188</v>
+        <v>155</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>189</v>
+        <v>125</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>190</v>
+        <v>126</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>191</v>
+        <v>127</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>192</v>
+        <v>156</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>193</v>
+        <v>129</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>194</v>
+        <v>130</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>195</v>
+        <v>131</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>196</v>
+        <v>132</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="C29" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" s="5" t="s">
-        <v>198</v>
+        <v>134</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="C30" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" s="5" t="s">
-        <v>200</v>
+        <v>157</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>202</v>
+        <v>138</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>204</v>
+        <v>158</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>206</v>
+        <v>142</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>207</v>
+        <v>143</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>208</v>
+        <v>144</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>210</v>
+        <v>159</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>211</v>
+        <v>147</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>212</v>
+        <v>160</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>213</v>
+        <v>149</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>214</v>
+        <v>161</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>215</v>
+        <v>114</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>216</v>
+        <v>115</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>181</v>
+        <v>117</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>217</v>
+        <v>118</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>183</v>
+        <v>119</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>218</v>
+        <v>120</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>185</v>
+        <v>121</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>219</v>
+        <v>122</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>187</v>
+        <v>123</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>220</v>
+        <v>124</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>189</v>
+        <v>125</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>221</v>
+        <v>126</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>191</v>
+        <v>127</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>192</v>
+        <v>128</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>193</v>
+        <v>129</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>222</v>
+        <v>130</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>195</v>
+        <v>131</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>196</v>
+        <v>132</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>197</v>
+        <v>133</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>198</v>
+        <v>134</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>199</v>
+        <v>135</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>200</v>
+        <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>223</v>
+        <v>138</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>204</v>
+        <v>140</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>224</v>
+        <v>142</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>207</v>
+        <v>143</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>208</v>
+        <v>144</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>210</v>
+        <v>146</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>211</v>
+        <v>147</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>225</v>
+        <v>148</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5"/>
       <c r="K54" s="7">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>213</v>
+        <v>149</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>226</v>
+        <v>150</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="7">
-        <v>1.82</v>
-[...24 lines deleted...]
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I289"/>
+  <dimension ref="A1:I327"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I289"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I327"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>228</v>
+        <v>162</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>229</v>
+        <v>163</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>230</v>
+        <v>164</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>231</v>
+        <v>165</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>232</v>
+        <v>166</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>233</v>
+        <v>167</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>234</v>
+        <v>168</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>236</v>
+        <v>170</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>237</v>
+        <v>171</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>238</v>
+        <v>172</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>239</v>
+        <v>173</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>240</v>
+        <v>174</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>241</v>
+        <v>175</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>242</v>
+        <v>176</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>243</v>
+        <v>177</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>244</v>
+        <v>178</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>245</v>
+        <v>179</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>246</v>
+        <v>180</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>247</v>
+        <v>181</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C14" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C15" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>249</v>
+        <v>183</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C16" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>250</v>
+        <v>184</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C17" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>251</v>
+        <v>185</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C18" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>252</v>
+        <v>186</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C19" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>253</v>
+        <v>187</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C20" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>254</v>
+        <v>188</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C21" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C22" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>256</v>
+        <v>190</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C23" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>257</v>
+        <v>191</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C24" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>258</v>
+        <v>192</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C25" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>259</v>
+        <v>193</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C26" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>260</v>
+        <v>194</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C27" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>261</v>
+        <v>195</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C28" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>262</v>
+        <v>196</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C29" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>263</v>
+        <v>197</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C30" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>264</v>
+        <v>198</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C31" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>265</v>
+        <v>199</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C32" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>266</v>
+        <v>200</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C33" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>267</v>
+        <v>201</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C34" s="5">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>268</v>
+        <v>202</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C35" s="5">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>269</v>
+        <v>203</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C36" s="5">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>270</v>
+        <v>204</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C37" s="5">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>271</v>
+        <v>205</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C38" s="5">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>272</v>
+        <v>206</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C39" s="5">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>273</v>
+        <v>207</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C40" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>274</v>
+        <v>208</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C41" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>275</v>
+        <v>209</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C42" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>276</v>
+        <v>210</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C43" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>277</v>
+        <v>211</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C44" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>278</v>
+        <v>212</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C45" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>279</v>
+        <v>213</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C46" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>280</v>
+        <v>214</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C47" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>281</v>
+        <v>215</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C48" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>282</v>
+        <v>216</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C49" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>283</v>
+        <v>217</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C50" s="5">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>284</v>
+        <v>218</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C51" s="5">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>285</v>
+        <v>219</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C52" s="5">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>286</v>
+        <v>220</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C53" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>287</v>
+        <v>221</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C54" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>288</v>
+        <v>222</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C55" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>289</v>
+        <v>223</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C56" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>290</v>
+        <v>224</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C57" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>291</v>
+        <v>225</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C58" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>292</v>
+        <v>226</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C59" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>293</v>
+        <v>227</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C60" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>294</v>
+        <v>228</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C61" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>295</v>
+        <v>229</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C62" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>296</v>
+        <v>230</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C63" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>297</v>
+        <v>231</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C64" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>298</v>
+        <v>232</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C65" s="5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>299</v>
+        <v>233</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C66" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>300</v>
+        <v>234</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C67" s="5">
+        <v>9</v>
+      </c>
+      <c r="D67" s="5" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C68" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>302</v>
+        <v>236</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C69" s="5">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>303</v>
+        <v>237</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C70" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>304</v>
+        <v>238</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C71" s="5">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>305</v>
+        <v>239</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C72" s="5">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>306</v>
+        <v>240</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C73" s="5">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>307</v>
+        <v>241</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C74" s="5">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>308</v>
+        <v>242</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C75" s="5">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>309</v>
+        <v>243</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C76" s="5">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>310</v>
+        <v>244</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C77" s="5">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>311</v>
+        <v>245</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C78" s="5">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>312</v>
+        <v>246</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C79" s="5">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>313</v>
+        <v>247</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C80" s="5">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>314</v>
+        <v>248</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C81" s="5">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>315</v>
+        <v>249</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C82" s="5">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>316</v>
+        <v>250</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C83" s="5">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>317</v>
+        <v>251</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C84" s="5">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>318</v>
+        <v>252</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C85" s="5">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>319</v>
+        <v>253</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C86" s="5">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>320</v>
+        <v>254</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C87" s="5">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>321</v>
+        <v>255</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C88" s="5">
         <v>1</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>322</v>
+        <v>256</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C89" s="5">
         <v>2</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>323</v>
+        <v>257</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C90" s="5">
         <v>3</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>324</v>
+        <v>258</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C91" s="5">
         <v>4</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>325</v>
+        <v>259</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C92" s="5">
         <v>5</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>326</v>
+        <v>260</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C93" s="5">
         <v>6</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>327</v>
+        <v>261</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C94" s="5">
         <v>7</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>328</v>
+        <v>262</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C95" s="5">
         <v>8</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>329</v>
+        <v>263</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C96" s="5">
         <v>9</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>330</v>
+        <v>264</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C97" s="5">
         <v>10</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>331</v>
+        <v>265</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C98" s="5">
         <v>11</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>332</v>
+        <v>266</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C99" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>333</v>
+        <v>267</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C100" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>334</v>
+        <v>268</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C101" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>335</v>
+        <v>269</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C102" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>336</v>
+        <v>270</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C103" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>337</v>
+        <v>271</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C104" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>244</v>
+        <v>272</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C105" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>338</v>
+        <v>273</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C106" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>339</v>
+        <v>274</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C107" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>340</v>
+        <v>275</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C108" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C109" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>342</v>
+        <v>277</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C110" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>343</v>
+        <v>278</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C111" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>344</v>
+        <v>279</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C112" s="5">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>345</v>
+        <v>280</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C113" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>346</v>
+        <v>281</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C114" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>347</v>
+        <v>170</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C115" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>348</v>
+        <v>282</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C116" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>349</v>
+        <v>283</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C117" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>350</v>
+        <v>173</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C118" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>351</v>
+        <v>178</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C119" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>352</v>
+        <v>284</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C120" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>353</v>
+        <v>180</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C121" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>354</v>
+        <v>285</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C122" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>355</v>
+        <v>182</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C123" s="5">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>356</v>
+        <v>184</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C124" s="5">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>357</v>
+        <v>286</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C125" s="5">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>358</v>
+        <v>287</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C126" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C127" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>288</v>
+        <v>188</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C128" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>359</v>
+        <v>190</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C129" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>360</v>
+        <v>289</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C130" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>361</v>
+        <v>192</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C131" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>362</v>
+        <v>193</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C132" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>363</v>
+        <v>290</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C133" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>364</v>
+        <v>291</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C134" s="5">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>365</v>
+        <v>292</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C135" s="5">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>366</v>
+        <v>199</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C136" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>367</v>
+        <v>293</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C137" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C138" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>368</v>
+        <v>295</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C139" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>369</v>
+        <v>296</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C140" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>370</v>
+        <v>297</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C141" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>371</v>
+        <v>298</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C142" s="5">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>372</v>
+        <v>203</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C143" s="5">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>373</v>
+        <v>299</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C144" s="5">
         <v>1</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>303</v>
+        <v>227</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C145" s="5">
         <v>2</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>374</v>
+        <v>228</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C146" s="5">
         <v>3</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>375</v>
+        <v>229</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C147" s="5">
         <v>4</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>376</v>
+        <v>300</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C148" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>377</v>
+        <v>231</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C149" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>378</v>
+        <v>233</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C150" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>379</v>
+        <v>301</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C151" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>380</v>
+        <v>302</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B152" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C152" s="5">
+        <v>9</v>
+      </c>
+      <c r="D152" s="5" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C153" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>382</v>
+        <v>236</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C154" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>383</v>
+        <v>303</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C155" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>384</v>
+        <v>304</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C156" s="5">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>385</v>
+        <v>237</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C157" s="5">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>386</v>
+        <v>238</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C158" s="5">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>387</v>
+        <v>239</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C159" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>388</v>
+        <v>305</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C160" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C161" s="5">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>389</v>
+        <v>307</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C162" s="5">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>390</v>
+        <v>308</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C163" s="5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>391</v>
+        <v>309</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C164" s="5">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>392</v>
+        <v>310</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C165" s="5">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>393</v>
+        <v>245</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C166" s="5">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>394</v>
+        <v>247</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C167" s="5">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C168" s="5">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>396</v>
+        <v>312</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C169" s="5">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>397</v>
+        <v>248</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C170" s="5">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>398</v>
+        <v>249</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C171" s="5">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>399</v>
+        <v>313</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C172" s="5">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>400</v>
+        <v>314</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5"/>
       <c r="H172" s="5"/>
       <c r="I172" s="5"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C173" s="5">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>401</v>
+        <v>315</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5"/>
       <c r="H173" s="5"/>
       <c r="I173" s="5"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C174" s="5">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>402</v>
+        <v>316</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="5"/>
       <c r="I174" s="5"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C175" s="5">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>403</v>
+        <v>317</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5"/>
       <c r="H175" s="5"/>
       <c r="I175" s="5"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C176" s="5">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>404</v>
+        <v>318</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5"/>
       <c r="H176" s="5"/>
       <c r="I176" s="5"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C177" s="5">
         <v>1</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>405</v>
+        <v>256</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5"/>
       <c r="H177" s="5"/>
       <c r="I177" s="5"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C178" s="5">
         <v>2</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5"/>
       <c r="H178" s="5"/>
       <c r="I178" s="5"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C179" s="5">
         <v>3</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>406</v>
+        <v>320</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5"/>
       <c r="H179" s="5"/>
       <c r="I179" s="5"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C180" s="5">
         <v>4</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>407</v>
+        <v>321</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5"/>
       <c r="H180" s="5"/>
       <c r="I180" s="5"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C181" s="5">
         <v>5</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>408</v>
+        <v>322</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5"/>
       <c r="H181" s="5"/>
       <c r="I181" s="5"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C182" s="5">
         <v>6</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>409</v>
+        <v>323</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5"/>
       <c r="H182" s="5"/>
       <c r="I182" s="5"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C183" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5"/>
       <c r="H183" s="5"/>
       <c r="I183" s="5"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C184" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>410</v>
+        <v>325</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5"/>
       <c r="H184" s="5"/>
       <c r="I184" s="5"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C185" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>411</v>
+        <v>264</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5"/>
       <c r="H185" s="5"/>
       <c r="I185" s="5"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C186" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>412</v>
+        <v>326</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5"/>
       <c r="H186" s="5"/>
       <c r="I186" s="5"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C187" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>413</v>
+        <v>327</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5"/>
       <c r="H187" s="5"/>
       <c r="I187" s="5"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="5" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C188" s="5">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>414</v>
+        <v>328</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5"/>
       <c r="H188" s="5"/>
       <c r="I188" s="5"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C189" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5"/>
       <c r="H189" s="5"/>
       <c r="I189" s="5"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C190" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>236</v>
+        <v>330</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5"/>
       <c r="H190" s="5"/>
       <c r="I190" s="5"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C191" s="5">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>237</v>
+        <v>331</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="5"/>
       <c r="I191" s="5"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C192" s="5">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5"/>
       <c r="H192" s="5"/>
       <c r="I192" s="5"/>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C193" s="5">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>239</v>
+        <v>333</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5"/>
       <c r="H193" s="5"/>
       <c r="I193" s="5"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C194" s="5">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>240</v>
+        <v>334</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5"/>
       <c r="H194" s="5"/>
       <c r="I194" s="5"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C195" s="5">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>415</v>
+        <v>335</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5"/>
       <c r="H195" s="5"/>
       <c r="I195" s="5"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C196" s="5">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>416</v>
+        <v>336</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5"/>
       <c r="H196" s="5"/>
       <c r="I196" s="5"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C197" s="5">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>243</v>
+        <v>337</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="5"/>
       <c r="I197" s="5"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C198" s="5">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>244</v>
+        <v>338</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5"/>
       <c r="H198" s="5"/>
       <c r="I198" s="5"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C199" s="5">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>245</v>
+        <v>339</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5"/>
       <c r="H199" s="5"/>
       <c r="I199" s="5"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C200" s="5">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="5"/>
       <c r="I200" s="5"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C201" s="5">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>247</v>
+        <v>341</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5"/>
       <c r="H201" s="5"/>
       <c r="I201" s="5"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C202" s="5">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>417</v>
+        <v>342</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5"/>
       <c r="H202" s="5"/>
       <c r="I202" s="5"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C203" s="5">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>418</v>
+        <v>269</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5"/>
       <c r="H203" s="5"/>
       <c r="I203" s="5"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C204" s="5">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>250</v>
+        <v>270</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5"/>
       <c r="H204" s="5"/>
       <c r="I204" s="5"/>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C205" s="5">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>343</v>
+        <v>271</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="5"/>
       <c r="I205" s="5"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C206" s="5">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>419</v>
+        <v>272</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="5"/>
       <c r="H206" s="5"/>
       <c r="I206" s="5"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C207" s="5">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>344</v>
+        <v>273</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5"/>
       <c r="H207" s="5"/>
       <c r="I207" s="5"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B208" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C208" s="5">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>420</v>
+        <v>274</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5"/>
       <c r="H208" s="5"/>
       <c r="I208" s="5"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C209" s="5">
         <v>1</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>346</v>
+        <v>275</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5"/>
       <c r="H209" s="5"/>
       <c r="I209" s="5"/>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C210" s="5">
         <v>2</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>421</v>
+        <v>276</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5"/>
       <c r="H210" s="5"/>
       <c r="I210" s="5"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C211" s="5">
         <v>3</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>422</v>
+        <v>343</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5"/>
       <c r="H211" s="5"/>
       <c r="I211" s="5"/>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C212" s="5">
         <v>4</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>423</v>
+        <v>278</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
       <c r="G212" s="5"/>
       <c r="H212" s="5"/>
       <c r="I212" s="5"/>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C213" s="5">
         <v>5</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>424</v>
+        <v>344</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="5"/>
       <c r="I213" s="5"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C214" s="5">
         <v>6</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>259</v>
+        <v>280</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="5"/>
       <c r="G214" s="5"/>
       <c r="H214" s="5"/>
       <c r="I214" s="5"/>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C215" s="5">
         <v>7</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>350</v>
+        <v>281</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="5"/>
       <c r="G215" s="5"/>
       <c r="H215" s="5"/>
       <c r="I215" s="5"/>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C216" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>261</v>
+        <v>170</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="5"/>
       <c r="I216" s="5"/>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C217" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>262</v>
+        <v>171</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="5"/>
       <c r="H217" s="5"/>
       <c r="I217" s="5"/>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C218" s="5">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>263</v>
+        <v>172</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="5"/>
       <c r="H218" s="5"/>
       <c r="I218" s="5"/>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C219" s="5">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>357</v>
+        <v>173</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5"/>
       <c r="H219" s="5"/>
       <c r="I219" s="5"/>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C220" s="5">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>265</v>
+        <v>174</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="5"/>
       <c r="H220" s="5"/>
       <c r="I220" s="5"/>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C221" s="5">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>425</v>
+        <v>175</v>
       </c>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="5"/>
       <c r="H221" s="5"/>
       <c r="I221" s="5"/>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C222" s="5">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>426</v>
+        <v>176</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="5"/>
       <c r="H222" s="5"/>
       <c r="I222" s="5"/>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C223" s="5">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>268</v>
+        <v>177</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5"/>
       <c r="H223" s="5"/>
       <c r="I223" s="5"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C224" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>427</v>
+        <v>178</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="5"/>
       <c r="H224" s="5"/>
       <c r="I224" s="5"/>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C225" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>428</v>
+        <v>179</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="5"/>
       <c r="H225" s="5"/>
       <c r="I225" s="5"/>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C226" s="5">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>270</v>
+        <v>180</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="5"/>
       <c r="H226" s="5"/>
       <c r="I226" s="5"/>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C227" s="5">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>429</v>
+        <v>181</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5"/>
       <c r="H227" s="5"/>
       <c r="I227" s="5"/>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B228" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C228" s="5">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>430</v>
+        <v>182</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5"/>
       <c r="H228" s="5"/>
       <c r="I228" s="5"/>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C229" s="5">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>431</v>
+        <v>183</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="5"/>
       <c r="G229" s="5"/>
       <c r="H229" s="5"/>
       <c r="I229" s="5"/>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C230" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>432</v>
+        <v>184</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="5"/>
       <c r="G230" s="5"/>
       <c r="H230" s="5"/>
       <c r="I230" s="5"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C231" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>275</v>
+        <v>185</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="5"/>
       <c r="G231" s="5"/>
       <c r="H231" s="5"/>
       <c r="I231" s="5"/>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C232" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>433</v>
+        <v>186</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="5"/>
       <c r="G232" s="5"/>
       <c r="H232" s="5"/>
       <c r="I232" s="5"/>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B233" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C233" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>277</v>
+        <v>187</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="5"/>
       <c r="H233" s="5"/>
       <c r="I233" s="5"/>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C234" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>278</v>
+        <v>188</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="5"/>
       <c r="H234" s="5"/>
       <c r="I234" s="5"/>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C235" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>279</v>
+        <v>189</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5"/>
       <c r="H235" s="5"/>
       <c r="I235" s="5"/>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C236" s="5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>434</v>
+        <v>190</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5"/>
       <c r="H236" s="5"/>
       <c r="I236" s="5"/>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C237" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>435</v>
+        <v>191</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="5"/>
       <c r="H237" s="5"/>
       <c r="I237" s="5"/>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C238" s="5">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>436</v>
+        <v>192</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="5"/>
       <c r="H238" s="5"/>
       <c r="I238" s="5"/>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C239" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>437</v>
+        <v>193</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5"/>
       <c r="H239" s="5"/>
       <c r="I239" s="5"/>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C240" s="5">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>438</v>
+        <v>194</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="5"/>
       <c r="H240" s="5"/>
       <c r="I240" s="5"/>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C241" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>439</v>
+        <v>195</v>
       </c>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5"/>
       <c r="H241" s="5"/>
       <c r="I241" s="5"/>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C242" s="5">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>440</v>
+        <v>196</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="5"/>
       <c r="H242" s="5"/>
       <c r="I242" s="5"/>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C243" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>287</v>
+        <v>197</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="5"/>
       <c r="G243" s="5"/>
       <c r="H243" s="5"/>
       <c r="I243" s="5"/>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C244" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>288</v>
+        <v>198</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5"/>
       <c r="H244" s="5"/>
       <c r="I244" s="5"/>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C245" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>441</v>
+        <v>199</v>
       </c>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5"/>
       <c r="H245" s="5"/>
       <c r="I245" s="5"/>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C246" s="5">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>442</v>
+        <v>200</v>
       </c>
       <c r="E246" s="5"/>
       <c r="F246" s="5"/>
       <c r="G246" s="5"/>
       <c r="H246" s="5"/>
       <c r="I246" s="5"/>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C247" s="5">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>360</v>
+        <v>201</v>
       </c>
       <c r="E247" s="5"/>
       <c r="F247" s="5"/>
       <c r="G247" s="5"/>
       <c r="H247" s="5"/>
       <c r="I247" s="5"/>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C248" s="5">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>443</v>
+        <v>202</v>
       </c>
       <c r="E248" s="5"/>
       <c r="F248" s="5"/>
       <c r="G248" s="5"/>
       <c r="H248" s="5"/>
       <c r="I248" s="5"/>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C249" s="5">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>363</v>
+        <v>203</v>
       </c>
       <c r="E249" s="5"/>
       <c r="F249" s="5"/>
       <c r="G249" s="5"/>
       <c r="H249" s="5"/>
       <c r="I249" s="5"/>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C250" s="5">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>364</v>
+        <v>204</v>
       </c>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5"/>
       <c r="H250" s="5"/>
       <c r="I250" s="5"/>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C251" s="5">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>367</v>
+        <v>205</v>
       </c>
       <c r="E251" s="5"/>
       <c r="F251" s="5"/>
       <c r="G251" s="5"/>
       <c r="H251" s="5"/>
       <c r="I251" s="5"/>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C252" s="5">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>296</v>
+        <v>206</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="5"/>
       <c r="G252" s="5"/>
       <c r="H252" s="5"/>
       <c r="I252" s="5"/>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C253" s="5">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>444</v>
+        <v>207</v>
       </c>
       <c r="E253" s="5"/>
       <c r="F253" s="5"/>
       <c r="G253" s="5"/>
       <c r="H253" s="5"/>
       <c r="I253" s="5"/>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C254" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>445</v>
+        <v>208</v>
       </c>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5"/>
       <c r="H254" s="5"/>
       <c r="I254" s="5"/>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C255" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>446</v>
+        <v>209</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="5"/>
       <c r="G255" s="5"/>
       <c r="H255" s="5"/>
       <c r="I255" s="5"/>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C256" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>447</v>
+        <v>210</v>
       </c>
       <c r="E256" s="5"/>
       <c r="F256" s="5"/>
       <c r="G256" s="5"/>
       <c r="H256" s="5"/>
       <c r="I256" s="5"/>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C257" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>448</v>
+        <v>211</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="5"/>
       <c r="G257" s="5"/>
       <c r="H257" s="5"/>
       <c r="I257" s="5"/>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C258" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>449</v>
+        <v>212</v>
       </c>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
       <c r="G258" s="5"/>
       <c r="H258" s="5"/>
       <c r="I258" s="5"/>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C259" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>303</v>
+        <v>213</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
       <c r="G259" s="5"/>
       <c r="H259" s="5"/>
       <c r="I259" s="5"/>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C260" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>376</v>
+        <v>214</v>
       </c>
       <c r="E260" s="5"/>
       <c r="F260" s="5"/>
       <c r="G260" s="5"/>
       <c r="H260" s="5"/>
       <c r="I260" s="5"/>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C261" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>305</v>
+        <v>215</v>
       </c>
       <c r="E261" s="5"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5"/>
       <c r="H261" s="5"/>
       <c r="I261" s="5"/>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C262" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>306</v>
+        <v>216</v>
       </c>
       <c r="E262" s="5"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5"/>
       <c r="H262" s="5"/>
       <c r="I262" s="5"/>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C263" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>307</v>
+        <v>217</v>
       </c>
       <c r="E263" s="5"/>
       <c r="F263" s="5"/>
       <c r="G263" s="5"/>
       <c r="H263" s="5"/>
       <c r="I263" s="5"/>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C264" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>450</v>
+        <v>218</v>
       </c>
       <c r="E264" s="5"/>
       <c r="F264" s="5"/>
       <c r="G264" s="5"/>
       <c r="H264" s="5"/>
       <c r="I264" s="5"/>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C265" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>309</v>
+        <v>219</v>
       </c>
       <c r="E265" s="5"/>
       <c r="F265" s="5"/>
       <c r="G265" s="5"/>
       <c r="H265" s="5"/>
       <c r="I265" s="5"/>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B266" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C266" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>451</v>
+        <v>220</v>
       </c>
       <c r="E266" s="5"/>
       <c r="F266" s="5"/>
       <c r="G266" s="5"/>
       <c r="H266" s="5"/>
       <c r="I266" s="5"/>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B267" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C267" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>311</v>
+        <v>221</v>
       </c>
       <c r="E267" s="5"/>
       <c r="F267" s="5"/>
       <c r="G267" s="5"/>
       <c r="H267" s="5"/>
       <c r="I267" s="5"/>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B268" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C268" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>452</v>
+        <v>222</v>
       </c>
       <c r="E268" s="5"/>
       <c r="F268" s="5"/>
       <c r="G268" s="5"/>
       <c r="H268" s="5"/>
       <c r="I268" s="5"/>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B269" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C269" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>453</v>
+        <v>223</v>
       </c>
       <c r="E269" s="5"/>
       <c r="F269" s="5"/>
       <c r="G269" s="5"/>
       <c r="H269" s="5"/>
       <c r="I269" s="5"/>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C270" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>454</v>
+        <v>224</v>
       </c>
       <c r="E270" s="5"/>
       <c r="F270" s="5"/>
       <c r="G270" s="5"/>
       <c r="H270" s="5"/>
       <c r="I270" s="5"/>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C271" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>455</v>
+        <v>225</v>
       </c>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="5"/>
       <c r="H271" s="5"/>
       <c r="I271" s="5"/>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B272" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C272" s="5">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>316</v>
+        <v>226</v>
       </c>
       <c r="E272" s="5"/>
       <c r="F272" s="5"/>
       <c r="G272" s="5"/>
       <c r="H272" s="5"/>
       <c r="I272" s="5"/>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C273" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>317</v>
+        <v>227</v>
       </c>
       <c r="E273" s="5"/>
       <c r="F273" s="5"/>
       <c r="G273" s="5"/>
       <c r="H273" s="5"/>
       <c r="I273" s="5"/>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C274" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>318</v>
+        <v>228</v>
       </c>
       <c r="E274" s="5"/>
       <c r="F274" s="5"/>
       <c r="G274" s="5"/>
       <c r="H274" s="5"/>
       <c r="I274" s="5"/>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C275" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>319</v>
+        <v>229</v>
       </c>
       <c r="E275" s="5"/>
       <c r="F275" s="5"/>
       <c r="G275" s="5"/>
       <c r="H275" s="5"/>
       <c r="I275" s="5"/>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B276" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C276" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>320</v>
+        <v>230</v>
       </c>
       <c r="E276" s="5"/>
       <c r="F276" s="5"/>
       <c r="G276" s="5"/>
       <c r="H276" s="5"/>
       <c r="I276" s="5"/>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C277" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>456</v>
+        <v>231</v>
       </c>
       <c r="E277" s="5"/>
       <c r="F277" s="5"/>
       <c r="G277" s="5"/>
       <c r="H277" s="5"/>
       <c r="I277" s="5"/>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C278" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>405</v>
+        <v>232</v>
       </c>
       <c r="E278" s="5"/>
       <c r="F278" s="5"/>
       <c r="G278" s="5"/>
       <c r="H278" s="5"/>
       <c r="I278" s="5"/>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C279" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>322</v>
+        <v>233</v>
       </c>
       <c r="E279" s="5"/>
       <c r="F279" s="5"/>
       <c r="G279" s="5"/>
       <c r="H279" s="5"/>
       <c r="I279" s="5"/>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B280" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C280" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>406</v>
+        <v>234</v>
       </c>
       <c r="E280" s="5"/>
       <c r="F280" s="5"/>
       <c r="G280" s="5"/>
       <c r="H280" s="5"/>
       <c r="I280" s="5"/>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B281" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C281" s="5">
+        <v>9</v>
+      </c>
+      <c r="D281" s="5" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E281" s="5"/>
       <c r="F281" s="5"/>
       <c r="G281" s="5"/>
       <c r="H281" s="5"/>
       <c r="I281" s="5"/>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C282" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>408</v>
+        <v>236</v>
       </c>
       <c r="E282" s="5"/>
       <c r="F282" s="5"/>
       <c r="G282" s="5"/>
       <c r="H282" s="5"/>
       <c r="I282" s="5"/>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B283" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C283" s="5">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>409</v>
+        <v>237</v>
       </c>
       <c r="E283" s="5"/>
       <c r="F283" s="5"/>
       <c r="G283" s="5"/>
       <c r="H283" s="5"/>
       <c r="I283" s="5"/>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B284" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C284" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>327</v>
+        <v>238</v>
       </c>
       <c r="E284" s="5"/>
       <c r="F284" s="5"/>
       <c r="G284" s="5"/>
       <c r="H284" s="5"/>
       <c r="I284" s="5"/>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C285" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>328</v>
+        <v>239</v>
       </c>
       <c r="E285" s="5"/>
       <c r="F285" s="5"/>
       <c r="G285" s="5"/>
       <c r="H285" s="5"/>
       <c r="I285" s="5"/>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C286" s="5">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>411</v>
+        <v>240</v>
       </c>
       <c r="E286" s="5"/>
       <c r="F286" s="5"/>
       <c r="G286" s="5"/>
       <c r="H286" s="5"/>
       <c r="I286" s="5"/>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C287" s="5">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>330</v>
+        <v>241</v>
       </c>
       <c r="E287" s="5"/>
       <c r="F287" s="5"/>
       <c r="G287" s="5"/>
       <c r="H287" s="5"/>
       <c r="I287" s="5"/>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C288" s="5">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>413</v>
+        <v>242</v>
       </c>
       <c r="E288" s="5"/>
       <c r="F288" s="5"/>
       <c r="G288" s="5"/>
       <c r="H288" s="5"/>
       <c r="I288" s="5"/>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="C289" s="5">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>414</v>
+        <v>243</v>
       </c>
       <c r="E289" s="5"/>
       <c r="F289" s="5"/>
       <c r="G289" s="5"/>
       <c r="H289" s="5"/>
       <c r="I289" s="5"/>
+    </row>
+    <row r="290" spans="1:9">
+      <c r="A290" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B290" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C290" s="5">
+        <v>18</v>
+      </c>
+      <c r="D290" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="E290" s="5"/>
+      <c r="F290" s="5"/>
+      <c r="G290" s="5"/>
+      <c r="H290" s="5"/>
+      <c r="I290" s="5"/>
+    </row>
+    <row r="291" spans="1:9">
+      <c r="A291" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B291" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C291" s="5">
+        <v>19</v>
+      </c>
+      <c r="D291" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E291" s="5"/>
+      <c r="F291" s="5"/>
+      <c r="G291" s="5"/>
+      <c r="H291" s="5"/>
+      <c r="I291" s="5"/>
+    </row>
+    <row r="292" spans="1:9">
+      <c r="A292" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B292" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C292" s="5">
+        <v>20</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E292" s="5"/>
+      <c r="F292" s="5"/>
+      <c r="G292" s="5"/>
+      <c r="H292" s="5"/>
+      <c r="I292" s="5"/>
+    </row>
+    <row r="293" spans="1:9">
+      <c r="A293" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B293" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C293" s="5">
+        <v>21</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="E293" s="5"/>
+      <c r="F293" s="5"/>
+      <c r="G293" s="5"/>
+      <c r="H293" s="5"/>
+      <c r="I293" s="5"/>
+    </row>
+    <row r="294" spans="1:9">
+      <c r="A294" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B294" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C294" s="5">
+        <v>22</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="E294" s="5"/>
+      <c r="F294" s="5"/>
+      <c r="G294" s="5"/>
+      <c r="H294" s="5"/>
+      <c r="I294" s="5"/>
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B295" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C295" s="5">
+        <v>23</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="E295" s="5"/>
+      <c r="F295" s="5"/>
+      <c r="G295" s="5"/>
+      <c r="H295" s="5"/>
+      <c r="I295" s="5"/>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="A296" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B296" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C296" s="5">
+        <v>24</v>
+      </c>
+      <c r="D296" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="E296" s="5"/>
+      <c r="F296" s="5"/>
+      <c r="G296" s="5"/>
+      <c r="H296" s="5"/>
+      <c r="I296" s="5"/>
+    </row>
+    <row r="297" spans="1:9">
+      <c r="A297" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B297" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C297" s="5">
+        <v>25</v>
+      </c>
+      <c r="D297" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="E297" s="5"/>
+      <c r="F297" s="5"/>
+      <c r="G297" s="5"/>
+      <c r="H297" s="5"/>
+      <c r="I297" s="5"/>
+    </row>
+    <row r="298" spans="1:9">
+      <c r="A298" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B298" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C298" s="5">
+        <v>26</v>
+      </c>
+      <c r="D298" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="E298" s="5"/>
+      <c r="F298" s="5"/>
+      <c r="G298" s="5"/>
+      <c r="H298" s="5"/>
+      <c r="I298" s="5"/>
+    </row>
+    <row r="299" spans="1:9">
+      <c r="A299" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B299" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C299" s="5">
+        <v>27</v>
+      </c>
+      <c r="D299" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="E299" s="5"/>
+      <c r="F299" s="5"/>
+      <c r="G299" s="5"/>
+      <c r="H299" s="5"/>
+      <c r="I299" s="5"/>
+    </row>
+    <row r="300" spans="1:9">
+      <c r="A300" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B300" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C300" s="5">
+        <v>28</v>
+      </c>
+      <c r="D300" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E300" s="5"/>
+      <c r="F300" s="5"/>
+      <c r="G300" s="5"/>
+      <c r="H300" s="5"/>
+      <c r="I300" s="5"/>
+    </row>
+    <row r="301" spans="1:9">
+      <c r="A301" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B301" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C301" s="5">
+        <v>29</v>
+      </c>
+      <c r="D301" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E301" s="5"/>
+      <c r="F301" s="5"/>
+      <c r="G301" s="5"/>
+      <c r="H301" s="5"/>
+      <c r="I301" s="5"/>
+    </row>
+    <row r="302" spans="1:9">
+      <c r="A302" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B302" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C302" s="5">
+        <v>1</v>
+      </c>
+      <c r="D302" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E302" s="5"/>
+      <c r="F302" s="5"/>
+      <c r="G302" s="5"/>
+      <c r="H302" s="5"/>
+      <c r="I302" s="5"/>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B303" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C303" s="5">
+        <v>2</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E303" s="5"/>
+      <c r="F303" s="5"/>
+      <c r="G303" s="5"/>
+      <c r="H303" s="5"/>
+      <c r="I303" s="5"/>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B304" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C304" s="5">
+        <v>3</v>
+      </c>
+      <c r="D304" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="E304" s="5"/>
+      <c r="F304" s="5"/>
+      <c r="G304" s="5"/>
+      <c r="H304" s="5"/>
+      <c r="I304" s="5"/>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B305" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C305" s="5">
+        <v>4</v>
+      </c>
+      <c r="D305" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E305" s="5"/>
+      <c r="F305" s="5"/>
+      <c r="G305" s="5"/>
+      <c r="H305" s="5"/>
+      <c r="I305" s="5"/>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B306" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C306" s="5">
+        <v>5</v>
+      </c>
+      <c r="D306" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E306" s="5"/>
+      <c r="F306" s="5"/>
+      <c r="G306" s="5"/>
+      <c r="H306" s="5"/>
+      <c r="I306" s="5"/>
+    </row>
+    <row r="307" spans="1:9">
+      <c r="A307" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B307" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C307" s="5">
+        <v>6</v>
+      </c>
+      <c r="D307" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E307" s="5"/>
+      <c r="F307" s="5"/>
+      <c r="G307" s="5"/>
+      <c r="H307" s="5"/>
+      <c r="I307" s="5"/>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B308" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C308" s="5">
+        <v>7</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E308" s="5"/>
+      <c r="F308" s="5"/>
+      <c r="G308" s="5"/>
+      <c r="H308" s="5"/>
+      <c r="I308" s="5"/>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B309" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C309" s="5">
+        <v>8</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E309" s="5"/>
+      <c r="F309" s="5"/>
+      <c r="G309" s="5"/>
+      <c r="H309" s="5"/>
+      <c r="I309" s="5"/>
+    </row>
+    <row r="310" spans="1:9">
+      <c r="A310" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B310" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C310" s="5">
+        <v>9</v>
+      </c>
+      <c r="D310" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="E310" s="5"/>
+      <c r="F310" s="5"/>
+      <c r="G310" s="5"/>
+      <c r="H310" s="5"/>
+      <c r="I310" s="5"/>
+    </row>
+    <row r="311" spans="1:9">
+      <c r="A311" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B311" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C311" s="5">
+        <v>10</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E311" s="5"/>
+      <c r="F311" s="5"/>
+      <c r="G311" s="5"/>
+      <c r="H311" s="5"/>
+      <c r="I311" s="5"/>
+    </row>
+    <row r="312" spans="1:9">
+      <c r="A312" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B312" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C312" s="5">
+        <v>11</v>
+      </c>
+      <c r="D312" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E312" s="5"/>
+      <c r="F312" s="5"/>
+      <c r="G312" s="5"/>
+      <c r="H312" s="5"/>
+      <c r="I312" s="5"/>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B313" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C313" s="5">
+        <v>12</v>
+      </c>
+      <c r="D313" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="E313" s="5"/>
+      <c r="F313" s="5"/>
+      <c r="G313" s="5"/>
+      <c r="H313" s="5"/>
+      <c r="I313" s="5"/>
+    </row>
+    <row r="314" spans="1:9">
+      <c r="A314" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B314" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C314" s="5">
+        <v>13</v>
+      </c>
+      <c r="D314" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E314" s="5"/>
+      <c r="F314" s="5"/>
+      <c r="G314" s="5"/>
+      <c r="H314" s="5"/>
+      <c r="I314" s="5"/>
+    </row>
+    <row r="315" spans="1:9">
+      <c r="A315" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B315" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C315" s="5">
+        <v>1</v>
+      </c>
+      <c r="D315" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E315" s="5"/>
+      <c r="F315" s="5"/>
+      <c r="G315" s="5"/>
+      <c r="H315" s="5"/>
+      <c r="I315" s="5"/>
+    </row>
+    <row r="316" spans="1:9">
+      <c r="A316" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B316" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C316" s="5">
+        <v>2</v>
+      </c>
+      <c r="D316" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E316" s="5"/>
+      <c r="F316" s="5"/>
+      <c r="G316" s="5"/>
+      <c r="H316" s="5"/>
+      <c r="I316" s="5"/>
+    </row>
+    <row r="317" spans="1:9">
+      <c r="A317" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B317" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C317" s="5">
+        <v>3</v>
+      </c>
+      <c r="D317" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="E317" s="5"/>
+      <c r="F317" s="5"/>
+      <c r="G317" s="5"/>
+      <c r="H317" s="5"/>
+      <c r="I317" s="5"/>
+    </row>
+    <row r="318" spans="1:9">
+      <c r="A318" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B318" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C318" s="5">
+        <v>4</v>
+      </c>
+      <c r="D318" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E318" s="5"/>
+      <c r="F318" s="5"/>
+      <c r="G318" s="5"/>
+      <c r="H318" s="5"/>
+      <c r="I318" s="5"/>
+    </row>
+    <row r="319" spans="1:9">
+      <c r="A319" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B319" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C319" s="5">
+        <v>5</v>
+      </c>
+      <c r="D319" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E319" s="5"/>
+      <c r="F319" s="5"/>
+      <c r="G319" s="5"/>
+      <c r="H319" s="5"/>
+      <c r="I319" s="5"/>
+    </row>
+    <row r="320" spans="1:9">
+      <c r="A320" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B320" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C320" s="5">
+        <v>6</v>
+      </c>
+      <c r="D320" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="E320" s="5"/>
+      <c r="F320" s="5"/>
+      <c r="G320" s="5"/>
+      <c r="H320" s="5"/>
+      <c r="I320" s="5"/>
+    </row>
+    <row r="321" spans="1:9">
+      <c r="A321" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B321" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C321" s="5">
+        <v>7</v>
+      </c>
+      <c r="D321" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="E321" s="5"/>
+      <c r="F321" s="5"/>
+      <c r="G321" s="5"/>
+      <c r="H321" s="5"/>
+      <c r="I321" s="5"/>
+    </row>
+    <row r="322" spans="1:9">
+      <c r="A322" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B322" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C322" s="5">
+        <v>8</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="E322" s="5"/>
+      <c r="F322" s="5"/>
+      <c r="G322" s="5"/>
+      <c r="H322" s="5"/>
+      <c r="I322" s="5"/>
+    </row>
+    <row r="323" spans="1:9">
+      <c r="A323" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B323" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C323" s="5">
+        <v>9</v>
+      </c>
+      <c r="D323" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="E323" s="5"/>
+      <c r="F323" s="5"/>
+      <c r="G323" s="5"/>
+      <c r="H323" s="5"/>
+      <c r="I323" s="5"/>
+    </row>
+    <row r="324" spans="1:9">
+      <c r="A324" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B324" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C324" s="5">
+        <v>10</v>
+      </c>
+      <c r="D324" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="E324" s="5"/>
+      <c r="F324" s="5"/>
+      <c r="G324" s="5"/>
+      <c r="H324" s="5"/>
+      <c r="I324" s="5"/>
+    </row>
+    <row r="325" spans="1:9">
+      <c r="A325" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B325" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C325" s="5">
+        <v>11</v>
+      </c>
+      <c r="D325" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E325" s="5"/>
+      <c r="F325" s="5"/>
+      <c r="G325" s="5"/>
+      <c r="H325" s="5"/>
+      <c r="I325" s="5"/>
+    </row>
+    <row r="326" spans="1:9">
+      <c r="A326" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B326" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C326" s="5">
+        <v>12</v>
+      </c>
+      <c r="D326" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="E326" s="5"/>
+      <c r="F326" s="5"/>
+      <c r="G326" s="5"/>
+      <c r="H326" s="5"/>
+      <c r="I326" s="5"/>
+    </row>
+    <row r="327" spans="1:9">
+      <c r="A327" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B327" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C327" s="5">
+        <v>13</v>
+      </c>
+      <c r="D327" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E327" s="5"/>
+      <c r="F327" s="5"/>
+      <c r="G327" s="5"/>
+      <c r="H327" s="5"/>
+      <c r="I327" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>457</v>
+        <v>345</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>458</v>
+        <v>346</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>459</v>
+        <v>347</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>460</v>
+        <v>348</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>461</v>
+        <v>349</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>462</v>
+        <v>350</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>463</v>
+        <v>351</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>464</v>
+        <v>352</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>465</v>
+        <v>353</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>466</v>
+        <v>354</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>467</v>
+        <v>355</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>468</v>
+        <v>356</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>469</v>
+        <v>357</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>470</v>
+        <v>358</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>471</v>
+        <v>359</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>473</v>
+        <v>361</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>474</v>
+        <v>362</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>475</v>
+        <v>363</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>476</v>
+        <v>364</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>477</v>
+        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5">
         <v>15</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>478</v>
+        <v>366</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>466</v>
+        <v>354</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>467</v>
+        <v>355</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>479</v>
+        <v>367</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>469</v>
+        <v>357</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>470</v>
+        <v>358</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>480</v>
+        <v>368</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>473</v>
+        <v>361</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>481</v>
+        <v>369</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>475</v>
+        <v>363</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>476</v>
+        <v>364</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>482</v>
+        <v>370</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>465</v>
+        <v>353</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>466</v>
+        <v>354</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>467</v>
+        <v>355</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>483</v>
+        <v>371</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>469</v>
+        <v>357</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>470</v>
+        <v>358</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>484</v>
+        <v>372</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>473</v>
+        <v>361</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>485</v>
+        <v>373</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>475</v>
+        <v>363</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>476</v>
+        <v>364</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>486</v>
+        <v>374</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>465</v>
+        <v>353</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>466</v>
+        <v>354</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>467</v>
+        <v>355</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>487</v>
+        <v>375</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>469</v>
+        <v>357</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>470</v>
+        <v>358</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>488</v>
+        <v>376</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>473</v>
+        <v>361</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>489</v>
+        <v>377</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>475</v>
+        <v>363</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>476</v>
+        <v>364</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>490</v>
+        <v>378</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>478</v>
+        <v>366</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>466</v>
+        <v>354</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>467</v>
+        <v>355</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>491</v>
+        <v>379</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>469</v>
+        <v>357</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>470</v>
+        <v>358</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>492</v>
+        <v>380</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>473</v>
+        <v>361</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>493</v>
+        <v>381</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>475</v>
+        <v>363</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>476</v>
+        <v>364</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>494</v>
+        <v>382</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>465</v>
+        <v>353</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>466</v>
+        <v>354</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>467</v>
+        <v>355</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>495</v>
+        <v>383</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>469</v>
+        <v>357</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>470</v>
+        <v>358</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>496</v>
+        <v>384</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>473</v>
+        <v>361</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>497</v>
+        <v>385</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>475</v>
+        <v>363</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>476</v>
+        <v>364</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>498</v>
+        <v>386</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>465</v>
+        <v>353</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>466</v>
+        <v>354</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>467</v>
+        <v>355</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>499</v>
+        <v>387</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>469</v>
+        <v>357</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>470</v>
+        <v>358</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>500</v>
+        <v>388</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>473</v>
+        <v>361</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>501</v>
+        <v>389</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>475</v>
+        <v>363</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>476</v>
+        <v>364</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>502</v>
+        <v>390</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>503</v>
+        <v>391</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>466</v>
+        <v>354</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>467</v>
+        <v>355</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>504</v>
+        <v>392</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>469</v>
+        <v>357</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>470</v>
+        <v>358</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>505</v>
+        <v>393</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>473</v>
+        <v>361</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>506</v>
+        <v>394</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>475</v>
+        <v>363</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>476</v>
+        <v>364</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>507</v>
+        <v>395</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>508</v>
+        <v>396</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>466</v>
+        <v>354</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>467</v>
+        <v>355</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>509</v>
+        <v>397</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>469</v>
+        <v>357</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>470</v>
+        <v>358</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>510</v>
+        <v>398</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>473</v>
+        <v>361</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>511</v>
+        <v>399</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>475</v>
+        <v>363</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>476</v>
+        <v>364</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>512</v>
+        <v>400</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>513</v>
+        <v>401</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>514</v>
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>515</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>516</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>517</v>
+        <v>405</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>458</v>
+        <v>346</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>518</v>
+        <v>406</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>519</v>
+        <v>407</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>520</v>
+        <v>408</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>521</v>
+        <v>409</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>522</v>
+        <v>410</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>523</v>
+        <v>411</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>524</v>
+        <v>412</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>525</v>
+        <v>413</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>526</v>
+        <v>414</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>527</v>
+        <v>415</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>528</v>
+        <v>416</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>529</v>
+        <v>417</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>521</v>
+        <v>409</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>522</v>
+        <v>410</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>530</v>
+        <v>418</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>524</v>
+        <v>412</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>525</v>
+        <v>413</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>531</v>
+        <v>419</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>527</v>
+        <v>415</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>528</v>
+        <v>416</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>532</v>
+        <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>521</v>
+        <v>409</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>522</v>
+        <v>410</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>533</v>
+        <v>421</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>524</v>
+        <v>412</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>525</v>
+        <v>413</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>534</v>
+        <v>422</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>527</v>
+        <v>415</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>528</v>
+        <v>416</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>535</v>
+        <v>423</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>521</v>
+        <v>409</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>522</v>
+        <v>410</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>536</v>
+        <v>424</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>524</v>
+        <v>412</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>525</v>
+        <v>413</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>537</v>
+        <v>425</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>527</v>
+        <v>415</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>528</v>
+        <v>416</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>538</v>
+        <v>426</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>521</v>
+        <v>409</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>539</v>
+        <v>427</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>540</v>
+        <v>428</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>524</v>
+        <v>412</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>541</v>
+        <v>429</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>542</v>
+        <v>430</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>527</v>
+        <v>415</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>543</v>
+        <v>431</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>544</v>
+        <v>432</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>521</v>
+        <v>409</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>545</v>
+        <v>433</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>546</v>
+        <v>434</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>524</v>
+        <v>412</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>547</v>
+        <v>435</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>548</v>
+        <v>436</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>527</v>
+        <v>415</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>549</v>
+        <v>437</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>550</v>
+        <v>438</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>521</v>
+        <v>409</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>522</v>
+        <v>410</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>551</v>
+        <v>439</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>524</v>
+        <v>412</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>525</v>
+        <v>413</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>552</v>
+        <v>440</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>527</v>
+        <v>415</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>528</v>
+        <v>416</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>553</v>
+        <v>441</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>521</v>
+        <v>409</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>522</v>
+        <v>410</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>554</v>
+        <v>442</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>524</v>
+        <v>412</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>525</v>
+        <v>413</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>555</v>
+        <v>443</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>527</v>
+        <v>415</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>528</v>
+        <v>416</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>556</v>
+        <v>444</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>521</v>
+        <v>409</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>557</v>
+        <v>445</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>558</v>
+        <v>446</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>524</v>
+        <v>412</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>559</v>
+        <v>447</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>560</v>
+        <v>448</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>527</v>
+        <v>415</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>561</v>
+        <v>449</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>562</v>
+        <v>450</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>