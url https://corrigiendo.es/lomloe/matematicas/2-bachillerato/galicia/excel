--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="443">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:39</t>
+    <t>01/09/2026 13:24</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -520,426 +520,825 @@
   <si>
     <t>Medición.</t>
   </si>
   <si>
     <t>Interpretación de la integral definida como el área bajo una curva.</t>
   </si>
   <si>
     <t>Propiedades de la integral definida.</t>
   </si>
   <si>
     <t>Regla de Barrow.</t>
   </si>
   <si>
     <t>Técnicas elementales para el cálculo de primitivas.</t>
   </si>
   <si>
     <t>Integral indefinida. Propiedades.</t>
   </si>
   <si>
     <t>Integrales inmediatas y casi inmediatas.</t>
   </si>
   <si>
     <t>Cálculo de áreas planas (recintos planos limitados por una o dos curvas).</t>
   </si>
   <si>
-    <t>tiva, clásica y frecuentista.</t>
+    <t>La probabilidad como medida de la incertidumbre asociada a fenómenos aleatorios: interpretaciones subjetiva, clásica y frecuentista.</t>
   </si>
   <si>
     <t>Patrones.</t>
   </si>
   <si>
-    <t>finidas explícita y recurrentemente.</t>
+    <t>Generalización de patrones que surgen en situaciones diversas, usando reglas simbólicas o funciones definidas explícita y recurrentemente.</t>
   </si>
   <si>
     <t>Modelo matemático.</t>
   </si>
   <si>
     <t>Relaciones cuantitativas en situaciones complejas: estrategias de identificación y determinación de la clase de funciones que pueden modelizarlas, obteniendo conclusiones razonables. Funciones a trozos.</t>
   </si>
   <si>
     <t>Sistemas de ecuaciones: modelización de situaciones en diversos contextos.</t>
   </si>
   <si>
     <t>Técnicas y uso de matrices para, por lo menos, modelizar situaciones en las que aparezcan sistemas de ecuaciones lineales, grafos o asociadas a imágenes digitales.</t>
   </si>
   <si>
     <t>Programación lineal: modelización de problemas.</t>
   </si>
   <si>
     <t>Igualdad y desigualdad.</t>
   </si>
   <si>
     <t>Obtención de formas equivalentes de expresiones algébricas en la resolución de sistemas de ecuaciones e inecuaciones, mediante cálculo mental, algoritmos de lápiz y papel, y con herramientas digitales.</t>
   </si>
   <si>
     <t>Resolución de sistemas de ecuaciones empleando el método de Gauss.</t>
   </si>
   <si>
     <t>Programación lineal: resolución de problemas mediante algoritmos de lápiz y papel, y con herramientas digitales.</t>
   </si>
   <si>
     <t>Relaciones y funciones.</t>
   </si>
   <si>
     <t>Representación, análisis e interpretación de funciones, empleando los conceptos de límite y derivada. Uso de herramientas digitales.</t>
   </si>
   <si>
     <t>Propiedades de las distintas clases de funciones: comprensión y comparación.</t>
   </si>
   <si>
     <t>Pensamiento computacional.</t>
   </si>
   <si>
     <t>Análisis, planteamiento y resolución de problemas de la vida cotidiana y de las ciencias sociales empleando las herramientas o los programas informáticos más adecuados.</t>
   </si>
   <si>
     <t>Empleo de programas computacionales para las operaciones con matrices, cálculo de la matriz inversa, de determinantes y resolución de sistemas.</t>
   </si>
   <si>
     <t>Incertidumbre.</t>
   </si>
   <si>
-    <t>gencia.</t>
+    <t>Probabilidad condicionada e independencia de sucesos aleatorios. Diagramas de árbol y tablas de contingencia.</t>
   </si>
   <si>
     <t>Teoremas de la probabilidad total y de Bayes: resolución de problemas e interpretación del teorema de Bayes para actualizar la probabilidad a partir de la observación y la experimentación y la toma de decisiones en condiciones de incertidumbre.</t>
   </si>
   <si>
     <t>Distribuciones de probabilidad.</t>
   </si>
   <si>
     <t>Variables aleatorias discretas y continuas. Parámetros de la distribución. Distribuciones binomial y normal.</t>
   </si>
   <si>
     <t>Modelización de fenómenos estocásticos mediante las distribuciones de probabilidad binomial y normal. Cálculo de probabilidades asociadas mediante herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Aproximación de la distribución binomial por la distribución normal.</t>
   </si>
   <si>
     <t>Inferencia.</t>
   </si>
   <si>
     <t>Representatividad de una muestra según su proceso de selección. Selección de muestras representativas. Técnicas de muestreo.</t>
   </si>
   <si>
-    <t>diante la distribución normal.</t>
+    <t>Teorema central del límite. Aproximación de la distribución de la media y de la proporción muestrales mediante la distribución normal.</t>
   </si>
   <si>
     <t>Estimación puntual de la media, la proporción y la varianza.</t>
   </si>
   <si>
-    <t>lisis y toma de decisiones en situaciones contextualizadas.</t>
+    <t>Intervalos de confianza para la media y la proporción, basados en la distribución normal: construcción, análisis y toma de decisiones en situaciones contextualizadas.</t>
   </si>
   <si>
     <t>Empleo de herramientas digitales en la realización de estudios estadísticos.</t>
   </si>
   <si>
     <t>Creencias, actitudes y emociones.</t>
   </si>
   <si>
-    <t>dad en el aprendizaje de las matemáticas.</t>
-[...2 lines deleted...]
-    <t>ridos y generador de oportunidades de aprendizaje en el aula de matemáticas.</t>
+    <t>Actitudes inherentes al trabajo matemático, como el esfuerzo, la perseverancia, la tolerancia a la frustración, la incertidumbre y la autoevaluación, indispensables para afrontar eventuales situaciones de tensión y ansiedad en el aprendizaje de las matemáticas.</t>
+  </si>
+  <si>
+    <t>Tratamiento y análisis del error, individual y colectivo, como elemento movilizador de saberes previos adquiridos y generador de oportunidades de aprendizaje en el aula de matemáticas.</t>
   </si>
   <si>
     <t>Toma de decisiones.</t>
   </si>
   <si>
     <t>Destrezas para evaluar diferentes opciones y tomar decisiones en la resolución de problemas.</t>
   </si>
   <si>
     <t>Inclusión, respeto y diversidad.</t>
   </si>
   <si>
     <t>Destrezas sociales y de comunicación efectivas para el éxito en el aprendizaje de las matemáticas.</t>
   </si>
   <si>
-    <t>ciales.</t>
+    <t>Valoración de la contribución de las matemáticas a lo largo de la historia en el avance de las ciencias sociales.</t>
   </si>
   <si>
     <t>Comunicación y organización.</t>
   </si>
   <si>
-    <t>nología y el rigor apropiados.</t>
+    <t>Comunicación de las ideas matemáticas de manera ordenada y coherente, empleando el soporte, la terminología y el rigor apropiados.</t>
   </si>
   <si>
     <t>Reconocimiento y utilización del lenguaje matemático en diferentes contextos, comunicando la información con precisión y rigor.</t>
   </si>
   <si>
     <t>Planificación de procesos de matematización y modelización en contextos de la vida cotidiana y de las ciencias sociales.</t>
   </si>
   <si>
-    <t>prensión y uso adecuado de las propiedades.</t>
+    <t>Operaciones con vectores en el espacio. Adición y producto de vectores y matrices: interpretación, comprensión y uso adecuado de las propiedades.</t>
   </si>
   <si>
     <t>Producto escalar, vectorial y mixto: definición, propiedades, interpretación geométrica.</t>
   </si>
   <si>
     <t>Matrices: clasificación y operaciones.</t>
   </si>
   <si>
     <t>Determinantes. Propiedades elementales.</t>
   </si>
   <si>
     <t>Matriz inversa: determinar las condiciones para su existencia y calcularla usando el método más apropiado.</t>
   </si>
   <si>
     <t>Estrategias para operar con números reales, vectores, matrices y determinantes: cálculo mental o escrito en los casos sencillos y con herramientas tecnológicas en los casos más complicados.</t>
   </si>
   <si>
     <t>Resolución de problemas mediante las operaciones con matrices.</t>
   </si>
   <si>
     <t>Conjuntos de vectores y matrices: estructura, comprensión y propiedades.</t>
   </si>
   <si>
     <t>Dependencia e independencia lineal. Concepto de base.</t>
   </si>
   <si>
     <t>Rango de una matriz. Cálculo utilizando el método de Gauss o determinantes.</t>
   </si>
   <si>
     <t>Continuidad de una función. Continuidad en intervalos cerrados. Teorema de Bolzano.</t>
   </si>
   <si>
     <t>Función derivada. Teoremas de Rolle y del valor medio. Aplicaciones.</t>
   </si>
   <si>
     <t>Regla de L’Hôpital. Aplicación al cálculo de límites.</t>
   </si>
   <si>
-    <t>ciones susceptibles de ser modelizadas mediante funciones.</t>
+    <t>Aplicación de los conceptos de límite, continuidad y derivabilidad a la representación y al estudio de situaciones susceptibles de ser modelizadas mediante funciones.</t>
   </si>
   <si>
     <t>Aplicación de la derivada como razón de cambio a la resolución de problemas de optimización en contextos diversos.</t>
   </si>
   <si>
-    <t>gitud, superficie o volumen en un sistema de coordenadas cartesianas y teniendo en cuenta su significado geométrico.</t>
+    <t>Utilización de los productos entre vectores para la resolución de problemas que impliquen medidas de longitud, superficie o volumen en un sistema de coordenadas cartesianas y teniendo en cuenta su significado geométrico.</t>
   </si>
   <si>
     <t>Concepto de integral definida. Interpretación de la integral definida como el área bajo una curva. Propiedades.</t>
   </si>
   <si>
     <t>Teorema del valor medio y teorema fundamental del cálculo integral. Interpretación geométrica.</t>
   </si>
   <si>
     <t>Concepto de primitiva de una función. Integral indefinida. Propiedades.</t>
   </si>
   <si>
     <t>Técnicas elementales para el cálculo de primitivas: integrales inmediatas y casi inmediatas, por partes, cambio de variable y racionales con raíces reales.</t>
   </si>
   <si>
     <t>Técnicas para la aplicación del concepto de integral a la resolución de problemas que impliquen cálculo de áreas de superficies planas limitadas por rectas y curvas o por dos curvas y de volúmenes de revolución.</t>
   </si>
   <si>
     <t>La probabilidad como medida de la incertidumbre asociada a fenómenos aleatorios: interpretación subjetiva, clásica y frecuentista.</t>
   </si>
   <si>
     <t>Formas geométricas de tres dimensiones.</t>
   </si>
   <si>
     <t>Objetos geométricos de tres dimensiones: análisis de las propiedades y determinación de sus atributos. Relación con las operaciones con vectores.</t>
   </si>
   <si>
     <t>Aplicación de las operaciones con vectores para la resolución de problemas geométricos. Utilización de herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Localización y sistemas de representación.</t>
   </si>
   <si>
     <t>Relaciones de objetos geométricos en el espacio: representación y exploración con ayuda de herramientas digitales.</t>
   </si>
   <si>
-    <t>ticos y de las ecuaciones de la recta y del plano en el espacio. Paso de un tipo de ecuación a otra y selección de la más adecuada en función de la situación a resolver.</t>
+    <t>Expresiones algébricas de los objetos geométricos en el espacio: identificación de los elementos característicos y de las ecuaciones de la recta y del plano en el espacio. Paso de un tipo de ecuación a otra y selección de la más adecuada en función de la situación a resolver.</t>
   </si>
   <si>
     <t>Visualización, razonamiento y modelización geométrica.</t>
   </si>
   <si>
     <t>Modelización de la posición y el movimiento de un objeto en el espacio mediante vectores.</t>
   </si>
   <si>
     <t>Estudio de incidencia, paralelismo, distancias y ángulos de objetos geométricos en el espacio. Representación mediante herramientas digitales.</t>
   </si>
   <si>
     <t>Modelos matemáticos (geométricos, algébricos...) para resolver problemas en el espacio. Conexiones con otras disciplinas y áreas de interés.</t>
   </si>
   <si>
     <t>Resolución de problemas de incidencia, paralelismo, distancias y ángulos de objetos geométricos en el espacio. Cálculo de áreas y volúmenes.</t>
   </si>
   <si>
     <t>Conjeturas geométricas en el espacio: validación por medio de la deducción y de la demostración.</t>
   </si>
   <si>
     <t>Generalización de patrones en situaciones diversas. Obtención del patrón en diferentes contextos: potencia n-ésima de una matriz, derivada n-ésima...</t>
   </si>
   <si>
     <t>Relaciones cuantitativas en situaciones complejas: estrategias de identificación y determinación de la clase de funciones que pueden modelizarlas, obteniendo conclusiones razonables.</t>
   </si>
   <si>
     <t>Aplicación de las operaciones con matrices en la modelización de problemas reales.</t>
   </si>
   <si>
-    <t>logía.</t>
+    <t>Uso de sistemas de ecuaciones para modelizar situaciones de la vida cotidiana y de la ciencia y la tecnología.</t>
   </si>
   <si>
     <t>Técnicas y uso de matrices para, por lo menos, modelizar situaciones en las que aparezcan sistemas de ecuaciones lineales o grafos.</t>
   </si>
   <si>
     <t>Discusión de sistemas de ecuaciones. Teorema de Rouché-Frobenius.</t>
   </si>
   <si>
     <t>Obtención de formas equivalentes de expresiones algébricas en la resolución de sistemas de ecuaciones mediante cálculo mental, algoritmos de lápiz y papel, y con herramientas digitales.</t>
   </si>
   <si>
     <t>Resolución de sistemas de ecuaciones en diferentes contextos mediante el método de Gauss o la regla de Cramer.</t>
   </si>
   <si>
     <t>Representación, análisis e interpretación de funciones con herramientas digitales.</t>
   </si>
   <si>
-    <t>nimos, intervalos de concavidad y convexidad, puntos de inflexión.</t>
+    <t>Aplicación del cálculo de derivadas al estudio de intervalos de crecimiento y decrecimiento, máximos y mínimos, intervalos de concavidad y convexidad, puntos de inflexión.</t>
   </si>
   <si>
     <t>Asíntotas: horizontal, vertical y oblicua.</t>
   </si>
   <si>
-    <t>pleando las herramientas o los programas más adecuados.</t>
+    <t>Análisis, planteamiento y resolución de problemas de la vida cotidiana y de la ciencia y la tecnología empleando las herramientas o los programas más adecuados.</t>
   </si>
   <si>
     <t>Empleo de programas computacionales para las operaciones con matrices, cálculo de la matriz inversa, de determinantes o resolución de sistemas.</t>
   </si>
   <si>
     <t>Sucesos. Operaciones con sucesos. Axiomática de Kolmogorov.</t>
   </si>
   <si>
     <t>Cálculo de probabilidades en experimentos compuestos. Probabilidad condicionada e independencia entre sucesos aleatorios. Diagramas de árbol y tablas de contingencia.</t>
   </si>
   <si>
     <t>Variables aleatorias discretas (distribución de probabilidad, media, varianza y desviación típica) y continuas (función de densidad y función de distribución).</t>
   </si>
   <si>
     <t>Cálculo de probabilidades mediante la aproximación de la binomial por la normal.</t>
   </si>
   <si>
     <t>Destrezas para evaluar diferentes opciones y tomar decisiones en la resolución de problemas y tareas matemáticas.</t>
   </si>
   <si>
     <t>Valoración de la contribución de las matemáticas a lo largo de la historia en el avance de la ciencia y la tecnología.</t>
   </si>
   <si>
-    <t>cia y la tecnología.</t>
-[...2 lines deleted...]
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Comunicación de las ideas matemáticas de manera ordenada y coherente empleando el soporte, la terminología y el rigor apropiados.</t>
+  </si>
+  <si>
+    <t>Planificación de procesos de matematización y modelización, en contextos de la vida cotidiana y de la ciencia y la tecnología.</t>
+  </si>
+  <si>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación de la información y los contenidos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer el enunciado de cada problema en formato escrito y en audio (grabación docente o texto a voz) para facilitar la comprensión de contextos complejos (ej. evolución del PIB o tasas de desempleo).
+• Mostrar simultáneamente la expresión algebraica del modelo, su representación gráfica estática y una simulación interactiva (ej. variando la tasa de interés de un préstamo) para que el alumnado relacione parámetros y resultados.
+• Presentar los datos de partida en tablas y en gráficos de barras/líneas antes de pasar a la modelización, de modo que se apoye la transición del registro numérico al algebraico.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que la resolución del problema se entregue en formato escrito, en una breve presentación oral (grabada o en vivo) o mediante un póster digital que combine texto, gráficos y ecuaciones.
+• Ofrecer la opción de resolver el modelo mediante cálculo algebraico, mediante hoja de cálculo con fórmulas, o mediante una aplicación de geometría dinámica que permita arrastrar parámetros y ver efectos.
+• Solicitar un esquema visual del proceso de modelización (identificación de variables, hipótesis, ecuaciones, validación) en lugar de una redacción extensa, especialmente para problemas con múltiples etapas.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y motivación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Contextualizar los problemas en situaciones reales y actuales (por ejemplo, cálculo de la cuota de un préstamo hipotecario, evolución de la población de una ciudad, o modelización de la propagación de un virus) para que el alumnado perciba la utilidad social de las matemáticas.
+• Ofrecer una lista de tres o cuatro contextos diferentes (económico, demográfico, sociológico, de ciencias políticas) entre los que cada estudiante elija el que más le interese, aplicando el mismo tipo de modelo a datos distintos.
+• Establecer un sistema de niveles de dificultad opcionales: el problema base permite alcanzar el mínimo, y los estudiantes que lo deseen pueden optar por ampliaciones (más variables, restricciones adicionales o interpretación crítica de resultados) para subir nota.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer el mismo problema con diferentes registros: enunciado verbal, tabla de valores, gráfica y expresión algebraica, para que el alumnado pueda contrastar la validez de la solución en cada formato.
+• Utilizar un organizador gráfico (ej. diagrama de flujo) que muestre los pasos del razonamiento para verificar soluciones, con espacios para que completen la argumentación.
+• Presentar ejemplos de soluciones incorrectas comunes en problemas de optimización o regresión, acompañados de pistas visuales que señalen el error (ej. resaltar en rojo dónde falla la lógica).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y de ejecución de las tareas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un breve informe escrito o un guion gráfico (storyboard) que explique por qué una solución es válida o no, usando vocabulario matemático adecuado.
+• Grabar un audio o vídeo de 2-3 minutos donde el estudiante verbalice el proceso de verificación, justificando cada paso con argumentos lógicos.
+• Diseñar una rúbrica de verificación que el alumnado complete al resolver un problema, marcando qué condiciones cumple la solución y por qué.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear problemas extraídos de contextos reales de ciencias sociales (ej. predicciones de ventas, tasas de paro) donde la verificación de soluciones tiene consecuencias prácticas, y pedir que defiendan su validez ante un jurado simulado.
+• Ofrecer la opción de elegir entre varios problemas de verificación, con distintos niveles de dificultad y temáticas (economía, sociología, demografía) para que seleccionen el que más les interese.
+• Incluir una actividad de revisión por pares en la que cada estudiante valida la solución de un compañero usando una lista de comprobación, fomentando la argumentación y la retroalimentación constructiva.</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Presentar problemas contextualizados de ciencias sociales (demografía, economía) en formato de infografía interactiva que permita manipular variables y observar efectos sobre las conjeturas.
+• Utilizar GeoGebra o simuladores online para explorar visualmente conjeturas sobre funciones y modelos, con instrucciones paso a paso y preguntas guía.
+• Ofrecer textos con ejemplos históricos de conjeturas matemáticas (como la de Fermat o Goldbach) adaptados al nivel, junto con esquemas visuales de su formulación y verificación.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Solicitar que los alumnos elaboren un póster digital o presentación multimedia donde planteen una conjetura, la argumenten con datos y la defiendan oralmente ante el grupo.
+• Permitir que redacten un informe escrito o un guion de podcast explicando el proceso de formulación y validación de una conjetura sobre una situación real.
+• Ofrecer la opción de crear un pequeño vídeo tutorial o animación en el que simulen el razonamiento detrás de una conjetura, usando herramientas como Screencast-o-matic o PowToon.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear un concurso de conjeturas en el que los estudiantes propongan hipótesis sobre datos reales (p.ej., evolución del paro) y compitan por la más original o fundamentada.
+• Vincular la actividad a un proyecto interdisciplinar con Ciencias Sociales, donde los alumnos elijan su propio conjunto de datos y formulen conjeturas que respondan a preguntas de su interés.
+• Ofrecer la posibilidad de trabajo en parejas o grupos pequeños con roles rotativos (investigador, argumentador, tecnólogo) para fomentar la colaboración y la autonomía.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Mostrar algoritmos mediante diagramas de flujo, pseudocódigo y ejemplos en hoja de cálculo (Excel) para que el alumnado relacione representaciones visuales y simbólicas.
+• Utilizar simulaciones interactivas de modelos sociales (como crecimiento poblacional o equilibrio de mercado) donde se visualice paso a paso la ejecución del algoritmo.
+• Proporcionar organizadores gráficos que comparen diferentes algoritmos (búsqueda, ordenación, iteración) aplicados a datos de ciencias sociales, resaltando sus componentes clave.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado diseñe y presente un algoritmo en el formato que elija: código en Python, diagrama de flujo, instrucciones escritas o una explicación oral grabada (podcast de 3 minutos).
+• Ofrecer la opción de completar un algoritmo semiconstruido en una hoja de cálculo (rellenar fórmulas condicionales) o bien crear uno propio desde cero para un problema social (p. ej., cálculo de cuota de mercado).
+• Evaluar la competencia mediante una rúbrica que valore tanto la corrección algorítmica como la claridad de la comunicación, aceptando productos multimodales (infografía + breve video justificativo).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear retos algorítmicos basados en datos reales de actualidad (INE, encuestas electorales) donde el alumnado pueda elegir el ámbito social que más le interese (demografía, economía, sociología).
+• Organizar un 'hackathon' por equipos en el que compitan por diseñar el algoritmo más eficiente para optimizar un recurso social (p. ej., rutas de reparto en una ONG local).
+• Ofrecer niveles de dificultad ajustables: desde implementar un algoritmo simple (media móvil) hasta generalizar a modelos multivariable, permitiendo que cada estudiante avance según su ritmo.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas conceptuales que relacionen temas como probabilidad, estadística y funciones, destacando cómo se aplican en contextos de ciencias sociales (por ejemplo, conexión entre regresión lineal y predicción económica).
+• Usar applets interactivos (GeoGebra) donde los estudiantes modifiquen parámetros y observen cambios en modelos, vinculando expresiones algebraicas con representaciones gráficas.
+• Presentar el mismo contenido sobre conexiones matemáticas (por ejemplo, entre derivadas y análisis marginal) en formato escrito, audio y diagrama visual, para facilitar la comprensión desde diferentes canales.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Solicitar la creación de un portafolio digital donde expliquen por escrito y con ecuaciones las conexiones entre dos bloques temáticos (por ejemplo, distribución normal e intervalos de confianza).
+• Pedir la elaboración de un póster o infografía que relacione diferentes modelos matemáticos usados en ciencias sociales (crecimiento exponencial, modelos logísticos, programación lineal).
+• Permitir la grabación de un breve vídeo o podcast en el que un estudiante explique cómo un concepto matemático (p. ej., correlación) se conecta con investigaciones reales en sociología o economía.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de contexto: que cada alumno elija un tema de ciencias sociales (economía, sociología, psicología) y explore cómo se conectan distintas ideas matemáticas en ese ámbito.
+• Plantear problemas escalonados: unos con apoyo guiado para conectar conceptos y otros abiertos donde el alumno deba diseñar su propio problema que integre varias ideas matemáticas.
+• Utilizar conjuntos de datos reales (censos, indicadores económicos) y pedir que identifiquen y justifiquen las conexiones entre modelos, vinculando el aprendizaje a situaciones auténticas.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación de las conexiones matemáticas con otras áreas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer bancos de problemas contextualizados en ciencias sociales, economía y geografía, presentados en formato escrito, gráfico y oral (audiodescripción).
+• Utilizar mapas conceptuales interactivos que vinculen conceptos matemáticos (funciones, probabilidad, estadística) con modelos sociales reales, permitiendo explorar relaciones dinámicamente.
+• Incluir simulaciones virtuales de fenómenos socioeconómicos (como crecimiento poblacional o distribución de renta) donde se visualice la modelización matemática subyacente.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples formas de acción y expresión para demostrar la comprensión de conexiones interdisciplinares.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un póster digital o infografía que relacione un concepto matemático (por ejemplo, correlación) con un problema social, explicando verbalmente o por escrito sus conclusiones.
+• Proponer la creación de un breve vídeo o podcast donde se analice críticamente una noticia económica usando herramientas matemáticas (tasas, índices, gráficos).
+• Facilitar la opción de diseñar una app o script en Python/R que modele un proceso social (demanda, oferta, tendencia) y presente los resultados gráficamente.</t>
+  </si>
+  <si>
+    <t>Fomentar la motivación mediante la relevancia, la elección y el desafío ajustado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear retos semanales de modelización de datos reales (p.ej., evolución del paro, inflación) donde el alumnado elija el tema de su interés entre varias opciones predefinidas.
+• Organizar un debate o café matemático en el que se discutan interpretaciones contrapuestas de un mismo conjunto de datos, valorando la argumentación crítica y la conexión con otras disciplinas.
+• Ofrecer itinerarios de profundización diferenciados: quienes lo deseen pueden explorar modelos más complejos (cálculo de probabilidades en encuestas electorales) mientras otros consolidan conexiones básicas.</t>
+  </si>
+  <si>
+    <t>CE.7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Utilizar GeoGebra para visualizar funciones paramétricas y de densidad de probabilidad, permitiendo variar parámetros en tiempo real.
+• Ofrecer tutoriales en formato vídeo y texto (p. ej., Khan Academy) sobre el uso de hojas de cálculo para análisis de regresión.
+• Proporcionar mapas conceptuales interactivos (CmapTools) que relacionen conceptos de estadística inferencial con sus representaciones gráficas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Pedir a los estudiantes que elaboren un informe escrito con gráficos dinámicos en Excel o Google Sheets explicando un estudio de correlación.
+• Permitir que algunos alumnos graben un screencast de 5 minutos resolviendo un problema de optimización con GeoGebra y narrando el proceso.
+• Ofertar la opción de crear un póster digital (Canva) que sintetice, mediante diagramas y ecuaciones, un modelo de regresión lineal aplicado a datos socioeconómicos reales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que los estudiantes escojan el contexto social (población, economía, encuestas) para aplicar las técnicas de muestreo y estimación.
+• Plantear un reto por equipos: diseñar una campaña electoral simulada usando encuestas, donde deban representar gráficamente la ventaja de un candidato con intervalos de confianza.
+• Ofrecer dos niveles de dificultad en la tarea de visualización de series temporales: uno guiado (modelo predefinido) y otro abierto (exploración libre de datos del INE).</t>
+  </si>
+  <si>
+    <t>CE.8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer esquemas visuales de la estructura de un argumento matemático (hipótesis, variables, conclusiones) adaptados a contextos de ciencias sociales.
+• Facilitar ejemplos de comunicaciones matemáticas en diferentes formatos (informe técnico, infografía, presentación oral) para analizar su adecuación al público y propósito.
+• Utilizar conjuntos de datos reales de economía o sociología (tasas de desempleo, PIB, encuestas) para modelizar y extraer conclusiones comunicables.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir elegir entre redactar un informe escrito, crear un vídeo explicativo o diseñar un póster digital para comunicar el análisis de un problema estadístico.
+• Evaluar la argumentación mediante debates estructurados donde los estudiantes defiendan interpretaciones de datos y contesten réplicas de sus compañeros.
+• Implementar la técnica 'explica con tus palabras' usando grabaciones de audio cortas que se comparten en el aula virtual para retroalimentación entre pares.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vincular las tareas de comunicación a escenarios profesionales reales (redactar un informe para una ONG, presentar datos a un comité de expertos).
+• Ofrecer opciones de temáticas dentro de las ciencias sociales (demografía, economía, psicología) para la elaboración del producto comunicativo.
+• Establecer retos de comunicación con audiencias auténticas (exponer a compañeros de cursos inferiores o a familiares) para aumentar la relevancia.</t>
+  </si>
+  <si>
+    <t>CE.9</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación de la competencia socioemocional en el aprendizaje matemático.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer esquemas visuales que relacionen pasos de resolución de problemas con emociones esperadas (frustración, curiosidad, satisfacción).
+• Usar casos reales de profesionales de ciencias sociales que describan cómo gestionaron la incertidumbre al modelar datos complejos.
+• Proporcionar rúbricas comentadas con ejemplos de trabajo en equipo heterogéneo, donde se muestren actitudes de respeto y gestión emocional.</t>
+  </si>
+  <si>
+    <t>Permir múltiples formas de expresión de la reflexión personal y social sobre el proceso de aprendizaje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Solicitar un diario de aprendizaje en formato libre (escrito, audio o video) donde el alumnado analice sus errores y cómo los superó.
+• Realizar presentaciones orales o por póster sobre la dinámica de grupo en la resolución de un problema estadístico, evaluando la colaboración.
+• Diseñar una autoevaluación mediante rúbrica co-creada que incluya indicadores de gestión emocional y respeto a los compañeros.</t>
+  </si>
+  <si>
+    <t>Optimizar la motivación y la persistencia ofreciendo opciones y conexión con intereses sociales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de proyectos aplicados (ej. análisis de encuestas sobre bienestar emocional, evolución de indicadores económicos) que requieran trabajo en equipo y tolerancia a la incertidumbre.
+• Establecer un sistema de insignias o niveles de 'experto en colaboración' que premie la superación de errores y la ayuda entre iguales.
+• Plantear retos semanales donde cada grupo deba presentar un error 'productivo' y cómo lo convirtieron en aprendizaje, fomentando la cultura del error.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA5, CE1</t>
+  </si>
+  <si>
+    <t>Se centra en modelizar y resolver problemas (STEM1, STEM2) aplicando estrategias (CPSAA5) y herramientas digitales (CD1) para obtener soluciones en contextos sociales (CE1).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CCL3</t>
+  </si>
+  <si>
+    <t>CD2, CPSAA4</t>
+  </si>
+  <si>
+    <t>Requiere verificar validez y contrastar idoneidad (STEM2) mediante el razonamiento (STEM1) y la argumentación (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, CD1, CE3</t>
+  </si>
+  <si>
+    <t>STEM2, CCL3</t>
+  </si>
+  <si>
+    <t>Implica investigar conjeturas y generar nuevo conocimiento (STEM1, STEM2) usando creatividad (CE3) y herramientas tecnológicas (CD1).</t>
+  </si>
+  <si>
+    <t>STEM1, CD5, STEM2</t>
+  </si>
+  <si>
+    <t>CE3</t>
+  </si>
+  <si>
+    <t>Se enfoca en el pensamiento computacional (STEM1) y la creación de algoritmos (CD5) para la modelización de situaciones (STEM2).</t>
+  </si>
+  <si>
+    <t>STEM1, CPSAA1, STEM2</t>
+  </si>
+  <si>
+    <t>CD1</t>
+  </si>
+  <si>
+    <t>Busca establecer conexiones y vínculos entre conceptos (STEM1) para estructurar el aprendizaje de forma significativa (CPSAA1).</t>
+  </si>
+  <si>
+    <t>STEM2, CC4, STEM1</t>
+  </si>
+  <si>
+    <t>CCEC1</t>
+  </si>
+  <si>
+    <t>Profundiza en las conexiones con otras áreas (STEM2), especialmente en el ámbito social (CC4), para modelizar y resolver problemas (STEM1).</t>
+  </si>
+  <si>
+    <t>STEM4, CD2, CD1</t>
+  </si>
+  <si>
+    <t>CCEC4</t>
+  </si>
+  <si>
+    <t>Trata sobre representar y visualizar ideas (STEM4) seleccionando tecnologías digitales adecuadas (CD1, CD2).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM4, CCL5</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Se basa en comunicar ideas matemáticas (STEM4) con terminología y rigor (CCL1, CCL5) de forma individual y colectiva.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, CC2</t>
+  </si>
+  <si>
+    <t>CE2, CPSAA5</t>
+  </si>
+  <si>
+    <t>Implica gestionar emociones (CPSAA1) y organizar el trabajo en equipos heterogéneos (CPSAA3) respetando a los demás (CC2).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Localiza el decreto de currículo de tu CCAA y busca el anexo de Matemáticas Aplicadas a las CCSS II. Identifica la relación entre las 9 Competencias Específicas y el perfil de salida.</t>
+  </si>
+  <si>
+    <t>No te limites al decreto; descarga simultáneamente la última estructura de examen PAU de tu CCAA, ya que los 47 saberes suelen estar filtrados por lo que realmente se evalúa en la prueba de acceso.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Mapea los 17 criterios de evaluación vinculándolos a las 9 competencias. Asegúrate de entender qué criterio evalúa procesos (modelización, razonamiento) y cuál evalúa contenidos puros.</t>
+  </si>
+  <si>
+    <t>Crea una matriz donde veas que criterios como el 1.1 (interpretar problemas) se repiten en todos los bloques; esto te permitirá evaluarlos de forma continua y no estanca.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Define cómo medirás los 17 criterios. Con solo 3 horas semanales, debes elegir instrumentos ágiles: pruebas escritas, resolución de problemas reales y uso de software (GeoGebra/Excel).</t>
+  </si>
+  <si>
+    <t>Para el bloque de Estadística y Probabilidad, usa hojas de cálculo como instrumento de evaluación; ahorra tiempo de cálculo manual y cumple con la competencia digital exigida.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Organiza los 5 bloques y 47 saberes. Propuesta: T1: Álgebra y Programación Lineal; T2: Análisis (Funciones y Derivadas); T3: Probabilidad y Estadística.</t>
+  </si>
+  <si>
+    <t>Adelanta la Probabilidad al segundo trimestre si el grupo es lento en Análisis; es el bloque que más puntos 'fáciles' aporta en la PAU y suele quedar descuidado al final de curso.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea Situaciones de Aprendizaje que conecten saberes. Ejemplo: 'El estudio de la inflación' para usar funciones exponenciales y series estadísticas.</t>
+  </si>
+  <si>
+    <t>Diseña SDAs que terminen en un producto que sea un 'modelo de examen PAU resuelto y comentado' por los alumnos; así trabajas la competencia de comunicación y la preparación para la selectividad a la vez.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Asigna pesos a las 9 CE. Recuerda que la LOMLOE obliga a que la evaluación sea criterial, no por contenidos. El peso debe ser coherente con la carga horaria de 3h.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que las competencias relacionadas con 'Resolución de problemas' y 'Razonamiento' sumen al menos el 50% de la nota, ya que son el núcleo de los 17 criterios.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las medidas para alumnos con dificultades en base de cálculo y el plan de recuperación para aquellos que no alcancen los mínimos en los 17 criterios.</t>
+  </si>
+  <si>
+    <t>Prepara un 'banco de problemas de andamiaje' (problemas PAU desglosados en pasos más pequeños) para alumnos con ACNEAE; les permite alcanzar el criterio de modelización sin bloquearse en la aritmética.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Resolver problemas en situaciones diversas utilizando procesos matemáticos, reflexionando, estableciendo y aplicando conexiones entre el mundo real, otras áreas de conocimiento y l</t>
   </si>
   <si>
     <t>Interpretar, modelizar y resolver situaciones problematizadas de la vida cotidiana y de las ciencias sociales, utilizando el pensamiento computacional, modificando, creando y gener</t>
   </si>
   <si>
     <t>Emplear diferentes estrategias y herramientas, incluidas las digitales, que resuelvan problemas de la vida cotidiana y de las ciencias sociales, seleccionando la más adecuada según</t>
   </si>
@@ -1682,228 +2081,520 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>281</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>359</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>282</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>283</v>
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>285</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>391</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>286</v>
+        <v>392</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>287</v>
+        <v>393</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>288</v>
+        <v>394</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>289</v>
+        <v>395</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>2.04</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>2.04</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>291</v>
+        <v>397</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>2.04</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>2.04</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
@@ -2003,179 +2694,179 @@
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>2.04</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>292</v>
+        <v>398</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>2.04</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>2.04</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>2.04</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>293</v>
+        <v>399</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>2.04</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>291</v>
+        <v>397</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>2.04</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>294</v>
+        <v>400</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>2.04</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>295</v>
+        <v>401</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>2.04</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>98</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>2.04</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>296</v>
+        <v>402</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>2.04</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>2.04</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
@@ -2195,83 +2886,83 @@
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>2.04</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>291</v>
+        <v>397</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>2.04</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>2.04</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>297</v>
+        <v>403</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>2.04</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>2.04</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
@@ -2307,67 +2998,67 @@
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>110</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>2.04</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>291</v>
+        <v>397</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>2.04</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>298</v>
+        <v>404</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>2.04</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>2.04</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
@@ -2435,285 +3126,285 @@
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
         <v>2.04</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>299</v>
+        <v>405</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
         <v>2.04</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
         <v>2.04</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>110</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
         <v>2.04</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>298</v>
+        <v>404</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
         <v>2.04</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>291</v>
+        <v>397</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
         <v>2.04</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>300</v>
+        <v>406</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
         <v>2.04</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>295</v>
+        <v>401</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
         <v>2.04</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>121</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
         <v>2.04</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5" t="s">
         <v>122</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>301</v>
+        <v>407</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
         <v>2.04</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
         <v>2.04</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D51" s="7"/>
       <c r="E51" s="7">
         <v>2.04</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
-        <v>302</v>
+        <v>408</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
         <f>SUM(E3:E51)</f>
         <v>99.96000000000009</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>303</v>
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="6" t="s">
-        <v>304</v>
+        <v>410</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>305</v>
+        <v>411</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>72</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>73</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>74</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>76</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>78</v>
       </c>
@@ -2819,59 +3510,59 @@
       <c r="AR1" s="6" t="s">
         <v>97</v>
       </c>
       <c r="AS1" s="6" t="s">
         <v>99</v>
       </c>
       <c r="AT1" s="6" t="s">
         <v>117</v>
       </c>
       <c r="AU1" s="6" t="s">
         <v>119</v>
       </c>
       <c r="AV1" s="6" t="s">
         <v>120</v>
       </c>
       <c r="AW1" s="6" t="s">
         <v>122</v>
       </c>
       <c r="AX1" s="6" t="s">
         <v>124</v>
       </c>
       <c r="AY1" s="6" t="s">
         <v>125</v>
       </c>
       <c r="AZ1" s="6" t="s">
-        <v>306</v>
+        <v>412</v>
       </c>
       <c r="BA1" s="6" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" s="5" t="s">
-        <v>307</v>
+        <v>413</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -2887,51 +3578,51 @@
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AY2),"")</f>
         <v/>
       </c>
       <c r="BA2" s="5"/>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" s="5" t="s">
-        <v>308</v>
+        <v>414</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -2947,51 +3638,51 @@
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AY3),"")</f>
         <v/>
       </c>
       <c r="BA3" s="5"/>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" s="5" t="s">
-        <v>309</v>
+        <v>415</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -3007,51 +3698,51 @@
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="5"/>
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="5"/>
       <c r="AW4" s="5"/>
       <c r="AX4" s="5"/>
       <c r="AY4" s="5"/>
       <c r="AZ4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AY4),"")</f>
         <v/>
       </c>
       <c r="BA4" s="5"/>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" s="5" t="s">
-        <v>310</v>
+        <v>416</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -3067,51 +3758,51 @@
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AY5),"")</f>
         <v/>
       </c>
       <c r="BA5" s="5"/>
     </row>
     <row r="6" spans="1:53">
       <c r="A6" s="5" t="s">
-        <v>311</v>
+        <v>417</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -3127,51 +3818,51 @@
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AY6),"")</f>
         <v/>
       </c>
       <c r="BA6" s="5"/>
     </row>
     <row r="7" spans="1:53">
       <c r="A7" s="5" t="s">
-        <v>312</v>
+        <v>418</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -3187,51 +3878,51 @@
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AY7),"")</f>
         <v/>
       </c>
       <c r="BA7" s="5"/>
     </row>
     <row r="8" spans="1:53">
       <c r="A8" s="5" t="s">
-        <v>313</v>
+        <v>419</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -3247,51 +3938,51 @@
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5"/>
       <c r="AX8" s="5"/>
       <c r="AY8" s="5"/>
       <c r="AZ8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AY8),"")</f>
         <v/>
       </c>
       <c r="BA8" s="5"/>
     </row>
     <row r="9" spans="1:53">
       <c r="A9" s="5" t="s">
-        <v>314</v>
+        <v>420</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -3307,51 +3998,51 @@
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5"/>
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
       <c r="AV9" s="5"/>
       <c r="AW9" s="5"/>
       <c r="AX9" s="5"/>
       <c r="AY9" s="5"/>
       <c r="AZ9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AY9),"")</f>
         <v/>
       </c>
       <c r="BA9" s="5"/>
     </row>
     <row r="10" spans="1:53">
       <c r="A10" s="5" t="s">
-        <v>315</v>
+        <v>421</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -3367,51 +4058,51 @@
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
       <c r="AS10" s="5"/>
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AX10" s="5"/>
       <c r="AY10" s="5"/>
       <c r="AZ10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AY10),"")</f>
         <v/>
       </c>
       <c r="BA10" s="5"/>
     </row>
     <row r="11" spans="1:53">
       <c r="A11" s="5" t="s">
-        <v>316</v>
+        <v>422</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -3427,51 +4118,51 @@
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
       <c r="AV11" s="5"/>
       <c r="AW11" s="5"/>
       <c r="AX11" s="5"/>
       <c r="AY11" s="5"/>
       <c r="AZ11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AY11),"")</f>
         <v/>
       </c>
       <c r="BA11" s="5"/>
     </row>
     <row r="12" spans="1:53">
       <c r="A12" s="5" t="s">
-        <v>317</v>
+        <v>423</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -3487,51 +4178,51 @@
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
       <c r="AV12" s="5"/>
       <c r="AW12" s="5"/>
       <c r="AX12" s="5"/>
       <c r="AY12" s="5"/>
       <c r="AZ12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AY12),"")</f>
         <v/>
       </c>
       <c r="BA12" s="5"/>
     </row>
     <row r="13" spans="1:53">
       <c r="A13" s="5" t="s">
-        <v>318</v>
+        <v>424</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -3547,51 +4238,51 @@
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
       <c r="AV13" s="5"/>
       <c r="AW13" s="5"/>
       <c r="AX13" s="5"/>
       <c r="AY13" s="5"/>
       <c r="AZ13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AY13),"")</f>
         <v/>
       </c>
       <c r="BA13" s="5"/>
     </row>
     <row r="14" spans="1:53">
       <c r="A14" s="5" t="s">
-        <v>319</v>
+        <v>425</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -3607,51 +4298,51 @@
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
       <c r="AS14" s="5"/>
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
       <c r="AV14" s="5"/>
       <c r="AW14" s="5"/>
       <c r="AX14" s="5"/>
       <c r="AY14" s="5"/>
       <c r="AZ14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AY14),"")</f>
         <v/>
       </c>
       <c r="BA14" s="5"/>
     </row>
     <row r="15" spans="1:53">
       <c r="A15" s="5" t="s">
-        <v>320</v>
+        <v>426</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -3667,51 +4358,51 @@
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AS15" s="5"/>
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
       <c r="AV15" s="5"/>
       <c r="AW15" s="5"/>
       <c r="AX15" s="5"/>
       <c r="AY15" s="5"/>
       <c r="AZ15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AY15),"")</f>
         <v/>
       </c>
       <c r="BA15" s="5"/>
     </row>
     <row r="16" spans="1:53">
       <c r="A16" s="5" t="s">
-        <v>321</v>
+        <v>427</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -3727,51 +4418,51 @@
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
       <c r="AV16" s="5"/>
       <c r="AW16" s="5"/>
       <c r="AX16" s="5"/>
       <c r="AY16" s="5"/>
       <c r="AZ16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AY16),"")</f>
         <v/>
       </c>
       <c r="BA16" s="5"/>
     </row>
     <row r="17" spans="1:53">
       <c r="A17" s="5" t="s">
-        <v>322</v>
+        <v>428</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -3787,51 +4478,51 @@
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AS17" s="5"/>
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
       <c r="AV17" s="5"/>
       <c r="AW17" s="5"/>
       <c r="AX17" s="5"/>
       <c r="AY17" s="5"/>
       <c r="AZ17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AY17),"")</f>
         <v/>
       </c>
       <c r="BA17" s="5"/>
     </row>
     <row r="18" spans="1:53">
       <c r="A18" s="5" t="s">
-        <v>323</v>
+        <v>429</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -3847,51 +4538,51 @@
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AS18" s="5"/>
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
       <c r="AV18" s="5"/>
       <c r="AW18" s="5"/>
       <c r="AX18" s="5"/>
       <c r="AY18" s="5"/>
       <c r="AZ18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AY18),"")</f>
         <v/>
       </c>
       <c r="BA18" s="5"/>
     </row>
     <row r="19" spans="1:53">
       <c r="A19" s="5" t="s">
-        <v>324</v>
+        <v>430</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -3907,51 +4598,51 @@
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="5"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5"/>
       <c r="AY19" s="5"/>
       <c r="AZ19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AY19),"")</f>
         <v/>
       </c>
       <c r="BA19" s="5"/>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" s="5" t="s">
-        <v>325</v>
+        <v>431</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -3967,51 +4658,51 @@
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AS20" s="5"/>
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AW20" s="5"/>
       <c r="AX20" s="5"/>
       <c r="AY20" s="5"/>
       <c r="AZ20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AY20),"")</f>
         <v/>
       </c>
       <c r="BA20" s="5"/>
     </row>
     <row r="21" spans="1:53">
       <c r="A21" s="5" t="s">
-        <v>326</v>
+        <v>432</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -4027,51 +4718,51 @@
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
       <c r="AV21" s="5"/>
       <c r="AW21" s="5"/>
       <c r="AX21" s="5"/>
       <c r="AY21" s="5"/>
       <c r="AZ21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AY21),"")</f>
         <v/>
       </c>
       <c r="BA21" s="5"/>
     </row>
     <row r="22" spans="1:53">
       <c r="A22" s="5" t="s">
-        <v>327</v>
+        <v>433</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -4087,51 +4778,51 @@
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AS22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
       <c r="AW22" s="5"/>
       <c r="AX22" s="5"/>
       <c r="AY22" s="5"/>
       <c r="AZ22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AY22),"")</f>
         <v/>
       </c>
       <c r="BA22" s="5"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" s="5" t="s">
-        <v>328</v>
+        <v>434</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -4147,51 +4838,51 @@
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AS23" s="5"/>
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
       <c r="AV23" s="5"/>
       <c r="AW23" s="5"/>
       <c r="AX23" s="5"/>
       <c r="AY23" s="5"/>
       <c r="AZ23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AY23),"")</f>
         <v/>
       </c>
       <c r="BA23" s="5"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" s="5" t="s">
-        <v>329</v>
+        <v>435</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -4207,51 +4898,51 @@
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
       <c r="AV24" s="5"/>
       <c r="AW24" s="5"/>
       <c r="AX24" s="5"/>
       <c r="AY24" s="5"/>
       <c r="AZ24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AY24),"")</f>
         <v/>
       </c>
       <c r="BA24" s="5"/>
     </row>
     <row r="25" spans="1:53">
       <c r="A25" s="5" t="s">
-        <v>330</v>
+        <v>436</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -4267,51 +4958,51 @@
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
       <c r="AY25" s="5"/>
       <c r="AZ25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AY25),"")</f>
         <v/>
       </c>
       <c r="BA25" s="5"/>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" s="5" t="s">
-        <v>331</v>
+        <v>437</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -4327,51 +5018,51 @@
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
       <c r="AV26" s="5"/>
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
       <c r="AY26" s="5"/>
       <c r="AZ26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AY26),"")</f>
         <v/>
       </c>
       <c r="BA26" s="5"/>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" s="5" t="s">
-        <v>332</v>
+        <v>438</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -4387,51 +5078,51 @@
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
       <c r="AV27" s="5"/>
       <c r="AW27" s="5"/>
       <c r="AX27" s="5"/>
       <c r="AY27" s="5"/>
       <c r="AZ27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AY27),"")</f>
         <v/>
       </c>
       <c r="BA27" s="5"/>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" s="5" t="s">
-        <v>333</v>
+        <v>439</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -4447,51 +5138,51 @@
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5"/>
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5"/>
       <c r="AX28" s="5"/>
       <c r="AY28" s="5"/>
       <c r="AZ28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AY28),"")</f>
         <v/>
       </c>
       <c r="BA28" s="5"/>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" s="5" t="s">
-        <v>334</v>
+        <v>440</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -4507,51 +5198,51 @@
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5"/>
       <c r="AX29" s="5"/>
       <c r="AY29" s="5"/>
       <c r="AZ29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AY29),"")</f>
         <v/>
       </c>
       <c r="BA29" s="5"/>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" s="5" t="s">
-        <v>335</v>
+        <v>441</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -4567,51 +5258,51 @@
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AW30" s="5"/>
       <c r="AX30" s="5"/>
       <c r="AY30" s="5"/>
       <c r="AZ30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AY30),"")</f>
         <v/>
       </c>
       <c r="BA30" s="5"/>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" s="5" t="s">
-        <v>336</v>
+        <v>442</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -13517,294 +14208,654 @@
         <v>133</v>
       </c>
       <c r="C145" s="5">
         <v>9</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>133</v>
       </c>
       <c r="C146" s="5">
         <v>10</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>200</v>
+        <v>256</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>133</v>
       </c>
       <c r="C147" s="5">
         <v>11</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>201</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>133</v>
       </c>
       <c r="C148" s="5">
         <v>12</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>261</v>
-[...6 lines deleted...]
-      <c r="B3" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>264</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>265</v>
-      </c>
-[...32 lines deleted...]
-        <v>273</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="B4" s="5" t="s">
         <v>278</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="C4" s="5" t="s">
         <v>279</v>
       </c>
+      <c r="D4" s="5" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>328</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>