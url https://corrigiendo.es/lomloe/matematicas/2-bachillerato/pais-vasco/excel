--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:41</t>
+    <t>03/07/2026 19:35</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -307,51 +307,51 @@
   <si>
     <t>Seleccionar y utilizar diversas formas tanto de representación como de interacción con asistentes y simuladores, valorando su utilidad para compartir información</t>
   </si>
   <si>
     <t>Emplear los recursos simbólicos del lenguaje matemático (algebra matricial, sistemas de ecuaciones…) en diferentes contextos y soportes como vía para afianzar y generar nuevo conocimiento</t>
   </si>
   <si>
     <t>Comunicar y argumentar de manera organizada y estructurada las ideas matemáticas empleando el soporte, la terminología, el rigor y la exactitud apropiados y reflexionando sobre los procesos seguidos</t>
   </si>
   <si>
     <t>Perseverar en la consecución de objetivos en situaciones de incertidumbre, identificando y gestionando emociones y utilizando el error como parte del proceso de aprendizaje</t>
   </si>
   <si>
     <t>Mostrar motivación positiva ante los retos y entereza ante la adversidad, aceptando y aprendiendo de la crítica razonada, al hacer frente a las diferentes situaciones de aprendizaje de las matemáticas</t>
   </si>
   <si>
     <t>Participar en tareas matemáticas de forma activa y creativa en equipos heterogéneos e identificar las habilidades sociales más propicias, apoyando las emociones y experiencias de los demás, integrando sus razonamientos, aportando al equipo a través del rol asignado y fomentando el bienestar grupal y las relaciones saludables</t>
   </si>
   <si>
     <t>Emplear las diferentes estrategias y herramientas, incluidas las digitales, al modelizar y resolver problemas de la ciencia y la tecnología, utilizando las más adecuadas según su eficiencia..</t>
   </si>
   <si>
     <t>Obtener diferentes soluciones de problemas de la vida cotidiana y de la ciencia y la tecnología siguiendo las fases de resolución, describiendo y argumentando el procedimiento utilizado. N.º 109 Matemática II</t>
   </si>
   <si>
-    <t>Demostrar la validez matemática de las soluciones obte nidas en la resolución de un problema utilizando el razonamiento y la argumentación.</t>
+    <t>Demostrar la validez matemática de las soluciones obtenidas en la resolución de un problema utilizando el razonamiento y la argumentación.</t>
   </si>
   <si>
     <t>Seleccionar la solución más adecuada de un problema estudiando su pertinencia en función de las características del contexto social (sostenibilidad, equidad…), valorando la idoneidad del procedimiento matemático utilizado.</t>
   </si>
   <si>
     <t>Adquirir nuevos conocimientos matemáticos a través de la formulación, de forma autónoma y en grupo, de preguntas, conjeturas y problemas, utilizando razonamientos y argumentos matemáticos y apoyándose en herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Asumir el error en el planteamiento de conjeturas o pro blemas entendiéndolo como una forma de progresar en el aprendizaje y de adquirir nuevos conocimientos.</t>
   </si>
   <si>
     <t>Interpretar, modelizar y resolver situaciones problemati zadas de la vida cotidiana y de la ciencia y la tecnología, descomponiendo un problema en sus partes, reconociendo patrones y los principios que los generan y utilizando el pensamiento computacional, modificando, generalizando y creando algoritmos.</t>
   </si>
   <si>
     <t>Manifestar una visión matemática integrada, resolviendo problemas, investigando, explorando relaciones y aplicando conexiones entre diferentes ideas y elementos matemáticos (números reales, matrices, vectores del espacio, ecuaciones de una recta y de un plano, funciones, derivadas, integrales…).</t>
   </si>
   <si>
     <t>Resolver problemas en situaciones diversas utilizando procesos matemáticos (inferir, medir, comunicar, clasificar, predecir…), estableciendo y aplicando conexiones entre el mundo real, otras áreas de conocimiento de la ciencia y la tecnología y las matemáticas.</t>
   </si>
   <si>
     <t>Proponer acciones innovadoras en contextos científicos, tecnológicos, artísticos y culturales utilizando el potencial creativo de las matemáticas.</t>
   </si>
   <si>
     <t>Analizar la aportación de las matemáticas al progreso de - la humanidad reflexionando sobre su contribución en la propuesta de soluciones a situaciones complejas y a los retos - científicos y tecnológicos que se plantean en la sociedad.</t>
   </si>
@@ -472,51 +472,51 @@
   <si>
     <t>Modelo matemático. Estrategias de identificación de las relaciones cuantitativas esenciales en situaciones sencillas y determinación de la clase o clases de funciones (polinómicas, exponenciales, racionales, irracionales, logarítmicas, trigonométricas y definidas a trozos) que pueden modelizarlas. Ecuaciones, inecuaciones y sistemas: modelización de situaciones en diversos contextos y resolución.</t>
   </si>
   <si>
     <t>Igualdad y Resolución de ecuaciones, inecuaciones y sistemas para dar solución a retos que se planteen desigualdad. a partir de la modelización de situaciones en diversos contextos.</t>
   </si>
   <si>
     <t>Relaciones y Representación gráfica de funciones mediante herramientas tecnológicas: análisis e interpre funciones. tación de las relaciones observadas. Propiedades de las distintas clases de funciones, incluyendo, polinómica, exponencial, racional, irracional, logarítmica, trigonométricas y a trozos: comprensión y comparación, también me diante herramientas digitales. Álgebra simbólica en la representación y explicación de relaciones matemáticas de la ciencia y la tecnología.</t>
   </si>
   <si>
     <t>Pensamiento Formulación, análisis y resolución de problemas de la vida cotidiana y de la ciencia y la tecnocomputacional. logía utilizando programas y herramientas adecuadas. Algoritmos alternativos para el mismo problema: comparación mediante el razonamiento lógico.</t>
   </si>
   <si>
     <t>Patrones. Patrones y regularidades en situaciones diversas: Identificación y generalización.</t>
   </si>
   <si>
     <t>Modelo matemático. Relaciones cuantitativas en situaciones diversas: identificación y determinación de la clase o clases de funciones que puedan modelizarlas. Sistemas de ecuaciones para modelizar y resolver situaciones en diversos contextos, también con herramientas digitales. Matrices para modelizar situaciones derivadas de contextos científicos, sociales y de la vida cotidiana. Técnicas y uso de matrices para modelizar situaciones en las que aparezcan sistemas de ecuaciones lineales o grafos.</t>
   </si>
   <si>
     <t>Igualdad y Formas equivalentes de expresiones algebraicas en la resolución de ecuaciones e inecuaciodesigualdad. nes, mediante el cálculo mental, algoritmos de lápiz y papel, y con herramientas digitales. Sistemas de ecuaciones lineales: estudio de la compatibilidad (Teorema de Rouché-Fröbenius) y resolución (Cramer, Gauss) en diversos contextos. Resolución de ecuaciones y sistemas de matrices.</t>
   </si>
   <si>
     <t>Relaciones y Representación gráfica de funciones mediante herramientas tecnológicas: análisis e interpre funciones. tación de relaciones diversas. Propiedades de las distintas clases de funciones: comprensión y comparación. Conexiones entre una situación problema, su modelo como función en forma simbólica y la representación gráfica de dicha función con apoyo digital.</t>
   </si>
   <si>
-    <t>Pensamiento Formulación, análisis y resolución de problemas diversos empleando las herramientas o los computacional. programas más adecuados. Análisis algorítmico de las propiedades de las operaciones con matrices, los determinantes y la resolución de sistemas de ecuaciones lineales. Utilización de herramientas digitales para determinar la razonabilidad de una solución mate mática. Análisis de diferentes algoritmos para resolver un mismo problema.</t>
+    <t>Pensamiento Formulación, análisis y resolución de problemas diversos empleando las herramientas o los computacional. programas más adecuados. Análisis algorítmico de las propiedades de las operaciones con matrices, los determinantes y la resolución de sistemas de ecuaciones lineales. Utilización de herramientas digitales para determinar la razonabilidad de una solución matemática. Análisis de diferentes algoritmos para resolver un mismo problema.</t>
   </si>
   <si>
     <t>Organización y análisis Variables estadísticas bidimensionales: distribución conjunta, distribuciones marginales y de datos. condicionadas. Análisis de la dependencia funcional y estadística. Regresión lineal y cuadrática: relación entre dos variables estadísticas, análisis y valoración gráfica de la pertinencia del ajuste. Coeficiente de correlación: interpretación, cuantificación de la relación lineal, predicción y va loración de su fiabilidad en contextos científicos, tecnológicos, etc. Distinción entre correlación y causalidad. Herramientas tecnológicas y digitales en el análisis y representación de datos estadísticos.</t>
   </si>
   <si>
     <t>Incertidumbre. Estimación de la probabilidad a partir del concepto de frecuencia relativa y como medida de la incertidumbre asociada a los fenómenos aleatorios. Cálculo de probabilidades simples y compuestas en la resolución de problemas de la vida cotidiana. Regla de Laplace en combinación con diferentes técnicas de recuento (diagramas de árbol, técnicas sencillas de combinatoria...). Paradojas y falacias relacionadas con la probabilidad condicional. Reconocimiento de argumentos engañosos y toma de decisiones fundamentadas y argumentadas en situaciones de la vida real que impliquen incertidumbre.</t>
   </si>
   <si>
     <t>Inferencia. Diseño de estudios estadísticos y análisis de muestras unidimensionales y bidimensionales utilizando herramientas digitales para la toma de decisiones y la emisión de juicios justificados.</t>
   </si>
   <si>
     <t>Incertidumbre. Cálculo de probabilidades en experimentos compuestos. Probabilidad condicionada e independencia de sucesos. Diagramas de árbol y tablas de contingencia. Teoremas de la probabilidad total y de Bayes en la resolución de problemas con el fin de tomar decisiones acertadas en situaciones de incertidumbre. Probabilidad a priori, reasignación de verosimilitud y probabilidad a posteriori con ayuda de un diagrama de árbol o una tabla de contingencia, y estudio de su relación con el teorema de Bayes.</t>
   </si>
   <si>
     <t>Distribuciones de Variables aleatorias discretas y continuas. Parámetros de la distribución. probabilidad. Modelización de fenómenos estocásticos mediante las distribuciones de probabilidad binomial y normal. Cálculo de probabilidades, también con aplicaciones informáticas.</t>
   </si>
   <si>
     <t>Creencias, actitudes y Destrezas de autoconciencia encaminadas a reconocer sentimientos y emociones propias, emociones. afrontando eventuales situaciones de estrés y ansiedad en el aprendizaje de las matemáticas. Tratamiento del error, individual y colectivo, como elemento movilizador de saberes previos adquiridos y generador de oportunidades de aprendizaje en el aula de matemáticas.</t>
   </si>
   <si>
     <t>Trabajo en equipo y Destrezas básicas para evaluar diferentes opciones y tomar decisiones en la resolución de toma de decisiones. problemas. Reconocimiento y aceptación de diversos planteamientos en la resolución de problemas, transformando los enfoques de los demás en nuevas y mejoradas estrategias propias, mostrando empatía y respeto en el proceso. Técnicas y estrategias de trabajo en equipo para la resolución de problemas y tareas matemáticas, en grupos heterogéneos y mixtos, como el aprendizaje cooperativo y el liderazgo distribuido.</t>
   </si>
   <si>
     <t>Inclusión, respeto y Destrezas para desarrollar una comunicación efectiva: la escucha activa, la formulación de diversidad. preguntas o solicitud y prestación de ayuda cuando sea necesario. Valoración de la contribución de las matemáticas y el papel de matemáticas y matemáticos a lo largo de la historia en el análisis y el avance de la ciencia y la tecnología. Toma de conciencia del valor intrínseco del conocimiento matemático aplicado para afrontar con éxito los retos futuros a los que se enfrentará la sociedad vasca y el mundo en general y para actuar como ciudadanos críticos y reflexivos.</t>
   </si>