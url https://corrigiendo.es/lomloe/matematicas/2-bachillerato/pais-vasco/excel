--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:35</t>
+    <t>01/09/2026 13:21</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>