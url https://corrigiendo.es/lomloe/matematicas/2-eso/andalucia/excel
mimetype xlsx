--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="705">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="519">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:35</t>
+    <t>01/09/2026 13:11</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -346,71 +346,50 @@
   <si>
     <t>Tras fallar un reto lógico, el alumnado analiza sus errores en un diario de aprendizaje y propone una nueva estrategia para resolverlo.</t>
   </si>
   <si>
     <t>valorar</t>
   </si>
   <si>
     <t>CE.10</t>
   </si>
   <si>
     <t>Desarrollar destrezas sociales reconociendo y respetando las emociones y experiencias de los demás, participando activa y reflexivamente en proyectos en equipos heterogéneos con roles asignados, para construir una identidad positiva como estudiante de matemáticas, fomentar el bienestar personal y grupal y crear relaciones saludables.</t>
   </si>
   <si>
     <t>Trabajar en equipo de forma respetuosa, gestionando emociones y roles para que todos se sientan capaces y cómodos aprendiendo matemáticas juntos.</t>
   </si>
   <si>
     <t>El alumnado colabora en grupos diversos asumiendo responsabilidades específicas, escucha las ideas de sus compañeros y gestiona la frustración o el éxito colectivamente durante las tareas.</t>
   </si>
   <si>
     <t>No es simplemente sentarse juntos para copiar. No es que el más rápido resuelva todo. No es ignorar el clima emocional del aula mientras se hacen ejercicios.</t>
   </si>
   <si>
     <t>Resolver un desafío geométrico en equipos cooperativos donde cada miembro tiene una función asignada y deben consensuar la solución final.</t>
   </si>
   <si>
-    <t>Matemáticas A</t>
-[...19 lines deleted...]
-  <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Interpretar problemas matemáticos organizando los datos, estableciendo las relaciones entre ellos y comprendiendo las preguntas formuladas.</t>
   </si>
   <si>
     <t>Identificar y organizar los datos relevantes de un problema matemático, estableciendo conexiones lógicas entre ellos para comprender qué se pide resolver.</t>
@@ -451,51 +430,63 @@
   <si>
     <t>Obtener soluciones matemáticas de un problema, activando los conocimientos y utilizando las herramientas tecnológicas necesarias.</t>
   </si>
   <si>
     <t>Resolver problemas matemáticos seleccionando y utilizando eficazmente conocimientos previos y herramientas tecnológicas, como calculadoras o software específico, para hallar soluciones precisas.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega una hoja de problemas o proyecto digital donde se detalla el proceso de resolución y el uso de herramientas como GeoGebra o calculadoras científicas.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Actividades de resolución de situaciones problemáticas reales que requieran el uso de hojas de cálculo, software de geometría dinámica o calculadoras para procesar datos.</t>
   </si>
   <si>
     <t>Calificar exclusivamente el resultado numérico final ignorando el proceso de selección y manejo de la herramienta tecnológica empleada por el estudiante.</t>
   </si>
   <si>
     <t>Comprobar la corrección matemática de las soluciones de un problema.</t>
   </si>
   <si>
-    <t>Problema competencial + razonamiento</t>
+    <t>Verificar si los resultados obtenidos en la resolución de problemas son coherentes y matemáticamente correctos mediante pruebas de comprobación o razonamiento lógico.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza comprobaciones explícitas de sus resultados, como sustituciones en ecuaciones o validación de unidades, integrándolas en el desarrollo escrito de sus ejercicios.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas aritméticos o algebraicos donde se exige incluir un paso final de verificación de la solución respecto al enunciado original.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico final sin exigir ni valorar el proceso explícito de comprobación o verificación de la coherencia de la solución.</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas (de género, de sostenibilidad, de consumo responsable, etc.).</t>
   </si>
   <si>
     <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma crítica.</t>
   </si>
   <si>
     <t>Evaluar</t>
   </si>
   <si>
     <t>El alumnado entrega una resolución de problemas o proyecto donde justifica razonadamente la validez de la solución y reflexiona sobre sus implicaciones en la sostenibilidad o el consumo.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje vinculadas a la vida cotidiana, como el cálculo de huella hídrica o presupuestos, analizando el significado real de los datos.</t>
   </si>
   <si>
     <t>Limitar la evaluación exclusivamente a la corrección del cálculo numérico, omitiendo la interpretación contextual y el análisis de las repercusiones transversales solicitadas.</t>
   </si>
   <si>
     <t>Formular y comprobar conjeturas sencillas de forma guiada analizando patrones, propiedades y relaciones.</t>
   </si>
   <si>
     <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su validez mediante la observación de regularidades y propiedades matemáticas.</t>
   </si>
@@ -643,50 +634,65 @@
   <si>
     <t>Resolución de tareas interdisciplinares donde se utilizan porcentajes, proporcionalidad o funciones para analizar datos reales de laboratorio o mapas geográficos.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado numérico del cálculo matemático, ignorando si el alumno ha comprendido la interpretación del dato en el contexto de la otra materia.</t>
   </si>
   <si>
     <t>Reconocer la aportación de las matemáticas al progreso de la humanidad y su contribución a la superación de los retos que demanda la sociedad actual.</t>
   </si>
   <si>
     <t>Analizar y explicar cómo los descubrimientos matemáticos han impulsado el desarrollo histórico y ayudan a resolver problemas actuales como la sostenibilidad o la tecnología.</t>
   </si>
   <si>
     <t>El alumnado realiza un trabajo de investigación, mural o presentación digital donde relaciona un hito matemático con una mejora social o técnica específica de la humanidad.</t>
   </si>
   <si>
     <t>Investigación guiada sobre la historia de las matemáticas o su papel en los Objetivos de Desarrollo Sostenible mediante aprendizaje basado en proyectos.</t>
   </si>
   <si>
     <t>Intentar evaluar este criterio mediante ejercicios de cálculo numérico en un examen tradicional en lugar de valorar la capacidad de reflexión y síntesis.</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, incluidas las digitales, visualizando ideas, estructurando procesos matemáticos y valorando su utilidad para compartir información.</t>
   </si>
   <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el pensamiento y comunicar procesos de forma efectiva.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza representaciones gráficas, esquemas o modelos digitales que muestran de forma clara los pasos seguidos y los resultados obtenidos en una tarea.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o calculadoras gráficas para visualizar funciones, polígonos o datos estadísticos en proyectos individuales o grupales.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la corrección del cálculo numérico final en lugar de la calidad, variedad y claridad de la representación gráfica o digital solicitada.</t>
+  </si>
+  <si>
     <t>Elaborar representaciones matemáticas que ayuden en la búsqueda de estrategias de resolución de una situación problematizada.</t>
   </si>
   <si>
     <t>Crear esquemas, tablas o gráficos que faciliten la comprensión de un problema y ayuden a definir los pasos para resolverlo.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado produce diagramas, bocetos geométricos o tablas de datos que organizan la información de un problema para identificar relaciones matemáticas y posibles soluciones.</t>
   </si>
   <si>
     <t>Resolución de problemas de proporcionalidad, geometría o funciones donde el alumnado debe modelizar visualmente la situación antes de aplicar algoritmos.</t>
   </si>
   <si>
     <t>Evaluar la calidad estética del dibujo en lugar de su funcionalidad técnica como herramienta heurística para la resolución del problema.</t>
   </si>
   <si>
     <t>Comunicar información utilizando el lenguaje matemático apropiado, utilizando diferentes medios, incluidos los digitales, oralmente y por escrito, al describir, explicar y justificar razonamientos, procedimientos y conclusiones.</t>
   </si>
   <si>
     <t>Expresar con precisión razonamientos y procesos matemáticos de forma oral, escrita o digital, empleando el vocabulario técnico adecuado para justificar las soluciones obtenidas.</t>
   </si>
   <si>
     <t>Comunicar</t>
@@ -769,726 +775,228 @@
   <si>
     <t>Sesiones de aprendizaje cooperativo dedicadas a la resolución de problemas complejos o proyectos de investigación estadística donde se requiere el reparto de tareas.</t>
   </si>
   <si>
     <t>Evaluar el criterio basándose exclusivamente en la corrección de los cálculos matemáticos finales en lugar de valorar el proceso de interacción y colaboración grupal.</t>
   </si>
   <si>
     <t>Participar en el reparto de tareas que deban desarrollarse en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, asumiendo el rol asignado y responsabilizándose de la propia contribución al equipo.</t>
   </si>
   <si>
     <t>Colaborar activamente en proyectos matemáticos grupales, asumiendo roles específicos, respetando las opiniones ajenas y cumpliendo con las tareas individuales asignadas para el éxito del equipo.</t>
   </si>
   <si>
     <t>Participar</t>
   </si>
   <si>
     <t>El alumnado realiza un registro de roles y tareas en su cuaderno de equipo y completa una hoja de coevaluación sobre su desempeño y el de sus compañeros.</t>
   </si>
   <si>
     <t>Resolución de retos matemáticos complejos o realización de estudios estadísticos en grupos cooperativos donde cada miembro tiene una función asignada.</t>
   </si>
   <si>
     <t>Calificar este criterio basándose únicamente en la corrección de los ejercicios matemáticos finales, sin evaluar individualmente el desempeño del rol y la actitud colaborativa.</t>
   </si>
   <si>
-    <t>Reformular problemas matemáticos de forma verbal y gráfica, interpretando los datos, las relaciones entre ellos y las preguntas planteadas.</t>
-[...112 lines deleted...]
-  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Conteo: Estrategias variadas de recuento sistemático en situaciones de la vida cotidiana.</t>
   </si>
   <si>
     <t>Conteo: Adaptación del conteo al tamaño de los números en problemas de la vida cotidiana.</t>
   </si>
   <si>
     <t>Cantidad: Números grandes y pequeños: la notación exponencial y científica y el uso de la calculadora.</t>
   </si>
   <si>
     <t>Cantidad: Realización de estimaciones con la precisión requerida.</t>
   </si>
   <si>
     <t>Cantidad: Números enteros, fraccionarios, decimales y raíces en la expresión de cantidades en contextos de la vida cotidiana.</t>
   </si>
   <si>
     <t>Cantidad: Diferentes formas de representación de números enteros, fraccionarios y decimales, incluida la recta numérica.</t>
   </si>
   <si>
-    <t>Cantidad: Interpretación significado de las variaciones porcentuales.</t>
+    <t>Cantidad: Interpretación del significado de las variaciones porcentuales.</t>
   </si>
   <si>
     <t>Sentido de las operaciones: Estrategias de cálculo mental con números naturales, enteros, fracciones y decimales.</t>
   </si>
   <si>
     <t>Sentido de las operaciones: Operaciones con números enteros, fraccionarios o decimales en situaciones contextualizadas.</t>
   </si>
   <si>
     <t>Sentido de las operaciones: Relaciones inversas entre las operaciones (adición y sustracción; multiplicación y división; elevar al cuadrado y extraer la raíz cuadrada): comprensión y utilización en la simplificación y resolución de problemas.</t>
   </si>
   <si>
     <t>Sentido de las operaciones: Efecto de las operaciones aritméticas con números enteros, fracciones y expresiones decimales.</t>
   </si>
   <si>
     <t>Sentido de las operaciones: Propiedades de las operaciones (suma, resta, multiplicación, división y potenciación): cálculos de manera eficiente con números naturales, enteros, fraccionarios y decimales tanto mentalmente como de forma manual, con calculadora u hoja de cálculo.</t>
   </si>
   <si>
     <t>Relaciones: Factores, múltiplos y divisores. Factorización en números primos para resolver problemas: estrategias y herramientas.</t>
   </si>
   <si>
     <t>Relaciones: Selección de la representación adecuada para una misma cantidad en cada situación o problema.</t>
   </si>
   <si>
-    <t>Razonamiento proporcional. de Razones y proporciones: comprensión y representación relaciones cuantitativas: Porcentajes: comprensión y de resolución de problemas.</t>
-[...2 lines deleted...]
-    <t>Razonamiento proporcional. de Razones y proporciones: comprensión y representación relaciones cuantitativas: Situaciones proporcionalidad en diferentes contextos: análisis y desarrollo de métodos para la resolución de problemas (aumentos y disminuciones porcentuales, rebajas y subidas de precios, impuestos, escalas, cambios de divisas, velocidad y tiempo, etc.).</t>
+    <t>Razonamiento proporcional: Razones y proporciones: comprensión y representación de relaciones cuantitativas.</t>
+  </si>
+  <si>
+    <t>Razonamiento proporcional: Porcentajes: comprensión y resolución de problemas.</t>
+  </si>
+  <si>
+    <t>Razonamiento proporcional: Situaciones de proporcionalidad en diferentes contextos: análisis y desarrollo de métodos para la resolución de problemas (aumentos y disminuciones porcentuales, rebajas y subidas de precios, impuestos, escalas, cambios de divisas, velocidad y tiempo, etc.).</t>
   </si>
   <si>
     <t>Educación financiera. Métodos para la toma de decisiones de consumo responsable atendiendo a las relaciones entre calidad y precio, y a las relaciones entre valor y precio en contextos cotidianos.</t>
   </si>
   <si>
-    <t>Cantidad:</t>
-[...28 lines deleted...]
-  <si>
     <t>Magnitud: Atributos mensurables de los objetos físicos y matemáticos: reconocimiento, investigación y relación entre los mismos.</t>
   </si>
   <si>
     <t>Magnitud: Estrategias de elección de las unidades y operaciones adecuadas en problemas que impliquen medida.</t>
   </si>
   <si>
-    <t>Medición: Longitudes, áreas y volúmenes en figuras planas y tridimensionales: deducción, interpretación y aplicación. y Representaciones planas de y objetos tridimensionales en la visualización y resolución de problemas de áreas.</t>
+    <t>Medición: Longitudes, áreas y volúmenes en figuras planas y tridimensionales: deducción, interpretación y aplicación.</t>
+  </si>
+  <si>
+    <t>Medición: Representaciones planas de objetos tridimensionales en la visualización y resolución de problemas de áreas.</t>
   </si>
   <si>
     <t>Medición: Representaciones de objetos geométricos con propiedades fijadas, como las longitudes de los lados o las medidas de los ángulos.</t>
   </si>
   <si>
     <t>Estimación y relaciones. Estrategias para la toma de decisión justificada del grado de precisión requerida en situaciones de medida.</t>
   </si>
   <si>
-    <t>Magnitud: problemas de la</t>
-[...10 lines deleted...]
-  <si>
     <t>Figuras geométricas de dos y tres dimensiones: Figuras geométricas planas y tridimensionales: descripción y clasificación en función de sus propiedades o características.</t>
   </si>
   <si>
     <t>Figuras geométricas de dos y tres dimensiones: Relaciones geométricas como la congruencia, la semejanza, la relación pitagórica y la proporción cordobesa en figuras planas y tridimensionales: identificación y aplicación.</t>
   </si>
   <si>
     <t>Figuras geométricas de dos y tres dimensiones: Construcción de figuras geométricas con herramientas manipulativas y digitales (programas de geometría dinámica, realidad aumentada…).</t>
   </si>
   <si>
     <t>Localización y sistemas de representación. Relaciones espaciales: localización y descripción mediante coordenadas geométricas y otros sistemas de representación para examinar las propiedades de las figuras geométricas.</t>
   </si>
   <si>
     <t>Visualización, razonamiento y modelización geométrica: Modelización geométrica: relaciones numéricas y algebraicas en la resolución de problemas.</t>
   </si>
   <si>
     <t>Visualización, razonamiento y modelización geométrica: Relaciones geométricas en contextos matemáticos y no matemáticos (arte, ciencia, vida diaria...).</t>
   </si>
   <si>
-    <t>Figuras geométricas de dos y tres dimensiones:</t>
-[...17 lines deleted...]
-    <t>Modelo matemático: Modelización de situaciones de la vida cotidiana usando representaciones matemáticas y lenguaje algebraico.</t>
+    <t>Patrones, pautas y regularidades: observación y determinación de la regla de formación en casos sencillos.</t>
+  </si>
+  <si>
+    <t>Modelo matemático: Modelización de situaciones de la vida cotidiana usando representaciones matemáticas y el lenguaje algebraico.</t>
   </si>
   <si>
     <t>Modelo matemático: Estrategias de deducción de conclusiones razonables a partir de un modelo matemático.</t>
   </si>
   <si>
     <t>Variable comprensión del concepto en sus diferentes naturalezas.</t>
   </si>
   <si>
-    <t>Igualdad y desigualdad. y Relaciones lineales y cuadráticas en situaciones de la vida cotidiana o matemáticamente relevantes: expresión mediante álgebra simbólica: Equivalencia de expresiones algebraicas en la resolución de problemas basados en relaciones lineales y cuadráticas.</t>
-[...20 lines deleted...]
-    <t>Pensamiento computacional: Estrategias para interpretación, modificación algoritmos.</t>
+    <t>Igualdad y desigualdad: Relaciones lineales y cuadráticas en situaciones de la vida cotidiana o matemáticamente relevantes: expresión mediante álgebra simbólica.</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad: Equivalencia de expresiones algebraicas en la resolución de problemas basados en relaciones lineales y cuadráticas.</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad: Estrategias de búsqueda de las soluciones en ecuaciones y sistemas lineales y ecuaciones cuadráticas en situaciones de la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad: Ecuaciones: resolución mediante el uso de la tecnología.</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones: Relaciones cuantitativas en situaciones de la vida cotidiana y clases de funciones que las modelizan.</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones: Relaciones lineales y cuadráticas: identificación y comparación de diferentes modos de representación, tablas, gráficas o expresiones algebraicas, y sus propiedades a partir de ellas.</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones: Estrategias de deducción de la información relevante de una función mediante el uso de diferentes representaciones simbólicas.</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: Generalización y transferencia de procesos de resolución de problemas a otras situaciones.</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: Estrategias para la interpretación, modificación de algoritmos.</t>
   </si>
   <si>
     <t>Pensamiento computacional: Estrategias de formulación de cuestiones susceptibles de ser analizados programas y otras herramientas.</t>
   </si>
   <si>
-    <t>razonamiento la matemático científico corrección de las soluciones de un problema, usando herramientas digitales como calculadoras, hojas de cálculo o programas específicos.</t>
-[...25 lines deleted...]
-  <si>
     <t>Creencias, actitudes y emociones: Gestión emocional: emociones que intervienen en el aprendizaje de las matemáticas. Autoconciencia y autorregulación.</t>
   </si>
   <si>
     <t>Creencias, actitudes y emociones: Estrategias de fomento de la curiosidad, la iniciativa, la perseverancia y la resiliencia en el aprendizaje de las matemáticas.</t>
   </si>
   <si>
     <t>Creencias, actitudes y emociones: Estrategias de fomento de la flexibilidad cognitiva: apertura a cambios de estrategia y transformación del error en oportunidad de aprendizaje.</t>
   </si>
   <si>
     <t>Trabajo en equipo y toma de decisiones: Técnicas cooperativas para optimizar el trabajo en equipo y compartir y construir conocimiento matemático.</t>
   </si>
   <si>
     <t>Trabajo en equipo y toma de decisiones: Conductas empáticas y estrategias de la gestión de conflictos.</t>
   </si>
   <si>
     <t>Inclusión, respeto y diversidad: Actitudes inclusivas y aceptación de la diversidad presente en el aula y en la sociedad.</t>
   </si>
   <si>
-    <t>Inclusión, respeto y diversidad: La contribución de las matemáticas al desarrollo de los distintos ámbitos del conocimiento humano desde una perspectiva de tecnologías (calculadora, hoja de cálculo, aplicaciones...) y elección del más adecuado.</t>
-[...311 lines deleted...]
-    <t>Segundo curso</t>
+    <t>Inclusión, respeto y diversidad: La contribución de las matemáticas al desarrollo de los distintos ámbitos del conocimiento humano desde una perspectiva de género.</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Reconocimiento de la contribución de la cultura andaluza, en los diferentes periodos históricos y en particular del andalusí, al desarrollo de las matemáticas.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -1922,306 +1430,240 @@
   <si>
     <t xml:space="preserve">
 • Implementar 'Diarios de Aprendizaje Grupal' donde el equipo no solo entregue la solución de un reto, sino que narre mediante audio o texto cómo gestionaron un desacuerdo sobre un procedimiento matemático.
 • Organizar 'Tutorías entre Iguales' grabadas en vídeo corto donde un alumno explica a otro un concepto de proporcionalidad, evaluando no solo el contenido técnico sino la asertividad y el respeto en la explicación.
 • Realizar 'Debates de Estrategias' donde los equipos defiendan diferentes métodos para resolver un mismo sistema de ecuaciones, utilizando plantillas de frases para la discrepancia respetuosa (ej. 'Entiendo tu planteamiento, pero yo propongo...').</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Diseñar 'Proyectos de Impacto Social' donde los equipos utilicen la estadística para analizar problemas del centro (ej. ruido en el patio), fomentando la identidad positiva al ver la utilidad real y social de sus cálculos.
 • Establecer un 'Sistema de Insignias de Bienestar' que premie comportamientos como 'El mejor apoyo ante un bloqueo numérico' o 'La escucha activa en el diseño de poliedros', reforzando el clima emocional del aula.
 • Permitir la 'Autoevaluación de Roles' al final de cada unidad, donde cada estudiante reflexione sobre su contribución al éxito del equipo y proponga un objetivo de mejora personal en su interacción social matemática.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas de la vida cotidiana y propios de las matemáticas, aplicando diferentes estrategias y formas de razonamiento.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5</t>
+  </si>
+  <si>
+    <t>Analizar las soluciones de un problema usando diferentes técnicas y herramientas, evaluando las respuestas obtenidas, para verificar su validez e idoneidad.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas sencillas o plantear problemas de forma autónoma, reconociendo el valor del razonamiento y la argumentación.</t>
+  </si>
+  <si>
+    <t>STEM4, CD2</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Utilizar los principios del pensamiento computacional organizando datos, descomponiendo en partes, reconociendo patrones, interpretando, modificando y creando algoritmos.</t>
+  </si>
+  <si>
     <t>STEM1, STEM2</t>
   </si>
   <si>
-    <t>CD2, CPSAA5</t>
-[...80 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colaborativos.</t>
+    <t>Reconocer y utilizar conexiones entre los diferentes elementos matemáticos, interconectando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CC3</t>
+  </si>
+  <si>
+    <t>Identificar las matemáticas implicadas en otras materias y en situaciones reales susceptibles de ser abordadas en términos matemáticos, interrelacionando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, STEM1</t>
+  </si>
+  <si>
+    <t>CCL1, CCL3, STEM1</t>
+  </si>
+  <si>
+    <t>Comunicar de forma individual y colectiva conceptos, procedimientos y argumentos matemáticos, usando lenguaje oral, escrito o gráfico, utilizando la terminología matemática apropiada.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales, identificando y gestionando emociones, poniendo en práctica estrategias de aceptación del error como parte del proceso de aprendizaje y adaptándose ante situaciones de incertidumbre.</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA4, CC2</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas sociales reconociendo y respetando las emociones y experiencias de los demás, participando activa y reflexivamente en proyectos en equipos heterogéneos con roles asignados.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza y estudia el decreto autonómico que desarrolla el RD 217/2022 para 2.º ESO en tu comunidad. Anota las competencias específicas (CE), criterios de evaluación y saberes básicos propios de tu CCAA. Cada comunidad puede añadir o modificar hasta un 40% de los elementos.</t>
+  </si>
+  <si>
+    <t>No te fíes solo del RD nacional; las CCAA suelen publicar decretos con numeración distinta. Busca en el BOE autonómico o en la web de la consejería de educación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Crea una tabla con las 10 competencias específicas de Matemáticas y sus 69 criterios de evaluación asociados. Usa los códigos oficiales (p.ej., CEMAT.2.3). Hoja de cálculo recomendada para filtrar y ordenar.</t>
+  </si>
+  <si>
+    <t>Agrupa los criterios por bloques (Sentido numérico, Álgebra, Geometría, etc.) para ver la relación con los saberes. Así evitarás duplicidades.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Identifica qué criterios son esenciales (por su peso en la competencia matemática) y decide qué instrumentos de evaluación usarás: problemas, proyectos, pruebas escritas, observación (rúbrica). A cada criterio asígnale uno o dos instrumentos principales.</t>
+  </si>
+  <si>
+    <t>En 2.º ESO, da prioridad a criterios de 'resolver problemas' y 'comunicar razonamientos' (por ejemplo, CEMAT.1 y CEMAT.5) frente a los meramente procedimentales. Usa rúbricas simples de 3 niveles.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Distribuye los 168 saberes básicos en tres trimestres, teniendo en cuenta los 5 bloques y la carga de 3 horas semanales. Procura que cada trimestre incluya al menos 3 bloques para mantener la visión global.</t>
+  </si>
+  <si>
+    <t>No repartas linealmente; deja un 15% del tiempo al final del tercer trimestre para un proyecto global y repaso. Así cubres imprevistos y atiendes a la diversidad.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>Elabora una situación de aprendizaje (SDA) por trimestre que integre varios criterios y saberes. Por ejemplo: 'Organizar una excursión escolar' (cálculo de distancias, presupuesto, escalas). Define productos, temporización, criterios evaluados y rúbrica.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la SDA tenga un contexto realista para el alumnado de 2.º ESO: relacionada con su vida cotidiana o intereses. Así fomentas la motivación y la transferencia de aprendizajes.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la vinculación de las 10 Competencias Específicas de Matemáticas con los Descriptores Operativos del Perfil de Salida (STEM, CD, CPSAA).</t>
-[...56 lines deleted...]
-    <t>No ponderes los saberes (temas), pondera los criterios. Si un criterio se repite en varias unidades, haz la media aritmética o quédate con la última observación (evaluación continua).</t>
+    <t>Con tu departamento, acuerda el peso de cada instrumento en la calificación final. Ejemplo: 30% pruebas escritas, 40% tareas competenciales (SDA, problemas), 20% proyectos, 10% observación diaria. Documenta en la programación.</t>
+  </si>
+  <si>
+    <t>No asignes más del 40% a las pruebas escritas en 2.º ESO; la LOMLOE prioriza la evaluación competencial. Incluye instrumentos variados como diarios de aprendizaje o debates matemáticos.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) para los 168 saberes y cómo recuperarás los criterios no alcanzados sin depender exclusivamente de un examen final.</t>
-[...2 lines deleted...]
-    <t>Prepara 'fichas de andamiaje' para el bloque de Geometría (Pitagoras); muchos alumnos fallan por falta de visión espacial, no por falta de competencia matemática.</t>
+    <t>Incluye medidas ordinarias (refuerzo, adaptaciones no significativas) y específicas (ACNEAE). Define plan de recuperación: pruebas específicas, entrega de tareas pendientes, proyecto extra por trimestre.</t>
+  </si>
+  <si>
+    <t>Especifica cómo se recupera cada criterio no superado, no solo la nota global. Por ejemplo, 'el alumno volverá a resolver un problema similar para el criterio CEMAT.1.2'. Esto tranquiliza a la inspección.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas (de género</t>
   </si>
   <si>
     <t>Reconocer situaciones susceptibles de ser formuladas y resueltas mediante herramientas y estrategias matemáticas, estableciendo conexiones entre el mundo real y las matemáticas y u</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, incluidas las digitales, visualizando ideas, estructur</t>
   </si>
   <si>
     <t>Comunicar información utilizando el lenguaje matemático apropiado, utilizando diferentes medios, incluidos los digitales, oralmente y por escrito, al describir, explicar y justific</t>
   </si>
   <si>
     <t xml:space="preserve">Colaborar activamente y construir relaciones trabajando con las matemáticas en equipos heterogéneos, respetando diferentes opiniones, comunicándose de manera efectiva, pensando de </t>
   </si>
   <si>
     <t>Participar en el reparto de tareas que deban desarrollarse en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, asumiendo el rol asignado y responsabilizándose</t>
-  </si>
-[...40 lines deleted...]
-    <t>Comunicar ideas, procedimientos, conclusiones, conjeturas y razonamientos matemáticos, utilizando diferentes medios, incluidos los digitales, empleando la terminología apropiada co</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -2830,75 +2272,75 @@
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>66</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>217</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>20</v>
       </c>
@@ -2932,1732 +2374,944 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>580</v>
+        <v>416</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>470</v>
+        <v>306</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>581</v>
+        <v>417</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>582</v>
+        <v>418</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>583</v>
+        <v>419</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>584</v>
-[...3 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5" t="s">
-        <v>586</v>
+        <v>421</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>584</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5" t="s">
-        <v>588</v>
+        <v>423</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>589</v>
+        <v>424</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>590</v>
+        <v>425</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>591</v>
+        <v>426</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>592</v>
+        <v>427</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>593</v>
+        <v>428</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>594</v>
+        <v>429</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>595</v>
-[...3 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5" t="s">
-        <v>597</v>
+        <v>431</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>598</v>
+        <v>432</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>599</v>
+        <v>433</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>600</v>
+        <v>434</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>601</v>
-[...3 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5" t="s">
-        <v>603</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>604</v>
-[...3 lines deleted...]
-      </c>
+        <v>436</v>
+      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5" t="s">
-        <v>606</v>
+        <v>437</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>607</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5" t="s">
-        <v>609</v>
+        <v>439</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>610</v>
-[...3 lines deleted...]
-      </c>
+        <v>440</v>
+      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5" t="s">
-        <v>612</v>
+        <v>441</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>613</v>
+        <v>442</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>614</v>
+        <v>443</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>615</v>
+        <v>444</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>282</v>
+        <v>246</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>616</v>
+        <v>445</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>617</v>
+        <v>446</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>618</v>
+        <v>447</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>619</v>
+        <v>448</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>620</v>
+        <v>449</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>621</v>
+        <v>450</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>622</v>
+        <v>451</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>623</v>
+        <v>452</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>624</v>
+        <v>453</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>625</v>
+        <v>450</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>626</v>
+        <v>454</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>627</v>
+        <v>455</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>628</v>
+        <v>456</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>629</v>
+        <v>450</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>630</v>
+        <v>457</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>631</v>
+        <v>458</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>632</v>
+        <v>459</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>629</v>
+        <v>460</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>633</v>
+        <v>461</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>634</v>
+        <v>462</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>635</v>
+        <v>463</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>636</v>
+        <v>460</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>637</v>
+        <v>464</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>638</v>
+        <v>465</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>639</v>
+        <v>466</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>621</v>
+        <v>467</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>640</v>
+        <v>468</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>641</v>
+        <v>469</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>642</v>
+        <v>470</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>625</v>
+        <v>450</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>643</v>
+        <v>471</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>644</v>
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F69"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E69"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>645</v>
+        <v>473</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>646</v>
+        <v>474</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>647</v>
+        <v>475</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>648</v>
+        <v>476</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>649</v>
+        <v>477</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D3" s="7">
-        <v>2.78</v>
+        <v>8.33</v>
       </c>
       <c r="E3" s="7">
-        <v>2.78</v>
+        <v>8.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="D4" s="7">
-        <v>2.78</v>
+        <v>8.33</v>
       </c>
       <c r="E4" s="7">
-        <v>2.78</v>
+        <v>8.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="D5" s="7">
-        <v>2.78</v>
+        <v>8.33</v>
       </c>
       <c r="E5" s="7">
-        <v>2.78</v>
+        <v>8.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="D6" s="7">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="E6" s="7">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>650</v>
+        <v>478</v>
       </c>
       <c r="D7" s="7">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="E7" s="7">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D8" s="7">
-        <v>1.67</v>
+        <v>5.0</v>
       </c>
       <c r="E8" s="7">
-        <v>1.67</v>
+        <v>5.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D9" s="7">
-        <v>1.67</v>
+        <v>5.0</v>
       </c>
       <c r="E9" s="7">
-        <v>1.67</v>
+        <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D10" s="7">
-        <v>1.67</v>
+        <v>5.0</v>
       </c>
       <c r="E10" s="7">
-        <v>1.67</v>
+        <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D11" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="E11" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D12" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="E12" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="D13" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="E13" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D14" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="E14" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>651</v>
+        <v>479</v>
       </c>
       <c r="D15" s="7">
-        <v>1.67</v>
+        <v>5.0</v>
       </c>
       <c r="E15" s="7">
-        <v>1.67</v>
+        <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D16" s="7">
-        <v>1.67</v>
+        <v>5.0</v>
       </c>
       <c r="E16" s="7">
-        <v>1.67</v>
+        <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.3</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D17" s="7">
-        <v>1.67</v>
+        <v>5.0</v>
       </c>
       <c r="E17" s="7">
-        <v>1.67</v>
+        <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>7.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>652</v>
+        <v>480</v>
       </c>
       <c r="D18" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="E18" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>7.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D19" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="E19" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>653</v>
+        <v>481</v>
       </c>
       <c r="D20" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="E20" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>8.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D21" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="E21" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.1</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D22" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="E22" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.2</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D23" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="E23" s="7">
-        <v>2.5</v>
+        <v>7.5</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>10.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>654</v>
+        <v>482</v>
       </c>
       <c r="D24" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E24" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>10.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>655</v>
+        <v>483</v>
       </c>
       <c r="D25" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="E25" s="7">
-        <v>3.75</v>
+        <v>7.5</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A26" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="7"/>
       <c r="E26" s="7">
-        <v>2.78</v>
-[...771 lines deleted...]
-        <v>671</v>
+        <f>SUM(E3:E25)</f>
+        <v>164.99000000000001</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>485</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR31"/>
+  <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:BR31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:27">
       <c r="A1" s="6" t="s">
-        <v>672</v>
+        <v>486</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>673</v>
+        <v>487</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>3.1</v>
       </c>
       <c r="I1" s="6">
         <v>3.2</v>
       </c>
       <c r="J1" s="6">
         <v>3.3</v>
       </c>
@@ -4684,2498 +3338,1079 @@
       </c>
       <c r="R1" s="6">
         <v>7.1</v>
       </c>
       <c r="S1" s="6">
         <v>7.2</v>
       </c>
       <c r="T1" s="6">
         <v>8.1</v>
       </c>
       <c r="U1" s="6">
         <v>8.2</v>
       </c>
       <c r="V1" s="6">
         <v>9.1</v>
       </c>
       <c r="W1" s="6">
         <v>9.2</v>
       </c>
       <c r="X1" s="6">
         <v>10.1</v>
       </c>
       <c r="Y1" s="6">
         <v>10.2</v>
       </c>
-      <c r="Z1" s="6">
-[...135 lines deleted...]
-    <row r="2" spans="1:70">
+      <c r="Z1" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="AA1" s="6" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" s="5" t="s">
-        <v>675</v>
+        <v>489</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
-      <c r="Z2" s="5"/>
+      <c r="Z2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:Y2),"")</f>
+        <v/>
+      </c>
       <c r="AA2" s="5"/>
-      <c r="AB2" s="5"/>
-[...46 lines deleted...]
-    <row r="3" spans="1:70">
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" s="5" t="s">
-        <v>676</v>
+        <v>490</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
-      <c r="Z3" s="5"/>
+      <c r="Z3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:Y3),"")</f>
+        <v/>
+      </c>
       <c r="AA3" s="5"/>
-      <c r="AB3" s="5"/>
-[...46 lines deleted...]
-    <row r="4" spans="1:70">
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" s="5" t="s">
-        <v>677</v>
+        <v>491</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
-      <c r="Z4" s="5"/>
+      <c r="Z4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:Y4),"")</f>
+        <v/>
+      </c>
       <c r="AA4" s="5"/>
-      <c r="AB4" s="5"/>
-[...46 lines deleted...]
-    <row r="5" spans="1:70">
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" s="5" t="s">
-        <v>678</v>
+        <v>492</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
-      <c r="Z5" s="5"/>
+      <c r="Z5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:Y5),"")</f>
+        <v/>
+      </c>
       <c r="AA5" s="5"/>
-      <c r="AB5" s="5"/>
-[...46 lines deleted...]
-    <row r="6" spans="1:70">
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
-        <v>679</v>
+        <v>493</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
-      <c r="Z6" s="5"/>
+      <c r="Z6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:Y6),"")</f>
+        <v/>
+      </c>
       <c r="AA6" s="5"/>
-      <c r="AB6" s="5"/>
-[...46 lines deleted...]
-    <row r="7" spans="1:70">
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" s="5" t="s">
-        <v>680</v>
+        <v>494</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
-      <c r="Z7" s="5"/>
+      <c r="Z7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:Y7),"")</f>
+        <v/>
+      </c>
       <c r="AA7" s="5"/>
-      <c r="AB7" s="5"/>
-[...46 lines deleted...]
-    <row r="8" spans="1:70">
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" s="5" t="s">
-        <v>681</v>
+        <v>495</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
-      <c r="Z8" s="5"/>
+      <c r="Z8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:Y8),"")</f>
+        <v/>
+      </c>
       <c r="AA8" s="5"/>
-      <c r="AB8" s="5"/>
-[...46 lines deleted...]
-    <row r="9" spans="1:70">
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" s="5" t="s">
-        <v>682</v>
+        <v>496</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
-      <c r="Z9" s="5"/>
+      <c r="Z9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:Y9),"")</f>
+        <v/>
+      </c>
       <c r="AA9" s="5"/>
-      <c r="AB9" s="5"/>
-[...46 lines deleted...]
-    <row r="10" spans="1:70">
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" s="5" t="s">
-        <v>683</v>
+        <v>497</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
-      <c r="Z10" s="5"/>
+      <c r="Z10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:Y10),"")</f>
+        <v/>
+      </c>
       <c r="AA10" s="5"/>
-      <c r="AB10" s="5"/>
-[...46 lines deleted...]
-    <row r="11" spans="1:70">
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" s="5" t="s">
-        <v>684</v>
+        <v>498</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
-      <c r="Z11" s="5"/>
+      <c r="Z11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:Y11),"")</f>
+        <v/>
+      </c>
       <c r="AA11" s="5"/>
-      <c r="AB11" s="5"/>
-[...46 lines deleted...]
-    <row r="12" spans="1:70">
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" s="5" t="s">
-        <v>685</v>
+        <v>499</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
-      <c r="Z12" s="5"/>
+      <c r="Z12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:Y12),"")</f>
+        <v/>
+      </c>
       <c r="AA12" s="5"/>
-      <c r="AB12" s="5"/>
-[...46 lines deleted...]
-    <row r="13" spans="1:70">
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" s="5" t="s">
-        <v>686</v>
+        <v>500</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
-      <c r="Z13" s="5"/>
+      <c r="Z13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:Y13),"")</f>
+        <v/>
+      </c>
       <c r="AA13" s="5"/>
-      <c r="AB13" s="5"/>
-[...46 lines deleted...]
-    <row r="14" spans="1:70">
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" s="5" t="s">
-        <v>687</v>
+        <v>501</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
-      <c r="Z14" s="5"/>
+      <c r="Z14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:Y14),"")</f>
+        <v/>
+      </c>
       <c r="AA14" s="5"/>
-      <c r="AB14" s="5"/>
-[...46 lines deleted...]
-    <row r="15" spans="1:70">
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" s="5" t="s">
-        <v>688</v>
+        <v>502</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
-      <c r="Z15" s="5"/>
+      <c r="Z15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:Y15),"")</f>
+        <v/>
+      </c>
       <c r="AA15" s="5"/>
-      <c r="AB15" s="5"/>
-[...46 lines deleted...]
-    <row r="16" spans="1:70">
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" s="5" t="s">
-        <v>689</v>
+        <v>503</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
-      <c r="Z16" s="5"/>
+      <c r="Z16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:Y16),"")</f>
+        <v/>
+      </c>
       <c r="AA16" s="5"/>
-      <c r="AB16" s="5"/>
-[...46 lines deleted...]
-    <row r="17" spans="1:70">
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="5" t="s">
-        <v>690</v>
+        <v>504</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
-      <c r="Z17" s="5"/>
+      <c r="Z17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:Y17),"")</f>
+        <v/>
+      </c>
       <c r="AA17" s="5"/>
-      <c r="AB17" s="5"/>
-[...46 lines deleted...]
-    <row r="18" spans="1:70">
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="5" t="s">
-        <v>691</v>
+        <v>505</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
-      <c r="Z18" s="5"/>
+      <c r="Z18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:Y18),"")</f>
+        <v/>
+      </c>
       <c r="AA18" s="5"/>
-      <c r="AB18" s="5"/>
-[...46 lines deleted...]
-    <row r="19" spans="1:70">
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="5" t="s">
-        <v>692</v>
+        <v>506</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
-      <c r="Z19" s="5"/>
+      <c r="Z19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:Y19),"")</f>
+        <v/>
+      </c>
       <c r="AA19" s="5"/>
-      <c r="AB19" s="5"/>
-[...46 lines deleted...]
-    <row r="20" spans="1:70">
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="5" t="s">
-        <v>693</v>
+        <v>507</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
-      <c r="Z20" s="5"/>
+      <c r="Z20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:Y20),"")</f>
+        <v/>
+      </c>
       <c r="AA20" s="5"/>
-      <c r="AB20" s="5"/>
-[...46 lines deleted...]
-    <row r="21" spans="1:70">
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="5" t="s">
-        <v>694</v>
+        <v>508</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
-      <c r="Z21" s="5"/>
+      <c r="Z21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:Y21),"")</f>
+        <v/>
+      </c>
       <c r="AA21" s="5"/>
-      <c r="AB21" s="5"/>
-[...46 lines deleted...]
-    <row r="22" spans="1:70">
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
-        <v>695</v>
+        <v>509</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
-      <c r="Z22" s="5"/>
+      <c r="Z22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:Y22),"")</f>
+        <v/>
+      </c>
       <c r="AA22" s="5"/>
-      <c r="AB22" s="5"/>
-[...46 lines deleted...]
-    <row r="23" spans="1:70">
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="5" t="s">
-        <v>696</v>
+        <v>510</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
-      <c r="Z23" s="5"/>
+      <c r="Z23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:Y23),"")</f>
+        <v/>
+      </c>
       <c r="AA23" s="5"/>
-      <c r="AB23" s="5"/>
-[...46 lines deleted...]
-    <row r="24" spans="1:70">
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="5" t="s">
-        <v>697</v>
+        <v>511</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
-      <c r="Z24" s="5"/>
+      <c r="Z24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:Y24),"")</f>
+        <v/>
+      </c>
       <c r="AA24" s="5"/>
-      <c r="AB24" s="5"/>
-[...46 lines deleted...]
-    <row r="25" spans="1:70">
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="5" t="s">
-        <v>698</v>
+        <v>512</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
-      <c r="Z25" s="5"/>
+      <c r="Z25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:Y25),"")</f>
+        <v/>
+      </c>
       <c r="AA25" s="5"/>
-      <c r="AB25" s="5"/>
-[...46 lines deleted...]
-    <row r="26" spans="1:70">
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" s="5" t="s">
-        <v>699</v>
+        <v>513</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
-      <c r="Z26" s="5"/>
+      <c r="Z26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:Y26),"")</f>
+        <v/>
+      </c>
       <c r="AA26" s="5"/>
-      <c r="AB26" s="5"/>
-[...46 lines deleted...]
-    <row r="27" spans="1:70">
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" s="5" t="s">
-        <v>700</v>
+        <v>514</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
-      <c r="Z27" s="5"/>
+      <c r="Z27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:Y27),"")</f>
+        <v/>
+      </c>
       <c r="AA27" s="5"/>
-      <c r="AB27" s="5"/>
-[...46 lines deleted...]
-    <row r="28" spans="1:70">
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" s="5" t="s">
-        <v>701</v>
+        <v>515</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
-      <c r="Z28" s="5"/>
+      <c r="Z28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:Y28),"")</f>
+        <v/>
+      </c>
       <c r="AA28" s="5"/>
-      <c r="AB28" s="5"/>
-[...46 lines deleted...]
-    <row r="29" spans="1:70">
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
-        <v>702</v>
+        <v>516</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
-      <c r="Z29" s="5"/>
+      <c r="Z29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:Y29),"")</f>
+        <v/>
+      </c>
       <c r="AA29" s="5"/>
-      <c r="AB29" s="5"/>
-[...46 lines deleted...]
-    <row r="30" spans="1:70">
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" s="5" t="s">
-        <v>703</v>
+        <v>517</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
-      <c r="Z30" s="5"/>
+      <c r="Z30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:Y30),"")</f>
+        <v/>
+      </c>
       <c r="AA30" s="5"/>
-      <c r="AB30" s="5"/>
-[...46 lines deleted...]
-    <row r="31" spans="1:70">
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" s="5" t="s">
-        <v>704</v>
+        <v>518</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
-      <c r="Z31" s="5"/>
+      <c r="Z31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:Y31),"")</f>
+        <v/>
+      </c>
       <c r="AA31" s="5"/>
-      <c r="AB31" s="5"/>
-[...44 lines deleted...]
-      <c r="BR31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="1980">
+  <dataValidations count="690">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -9200,3972 +6435,102 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y31">
-      <formula1>"1,2,3,4"</formula1>
-[...3868 lines deleted...]
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:H31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="6" t="s">
@@ -13422,8407 +6787,3307 @@
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>97</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>100</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>101</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
-[...518 lines deleted...]
-    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K67"/>
+  <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K67"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="E2" s="5" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="G2" s="5" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="J2" s="5" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="K2" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="H3" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="I3" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="I3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J3" s="5" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="K3" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="K4" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      <c r="G5" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>132</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>113</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="K5" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G6" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="H6" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I6" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="G6" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K6" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>3.1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G7" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="H7" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I7" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="J7" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="G7" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K7" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>3.2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="G8" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="H8" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I8" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="J8" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="G8" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K8" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.3</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G9" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="H9" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="J9" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="G9" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K9" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>4.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I10" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K10" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>4.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="G11" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="H11" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="F11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="G11" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K11" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>5.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="G12" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="E12" s="5" t="s">
+      <c r="H12" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="F12" s="5" t="s">
+      <c r="J12" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="G12" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K12" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>5.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D13" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="E13" s="5" t="s">
+      <c r="J13" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="F13" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K13" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>6.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="G14" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="E14" s="5" t="s">
+      <c r="H14" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I14" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="F14" s="5" t="s">
+      <c r="J14" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="G14" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K14" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>6.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I15" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="E15" s="5" t="s">
+      <c r="J15" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="F15" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K15" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>6.3</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I16" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="E16" s="5" t="s">
+      <c r="J16" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="F16" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K16" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>7.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D17" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="G17" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="E17" s="5"/>
-[...1 lines deleted...]
-      <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>126</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>202</v>
+      </c>
       <c r="K17" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>7.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="K18" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>8.1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="K19" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>8.2</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="K20" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>9.1</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="K21" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.2</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="K22" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>10.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="K23" s="7">
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>10.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="K24" s="7">
-        <v>1.52</v>
-[...1464 lines deleted...]
-        <v>1.52</v>
+        <v>4.35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I218"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I218"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>281</v>
+        <v>245</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>282</v>
+        <v>246</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>283</v>
+        <v>247</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>284</v>
+        <v>248</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>285</v>
+        <v>249</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>286</v>
+        <v>250</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>287</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>289</v>
+        <v>253</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>290</v>
+        <v>254</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>291</v>
+        <v>255</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>292</v>
+        <v>256</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>294</v>
+        <v>258</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>295</v>
+        <v>259</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>296</v>
+        <v>260</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>297</v>
+        <v>261</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>298</v>
+        <v>262</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>299</v>
+        <v>263</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>300</v>
+        <v>264</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>301</v>
+        <v>265</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>302</v>
+        <v>266</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>303</v>
+        <v>267</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>304</v>
+        <v>268</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>305</v>
+        <v>269</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>306</v>
+        <v>270</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C20" s="5">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>307</v>
+        <v>271</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C21" s="5">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>308</v>
+        <v>272</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C22" s="5">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>309</v>
+        <v>273</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C23" s="5">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>310</v>
+        <v>274</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C24" s="5">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C25" s="5">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>312</v>
+        <v>276</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C26" s="5">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>313</v>
+        <v>277</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C27" s="5">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>314</v>
+        <v>278</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C28" s="5">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>315</v>
+        <v>279</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C29" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>316</v>
+        <v>280</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C30" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>317</v>
+        <v>281</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C31" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>318</v>
+        <v>282</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C32" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>319</v>
+        <v>283</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C33" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>320</v>
+        <v>284</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C34" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>321</v>
+        <v>285</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C35" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>322</v>
+        <v>286</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C36" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>323</v>
+        <v>287</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C37" s="5">
+        <v>6</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C38" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>325</v>
+        <v>289</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C39" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>326</v>
+        <v>290</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C40" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>327</v>
+        <v>291</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C41" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>328</v>
+        <v>292</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C42" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>329</v>
+        <v>293</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C43" s="5">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>330</v>
+        <v>294</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C44" s="5">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>331</v>
+        <v>295</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C45" s="5">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>332</v>
+        <v>296</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C46" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>333</v>
+        <v>297</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C47" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>334</v>
+        <v>298</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C48" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>335</v>
+        <v>299</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C49" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>336</v>
+        <v>300</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C50" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>337</v>
+        <v>301</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C51" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>338</v>
+        <v>302</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C52" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>339</v>
+        <v>303</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C53" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>340</v>
+        <v>304</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
-    </row>
-[...3133 lines deleted...]
-      <c r="I218" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>469</v>
+        <v>305</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>470</v>
+        <v>306</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>471</v>
+        <v>307</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>472</v>
+        <v>308</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>473</v>
+        <v>309</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>474</v>
+        <v>310</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>475</v>
+        <v>311</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>476</v>
+        <v>312</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>477</v>
+        <v>313</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>478</v>
+        <v>314</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>479</v>
+        <v>315</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>480</v>
+        <v>316</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>481</v>
+        <v>317</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>482</v>
+        <v>318</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>483</v>
+        <v>319</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>484</v>
+        <v>320</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>485</v>
+        <v>321</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>486</v>
+        <v>322</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>487</v>
+        <v>323</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>488</v>
+        <v>324</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>489</v>
+        <v>325</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>477</v>
+        <v>313</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>478</v>
+        <v>314</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>479</v>
+        <v>315</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>490</v>
+        <v>326</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>481</v>
+        <v>317</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>482</v>
+        <v>318</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>491</v>
+        <v>327</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>484</v>
+        <v>320</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>485</v>
+        <v>321</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>492</v>
+        <v>328</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>487</v>
+        <v>323</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>488</v>
+        <v>324</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>493</v>
+        <v>329</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>477</v>
+        <v>313</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>478</v>
+        <v>314</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>479</v>
+        <v>315</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>494</v>
+        <v>330</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>481</v>
+        <v>317</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>482</v>
+        <v>318</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>495</v>
+        <v>331</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>484</v>
+        <v>320</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>485</v>
+        <v>321</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>496</v>
+        <v>332</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>487</v>
+        <v>323</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>488</v>
+        <v>324</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>497</v>
+        <v>333</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>477</v>
+        <v>313</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>478</v>
+        <v>314</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>479</v>
+        <v>315</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>498</v>
+        <v>334</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>481</v>
+        <v>317</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>482</v>
+        <v>318</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>499</v>
+        <v>335</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>484</v>
+        <v>320</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>485</v>
+        <v>321</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>500</v>
+        <v>336</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>487</v>
+        <v>323</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>488</v>
+        <v>324</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>501</v>
+        <v>337</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>477</v>
+        <v>313</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>478</v>
+        <v>314</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>479</v>
+        <v>315</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>502</v>
+        <v>338</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>481</v>
+        <v>317</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>482</v>
+        <v>318</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>503</v>
+        <v>339</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>484</v>
+        <v>320</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>485</v>
+        <v>321</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>504</v>
+        <v>340</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>487</v>
+        <v>323</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>488</v>
+        <v>324</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>505</v>
+        <v>341</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>477</v>
+        <v>313</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>478</v>
+        <v>314</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>479</v>
+        <v>315</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>506</v>
+        <v>342</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>481</v>
+        <v>317</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>482</v>
+        <v>318</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>507</v>
+        <v>343</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>484</v>
+        <v>320</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>485</v>
+        <v>321</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>508</v>
+        <v>344</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>487</v>
+        <v>323</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>488</v>
+        <v>324</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>509</v>
+        <v>345</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>477</v>
+        <v>313</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>478</v>
+        <v>314</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>479</v>
+        <v>315</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>510</v>
+        <v>346</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>481</v>
+        <v>317</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>482</v>
+        <v>318</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>511</v>
+        <v>347</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>484</v>
+        <v>320</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>485</v>
+        <v>321</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>512</v>
+        <v>348</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>487</v>
+        <v>323</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>488</v>
+        <v>324</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>513</v>
+        <v>349</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>514</v>
+        <v>350</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>478</v>
+        <v>314</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>479</v>
+        <v>315</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>515</v>
+        <v>351</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>481</v>
+        <v>317</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>482</v>
+        <v>318</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>516</v>
+        <v>352</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>484</v>
+        <v>320</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>485</v>
+        <v>321</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>517</v>
+        <v>353</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>487</v>
+        <v>323</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>488</v>
+        <v>324</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>518</v>
+        <v>354</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>478</v>
+        <v>314</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>479</v>
+        <v>315</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>519</v>
+        <v>355</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>481</v>
+        <v>317</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>482</v>
+        <v>318</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>520</v>
+        <v>356</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>484</v>
+        <v>320</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>485</v>
+        <v>321</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>521</v>
+        <v>357</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>487</v>
+        <v>323</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>488</v>
+        <v>324</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>522</v>
+        <v>358</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>478</v>
+        <v>314</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>479</v>
+        <v>315</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>523</v>
+        <v>359</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>481</v>
+        <v>317</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>482</v>
+        <v>318</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>524</v>
+        <v>360</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>484</v>
+        <v>320</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>485</v>
+        <v>321</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>525</v>
+        <v>361</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>487</v>
+        <v>323</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>488</v>
+        <v>324</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>526</v>
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>527</v>
+        <v>363</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>528</v>
+        <v>364</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>529</v>
+        <v>365</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>530</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>531</v>
+        <v>367</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>470</v>
+        <v>306</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>532</v>
+        <v>368</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>533</v>
+        <v>369</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>534</v>
+        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>535</v>
+        <v>371</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>536</v>
+        <v>372</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>537</v>
+        <v>373</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>538</v>
+        <v>374</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>539</v>
+        <v>375</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>540</v>
+        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>541</v>
+        <v>377</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>542</v>
+        <v>378</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>543</v>
+        <v>379</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>535</v>
+        <v>371</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>544</v>
+        <v>380</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>545</v>
+        <v>381</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>538</v>
+        <v>374</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>546</v>
+        <v>382</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>547</v>
+        <v>383</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>541</v>
+        <v>377</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>548</v>
+        <v>384</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>549</v>
+        <v>385</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>535</v>
+        <v>371</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>536</v>
+        <v>372</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>550</v>
+        <v>386</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>538</v>
+        <v>374</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>539</v>
+        <v>375</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>551</v>
+        <v>387</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>541</v>
+        <v>377</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>542</v>
+        <v>378</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>552</v>
+        <v>388</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>535</v>
+        <v>371</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>536</v>
+        <v>372</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>553</v>
+        <v>389</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>538</v>
+        <v>374</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>539</v>
+        <v>375</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>554</v>
+        <v>390</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>541</v>
+        <v>377</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>542</v>
+        <v>378</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>555</v>
+        <v>391</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>535</v>
+        <v>371</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>536</v>
+        <v>372</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>556</v>
+        <v>392</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>538</v>
+        <v>374</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>539</v>
+        <v>375</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>557</v>
+        <v>393</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>541</v>
+        <v>377</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>542</v>
+        <v>378</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>558</v>
+        <v>394</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>535</v>
+        <v>371</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>559</v>
+        <v>395</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>560</v>
+        <v>396</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>538</v>
+        <v>374</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>561</v>
+        <v>397</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>562</v>
+        <v>398</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>541</v>
+        <v>377</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>563</v>
+        <v>399</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>564</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>535</v>
+        <v>371</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>536</v>
+        <v>372</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>565</v>
+        <v>401</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>538</v>
+        <v>374</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>539</v>
+        <v>375</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>566</v>
+        <v>402</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>541</v>
+        <v>377</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>542</v>
+        <v>378</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>567</v>
+        <v>403</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>535</v>
+        <v>371</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>536</v>
+        <v>372</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>568</v>
+        <v>404</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>538</v>
+        <v>374</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>539</v>
+        <v>375</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>569</v>
+        <v>405</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>541</v>
+        <v>377</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>542</v>
+        <v>378</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>570</v>
+        <v>406</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>535</v>
+        <v>371</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>571</v>
+        <v>407</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>572</v>
+        <v>408</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>538</v>
+        <v>374</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>573</v>
+        <v>409</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>574</v>
+        <v>410</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>541</v>
+        <v>377</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>575</v>
+        <v>411</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>576</v>
+        <v>412</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>535</v>
+        <v>371</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>536</v>
+        <v>372</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>577</v>
+        <v>413</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>538</v>
+        <v>374</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>539</v>
+        <v>375</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>578</v>
+        <v>414</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>541</v>
+        <v>377</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>542</v>
+        <v>378</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>579</v>
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>