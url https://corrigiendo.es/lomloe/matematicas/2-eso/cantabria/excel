--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="622">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="619">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:21</t>
+    <t>03/07/2026 18:14</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -436,51 +436,63 @@
   <si>
     <t>Obtener soluciones matemáticas de un problema, activando los conocimientos y utilizando las herramientas tecnológicas necesarias. i</t>
   </si>
   <si>
     <t>Resolver problemas matemáticos seleccionando y utilizando eficazmente conocimientos previos y herramientas tecnológicas, como calculadoras o software específico, para hallar soluciones precisas.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega una hoja de problemas o proyecto digital donde se detalla el proceso de resolución y el uso de herramientas como GeoGebra o calculadoras científicas.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Actividades de resolución de situaciones problemáticas reales que requieran el uso de hojas de cálculo, software de geometría dinámica o calculadoras para procesar datos.</t>
   </si>
   <si>
     <t>Calificar exclusivamente el resultado numérico final ignorando el proceso de selección y manejo de la herramienta tecnológica empleada por el estudiante.</t>
   </si>
   <si>
     <t>Comprobar la corrección matemática de las soluciones de un problema.</t>
   </si>
   <si>
-    <t>Problema competencial + razonamiento</t>
+    <t>Verificar si los resultados obtenidos en la resolución de problemas son coherentes y matemáticamente correctos mediante pruebas de comprobación o razonamiento lógico.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza comprobaciones explícitas de sus resultados, como sustituciones en ecuaciones o validación de unidades, integrándolas en el desarrollo escrito de sus ejercicios.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas aritméticos o algebraicos donde se exige incluir un paso final de verificación de la solución respecto al enunciado original.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico final sin exigir ni valorar el proceso explícito de comprobación o verificación de la coherencia de la solución.</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas (de género, de sostenibilidad, de consumo responsable, etc.).</t>
   </si>
   <si>
     <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma crítica.</t>
   </si>
   <si>
     <t>Evaluar</t>
   </si>
   <si>
     <t>El alumnado entrega una resolución de problemas o proyecto donde justifica razonadamente la validez de la solución y reflexiona sobre sus implicaciones en la sostenibilidad o el consumo.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje vinculadas a la vida cotidiana, como el cálculo de huella hídrica o presupuestos, analizando el significado real de los datos.</t>
   </si>
   <si>
     <t>Limitar la evaluación exclusivamente a la corrección del cálculo numérico, omitiendo la interpretación contextual y el análisis de las repercusiones transversales solicitadas.</t>
   </si>
   <si>
     <t>Formular y comprobar conjeturas sencillas de forma guiada analizando patrones, propiedades y relaciones.</t>
   </si>
   <si>
     <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su validez mediante la observación de regularidades y propiedades matemáticas.</t>
   </si>
@@ -628,50 +640,65 @@
   <si>
     <t>Resolución de tareas interdisciplinares donde se utilizan porcentajes, proporcionalidad o funciones para analizar datos reales de laboratorio o mapas geográficos.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado numérico del cálculo matemático, ignorando si el alumno ha comprendido la interpretación del dato en el contexto de la otra materia.</t>
   </si>
   <si>
     <t>Reconocer la aportación de las matemáticas al progreso de la humanidad y su contribución a la superación de los retos que demanda la sociedad actual. i</t>
   </si>
   <si>
     <t>Analizar y explicar cómo los descubrimientos matemáticos han impulsado el desarrollo histórico y ayudan a resolver problemas actuales como la sostenibilidad o la tecnología.</t>
   </si>
   <si>
     <t>El alumnado realiza un trabajo de investigación, mural o presentación digital donde relaciona un hito matemático con una mejora social o técnica específica de la humanidad.</t>
   </si>
   <si>
     <t>Investigación guiada sobre la historia de las matemáticas o su papel en los Objetivos de Desarrollo Sostenible mediante aprendizaje basado en proyectos.</t>
   </si>
   <si>
     <t>Intentar evaluar este criterio mediante ejercicios de cálculo numérico en un examen tradicional en lugar de valorar la capacidad de reflexión y síntesis.</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, incluidas las digitales, visualizando ideas, estructurando procesos matemáticos y valorando su utilidad para compartir información.</t>
   </si>
   <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el pensamiento y comunicar procesos de forma efectiva.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza representaciones gráficas, esquemas o modelos digitales que muestran de forma clara los pasos seguidos y los resultados obtenidos en una tarea.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o calculadoras gráficas para visualizar funciones, polígonos o datos estadísticos en proyectos individuales o grupales.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la corrección del cálculo numérico final en lugar de la calidad, variedad y claridad de la representación gráfica o digital solicitada.</t>
+  </si>
+  <si>
     <t>Elaborar representaciones matemáticas que ayuden en la búsqueda de estrategias de resolución de una situación problematizada.</t>
   </si>
   <si>
     <t>Crear esquemas, tablas o gráficos que faciliten la comprensión de un problema y ayuden a definir los pasos para resolverlo.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado produce diagramas, bocetos geométricos o tablas de datos que organizan la información de un problema para identificar relaciones matemáticas y posibles soluciones.</t>
   </si>
   <si>
     <t>Resolución de problemas de proporcionalidad, geometría o funciones donde el alumnado debe modelizar visualmente la situación antes de aplicar algoritmos.</t>
   </si>
   <si>
     <t>Evaluar la calidad estética del dibujo en lugar de su funcionalidad técnica como herramienta heurística para la resolución del problema.</t>
   </si>
   <si>
     <t>Comunicar información utilizando el lenguaje matemático apropiado, utilizando diferentes medios, incluidos los digitales, oralmente y por escrito, al describir, explicar y justificar razonamientos, procedimientos y conclusiones.</t>
   </si>
   <si>
     <t>Expresar con precisión razonamientos y procesos matemáticos de forma oral, escrita o digital, empleando el vocabulario técnico adecuado para justificar las soluciones obtenidas.</t>
   </si>
   <si>
     <t>Comunicar</t>
@@ -877,108 +904,108 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Conteo.</t>
   </si>
   <si>
-    <t>Estrategias variadas de recuento sistemático en situaciones de la vida cotidiana. i</t>
+    <t>Estrategias variadas de recuento sistemático en situaciones de la vida cotidiana.</t>
   </si>
   <si>
     <t>Magnitud.</t>
   </si>
   <si>
     <t>Atributos de las magnitudes mensurables de los objetos físicos y matemáticos: investigación y relación entre los mismos.</t>
   </si>
   <si>
     <t>Estrategias de elección de las unidades y operaciones adecuadas en problemas que impliquen medida.</t>
   </si>
   <si>
     <t>Análisis de las unidades de medida locales valorando su contexto histórico.</t>
   </si>
   <si>
     <t>Medición.</t>
   </si>
   <si>
     <t>Longitudes, áreas y volúmenes en figuras planas y tridimensionales: deducción, interpretación y aplicación de las principales fórmulas.</t>
   </si>
   <si>
-    <t>Representaciones planas de objetos tridimensionales en la visualización y resolución de problemas de áreas. i</t>
+    <t>Representaciones planas de objetos tridimensionales en la visualización y resolución de problemas de áreas.</t>
   </si>
   <si>
     <t>Figuras geométricas de dos y tres dimensiones.</t>
   </si>
   <si>
     <t>Figuras geométricas planas y tridimensionales: descripción y clasificación en función de sus propiedades o características.</t>
   </si>
   <si>
     <t>Relaciones geométricas como la congruencia, la semejanza y la relación pitagórica en figuras planas y tridimensionales: identificación y aplicación.</t>
   </si>
   <si>
     <t>Construcción de figuras geométricas con herramientas manipulativas y digitales (programas de geometría dinámica, realidad aumentada…).</t>
   </si>
   <si>
     <t>Localización y sistemas de representación.</t>
   </si>
   <si>
     <t>Relaciones espaciales: localización y descripción mediante coordenadas geométricas y otros sistemas de representación.</t>
   </si>
   <si>
     <t>Movimientos y transformaciones.</t>
   </si>
   <si>
     <t>Transformaciones elementales como giros, traslaciones y simetrías en situaciones diversas utilizando herramientas tecnológicas y/o manipulativas.</t>
   </si>
   <si>
     <t>Utilización de vectores en movimientos en el plano.</t>
   </si>
   <si>
     <t>Visualización, razonamiento y modelización geométrica.</t>
   </si>
   <si>
     <t>Modelización geométrica: relaciones numéricas y algebraicas en la resolución de problemas.</t>
   </si>
   <si>
-    <t>Relaciones geométricas: investigación en contextos matemáticos y no matemáticos (arte, ciencia, vida diaria…) empleando las herramientas tecnológicas adecuadas. i</t>
+    <t>Relaciones geométricas: investigación en contextos matemáticos y no matemáticos (arte, ciencia, vida diaria…) empleando las herramientas tecnológicas adecuadas.</t>
   </si>
   <si>
     <t>Patrones.</t>
   </si>
   <si>
     <t>Patrones, pautas y regularidades: observación y determinación de la regla de formación en casos sencillos.</t>
   </si>
   <si>
     <t>Fórmulas y términos generales: obtención mediante la observación de pautas y regularidades sencillas y su generalización.</t>
   </si>
   <si>
     <t>Modelo matemático.</t>
   </si>
   <si>
     <t>Modelización de situaciones de la vida cotidiana usando representaciones matemáticas y el lenguaje algebraico.</t>
   </si>
   <si>
     <t>Estrategias de deducción de conclusiones razonables a partir de un modelo matemático.</t>
   </si>
   <si>
     <t>Variable.</t>
   </si>
   <si>
     <t>Variable: comprensión del concepto en sus diferentes naturalezas.</t>
   </si>
@@ -1000,276 +1027,264 @@
   <si>
     <t>Relaciones y funciones.</t>
   </si>
   <si>
     <t>Relaciones cuantitativas en situaciones de la vida cotidiana y clases de funciones que las modelizan.</t>
   </si>
   <si>
     <t>Relaciones lineales y cuadráticas: identificación y comparación de diferentes modos de representación, tablas, gráficas o expresiones algebraicas, y sus propiedades a partir de ellas.</t>
   </si>
   <si>
     <t>Interpretación y lectura de gráficas relacionadas con los fenómenos naturales y de la información.</t>
   </si>
   <si>
     <t>Estrategias de deducción de la información relevante de una función mediante el uso de diferentes representaciones simbólicas.</t>
   </si>
   <si>
     <t>Detección de errores en las gráficas que pueden afectar a su interpretación.</t>
   </si>
   <si>
     <t>Pensamiento computacional.</t>
   </si>
   <si>
     <t>Estructuración de la resolución de un problema en etapas o pasos.</t>
   </si>
   <si>
-    <t>Generalización y transferencia de procesos de resolución de problemas a otras situaciones. i</t>
+    <t>Generalización y transferencia de procesos de resolución de problemas a otras situaciones.</t>
   </si>
   <si>
     <t>Organización y análisis de datos</t>
   </si>
   <si>
     <t>Formulación de preguntas adecuadas que permitan conocer las características de interés de una población.</t>
   </si>
   <si>
     <t>Estrategias de recogida y organización de datos de situaciones de la vida cotidiana que involucran una sola variable. Diferencia entre variable y valores individuales.</t>
   </si>
   <si>
     <t>Análisis e interpretación de tablas y gráficos estadísticos de variables cualitativas, cuantitativas discretas y cuantitativas continuas en contextos reales.</t>
   </si>
   <si>
     <t>Gráficos estadísticos: representación mediante diferentes tecnologías (calculadora, hoja de cálculo, aplicaciones...) y elección del más adecuado.</t>
   </si>
   <si>
     <t>Medidas de localización: interpretación y cálculo con apoyo tecnológico en situaciones reales.</t>
   </si>
   <si>
     <t>Variabilidad: interpretación y cálculo, con apoyo tecnológico, de medidas de dispersión en situaciones reales.</t>
   </si>
   <si>
     <t>Comparación de dos conjuntos de datos atendiendo a las medidas de localización y dispersión.</t>
   </si>
   <si>
     <t>Fenómenos deterministas y aleatorios: identificación.</t>
   </si>
   <si>
     <t>Experimentos aleatorios simples: planificación, realización y análisis de la incertidumbre asociada.</t>
   </si>
   <si>
     <t>Asignación de probabilidades mediante experimentación, el concepto de frecuencia relativa y la regla de Laplace.</t>
   </si>
   <si>
     <t>3. Inferencia</t>
   </si>
   <si>
     <t>Estrategias de deducción de conclusiones a partir de una muestra con el fin de emitir juicios y tomar decisiones adecuadas.</t>
   </si>
   <si>
     <t>Datos relevantes para dar respuesta a cuestiones planteadas en investigaciones estadísticas: presentación de la información procedente de una muestra mediante herramientas digitales.</t>
   </si>
   <si>
-    <t>Creencias, actitudes y emociones i</t>
+    <t>Creencias, actitudes y emociones</t>
   </si>
   <si>
     <t>Resolución de situaciones y problemas de la vida cotidiana: estrategias para el recuento sistemático.</t>
   </si>
   <si>
     <t>Cantidad.</t>
   </si>
   <si>
     <t>Realización de estimaciones en diversos contextos analizando y acotando el error cometido.</t>
   </si>
   <si>
     <t>Expresión de cantidades mediante números reales con la precisión requerida.</t>
   </si>
   <si>
     <t>Los conjuntos numéricos como forma de responder a diferentes necesidades: contar, medir, comparar, etc.</t>
   </si>
   <si>
-    <t>Sentido de las operaciones. i</t>
+    <t>Sentido de las operaciones.</t>
   </si>
   <si>
     <t>La pendiente y su relación con un ángulo en situaciones sencillas: deducción y aplicación.</t>
   </si>
   <si>
     <t>Cambio.</t>
   </si>
   <si>
     <t>Estudio gráfico del crecimiento y decrecimiento de funciones en contextos de la vida cotidiana con el apoyo de herramientas tecnológicas: tasas de variación absoluta, relativa y media.</t>
   </si>
   <si>
     <t>Propiedades geométricas de objetos de la vida cotidiana: investigación con programas de geometría dinámica.</t>
   </si>
   <si>
     <t>Transformaciones elementales en la vida cotidiana: investigación con herramientas tecnológicas como programas de geometría dinámica, realidad aumentada, etc.</t>
   </si>
   <si>
-    <t>Modelos geométricos: representación y explicación de relaciones numéricas y algebraicas en situaciones diversas. i</t>
+    <t>Modelos geométricos: representación y explicación de relaciones numéricas y algebraicas en situaciones diversas.</t>
   </si>
   <si>
     <t>Patrones, pautas y regularidades: observación, generalización y término general en casos sencillos.</t>
   </si>
   <si>
     <t>Modelización y resolución de problemas de la vida cotidiana mediante representaciones matemáticas y lenguaje algebraico, haciendo uso de distintos tipos de funciones.</t>
   </si>
   <si>
     <t>Estrategias de deducción y análisis de conclusiones razonables de una situación de la vida cotidiana a partir de un modelo.</t>
   </si>
   <si>
     <t>Variables: asociación de expresiones simbólicas al contexto del problema y diferentes usos.</t>
   </si>
   <si>
     <t>Características del cambio en la representación gráfica de relaciones lineales y cuadráticas.</t>
   </si>
   <si>
     <t>Relaciones lineales, cuadráticas y de proporcionalidad inversa en situaciones de la vida cotidiana o matemáticamente relevantes: expresión mediante álgebra simbólica.</t>
   </si>
   <si>
     <t>Formas equivalentes de expresiones algebraicas en la resolución de ecuaciones lineales y cuadráticas, y sistemas de ecuaciones e inecuaciones lineales.</t>
   </si>
   <si>
     <t>Estrategias de discusión y búsqueda de soluciones en ecuaciones lineales y cuadráticas en situaciones de la vida cotidiana.</t>
   </si>
   <si>
     <t>Ecuaciones, sistemas de ecuaciones e inecuaciones: resolución mediante el uso de la tecnología.</t>
   </si>
   <si>
-    <t>Relaciones lineales y no lineales: identificación y comparación de diferentes modos de representación, tablas, gráficas o expresiones algebraicas, y sus propiedades a partir de ellas. i</t>
+    <t>Relaciones lineales y no lineales: identificación y comparación de diferentes modos de representación, tablas, gráficas o expresiones algebraicas, y sus propiedades a partir de ellas.</t>
   </si>
   <si>
     <t>Diseño de estudios estadísticos reflexionando sobre las diferentes etapas del proceso estadístico.</t>
   </si>
   <si>
     <t>Estrategias de recogida y organización de datos de situaciones de la vida cotidiana que involucren una variable bidimensional. Tablas de contingencia.</t>
   </si>
   <si>
     <t>Gráficos estadísticos de una y dos variables: representación mediante diferentes tecnologías (calculadora, hoja de cálculo, aplicaciones...), análisis, interpretación y obtención de conclusiones razonadas.</t>
   </si>
   <si>
     <t>Análisis e interpretación de tablas y gráficos estadísticos de una y dos variables cualitativas, cuantitativas discretas y cuantitativas continuas en contextos reales.</t>
   </si>
   <si>
     <t>Medidas de localización y dispersión: interpretación y análisis de la variabilidad.</t>
   </si>
   <si>
     <t>Interpretación de la relación entre dos variables, valorando gráficamente con herramientas tecnológicas la pertinencia de realizar una regresión lineal. Ajuste lineal con herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Incertidumbre.</t>
   </si>
   <si>
     <t>Experimentos aleatorios simples y compuestos: planificación, realización y análisis de la incertidumbre asociada.</t>
   </si>
   <si>
     <t>Probabilidad: cálculo aplicando la regla de Laplace y técnicas de recuento en experimentos simples y compuestos (mediante diagramas de árbol, tablas…) y aplicación a la toma de decisiones fundamentadas.</t>
   </si>
   <si>
     <t>Inferencia.</t>
   </si>
   <si>
-    <t>Estrategias y herramientas de presentación e interpretación de datos relevantes en investigaciones estadísticas mediante herramientas digitales adecuadas. i</t>
+    <t>Estrategias y herramientas de presentación e interpretación de datos relevantes en investigaciones estadísticas mediante herramientas digitales adecuadas.</t>
   </si>
   <si>
     <t>Creencias, actitudes y emociones.</t>
   </si>
   <si>
     <t>Gestión emocional: emociones que intervienen en el aprendizaje de las matemáticas. Autoconciencia y autorregulación. Superación de bloqueos emocionales en el aprendizaje de las matemáticas.</t>
   </si>
   <si>
     <t>Estrategias de fomento de la curiosidad, la iniciativa, la perseverancia y la resiliencia en el aprendizaje de las matemáticas.</t>
   </si>
   <si>
     <t>Estrategias de fomento de la flexibilidad cognitiva: apertura a cambios de estrategia y transformación del error en oportunidad de aprendizaje.</t>
   </si>
   <si>
     <t>Trabajo en equipo y toma de decisiones.</t>
   </si>
   <si>
     <t>Asunción de responsabilidades y participación activa, optimizando el trabajo en equipo. Estrategias de gestión de conflictos: pedir, dar y gestionar ayuda.</t>
   </si>
   <si>
     <t>Métodos para la gestión y la toma de decisiones adecuadas en la resolución de situaciones propias del quehacer matemático en el trabajo en equipo.</t>
   </si>
   <si>
     <t>Inclusión, respeto y diversidad.</t>
   </si>
   <si>
     <t>Actitudes inclusivas y aceptación de la diversidad presente en el aula y en la sociedad.</t>
   </si>
   <si>
     <t>La contribución de las matemáticas al desarrollo de los distintos ámbitos del conocimiento humano desde una perspectiva de género.</t>
   </si>
   <si>
-    <t>Realización de estimaciones en diversos contextos analizando y acotando el error cometido. i</t>
-[...1 lines deleted...]
-  <si>
     <t>Razones trigonométricas de un ángulo agudo y sus relaciones: aplicación a la resolución de problemas.</t>
   </si>
   <si>
     <t>Propiedades geométricas de objetos matemáticos y de la vida cotidiana: investigación con programas de geometría dinámica.</t>
   </si>
   <si>
     <t>Figuras y objetos geométricos de dos dimensiones: representación y análisis de sus propiedades utilizando la geometría analítica y programas de geometría dinámica.</t>
   </si>
   <si>
     <t>Expresiones algebraicas de la ecuación de una recta: selección de la más adecuada en función de la situación a resolver.</t>
   </si>
   <si>
-    <t>Movimientos y transformaciones. i</t>
-[...1 lines deleted...]
-  <si>
     <t>Modelización y resolución de problemas de la vida cotidiana mediante representaciones matemáticas y lenguaje algebraico, haciendo uso de distintos tipos de funciones y de las herramientas tecnológicas adecuadas.</t>
   </si>
   <si>
     <t>Relaciones entre cantidades y sus tasas de cambio.</t>
   </si>
   <si>
     <t>Valoración del significado del lenguaje algebraico como un avance en la historia y el desarrollo de las matemáticas frente al lenguaje retórico sin símbolos matemáticos de la antigüedad.</t>
   </si>
   <si>
     <t>Álgebra simbólica: representación de relaciones funcionales en contextos diversos.</t>
   </si>
   <si>
     <t>Formas equivalentes de expresiones algebraicas en la resolución de ecuaciones, sistemas de ecuaciones e inecuaciones lineales y no lineales sencillas.</t>
   </si>
   <si>
-    <t>Estrategias de discusión y búsqueda de soluciones en ecuaciones lineales y no lineales sencillas en situaciones de la vida cotidiana. i</t>
+    <t>Estrategias de discusión y búsqueda de soluciones en ecuaciones lineales y no lineales sencillas en situaciones de la vida cotidiana.</t>
   </si>
   <si>
     <t>Organización y análisis de datos.</t>
   </si>
   <si>
     <t>Estrategias de recogida y organización de datos de situaciones de la vida cotidiana que involucren una variable estadística bidimensional. Tablas de contingencia.</t>
   </si>
   <si>
-    <t>Gráficos estadísticos de una y dos variables: representación mediante diferentes tecnologías (calculadora, hoja de cálculo, aplicaciones...), análisis, interpretación y obtención de conclusiones razonadas. i</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión emocional: emociones que intervienen en el aprendizaje de las matemáticas. Autoconciencia y autorregulación.</t>
-  </si>
-[...1 lines deleted...]
-    <t>La contribución de las matemáticas al desarrollo de los distintos ámbitos del conocimiento humano desde una perspectiva de género. i</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -1703,231 +1718,207 @@
   <si>
     <t xml:space="preserve">
 • Implementar 'Diarios de Aprendizaje Grupal' donde el equipo no solo entregue la solución de un reto, sino que narre mediante audio o texto cómo gestionaron un desacuerdo sobre un procedimiento matemático.
 • Organizar 'Tutorías entre Iguales' grabadas en vídeo corto donde un alumno explica a otro un concepto de proporcionalidad, evaluando no solo el contenido técnico sino la asertividad y el respeto en la explicación.
 • Realizar 'Debates de Estrategias' donde los equipos defiendan diferentes métodos para resolver un mismo sistema de ecuaciones, utilizando plantillas de frases para la discrepancia respetuosa (ej. 'Entiendo tu planteamiento, pero yo propongo...').</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Diseñar 'Proyectos de Impacto Social' donde los equipos utilicen la estadística para analizar problemas del centro (ej. ruido en el patio), fomentando la identidad positiva al ver la utilidad real y social de sus cálculos.
 • Establecer un 'Sistema de Insignias de Bienestar' que premie comportamientos como 'El mejor apoyo ante un bloqueo numérico' o 'La escucha activa en el diseño de poliedros', reforzando el clima emocional del aula.
 • Permitir la 'Autoevaluación de Roles' al final de cada unidad, donde cada estudiante reflexione sobre su contribución al éxito del equipo y proponga un objetivo de mejora personal en su interacción social matemática.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas de la vida cotidiana y propios de las matemáticas, aplicando diferentes estrategias y formas de razonamiento.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5</t>
+  </si>
+  <si>
+    <t>Analizar las soluciones de un problema usando diferentes técnicas y herramientas, evaluando las respuestas obtenidas, para verificar su validez e idoneidad.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas sencillas o plantear problemas de forma autónoma, reconociendo el valor del razonamiento y la argumentación.</t>
+  </si>
+  <si>
+    <t>STEM4, CD2</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Utilizar los principios del pensamiento computacional organizando datos, descomponiendo en partes, reconociendo patrones, interpretando, modificando y creando algoritmos.</t>
+  </si>
+  <si>
     <t>STEM1, STEM2</t>
   </si>
   <si>
-    <t>CD2, CPSAA5</t>
-[...80 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colaborativos.</t>
+    <t>Reconocer y utilizar conexiones entre los diferentes elementos matemáticos, interconectando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CC3</t>
+  </si>
+  <si>
+    <t>Identificar las matemáticas implicadas en otras materias y en situaciones reales susceptibles de ser abordadas en términos matemáticos, interrelacionando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, STEM1</t>
+  </si>
+  <si>
+    <t>CCL1, CCL3, STEM1</t>
+  </si>
+  <si>
+    <t>Comunicar de forma individual y colectiva conceptos, procedimientos y argumentos matemáticos, usando lenguaje oral, escrito o gráfico, utilizando la terminología matemática apropiada.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales, identificando y gestionando emociones, poniendo en práctica estrategias de aceptación del error como parte del proceso de aprendizaje y adaptándose ante situaciones de incertidumbre.</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA4, CC2</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas sociales reconociendo y respetando las emociones y experiencias de los demás, participando activa y reflexivamente en proyectos en equipos heterogéneos con roles asignados.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza y estudia el decreto autonómico que desarrolla el RD 217/2022 para 2.º ESO en tu comunidad. Anota las competencias específicas (CE), criterios de evaluación y saberes básicos propios de tu CCAA. Cada comunidad puede añadir o modificar hasta un 40% de los elementos.</t>
+  </si>
+  <si>
+    <t>No te fíes solo del RD nacional; las CCAA suelen publicar decretos con numeración distinta. Busca en el BOE autonómico o en la web de la consejería de educación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Crea una tabla con las 10 competencias específicas de Matemáticas y sus 69 criterios de evaluación asociados. Usa los códigos oficiales (p.ej., CEMAT.2.3). Hoja de cálculo recomendada para filtrar y ordenar.</t>
+  </si>
+  <si>
+    <t>Agrupa los criterios por bloques (Sentido numérico, Álgebra, Geometría, etc.) para ver la relación con los saberes. Así evitarás duplicidades.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Identifica qué criterios son esenciales (por su peso en la competencia matemática) y decide qué instrumentos de evaluación usarás: problemas, proyectos, pruebas escritas, observación (rúbrica). A cada criterio asígnale uno o dos instrumentos principales.</t>
+  </si>
+  <si>
+    <t>En 2.º ESO, da prioridad a criterios de 'resolver problemas' y 'comunicar razonamientos' (por ejemplo, CEMAT.1 y CEMAT.5) frente a los meramente procedimentales. Usa rúbricas simples de 3 niveles.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Distribuye los 168 saberes básicos en tres trimestres, teniendo en cuenta los 5 bloques y la carga de 3 horas semanales. Procura que cada trimestre incluya al menos 3 bloques para mantener la visión global.</t>
+  </si>
+  <si>
+    <t>No repartas linealmente; deja un 15% del tiempo al final del tercer trimestre para un proyecto global y repaso. Así cubres imprevistos y atiendes a la diversidad.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>Elabora una situación de aprendizaje (SDA) por trimestre que integre varios criterios y saberes. Por ejemplo: 'Organizar una excursión escolar' (cálculo de distancias, presupuesto, escalas). Define productos, temporización, criterios evaluados y rúbrica.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la SDA tenga un contexto realista para el alumnado de 2.º ESO: relacionada con su vida cotidiana o intereses. Así fomentas la motivación y la transferencia de aprendizajes.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la vinculación de las 10 Competencias Específicas de Matemáticas con los Descriptores Operativos del Perfil de Salida (STEM, CD, CPSAA).</t>
-[...56 lines deleted...]
-    <t>No ponderes los saberes (temas), pondera los criterios. Si un criterio se repite en varias unidades, haz la media aritmética o quédate con la última observación (evaluación continua).</t>
+    <t>Con tu departamento, acuerda el peso de cada instrumento en la calificación final. Ejemplo: 30% pruebas escritas, 40% tareas competenciales (SDA, problemas), 20% proyectos, 10% observación diaria. Documenta en la programación.</t>
+  </si>
+  <si>
+    <t>No asignes más del 40% a las pruebas escritas en 2.º ESO; la LOMLOE prioriza la evaluación competencial. Incluye instrumentos variados como diarios de aprendizaje o debates matemáticos.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) para los 168 saberes y cómo recuperarás los criterios no alcanzados sin depender exclusivamente de un examen final.</t>
-[...2 lines deleted...]
-    <t>Prepara 'fichas de andamiaje' para el bloque de Geometría (Pitagoras); muchos alumnos fallan por falta de visión espacial, no por falta de competencia matemática.</t>
+    <t>Incluye medidas ordinarias (refuerzo, adaptaciones no significativas) y específicas (ACNEAE). Define plan de recuperación: pruebas específicas, entrega de tareas pendientes, proyecto extra por trimestre.</t>
+  </si>
+  <si>
+    <t>Especifica cómo se recupera cada criterio no superado, no solo la nota global. Por ejemplo, 'el alumno volverá a resolver un problema similar para el criterio CEMAT.1.2'. Esto tranquiliza a la inspección.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas (de género</t>
   </si>
   <si>
     <t>Reconocer situaciones susceptibles de ser formuladas y resueltas mediante herramientas y estrategias matemáticas, estableciendo conexiones entre el mundo real y las matemáticas y u</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, incluidas las digitales, visualizando ideas, estructur</t>
   </si>
@@ -2683,475 +2674,461 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>511</v>
-[...3 lines deleted...]
-      </c>
+        <v>516</v>
+      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>511</v>
-[...3 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      </c>
+        <v>526</v>
+      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>531</v>
+      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5" t="s">
-        <v>530</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="C10" s="5" t="s">
         <v>532</v>
       </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="C11" s="5"/>
+      <c r="D11" s="5" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5" t="s">
         <v>537</v>
-      </c>
-[...4 lines deleted...]
-        <v>539</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>543</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>544</v>
-      </c>
-[...4 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="D3" s="5" t="s">
         <v>547</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="E3" s="5" t="s">
         <v>548</v>
-      </c>
-[...4 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>551</v>
-      </c>
-[...7 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>556</v>
+        <v>546</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>556</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>548</v>
+        <v>563</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F72"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C2" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>571</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="F2" s="6" t="s">
         <v>573</v>
-      </c>
-[...7 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D3" s="7">
         <v>2.78</v>
       </c>
       <c r="E3" s="7">
         <v>2.78</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
@@ -3190,1279 +3167,1279 @@
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D6" s="7">
         <v>3.33</v>
       </c>
       <c r="E6" s="7">
         <v>3.33</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="D7" s="7">
         <v>3.33</v>
       </c>
       <c r="E7" s="7">
         <v>3.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D8" s="7">
         <v>1.67</v>
       </c>
       <c r="E8" s="7">
         <v>1.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D9" s="7">
         <v>1.67</v>
       </c>
       <c r="E9" s="7">
         <v>1.67</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D10" s="7">
         <v>1.67</v>
       </c>
       <c r="E10" s="7">
         <v>1.67</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D11" s="7">
         <v>2.5</v>
       </c>
       <c r="E11" s="7">
         <v>2.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="D12" s="7">
         <v>2.5</v>
       </c>
       <c r="E12" s="7">
         <v>2.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="D13" s="7">
         <v>2.5</v>
       </c>
       <c r="E13" s="7">
         <v>2.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D14" s="7">
         <v>2.5</v>
       </c>
       <c r="E14" s="7">
         <v>2.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="D15" s="7">
         <v>1.67</v>
       </c>
       <c r="E15" s="7">
         <v>1.67</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="D16" s="7">
         <v>1.67</v>
       </c>
       <c r="E16" s="7">
         <v>1.67</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.3</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D17" s="7">
         <v>1.67</v>
       </c>
       <c r="E17" s="7">
         <v>1.67</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>7.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="D18" s="7">
         <v>2.5</v>
       </c>
       <c r="E18" s="7">
         <v>2.5</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>7.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="D19" s="7">
         <v>2.5</v>
       </c>
       <c r="E19" s="7">
         <v>2.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="D20" s="7">
         <v>2.5</v>
       </c>
       <c r="E20" s="7">
         <v>2.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>8.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="D21" s="7">
         <v>2.5</v>
       </c>
       <c r="E21" s="7">
         <v>2.5</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.1</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D22" s="7">
         <v>2.5</v>
       </c>
       <c r="E22" s="7">
         <v>2.5</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.2</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="D23" s="7">
         <v>2.5</v>
       </c>
       <c r="E23" s="7">
         <v>2.5</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>10.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="D24" s="7">
         <v>2.5</v>
       </c>
       <c r="E24" s="7">
         <v>2.5</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>10.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="D25" s="7">
         <v>2.5</v>
       </c>
       <c r="E25" s="7">
         <v>2.5</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>1.1</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="D26" s="7">
         <v>2.78</v>
       </c>
       <c r="E26" s="7">
         <v>2.78</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>1.2</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="D27" s="7">
         <v>2.78</v>
       </c>
       <c r="E27" s="7">
         <v>2.78</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>1.3</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="D28" s="7">
         <v>2.78</v>
       </c>
       <c r="E28" s="7">
         <v>2.78</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>2.1</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D29" s="7">
         <v>3.33</v>
       </c>
       <c r="E29" s="7">
         <v>3.33</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>2.2</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="D30" s="7">
         <v>3.33</v>
       </c>
       <c r="E30" s="7">
         <v>3.33</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>3.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="D31" s="7">
         <v>1.67</v>
       </c>
       <c r="E31" s="7">
         <v>1.67</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>3.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="D32" s="7">
         <v>1.67</v>
       </c>
       <c r="E32" s="7">
         <v>1.67</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>3.3</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D33" s="7">
         <v>1.67</v>
       </c>
       <c r="E33" s="7">
         <v>1.67</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>4.1</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="D34" s="7">
         <v>2.5</v>
       </c>
       <c r="E34" s="7">
         <v>2.5</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>4.2</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="D35" s="7">
         <v>2.5</v>
       </c>
       <c r="E35" s="7">
         <v>2.5</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>5.1</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D36" s="7">
         <v>2.5</v>
       </c>
       <c r="E36" s="7">
         <v>2.5</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>5.2</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="D37" s="7">
         <v>2.5</v>
       </c>
       <c r="E37" s="7">
         <v>2.5</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>6.1</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="D38" s="7">
         <v>1.67</v>
       </c>
       <c r="E38" s="7">
         <v>1.67</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>6.2</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="D39" s="7">
         <v>1.67</v>
       </c>
       <c r="E39" s="7">
         <v>1.67</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>6.3</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="D40" s="7">
         <v>1.67</v>
       </c>
       <c r="E40" s="7">
         <v>1.67</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>7.1</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="D41" s="7">
         <v>2.5</v>
       </c>
       <c r="E41" s="7">
         <v>2.5</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>7.2</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="D42" s="7">
         <v>2.5</v>
       </c>
       <c r="E42" s="7">
         <v>2.5</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>8.1</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="D43" s="7">
         <v>2.5</v>
       </c>
       <c r="E43" s="7">
         <v>2.5</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>8.2</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D44" s="7">
         <v>2.5</v>
       </c>
       <c r="E44" s="7">
         <v>2.5</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>9.1</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="D45" s="7">
         <v>2.5</v>
       </c>
       <c r="E45" s="7">
         <v>2.5</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>9.2</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="D46" s="7">
         <v>2.5</v>
       </c>
       <c r="E46" s="7">
         <v>2.5</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>10.1</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="D47" s="7">
         <v>2.5</v>
       </c>
       <c r="E47" s="7">
         <v>2.5</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>10.2</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="D48" s="7">
         <v>2.5</v>
       </c>
       <c r="E48" s="7">
         <v>2.5</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>1.1</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="D49" s="7">
         <v>2.78</v>
       </c>
       <c r="E49" s="7">
         <v>2.78</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>1.2</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="D50" s="7">
         <v>2.78</v>
       </c>
       <c r="E50" s="7">
         <v>2.78</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>1.3</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="D51" s="7">
         <v>2.78</v>
       </c>
       <c r="E51" s="7">
         <v>2.78</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>2.1</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D52" s="7">
         <v>3.33</v>
       </c>
       <c r="E52" s="7">
         <v>3.33</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>2.2</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="D53" s="7">
         <v>3.33</v>
       </c>
       <c r="E53" s="7">
         <v>3.33</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>3.1</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="D54" s="7">
         <v>1.67</v>
       </c>
       <c r="E54" s="7">
         <v>1.67</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>3.2</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="D55" s="7">
         <v>1.67</v>
       </c>
       <c r="E55" s="7">
         <v>1.67</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>3.3</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D56" s="7">
         <v>1.67</v>
       </c>
       <c r="E56" s="7">
         <v>1.67</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>4.1</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="D57" s="7">
         <v>2.5</v>
       </c>
       <c r="E57" s="7">
         <v>2.5</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>4.2</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="D58" s="7">
         <v>2.5</v>
       </c>
       <c r="E58" s="7">
         <v>2.5</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>5.1</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D59" s="7">
         <v>2.5</v>
       </c>
       <c r="E59" s="7">
         <v>2.5</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>5.2</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="D60" s="7">
         <v>2.5</v>
       </c>
       <c r="E60" s="7">
         <v>2.5</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>6.1</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="D61" s="7">
         <v>1.67</v>
       </c>
       <c r="E61" s="7">
         <v>1.67</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>6.2</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="D62" s="7">
         <v>1.67</v>
       </c>
       <c r="E62" s="7">
         <v>1.67</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>6.3</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="D63" s="7">
         <v>1.67</v>
       </c>
       <c r="E63" s="7">
         <v>1.67</v>
       </c>
       <c r="F63" s="5"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>7.1</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="D64" s="7">
         <v>2.5</v>
       </c>
       <c r="E64" s="7">
         <v>2.5</v>
       </c>
       <c r="F64" s="5"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>7.2</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="D65" s="7">
         <v>2.5</v>
       </c>
       <c r="E65" s="7">
         <v>2.5</v>
       </c>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>8.1</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="D66" s="7">
         <v>2.5</v>
       </c>
       <c r="E66" s="7">
         <v>2.5</v>
       </c>
       <c r="F66" s="5"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>8.2</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D67" s="7">
         <v>2.5</v>
       </c>
       <c r="E67" s="7">
         <v>2.5</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>9.1</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="D68" s="7">
         <v>2.5</v>
       </c>
       <c r="E68" s="7">
         <v>2.5</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>9.2</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="D69" s="7">
         <v>2.5</v>
       </c>
       <c r="E69" s="7">
         <v>2.5</v>
       </c>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>10.1</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="D70" s="7">
         <v>2.5</v>
       </c>
       <c r="E70" s="7">
         <v>2.5</v>
       </c>
       <c r="F70" s="5"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>10.2</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="D71" s="7">
         <v>2.5</v>
       </c>
       <c r="E71" s="7">
         <v>2.5</v>
       </c>
       <c r="F71" s="5"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="B72" s="5"/>
       <c r="C72" s="5"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7">
         <f>SUM(E3:E71)</f>
         <v>165.059999999999974</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BU31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BU31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73">
       <c r="A1" s="6" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>3.1</v>
       </c>
       <c r="I1" s="6">
         <v>3.2</v>
       </c>
       <c r="J1" s="6">
         <v>3.3</v>
       </c>
@@ -4628,59 +4605,59 @@
       <c r="BL1" s="6">
         <v>7.1</v>
       </c>
       <c r="BM1" s="6">
         <v>7.2</v>
       </c>
       <c r="BN1" s="6">
         <v>8.1</v>
       </c>
       <c r="BO1" s="6">
         <v>8.2</v>
       </c>
       <c r="BP1" s="6">
         <v>9.1</v>
       </c>
       <c r="BQ1" s="6">
         <v>9.2</v>
       </c>
       <c r="BR1" s="6">
         <v>10.1</v>
       </c>
       <c r="BS1" s="6">
         <v>10.2</v>
       </c>
       <c r="BT1" s="6" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="BU1" s="6" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
     </row>
     <row r="2" spans="1:73">
       <c r="A2" s="5" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -4716,51 +4693,51 @@
       <c r="BC2" s="5"/>
       <c r="BD2" s="5"/>
       <c r="BE2" s="5"/>
       <c r="BF2" s="5"/>
       <c r="BG2" s="5"/>
       <c r="BH2" s="5"/>
       <c r="BI2" s="5"/>
       <c r="BJ2" s="5"/>
       <c r="BK2" s="5"/>
       <c r="BL2" s="5"/>
       <c r="BM2" s="5"/>
       <c r="BN2" s="5"/>
       <c r="BO2" s="5"/>
       <c r="BP2" s="5"/>
       <c r="BQ2" s="5"/>
       <c r="BR2" s="5"/>
       <c r="BS2" s="5"/>
       <c r="BT2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:BS2),"")</f>
         <v/>
       </c>
       <c r="BU2" s="5"/>
     </row>
     <row r="3" spans="1:73">
       <c r="A3" s="5" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -4796,51 +4773,51 @@
       <c r="BC3" s="5"/>
       <c r="BD3" s="5"/>
       <c r="BE3" s="5"/>
       <c r="BF3" s="5"/>
       <c r="BG3" s="5"/>
       <c r="BH3" s="5"/>
       <c r="BI3" s="5"/>
       <c r="BJ3" s="5"/>
       <c r="BK3" s="5"/>
       <c r="BL3" s="5"/>
       <c r="BM3" s="5"/>
       <c r="BN3" s="5"/>
       <c r="BO3" s="5"/>
       <c r="BP3" s="5"/>
       <c r="BQ3" s="5"/>
       <c r="BR3" s="5"/>
       <c r="BS3" s="5"/>
       <c r="BT3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:BS3),"")</f>
         <v/>
       </c>
       <c r="BU3" s="5"/>
     </row>
     <row r="4" spans="1:73">
       <c r="A4" s="5" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -4876,51 +4853,51 @@
       <c r="BC4" s="5"/>
       <c r="BD4" s="5"/>
       <c r="BE4" s="5"/>
       <c r="BF4" s="5"/>
       <c r="BG4" s="5"/>
       <c r="BH4" s="5"/>
       <c r="BI4" s="5"/>
       <c r="BJ4" s="5"/>
       <c r="BK4" s="5"/>
       <c r="BL4" s="5"/>
       <c r="BM4" s="5"/>
       <c r="BN4" s="5"/>
       <c r="BO4" s="5"/>
       <c r="BP4" s="5"/>
       <c r="BQ4" s="5"/>
       <c r="BR4" s="5"/>
       <c r="BS4" s="5"/>
       <c r="BT4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:BS4),"")</f>
         <v/>
       </c>
       <c r="BU4" s="5"/>
     </row>
     <row r="5" spans="1:73">
       <c r="A5" s="5" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -4956,51 +4933,51 @@
       <c r="BC5" s="5"/>
       <c r="BD5" s="5"/>
       <c r="BE5" s="5"/>
       <c r="BF5" s="5"/>
       <c r="BG5" s="5"/>
       <c r="BH5" s="5"/>
       <c r="BI5" s="5"/>
       <c r="BJ5" s="5"/>
       <c r="BK5" s="5"/>
       <c r="BL5" s="5"/>
       <c r="BM5" s="5"/>
       <c r="BN5" s="5"/>
       <c r="BO5" s="5"/>
       <c r="BP5" s="5"/>
       <c r="BQ5" s="5"/>
       <c r="BR5" s="5"/>
       <c r="BS5" s="5"/>
       <c r="BT5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:BS5),"")</f>
         <v/>
       </c>
       <c r="BU5" s="5"/>
     </row>
     <row r="6" spans="1:73">
       <c r="A6" s="5" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -5036,51 +5013,51 @@
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
       <c r="BE6" s="5"/>
       <c r="BF6" s="5"/>
       <c r="BG6" s="5"/>
       <c r="BH6" s="5"/>
       <c r="BI6" s="5"/>
       <c r="BJ6" s="5"/>
       <c r="BK6" s="5"/>
       <c r="BL6" s="5"/>
       <c r="BM6" s="5"/>
       <c r="BN6" s="5"/>
       <c r="BO6" s="5"/>
       <c r="BP6" s="5"/>
       <c r="BQ6" s="5"/>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:BS6),"")</f>
         <v/>
       </c>
       <c r="BU6" s="5"/>
     </row>
     <row r="7" spans="1:73">
       <c r="A7" s="5" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -5116,51 +5093,51 @@
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="5"/>
       <c r="BF7" s="5"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="5"/>
       <c r="BI7" s="5"/>
       <c r="BJ7" s="5"/>
       <c r="BK7" s="5"/>
       <c r="BL7" s="5"/>
       <c r="BM7" s="5"/>
       <c r="BN7" s="5"/>
       <c r="BO7" s="5"/>
       <c r="BP7" s="5"/>
       <c r="BQ7" s="5"/>
       <c r="BR7" s="5"/>
       <c r="BS7" s="5"/>
       <c r="BT7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:BS7),"")</f>
         <v/>
       </c>
       <c r="BU7" s="5"/>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="5" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -5196,51 +5173,51 @@
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
       <c r="BE8" s="5"/>
       <c r="BF8" s="5"/>
       <c r="BG8" s="5"/>
       <c r="BH8" s="5"/>
       <c r="BI8" s="5"/>
       <c r="BJ8" s="5"/>
       <c r="BK8" s="5"/>
       <c r="BL8" s="5"/>
       <c r="BM8" s="5"/>
       <c r="BN8" s="5"/>
       <c r="BO8" s="5"/>
       <c r="BP8" s="5"/>
       <c r="BQ8" s="5"/>
       <c r="BR8" s="5"/>
       <c r="BS8" s="5"/>
       <c r="BT8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:BS8),"")</f>
         <v/>
       </c>
       <c r="BU8" s="5"/>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="5" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -5276,51 +5253,51 @@
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
       <c r="BE9" s="5"/>
       <c r="BF9" s="5"/>
       <c r="BG9" s="5"/>
       <c r="BH9" s="5"/>
       <c r="BI9" s="5"/>
       <c r="BJ9" s="5"/>
       <c r="BK9" s="5"/>
       <c r="BL9" s="5"/>
       <c r="BM9" s="5"/>
       <c r="BN9" s="5"/>
       <c r="BO9" s="5"/>
       <c r="BP9" s="5"/>
       <c r="BQ9" s="5"/>
       <c r="BR9" s="5"/>
       <c r="BS9" s="5"/>
       <c r="BT9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:BS9),"")</f>
         <v/>
       </c>
       <c r="BU9" s="5"/>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="5" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -5356,51 +5333,51 @@
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
       <c r="BE10" s="5"/>
       <c r="BF10" s="5"/>
       <c r="BG10" s="5"/>
       <c r="BH10" s="5"/>
       <c r="BI10" s="5"/>
       <c r="BJ10" s="5"/>
       <c r="BK10" s="5"/>
       <c r="BL10" s="5"/>
       <c r="BM10" s="5"/>
       <c r="BN10" s="5"/>
       <c r="BO10" s="5"/>
       <c r="BP10" s="5"/>
       <c r="BQ10" s="5"/>
       <c r="BR10" s="5"/>
       <c r="BS10" s="5"/>
       <c r="BT10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:BS10),"")</f>
         <v/>
       </c>
       <c r="BU10" s="5"/>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="5" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -5436,51 +5413,51 @@
       <c r="BC11" s="5"/>
       <c r="BD11" s="5"/>
       <c r="BE11" s="5"/>
       <c r="BF11" s="5"/>
       <c r="BG11" s="5"/>
       <c r="BH11" s="5"/>
       <c r="BI11" s="5"/>
       <c r="BJ11" s="5"/>
       <c r="BK11" s="5"/>
       <c r="BL11" s="5"/>
       <c r="BM11" s="5"/>
       <c r="BN11" s="5"/>
       <c r="BO11" s="5"/>
       <c r="BP11" s="5"/>
       <c r="BQ11" s="5"/>
       <c r="BR11" s="5"/>
       <c r="BS11" s="5"/>
       <c r="BT11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:BS11),"")</f>
         <v/>
       </c>
       <c r="BU11" s="5"/>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="5" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -5516,51 +5493,51 @@
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
       <c r="BE12" s="5"/>
       <c r="BF12" s="5"/>
       <c r="BG12" s="5"/>
       <c r="BH12" s="5"/>
       <c r="BI12" s="5"/>
       <c r="BJ12" s="5"/>
       <c r="BK12" s="5"/>
       <c r="BL12" s="5"/>
       <c r="BM12" s="5"/>
       <c r="BN12" s="5"/>
       <c r="BO12" s="5"/>
       <c r="BP12" s="5"/>
       <c r="BQ12" s="5"/>
       <c r="BR12" s="5"/>
       <c r="BS12" s="5"/>
       <c r="BT12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:BS12),"")</f>
         <v/>
       </c>
       <c r="BU12" s="5"/>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="5" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -5596,51 +5573,51 @@
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
       <c r="BE13" s="5"/>
       <c r="BF13" s="5"/>
       <c r="BG13" s="5"/>
       <c r="BH13" s="5"/>
       <c r="BI13" s="5"/>
       <c r="BJ13" s="5"/>
       <c r="BK13" s="5"/>
       <c r="BL13" s="5"/>
       <c r="BM13" s="5"/>
       <c r="BN13" s="5"/>
       <c r="BO13" s="5"/>
       <c r="BP13" s="5"/>
       <c r="BQ13" s="5"/>
       <c r="BR13" s="5"/>
       <c r="BS13" s="5"/>
       <c r="BT13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:BS13),"")</f>
         <v/>
       </c>
       <c r="BU13" s="5"/>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="5" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -5676,51 +5653,51 @@
       <c r="BC14" s="5"/>
       <c r="BD14" s="5"/>
       <c r="BE14" s="5"/>
       <c r="BF14" s="5"/>
       <c r="BG14" s="5"/>
       <c r="BH14" s="5"/>
       <c r="BI14" s="5"/>
       <c r="BJ14" s="5"/>
       <c r="BK14" s="5"/>
       <c r="BL14" s="5"/>
       <c r="BM14" s="5"/>
       <c r="BN14" s="5"/>
       <c r="BO14" s="5"/>
       <c r="BP14" s="5"/>
       <c r="BQ14" s="5"/>
       <c r="BR14" s="5"/>
       <c r="BS14" s="5"/>
       <c r="BT14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:BS14),"")</f>
         <v/>
       </c>
       <c r="BU14" s="5"/>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="5" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -5756,51 +5733,51 @@
       <c r="BC15" s="5"/>
       <c r="BD15" s="5"/>
       <c r="BE15" s="5"/>
       <c r="BF15" s="5"/>
       <c r="BG15" s="5"/>
       <c r="BH15" s="5"/>
       <c r="BI15" s="5"/>
       <c r="BJ15" s="5"/>
       <c r="BK15" s="5"/>
       <c r="BL15" s="5"/>
       <c r="BM15" s="5"/>
       <c r="BN15" s="5"/>
       <c r="BO15" s="5"/>
       <c r="BP15" s="5"/>
       <c r="BQ15" s="5"/>
       <c r="BR15" s="5"/>
       <c r="BS15" s="5"/>
       <c r="BT15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:BS15),"")</f>
         <v/>
       </c>
       <c r="BU15" s="5"/>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="5" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -5836,51 +5813,51 @@
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
       <c r="BE16" s="5"/>
       <c r="BF16" s="5"/>
       <c r="BG16" s="5"/>
       <c r="BH16" s="5"/>
       <c r="BI16" s="5"/>
       <c r="BJ16" s="5"/>
       <c r="BK16" s="5"/>
       <c r="BL16" s="5"/>
       <c r="BM16" s="5"/>
       <c r="BN16" s="5"/>
       <c r="BO16" s="5"/>
       <c r="BP16" s="5"/>
       <c r="BQ16" s="5"/>
       <c r="BR16" s="5"/>
       <c r="BS16" s="5"/>
       <c r="BT16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:BS16),"")</f>
         <v/>
       </c>
       <c r="BU16" s="5"/>
     </row>
     <row r="17" spans="1:73">
       <c r="A17" s="5" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -5916,51 +5893,51 @@
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
       <c r="BE17" s="5"/>
       <c r="BF17" s="5"/>
       <c r="BG17" s="5"/>
       <c r="BH17" s="5"/>
       <c r="BI17" s="5"/>
       <c r="BJ17" s="5"/>
       <c r="BK17" s="5"/>
       <c r="BL17" s="5"/>
       <c r="BM17" s="5"/>
       <c r="BN17" s="5"/>
       <c r="BO17" s="5"/>
       <c r="BP17" s="5"/>
       <c r="BQ17" s="5"/>
       <c r="BR17" s="5"/>
       <c r="BS17" s="5"/>
       <c r="BT17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:BS17),"")</f>
         <v/>
       </c>
       <c r="BU17" s="5"/>
     </row>
     <row r="18" spans="1:73">
       <c r="A18" s="5" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -5996,51 +5973,51 @@
       <c r="BC18" s="5"/>
       <c r="BD18" s="5"/>
       <c r="BE18" s="5"/>
       <c r="BF18" s="5"/>
       <c r="BG18" s="5"/>
       <c r="BH18" s="5"/>
       <c r="BI18" s="5"/>
       <c r="BJ18" s="5"/>
       <c r="BK18" s="5"/>
       <c r="BL18" s="5"/>
       <c r="BM18" s="5"/>
       <c r="BN18" s="5"/>
       <c r="BO18" s="5"/>
       <c r="BP18" s="5"/>
       <c r="BQ18" s="5"/>
       <c r="BR18" s="5"/>
       <c r="BS18" s="5"/>
       <c r="BT18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:BS18),"")</f>
         <v/>
       </c>
       <c r="BU18" s="5"/>
     </row>
     <row r="19" spans="1:73">
       <c r="A19" s="5" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -6076,51 +6053,51 @@
       <c r="BC19" s="5"/>
       <c r="BD19" s="5"/>
       <c r="BE19" s="5"/>
       <c r="BF19" s="5"/>
       <c r="BG19" s="5"/>
       <c r="BH19" s="5"/>
       <c r="BI19" s="5"/>
       <c r="BJ19" s="5"/>
       <c r="BK19" s="5"/>
       <c r="BL19" s="5"/>
       <c r="BM19" s="5"/>
       <c r="BN19" s="5"/>
       <c r="BO19" s="5"/>
       <c r="BP19" s="5"/>
       <c r="BQ19" s="5"/>
       <c r="BR19" s="5"/>
       <c r="BS19" s="5"/>
       <c r="BT19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:BS19),"")</f>
         <v/>
       </c>
       <c r="BU19" s="5"/>
     </row>
     <row r="20" spans="1:73">
       <c r="A20" s="5" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -6156,51 +6133,51 @@
       <c r="BC20" s="5"/>
       <c r="BD20" s="5"/>
       <c r="BE20" s="5"/>
       <c r="BF20" s="5"/>
       <c r="BG20" s="5"/>
       <c r="BH20" s="5"/>
       <c r="BI20" s="5"/>
       <c r="BJ20" s="5"/>
       <c r="BK20" s="5"/>
       <c r="BL20" s="5"/>
       <c r="BM20" s="5"/>
       <c r="BN20" s="5"/>
       <c r="BO20" s="5"/>
       <c r="BP20" s="5"/>
       <c r="BQ20" s="5"/>
       <c r="BR20" s="5"/>
       <c r="BS20" s="5"/>
       <c r="BT20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:BS20),"")</f>
         <v/>
       </c>
       <c r="BU20" s="5"/>
     </row>
     <row r="21" spans="1:73">
       <c r="A21" s="5" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -6236,51 +6213,51 @@
       <c r="BC21" s="5"/>
       <c r="BD21" s="5"/>
       <c r="BE21" s="5"/>
       <c r="BF21" s="5"/>
       <c r="BG21" s="5"/>
       <c r="BH21" s="5"/>
       <c r="BI21" s="5"/>
       <c r="BJ21" s="5"/>
       <c r="BK21" s="5"/>
       <c r="BL21" s="5"/>
       <c r="BM21" s="5"/>
       <c r="BN21" s="5"/>
       <c r="BO21" s="5"/>
       <c r="BP21" s="5"/>
       <c r="BQ21" s="5"/>
       <c r="BR21" s="5"/>
       <c r="BS21" s="5"/>
       <c r="BT21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:BS21),"")</f>
         <v/>
       </c>
       <c r="BU21" s="5"/>
     </row>
     <row r="22" spans="1:73">
       <c r="A22" s="5" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -6316,51 +6293,51 @@
       <c r="BC22" s="5"/>
       <c r="BD22" s="5"/>
       <c r="BE22" s="5"/>
       <c r="BF22" s="5"/>
       <c r="BG22" s="5"/>
       <c r="BH22" s="5"/>
       <c r="BI22" s="5"/>
       <c r="BJ22" s="5"/>
       <c r="BK22" s="5"/>
       <c r="BL22" s="5"/>
       <c r="BM22" s="5"/>
       <c r="BN22" s="5"/>
       <c r="BO22" s="5"/>
       <c r="BP22" s="5"/>
       <c r="BQ22" s="5"/>
       <c r="BR22" s="5"/>
       <c r="BS22" s="5"/>
       <c r="BT22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:BS22),"")</f>
         <v/>
       </c>
       <c r="BU22" s="5"/>
     </row>
     <row r="23" spans="1:73">
       <c r="A23" s="5" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -6396,51 +6373,51 @@
       <c r="BC23" s="5"/>
       <c r="BD23" s="5"/>
       <c r="BE23" s="5"/>
       <c r="BF23" s="5"/>
       <c r="BG23" s="5"/>
       <c r="BH23" s="5"/>
       <c r="BI23" s="5"/>
       <c r="BJ23" s="5"/>
       <c r="BK23" s="5"/>
       <c r="BL23" s="5"/>
       <c r="BM23" s="5"/>
       <c r="BN23" s="5"/>
       <c r="BO23" s="5"/>
       <c r="BP23" s="5"/>
       <c r="BQ23" s="5"/>
       <c r="BR23" s="5"/>
       <c r="BS23" s="5"/>
       <c r="BT23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:BS23),"")</f>
         <v/>
       </c>
       <c r="BU23" s="5"/>
     </row>
     <row r="24" spans="1:73">
       <c r="A24" s="5" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -6476,51 +6453,51 @@
       <c r="BC24" s="5"/>
       <c r="BD24" s="5"/>
       <c r="BE24" s="5"/>
       <c r="BF24" s="5"/>
       <c r="BG24" s="5"/>
       <c r="BH24" s="5"/>
       <c r="BI24" s="5"/>
       <c r="BJ24" s="5"/>
       <c r="BK24" s="5"/>
       <c r="BL24" s="5"/>
       <c r="BM24" s="5"/>
       <c r="BN24" s="5"/>
       <c r="BO24" s="5"/>
       <c r="BP24" s="5"/>
       <c r="BQ24" s="5"/>
       <c r="BR24" s="5"/>
       <c r="BS24" s="5"/>
       <c r="BT24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:BS24),"")</f>
         <v/>
       </c>
       <c r="BU24" s="5"/>
     </row>
     <row r="25" spans="1:73">
       <c r="A25" s="5" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -6556,51 +6533,51 @@
       <c r="BC25" s="5"/>
       <c r="BD25" s="5"/>
       <c r="BE25" s="5"/>
       <c r="BF25" s="5"/>
       <c r="BG25" s="5"/>
       <c r="BH25" s="5"/>
       <c r="BI25" s="5"/>
       <c r="BJ25" s="5"/>
       <c r="BK25" s="5"/>
       <c r="BL25" s="5"/>
       <c r="BM25" s="5"/>
       <c r="BN25" s="5"/>
       <c r="BO25" s="5"/>
       <c r="BP25" s="5"/>
       <c r="BQ25" s="5"/>
       <c r="BR25" s="5"/>
       <c r="BS25" s="5"/>
       <c r="BT25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:BS25),"")</f>
         <v/>
       </c>
       <c r="BU25" s="5"/>
     </row>
     <row r="26" spans="1:73">
       <c r="A26" s="5" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -6636,51 +6613,51 @@
       <c r="BC26" s="5"/>
       <c r="BD26" s="5"/>
       <c r="BE26" s="5"/>
       <c r="BF26" s="5"/>
       <c r="BG26" s="5"/>
       <c r="BH26" s="5"/>
       <c r="BI26" s="5"/>
       <c r="BJ26" s="5"/>
       <c r="BK26" s="5"/>
       <c r="BL26" s="5"/>
       <c r="BM26" s="5"/>
       <c r="BN26" s="5"/>
       <c r="BO26" s="5"/>
       <c r="BP26" s="5"/>
       <c r="BQ26" s="5"/>
       <c r="BR26" s="5"/>
       <c r="BS26" s="5"/>
       <c r="BT26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:BS26),"")</f>
         <v/>
       </c>
       <c r="BU26" s="5"/>
     </row>
     <row r="27" spans="1:73">
       <c r="A27" s="5" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -6716,51 +6693,51 @@
       <c r="BC27" s="5"/>
       <c r="BD27" s="5"/>
       <c r="BE27" s="5"/>
       <c r="BF27" s="5"/>
       <c r="BG27" s="5"/>
       <c r="BH27" s="5"/>
       <c r="BI27" s="5"/>
       <c r="BJ27" s="5"/>
       <c r="BK27" s="5"/>
       <c r="BL27" s="5"/>
       <c r="BM27" s="5"/>
       <c r="BN27" s="5"/>
       <c r="BO27" s="5"/>
       <c r="BP27" s="5"/>
       <c r="BQ27" s="5"/>
       <c r="BR27" s="5"/>
       <c r="BS27" s="5"/>
       <c r="BT27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:BS27),"")</f>
         <v/>
       </c>
       <c r="BU27" s="5"/>
     </row>
     <row r="28" spans="1:73">
       <c r="A28" s="5" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -6796,51 +6773,51 @@
       <c r="BC28" s="5"/>
       <c r="BD28" s="5"/>
       <c r="BE28" s="5"/>
       <c r="BF28" s="5"/>
       <c r="BG28" s="5"/>
       <c r="BH28" s="5"/>
       <c r="BI28" s="5"/>
       <c r="BJ28" s="5"/>
       <c r="BK28" s="5"/>
       <c r="BL28" s="5"/>
       <c r="BM28" s="5"/>
       <c r="BN28" s="5"/>
       <c r="BO28" s="5"/>
       <c r="BP28" s="5"/>
       <c r="BQ28" s="5"/>
       <c r="BR28" s="5"/>
       <c r="BS28" s="5"/>
       <c r="BT28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:BS28),"")</f>
         <v/>
       </c>
       <c r="BU28" s="5"/>
     </row>
     <row r="29" spans="1:73">
       <c r="A29" s="5" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -6876,51 +6853,51 @@
       <c r="BC29" s="5"/>
       <c r="BD29" s="5"/>
       <c r="BE29" s="5"/>
       <c r="BF29" s="5"/>
       <c r="BG29" s="5"/>
       <c r="BH29" s="5"/>
       <c r="BI29" s="5"/>
       <c r="BJ29" s="5"/>
       <c r="BK29" s="5"/>
       <c r="BL29" s="5"/>
       <c r="BM29" s="5"/>
       <c r="BN29" s="5"/>
       <c r="BO29" s="5"/>
       <c r="BP29" s="5"/>
       <c r="BQ29" s="5"/>
       <c r="BR29" s="5"/>
       <c r="BS29" s="5"/>
       <c r="BT29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:BS29),"")</f>
         <v/>
       </c>
       <c r="BU29" s="5"/>
     </row>
     <row r="30" spans="1:73">
       <c r="A30" s="5" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -6956,51 +6933,51 @@
       <c r="BC30" s="5"/>
       <c r="BD30" s="5"/>
       <c r="BE30" s="5"/>
       <c r="BF30" s="5"/>
       <c r="BG30" s="5"/>
       <c r="BH30" s="5"/>
       <c r="BI30" s="5"/>
       <c r="BJ30" s="5"/>
       <c r="BK30" s="5"/>
       <c r="BL30" s="5"/>
       <c r="BM30" s="5"/>
       <c r="BN30" s="5"/>
       <c r="BO30" s="5"/>
       <c r="BP30" s="5"/>
       <c r="BQ30" s="5"/>
       <c r="BR30" s="5"/>
       <c r="BS30" s="5"/>
       <c r="BT30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:BS30),"")</f>
         <v/>
       </c>
       <c r="BU30" s="5"/>
     </row>
     <row r="31" spans="1:73">
       <c r="A31" s="5" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -14303,6608 +14280,6668 @@
         <v>128</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>129</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>130</v>
       </c>
       <c r="K4" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="E5" s="5"/>
-[...1 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="E5" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>115</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>136</v>
+      </c>
       <c r="K5" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K6" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>3.1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K7" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>3.2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="K8" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.3</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="K9" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>4.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="K10" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>4.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="K11" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>5.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="K12" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>5.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="K13" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>6.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="K14" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>6.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="K15" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>6.3</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="K16" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>7.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>199</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>202</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>128</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>204</v>
+      </c>
       <c r="K17" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>7.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="K18" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>8.1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="K19" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>8.2</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="K20" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>9.1</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="K21" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.2</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="K22" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>10.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="H23" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="E23" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I23" s="5" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="K23" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>10.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="K24" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="5">
         <v>1.1</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>112</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>113</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>114</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>116</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>117</v>
       </c>
       <c r="K25" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="5">
         <v>1.2</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>120</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>121</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>122</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>123</v>
       </c>
       <c r="K26" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B27" s="5">
         <v>1.3</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>125</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>126</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>127</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>129</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>130</v>
       </c>
       <c r="K27" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B28" s="5">
         <v>2.1</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="E28" s="5"/>
-[...1 lines deleted...]
-      <c r="G28" s="5"/>
+      <c r="E28" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="H28" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J28" s="5"/>
+        <v>115</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>136</v>
+      </c>
       <c r="K28" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="5">
         <v>2.2</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K29" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B30" s="5">
         <v>3.1</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K30" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="5">
         <v>3.2</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="K31" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B32" s="5">
         <v>3.3</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="K32" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B33" s="5">
         <v>4.1</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="K33" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="5">
         <v>4.2</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="K34" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="5">
         <v>5.1</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="K35" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B36" s="5">
         <v>5.2</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="K36" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B37" s="5">
         <v>6.1</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="K37" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B38" s="5">
         <v>6.2</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="K38" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B39" s="5">
         <v>6.3</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="K39" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B40" s="5">
         <v>7.1</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>251</v>
-[...3 lines deleted...]
-      <c r="G40" s="5"/>
+        <v>260</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>202</v>
+      </c>
       <c r="H40" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J40" s="5"/>
+        <v>128</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>204</v>
+      </c>
       <c r="K40" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B41" s="5">
         <v>7.2</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="K41" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B42" s="5">
         <v>8.1</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="K42" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B43" s="5">
         <v>8.2</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="K43" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B44" s="5">
         <v>9.1</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="K44" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B45" s="5">
         <v>9.2</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="K45" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B46" s="5">
         <v>10.1</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="K46" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B47" s="5">
         <v>10.2</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="K47" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B48" s="5">
         <v>1.1</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>112</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>113</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>114</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I48" s="5" t="s">
         <v>116</v>
       </c>
       <c r="J48" s="5" t="s">
         <v>117</v>
       </c>
       <c r="K48" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B49" s="5">
         <v>1.2</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>120</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>121</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I49" s="5" t="s">
         <v>122</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>123</v>
       </c>
       <c r="K49" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B50" s="5">
         <v>1.3</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>125</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>126</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>127</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I50" s="5" t="s">
         <v>129</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>130</v>
       </c>
       <c r="K50" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B51" s="5">
         <v>2.1</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="E51" s="5"/>
-[...1 lines deleted...]
-      <c r="G51" s="5"/>
+      <c r="E51" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="H51" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J51" s="5"/>
+        <v>115</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>136</v>
+      </c>
       <c r="K51" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B52" s="5">
         <v>2.2</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K52" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B53" s="5">
         <v>3.1</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K53" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B54" s="5">
         <v>3.2</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="K54" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B55" s="5">
         <v>3.3</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="K55" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B56" s="5">
         <v>4.1</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="K56" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="5">
         <v>4.2</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="K57" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="5">
         <v>5.1</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="G58" s="5" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="K58" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B59" s="5">
         <v>5.2</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="K59" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B60" s="5">
         <v>6.1</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="K60" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B61" s="5">
         <v>6.2</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="G61" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="K61" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B62" s="5">
         <v>6.3</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="K62" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B63" s="5">
         <v>7.1</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>251</v>
-[...3 lines deleted...]
-      <c r="G63" s="5"/>
+        <v>260</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>202</v>
+      </c>
       <c r="H63" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J63" s="5"/>
+        <v>128</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>204</v>
+      </c>
       <c r="K63" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B64" s="5">
         <v>7.2</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="K64" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B65" s="5">
         <v>8.1</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="K65" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B66" s="5">
         <v>8.2</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="K66" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B67" s="5">
         <v>9.1</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="K67" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B68" s="5">
         <v>9.2</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="K68" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B69" s="5">
         <v>10.1</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="K69" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B70" s="5">
         <v>10.2</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="K70" s="7">
         <v>1.45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I155"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C4" s="5">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C5" s="5">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C6" s="5">
         <v>3</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C7" s="5">
         <v>4</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C8" s="5">
         <v>5</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C9" s="5">
         <v>6</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C10" s="5">
         <v>7</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C12" s="5">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C13" s="5">
         <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C14" s="5">
         <v>4</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C15" s="5">
         <v>5</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C16" s="5">
         <v>6</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C17" s="5">
         <v>7</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C18" s="5">
         <v>8</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C19" s="5">
         <v>9</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C20" s="5">
         <v>10</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C21" s="5">
         <v>11</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C22" s="5">
         <v>12</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C23" s="5">
         <v>1</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C24" s="5">
         <v>2</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C25" s="5">
         <v>3</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C26" s="5">
         <v>4</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C27" s="5">
         <v>5</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C28" s="5">
         <v>6</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C29" s="5">
         <v>7</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C30" s="5">
         <v>8</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C31" s="5">
         <v>9</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C32" s="5">
         <v>10</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C33" s="5">
         <v>11</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C34" s="5">
         <v>12</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C35" s="5">
         <v>13</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C36" s="5">
         <v>14</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C37" s="5">
         <v>15</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C38" s="5">
         <v>16</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C39" s="5">
         <v>17</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C40" s="5">
         <v>18</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C41" s="5">
         <v>19</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C42" s="5">
         <v>20</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C43" s="5">
         <v>21</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C44" s="5">
         <v>22</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C45" s="5">
         <v>1</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C46" s="5">
         <v>2</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C47" s="5">
         <v>3</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C48" s="5">
         <v>4</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C49" s="5">
         <v>5</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C50" s="5">
         <v>6</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C51" s="5">
         <v>7</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C52" s="5">
         <v>8</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C53" s="5">
         <v>1</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C54" s="5">
         <v>2</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C55" s="5">
         <v>3</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C56" s="5">
         <v>4</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C57" s="5">
         <v>5</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C58" s="5">
         <v>6</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C59" s="5">
         <v>7</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C60" s="5">
         <v>1</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C61" s="5">
         <v>2</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C62" s="5">
         <v>3</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C63" s="5">
         <v>4</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C64" s="5">
         <v>5</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C65" s="5">
         <v>6</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C66" s="5">
         <v>7</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C67" s="5">
         <v>1</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C68" s="5">
         <v>2</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C69" s="5">
         <v>3</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C70" s="5">
         <v>4</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C71" s="5">
         <v>1</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C72" s="5">
         <v>2</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C73" s="5">
         <v>3</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C74" s="5">
         <v>4</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C75" s="5">
         <v>5</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C76" s="5">
         <v>6</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C77" s="5">
         <v>1</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C78" s="5">
         <v>2</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C79" s="5">
         <v>3</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C80" s="5">
         <v>4</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C81" s="5">
         <v>5</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C82" s="5">
         <v>6</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C83" s="5">
         <v>7</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C84" s="5">
         <v>8</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C85" s="5">
         <v>9</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C86" s="5">
         <v>10</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C87" s="5">
         <v>11</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C88" s="5">
         <v>12</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C89" s="5">
         <v>13</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C90" s="5">
         <v>14</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C91" s="5">
         <v>15</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C92" s="5">
         <v>16</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C93" s="5">
         <v>1</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C94" s="5">
         <v>2</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C95" s="5">
         <v>3</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C96" s="5">
         <v>4</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C97" s="5">
         <v>5</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C98" s="5">
         <v>6</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C99" s="5">
         <v>7</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C100" s="5">
         <v>8</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C101" s="5">
         <v>9</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C102" s="5">
         <v>10</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C103" s="5">
         <v>11</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C104" s="5">
         <v>12</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C105" s="5">
         <v>1</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C106" s="5">
         <v>2</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C107" s="5">
         <v>3</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C108" s="5">
         <v>4</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C109" s="5">
         <v>5</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C110" s="5">
         <v>6</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C111" s="5">
         <v>7</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C112" s="5">
         <v>8</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C113" s="5">
         <v>9</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C114" s="5">
         <v>10</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C115" s="5">
         <v>1</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C116" s="5">
         <v>2</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>379</v>
+        <v>347</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C117" s="5">
         <v>1</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C118" s="5">
         <v>2</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C119" s="5">
         <v>3</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C120" s="5">
         <v>4</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C121" s="5">
         <v>1</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C122" s="5">
         <v>2</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C123" s="5">
         <v>3</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C124" s="5">
         <v>4</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C125" s="5">
         <v>5</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C126" s="5">
         <v>6</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>384</v>
+        <v>302</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C127" s="5">
         <v>1</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C128" s="5">
         <v>2</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C129" s="5">
         <v>3</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C130" s="5">
         <v>4</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C131" s="5">
         <v>5</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C132" s="5">
         <v>6</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C133" s="5">
         <v>7</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C134" s="5">
         <v>8</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C135" s="5">
         <v>9</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C136" s="5">
         <v>10</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C137" s="5">
         <v>11</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C138" s="5">
         <v>12</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C139" s="5">
         <v>13</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C140" s="5">
         <v>1</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C141" s="5">
         <v>2</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C142" s="5">
         <v>3</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C143" s="5">
         <v>4</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C144" s="5">
         <v>5</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C145" s="5">
         <v>6</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>393</v>
+        <v>369</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C146" s="5">
         <v>1</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C147" s="5">
         <v>2</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C148" s="5">
         <v>3</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C149" s="5">
         <v>4</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C150" s="5">
         <v>5</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C151" s="5">
         <v>6</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C152" s="5">
         <v>7</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C153" s="5">
         <v>8</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C154" s="5">
         <v>9</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C155" s="5">
         <v>10</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>