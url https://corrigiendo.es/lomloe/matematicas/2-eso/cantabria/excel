--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:30</t>
+    <t>01/09/2026 13:06</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>