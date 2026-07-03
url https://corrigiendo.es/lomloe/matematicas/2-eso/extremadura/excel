--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:22</t>
+    <t>03/07/2026 18:15</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -397,240 +397,240 @@
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Estrategias variadas de recuento sistemático en situaciones de la vida cotidiana.</t>
   </si>
   <si>
     <t>Adaptación del conteo al tamaño de los números en problemas de la vida cotidiana.</t>
   </si>
   <si>
-    <t>culadora.</t>
+    <t>Números grandes y pequeños: notación exponencial y científica y uso de la calculadora.</t>
   </si>
   <si>
     <t>Realización de estimaciones con la precisión requerida.</t>
   </si>
   <si>
     <t>Números enteros, fraccionarios, decimales y raíces en la expresión de cantidades en contextos de la vida cotidiana.</t>
   </si>
   <si>
     <t>Diferentes formas de representación de números enteros, fraccionarios y decimales, incluida la recta numérica.</t>
   </si>
   <si>
     <t>Porcentajes mayores que 100 y menores que 1: interpretación.</t>
   </si>
   <si>
     <t>Estrategias de cálculo mental con números naturales, fracciones y decimales.</t>
   </si>
   <si>
     <t>Operaciones con números enteros, fraccionarios o decimales en situaciones contextualizadas.</t>
   </si>
   <si>
     <t>Relaciones inversas entre las operaciones (adición y sustracción; multiplicación y división; elevar al cuadrado y extraer la raíz cuadrada): comprensión y utilización en la simplificación y resolución de problemas.</t>
   </si>
   <si>
     <t>Efecto de las operaciones aritméticas con números enteros, fracciones y expresiones decimales.</t>
   </si>
   <si>
-    <t>rales, enteros, fraccionarios y decimales tanto mentalmente como de forma manual, con calculadora u hoja de cálculo.</t>
+    <t>Propiedades de las operaciones (suma, resta, multiplicación, división y potenciación): cálculos de manera eficiente con números naturales, enteros, fraccionarios y decimales tanto mentalmente como de forma manual, con calculadora u hoja de cálculo.</t>
   </si>
   <si>
     <t>Factores, múltiplos y divisores. Factorización en números primos para resolver problemas: estrategias y herramientas.</t>
   </si>
   <si>
     <t>Comparación y ordenación de fracciones, decimales y porcentajes: situación exacta o aproximada en la recta numérica.</t>
   </si>
   <si>
     <t>Selección de la representación adecuada para una misma cantidad en cada situación o problema.</t>
   </si>
   <si>
-    <t>dades numéricas.</t>
+    <t>Patrones y regularidades numéricas.</t>
   </si>
   <si>
     <t>Razones y proporciones: comprensión y representación de relaciones cuantitativas.</t>
   </si>
   <si>
-    <t>prensión y resolución de problemas.</t>
+    <t>Porcentajes: comprensión y resolución de problemas.</t>
   </si>
   <si>
     <t>Situaciones de proporcionalidad (directa, inversa y compuesta) en diferentes contextos: análisis y desarrollo de métodos para la resolución de problemas (aumentos y disminuciones porcentuales, rebajas y subidas de precios, impuestos, escalas, cambio de divisas, velocidad y tiempo, etc.).</t>
   </si>
   <si>
     <t>Información numérica en contextos financieros sencillos: interpretación.</t>
   </si>
   <si>
     <t>Métodos para la toma de decisiones de consumo responsable: relaciones calidadprecio y valor-precio en contextos cotidianos.</t>
   </si>
   <si>
     <t>Atributos mensurables de los objetos físicos y matemáticos: investigación y relación entre los mismos.</t>
   </si>
   <si>
     <t>Estrategias de elección de las unidades y operaciones adecuadas en problemas que impliquen medida.</t>
   </si>
   <si>
     <t>Formulación de conjeturas sobre medidas o relaciones entre las mismas basadas en estimaciones.</t>
   </si>
   <si>
     <t>Estrategias para la toma de decisión justificada del grado de precisión requerida en situaciones de medida.</t>
   </si>
   <si>
-    <t>mensionales: deducción, interpretación y aplicación.</t>
+    <t>Longitudes, áreas y volúmenes en figuras planas y tridimensionales: deducción, interpretación y aplicación.</t>
   </si>
   <si>
     <t>Representaciones planas de objetos tridimensionales en la visualización y resolución de problemas de áreas.</t>
   </si>
   <si>
     <t>Representaciones de objetos geométricos con propiedades fijadas, como las longitudes de los lados o las medidas de los ángulos.</t>
   </si>
   <si>
-    <t>dad como medida asociada a la incertidumbre de experimentos aleatorios.</t>
+    <t>La probabilidad como medida asociada a la incertidumbre de experimentos aleatorios.</t>
   </si>
   <si>
     <t>Figuras geométricas planas y tridimensionales: descripción y clasificación en función de sus propiedades o características.</t>
   </si>
   <si>
     <t>Relaciones geométricas como la congruencia, la semejanza y la relación pitagórica en figuras planas y tridimensionales: identificación y aplicación.</t>
   </si>
   <si>
     <t>Construcción de figuras geométricas con herramientas manipulativas y digitales (programas de geometría dinámica, realidad aumentada…).</t>
   </si>
   <si>
     <t>Relaciones espaciales: localización y descripción mediante coordenadas geométricas y otros sistemas de representación.</t>
   </si>
   <si>
-    <t>ciones elementales como giros, traslaciones y simetrías en situaciones diversas utilizando herramientas tecnológicas o manipulativas.</t>
+    <t>Transformaciones elementales como giros, traslaciones y simetrías en situaciones diversas utilizando herramientas tecnológicas o manipulativas.</t>
   </si>
   <si>
     <t>Modelización geométrica: relaciones numéricas y algebraicas en la resolución de problemas.</t>
   </si>
   <si>
     <t>Relaciones geométricas en contextos matemáticos y no matemáticos (arte, ciencia, vida diaria…).</t>
   </si>
   <si>
     <t>Patrones, pautas y regularidades: observación y determinación de la regla de formación en casos sencillos.</t>
   </si>
   <si>
     <t>Modelización de situaciones de la vida cotidiana usando representaciones matemáticas y el lenguaje algebraico.</t>
   </si>
   <si>
     <t>Estrategias de deducción de conclusiones razonables a partir de un modelo matemático.</t>
   </si>
   <si>
     <t>Variable: comprensión del concepto en sus diferentes naturalezas.</t>
   </si>
   <si>
     <t>Relaciones lineales y cuadráticas en situaciones de la vida cotidiana o matemáticamente relevantes: expresión mediante álgebra simbólica.</t>
   </si>
   <si>
     <t>Equivalencia de expresiones algebraicas en la resolución de problemas basados en relaciones lineales y cuadráticas.</t>
   </si>
   <si>
     <t>Estrategias de búsqueda de soluciones en ecuaciones y sistemas lineales y ecuaciones cuadráticas en situaciones de la vida cotidiana.</t>
   </si>
   <si>
     <t>Ecuaciones: resolución mediante el uso de la tecnología.</t>
   </si>
   <si>
     <t>Relaciones cuantitativas en situaciones de la vida cotidiana y clases de funciones que las modelizan.</t>
   </si>
   <si>
-    <t>paración de diferentes modos de representación, tablas, gráficas o expresiones algebraicas, y sus propiedades a partir de ellas.</t>
+    <t>Relaciones lineales y cuadráticas: identificación y comparación de diferentes modos de representación, tablas, gráficas o expresiones algebraicas, y sus propiedades a partir de ellas.</t>
   </si>
   <si>
     <t>Estrategias de deducción de la información relevante de una función mediante el uso de diferentes representaciones simbólicas.</t>
   </si>
   <si>
-    <t>ción y transferencia de procesos de resolución de problemas a otras situaciones.</t>
-[...2 lines deleted...]
-    <t>útiles en la interpretación y modificación de algoritmos.</t>
+    <t>Generalización y transferencia de procesos de resolución de problemas a otras situaciones.</t>
+  </si>
+  <si>
+    <t>Estrategias útiles en la interpretación y modificación de algoritmos.</t>
   </si>
   <si>
     <t>Estrategias de formulación de cuestiones susceptibles de ser analizadas mediante programas y otras herramientas.</t>
   </si>
   <si>
     <t>Estrategias de recogida y organización de datos de situaciones de la vida cotidiana que involucran una sola variable. Diferencia entre variable y valores individuales.</t>
   </si>
   <si>
     <t>Análisis e interpretación de tablas y gráficos estadísticos de variables cualitativas, cuantitativas discretas y cuantitativas continuas en contextos reales.</t>
   </si>
   <si>
-    <t>dísticos: representación mediante diferentes tecnologías (calculadora, hoja de cálculo, aplicaciones...) y elección del más adecuado.</t>
+    <t>Gráficos estadísticos: representación mediante diferentes tecnologías (calculadora, hoja de cálculo, aplicaciones...) y elección del más adecuado.</t>
   </si>
   <si>
     <t>Medidas de localización: interpretación y cálculo con apoyo tecnológico en situaciones reales.</t>
   </si>
   <si>
     <t>Variabilidad: interpretación y cálculo, con apoyo tecnológico, de medidas de dispersión en situaciones reales.</t>
   </si>
   <si>
     <t>Comparación de dos conjuntos de datos atendiendo a las medidas de localización y dispersión.</t>
   </si>
   <si>
     <t>Fenómenos deterministas y aleatorios: identificación.</t>
   </si>
   <si>
     <t>. Experimentos simples: planificación, realización y análisis de la incertidumbre asociada.</t>
   </si>
   <si>
-    <t>place.</t>
+    <t>Asignación de probabilidades mediante experimentación, el concepto de frecuencia relativa y la regla de Laplace.</t>
   </si>
   <si>
     <t>Formulación de preguntas adecuadas que permitan conocer las características de interés de una población.</t>
   </si>
   <si>
     <t>Datos relevantes para dar respuesta a cuestiones planteadas en investigaciones estadísticas: presentación de la información procedente de una muestra mediante herramientas digitales.</t>
   </si>
   <si>
     <t>Estrategias de deducción de conclusiones a partir de una muestra con el fin de emitir juicios y tomar decisiones adecuadas.</t>
   </si>
   <si>
-    <t>cional: emociones que intervienen en el aprendizaje de las matemáticas. Autoconciencia y autorregulación.</t>
+    <t>Gestión emocional: emociones que intervienen en el aprendizaje de las matemáticas. Autoconciencia y autorregulación.</t>
   </si>
   <si>
     <t>Estrategias de fomento de la curiosidad, la iniciativa, la perseverancia y la resiliencia en el aprendizaje de las matemáticas.</t>
   </si>
   <si>
-    <t>dad cognitiva: apertura a cambios de estrategia y transformación del error en oportunidad de aprendizaje.</t>
-[...2 lines deleted...]
-    <t>perativas para optimizar el trabajo en equipo y compartir y construir conocimiento matemático.</t>
+    <t>Estrategias de fomento de la flexibilidad cognitiva: apertura a cambios de estrategia y transformación del error en oportunidad de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Técnicas cooperativas para optimizar el trabajo en equipo y compartir y construir conocimiento matemático.</t>
   </si>
   <si>
     <t>Conductas empáticas y estrategias de gestión de conflictos.</t>
   </si>
   <si>
     <t>Actitudes inclusivas y aceptación de la diversidad presente en el aula y en la sociedad.</t>
   </si>
   <si>
     <t>La contribución de las matemáticas al desarrollo de los distintos ámbitos del conocimiento humano sin olvidar la perspectiva de género.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
@@ -1076,231 +1076,210 @@
   <si>
     <t xml:space="preserve">
 • Implementar 'Diarios de Aprendizaje Grupal' donde el equipo no solo entregue la solución de un reto, sino que narre mediante audio o texto cómo gestionaron un desacuerdo sobre un procedimiento matemático.
 • Organizar 'Tutorías entre Iguales' grabadas en vídeo corto donde un alumno explica a otro un concepto de proporcionalidad, evaluando no solo el contenido técnico sino la asertividad y el respeto en la explicación.
 • Realizar 'Debates de Estrategias' donde los equipos defiendan diferentes métodos para resolver un mismo sistema de ecuaciones, utilizando plantillas de frases para la discrepancia respetuosa (ej. 'Entiendo tu planteamiento, pero yo propongo...').</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Diseñar 'Proyectos de Impacto Social' donde los equipos utilicen la estadística para analizar problemas del centro (ej. ruido en el patio), fomentando la identidad positiva al ver la utilidad real y social de sus cálculos.
 • Establecer un 'Sistema de Insignias de Bienestar' que premie comportamientos como 'El mejor apoyo ante un bloqueo numérico' o 'La escucha activa en el diseño de poliedros', reforzando el clima emocional del aula.
 • Permitir la 'Autoevaluación de Roles' al final de cada unidad, donde cada estudiante reflexione sobre su contribución al éxito del equipo y proponga un objetivo de mejora personal en su interacción social matemática.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas de la vida cotidiana y propios de las matemáticas, aplicando diferentes estrategias y formas de razonamiento.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5</t>
+  </si>
+  <si>
+    <t>Analizar las soluciones de un problema usando diferentes técnicas y herramientas, evaluando las respuestas obtenidas, para verificar su validez e idoneidad.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas sencillas o plantear problemas de forma autónoma, reconociendo el valor del razonamiento y la argumentación.</t>
+  </si>
+  <si>
+    <t>STEM4, CD2</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Utilizar los principios del pensamiento computacional organizando datos, descomponiendo en partes, reconociendo patrones, interpretando, modificando y creando algoritmos.</t>
+  </si>
+  <si>
     <t>STEM1, STEM2</t>
   </si>
   <si>
-    <t>CD2, CPSAA5</t>
-[...80 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colaborativos.</t>
+    <t>Reconocer y utilizar conexiones entre los diferentes elementos matemáticos, interconectando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CC3</t>
+  </si>
+  <si>
+    <t>Identificar las matemáticas implicadas en otras materias y en situaciones reales susceptibles de ser abordadas en términos matemáticos, interrelacionando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, STEM1</t>
+  </si>
+  <si>
+    <t>Representar, de forma individual y colectiva, conceptos, procedimientos, información y resultados matemáticos, usando diferentes tecnologías, para visualizar ideas y estructurar procesos matemáticos.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL3, STEM1</t>
+  </si>
+  <si>
+    <t>Comunicar de forma individual y colectiva conceptos, procedimientos y argumentos matemáticos, usando lenguaje oral, escrito o gráfico, utilizando la terminología matemática apropiada.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales, identificando y gestionando emociones, poniendo en práctica estrategias de aceptación del error como parte del proceso de aprendizaje y adaptándose ante situaciones de incertidumbre.</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA4, CC2</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas sociales reconociendo y respetando las emociones y experiencias de los demás, participando activa y reflexivamente en proyectos en equipos heterogéneos con roles asignados.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza y estudia el decreto autonómico que desarrolla el RD 217/2022 para 2.º ESO en tu comunidad. Anota las competencias específicas (CE), criterios de evaluación y saberes básicos propios de tu CCAA. Cada comunidad puede añadir o modificar hasta un 40% de los elementos.</t>
+  </si>
+  <si>
+    <t>No te fíes solo del RD nacional; las CCAA suelen publicar decretos con numeración distinta. Busca en el BOE autonómico o en la web de la consejería de educación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Crea una tabla con las 10 competencias específicas de Matemáticas y sus 69 criterios de evaluación asociados. Usa los códigos oficiales (p.ej., CEMAT.2.3). Hoja de cálculo recomendada para filtrar y ordenar.</t>
+  </si>
+  <si>
+    <t>Agrupa los criterios por bloques (Sentido numérico, Álgebra, Geometría, etc.) para ver la relación con los saberes. Así evitarás duplicidades.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Identifica qué criterios son esenciales (por su peso en la competencia matemática) y decide qué instrumentos de evaluación usarás: problemas, proyectos, pruebas escritas, observación (rúbrica). A cada criterio asígnale uno o dos instrumentos principales.</t>
+  </si>
+  <si>
+    <t>En 2.º ESO, da prioridad a criterios de 'resolver problemas' y 'comunicar razonamientos' (por ejemplo, CEMAT.1 y CEMAT.5) frente a los meramente procedimentales. Usa rúbricas simples de 3 niveles.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Distribuye los 168 saberes básicos en tres trimestres, teniendo en cuenta los 5 bloques y la carga de 3 horas semanales. Procura que cada trimestre incluya al menos 3 bloques para mantener la visión global.</t>
+  </si>
+  <si>
+    <t>No repartas linealmente; deja un 15% del tiempo al final del tercer trimestre para un proyecto global y repaso. Así cubres imprevistos y atiendes a la diversidad.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>Elabora una situación de aprendizaje (SDA) por trimestre que integre varios criterios y saberes. Por ejemplo: 'Organizar una excursión escolar' (cálculo de distancias, presupuesto, escalas). Define productos, temporización, criterios evaluados y rúbrica.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la SDA tenga un contexto realista para el alumnado de 2.º ESO: relacionada con su vida cotidiana o intereses. Así fomentas la motivación y la transferencia de aprendizajes.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la vinculación de las 10 Competencias Específicas de Matemáticas con los Descriptores Operativos del Perfil de Salida (STEM, CD, CPSAA).</t>
-[...56 lines deleted...]
-    <t>No ponderes los saberes (temas), pondera los criterios. Si un criterio se repite en varias unidades, haz la media aritmética o quédate con la última observación (evaluación continua).</t>
+    <t>Con tu departamento, acuerda el peso de cada instrumento en la calificación final. Ejemplo: 30% pruebas escritas, 40% tareas competenciales (SDA, problemas), 20% proyectos, 10% observación diaria. Documenta en la programación.</t>
+  </si>
+  <si>
+    <t>No asignes más del 40% a las pruebas escritas en 2.º ESO; la LOMLOE prioriza la evaluación competencial. Incluye instrumentos variados como diarios de aprendizaje o debates matemáticos.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) para los 168 saberes y cómo recuperarás los criterios no alcanzados sin depender exclusivamente de un examen final.</t>
-[...2 lines deleted...]
-    <t>Prepara 'fichas de andamiaje' para el bloque de Geometría (Pitagoras); muchos alumnos fallan por falta de visión espacial, no por falta de competencia matemática.</t>
+    <t>Incluye medidas ordinarias (refuerzo, adaptaciones no significativas) y específicas (ACNEAE). Define plan de recuperación: pruebas específicas, entrega de tareas pendientes, proyecto extra por trimestre.</t>
+  </si>
+  <si>
+    <t>Especifica cómo se recupera cada criterio no superado, no solo la nota global. Por ejemplo, 'el alumno volverá a resolver un problema similar para el criterio CEMAT.1.2'. Esto tranquiliza a la inspección.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
@@ -2054,831 +2033,817 @@
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
         <v>187</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="5"/>
+      <c r="D3" s="5" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="C4" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="D5" s="5" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="C6" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="D6" s="5" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>319</v>
-[...3 lines deleted...]
-      </c>
+        <v>317</v>
+      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>322</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>328</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>347</v>
+        <v>333</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8">
         <f>SUM(E3:E2)</f>
         <v>0</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:D31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="6" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5">
         <f>IFERROR(AVERAGE(C2:C2),"")</f>
         <v>0</v>
       </c>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5">
         <f>IFERROR(AVERAGE(C3:C3),"")</f>
         <v>0</v>
       </c>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <f>IFERROR(AVERAGE(C4:C4),"")</f>
         <v>0</v>
       </c>
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5">
         <f>IFERROR(AVERAGE(C5:C5),"")</f>
         <v>0</v>
       </c>
       <c r="D5" s="5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5">
         <f>IFERROR(AVERAGE(C6:C6),"")</f>
         <v>0</v>
       </c>
       <c r="D6" s="5"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5">
         <f>IFERROR(AVERAGE(C7:C7),"")</f>
         <v>0</v>
       </c>
       <c r="D7" s="5"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5">
         <f>IFERROR(AVERAGE(C8:C8),"")</f>
         <v>0</v>
       </c>
       <c r="D8" s="5"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5">
         <f>IFERROR(AVERAGE(C9:C9),"")</f>
         <v>0</v>
       </c>
       <c r="D9" s="5"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5">
         <f>IFERROR(AVERAGE(C10:C10),"")</f>
         <v>0</v>
       </c>
       <c r="D10" s="5"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5">
         <f>IFERROR(AVERAGE(C11:C11),"")</f>
         <v>0</v>
       </c>
       <c r="D11" s="5"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5">
         <f>IFERROR(AVERAGE(C12:C12),"")</f>
         <v>0</v>
       </c>
       <c r="D12" s="5"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5">
         <f>IFERROR(AVERAGE(C13:C13),"")</f>
         <v>0</v>
       </c>
       <c r="D13" s="5"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5">
         <f>IFERROR(AVERAGE(C14:C14),"")</f>
         <v>0</v>
       </c>
       <c r="D14" s="5"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5">
         <f>IFERROR(AVERAGE(C15:C15),"")</f>
         <v>0</v>
       </c>
       <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5">
         <f>IFERROR(AVERAGE(C16:C16),"")</f>
         <v>0</v>
       </c>
       <c r="D16" s="5"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5">
         <f>IFERROR(AVERAGE(C17:C17),"")</f>
         <v>0</v>
       </c>
       <c r="D17" s="5"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5">
         <f>IFERROR(AVERAGE(C18:C18),"")</f>
         <v>0</v>
       </c>
       <c r="D18" s="5"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5">
         <f>IFERROR(AVERAGE(C19:C19),"")</f>
         <v>0</v>
       </c>
       <c r="D19" s="5"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5">
         <f>IFERROR(AVERAGE(C20:C20),"")</f>
         <v>0</v>
       </c>
       <c r="D20" s="5"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5">
         <f>IFERROR(AVERAGE(C21:C21),"")</f>
         <v>0</v>
       </c>
       <c r="D21" s="5"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5">
         <f>IFERROR(AVERAGE(C22:C22),"")</f>
         <v>0</v>
       </c>
       <c r="D22" s="5"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5">
         <f>IFERROR(AVERAGE(C23:C23),"")</f>
         <v>0</v>
       </c>
       <c r="D23" s="5"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5">
         <f>IFERROR(AVERAGE(C24:C24),"")</f>
         <v>0</v>
       </c>
       <c r="D24" s="5"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5">
         <f>IFERROR(AVERAGE(C25:C25),"")</f>
         <v>0</v>
       </c>
       <c r="D25" s="5"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5">
         <f>IFERROR(AVERAGE(C26:C26),"")</f>
         <v>0</v>
       </c>
       <c r="D26" s="5"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5">
         <f>IFERROR(AVERAGE(C27:C27),"")</f>
         <v>0</v>
       </c>
       <c r="D27" s="5"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5">
         <f>IFERROR(AVERAGE(C28:C28),"")</f>
         <v>0</v>
       </c>
       <c r="D28" s="5"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5">
         <f>IFERROR(AVERAGE(C29:C29),"")</f>
         <v>0</v>
       </c>
       <c r="D29" s="5"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5">
         <f>IFERROR(AVERAGE(C30:C30),"")</f>
         <v>0</v>
       </c>
       <c r="D30" s="5"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5">
         <f>IFERROR(AVERAGE(C31:C31),"")</f>
         <v>0</v>
       </c>
       <c r="D31" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>