--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:15</t>
+    <t>03/07/2026 19:30</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>