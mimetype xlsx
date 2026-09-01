--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:30</t>
+    <t>01/09/2026 13:11</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>