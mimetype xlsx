--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="571">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="696">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:21</t>
+    <t>03/07/2026 17:59</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid no ha publicado decreto autonómico propio; aplica íntegramente el RD 217/2022 de la ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Matemáticas</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Mantiene todos los elementos del currículo estatal sin modificaciones.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación didáctica debe basarse exclusivamente en el BOE, sin adaptaciones autonómicas adicionales.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -232,51 +256,51 @@
   <si>
     <t>CE.4</t>
   </si>
   <si>
     <t>Utilizar los principios del pensamiento computacional organizando datos, descomponiendo en partes, reconociendo patrones, interpretando, modificando y creando algoritmos, para modelizar situaciones y resolver problemas de forma eficaz.</t>
   </si>
   <si>
     <t>Enseñar a los estudiantes a estructurar su razonamiento lógico mediante pasos ordenados y patrones para solucionar retos matemáticos de forma sistemática.</t>
   </si>
   <si>
     <t>El alumnado divide problemas complejos en pasos sencillos, identifica reglas que se repiten y diseña instrucciones claras o diagramas para encontrar soluciones eficientes.</t>
   </si>
   <si>
     <t>No es simplemente usar una calculadora, ni aprender sintaxis de programación, ni memorizar fórmulas. Es diseñar procesos lógicos para resolver cualquier situación problemática.</t>
   </si>
   <si>
     <t>Crear un diagrama de flujo que explique paso a paso cómo calcular el precio final de un producto tras aplicar diferentes descuentos sucesivos.</t>
   </si>
   <si>
     <t>modelizar</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Reconocer y utilizar conexiones entre los diferentes elementos matemáticos matemáticas como un todo integrado. La conexión entre los diferentes conceptos, procedimientos e ideas matemáticas aporta una compresión más profunda y duradera de los conocimientos adquiridos, proporcionando una visión más amplia sobre el propio conocimiento. Percibir las matemáticas como un todo implica estudiar sus conexiones internas y reflexionar sobre ellas, tanto las existentes entre los bloques de saberes, entre las matemáticas de distintos niveles o las de diferentes etapas educativas. El desarrollo de esta competencia conlleva enlazar las nuevas ideas matemáticas con ideas previas, reconocer y utilizar las conexiones entre ideas matemáticas en la resolución de problemas y comprender cómo unas ideas se construyen sobre otras para formar un todo integrado. I del Real Decreto, de 29 de marzo:</t>
+    <t>Reconocer y utilizar conexiones entre los diferentes elementos matemáticos matemáticas como un todo integrado. La conexión entre los diferentes conceptos, procedimientos e ideas matemáticas aporta una compresión más profunda y duradera de los conocimientos adquiridos, proporcionando una visión más amplia sobre el propio conocimiento. Percibir las matemáticas como un todo implica estudiar sus conexiones internas y reflexionar sobre ellas, tanto las existentes entre los bloques de saberes, entre las matemáticas de distintos niveles o las de diferentes etapas educativas. El desarrollo de esta competencia conlleva enlazar las nuevas ideas matemáticas con ideas previas, reconocer y utilizar las conexiones entre ideas matemáticas en la resolución de problemas y comprender cómo unas ideas se construyen sobre otras para formar un todo integrado.</t>
   </si>
   <si>
     <t>Capacidad de relacionar distintos temas matemáticos entre sí para entender que la asignatura es un conjunto unido y no piezas sueltas.</t>
   </si>
   <si>
     <t>El alumnado identifica vínculos entre álgebra, geometría y estadística, aplicando herramientas de un área para resolver problemas en otra de forma coherente y lógica.</t>
   </si>
   <si>
     <t>No es estudiar temas aislados sin relación. No es memorizar fórmulas por separado. No es resolver ejercicios mecánicos que solo usan un único concepto previo.</t>
   </si>
   <si>
     <t>Calcular el área de un jardín geométrico planteando y resolviendo una ecuación de primer grado a partir de sus dimensiones desconocidas.</t>
   </si>
   <si>
     <t>conectar</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
     <t>Identificar las matemáticas implicadas en otras materias y en situaciones reales susceptibles de ser abordadas en términos matemáticos, interrelacionando conceptos y procedimientos, para aplicarlos en situaciones diversas. Reconocer y utilizar la conexión de las matemáticas con otras materias, con la vida real o con la propia experiencia aumenta el bagaje matemático del alumnado.</t>
   </si>
   <si>
     <t>El alumnado descubre y utiliza herramientas matemáticas para resolver retos en otras asignaturas o en su vida cotidiana, conectando distintos conocimientos.</t>
   </si>
@@ -436,51 +460,63 @@
   <si>
     <t>Obtener soluciones matemáticas de un problema sencillo usando las estrategias adecuadas.</t>
   </si>
   <si>
     <t>Resolver problemas matemáticos seleccionando y utilizando eficazmente conocimientos previos y herramientas tecnológicas, como calculadoras o software específico, para hallar soluciones precisas.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega una hoja de problemas o proyecto digital donde se detalla el proceso de resolución y el uso de herramientas como GeoGebra o calculadoras científicas.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Actividades de resolución de situaciones problemáticas reales que requieran el uso de hojas de cálculo, software de geometría dinámica o calculadoras para procesar datos.</t>
   </si>
   <si>
     <t>Calificar exclusivamente el resultado numérico final ignorando el proceso de selección y manejo de la herramienta tecnológica empleada por el estudiante.</t>
   </si>
   <si>
     <t>Conocer y aplicar las herramientas básicas para la comprobación de la corrección matemática de las soluciones obtenidas en la resolución de un problema.</t>
   </si>
   <si>
-    <t>Problema competencial + razonamiento</t>
+    <t>Verificar si los resultados obtenidos en la resolución de problemas son coherentes y matemáticamente correctos mediante pruebas de comprobación o razonamiento lógico.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza comprobaciones explícitas de sus resultados, como sustituciones en ecuaciones o validación de unidades, integrándolas en el desarrollo escrito de sus ejercicios.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas aritméticos o algebraicos donde se exige incluir un paso final de verificación de la solución respecto al enunciado original.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico final sin exigir ni valorar el proceso explícito de comprobación o verificación de la coherencia de la solución.</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema, su aplicación en situaciones de la vida cotidiana, y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas.</t>
   </si>
   <si>
     <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma crítica.</t>
   </si>
   <si>
     <t>Evaluar</t>
   </si>
   <si>
     <t>El alumnado entrega una resolución de problemas o proyecto donde justifica razonadamente la validez de la solución y reflexiona sobre sus implicaciones en la sostenibilidad o el consumo.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje vinculadas a la vida cotidiana, como el cálculo de huella hídrica o presupuestos, analizando el significado real de los datos.</t>
   </si>
   <si>
     <t>Limitar la evaluación exclusivamente a la corrección del cálculo numérico, omitiendo la interpretación contextual y el análisis de las repercusiones transversales solicitadas.</t>
   </si>
   <si>
     <t>Formular y comprobar conjeturas sencillas de forma guiada analizando patrones, propiedades y relaciones.</t>
   </si>
   <si>
     <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su validez mediante la observación de regularidades y propiedades matemáticas.</t>
   </si>
@@ -625,50 +661,65 @@
   <si>
     <t>El alumnado entrega una resolución de problemas contextualizados donde se aplican herramientas matemáticas para explicar fenómenos de otras materias, como la densidad en física o escalas en geografía.</t>
   </si>
   <si>
     <t>Resolución de tareas interdisciplinares donde se utilizan porcentajes, proporcionalidad o funciones para analizar datos reales de laboratorio o mapas geográficos.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado numérico del cálculo matemático, ignorando si el alumno ha comprendido la interpretación del dato en el contexto de la otra materia.</t>
   </si>
   <si>
     <t>Analizar y explicar cómo los descubrimientos matemáticos han impulsado el desarrollo histórico y ayudan a resolver problemas actuales como la sostenibilidad o la tecnología.</t>
   </si>
   <si>
     <t>El alumnado realiza un trabajo de investigación, mural o presentación digital donde relaciona un hito matemático con una mejora social o técnica específica de la humanidad.</t>
   </si>
   <si>
     <t>Investigación guiada sobre la historia de las matemáticas o su papel en los Objetivos de Desarrollo Sostenible mediante aprendizaje basado en proyectos.</t>
   </si>
   <si>
     <t>Intentar evaluar este criterio mediante ejercicios de cálculo numérico en un examen tradicional en lugar de valorar la capacidad de reflexión y síntesis.</t>
   </si>
   <si>
     <t>Elaborar representaciones matemáticas sencillas que ayuden en la búsqueda de estrategias de resolución de una situación problematizada.</t>
   </si>
   <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el pensamiento y comunicar procesos de forma efectiva.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza representaciones gráficas, esquemas o modelos digitales que muestran de forma clara los pasos seguidos y los resultados obtenidos en una tarea.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o calculadoras gráficas para visualizar funciones, polígonos o datos estadísticos en proyectos individuales o grupales.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la corrección del cálculo numérico final en lugar de la calidad, variedad y claridad de la representación gráfica o digital solicitada.</t>
+  </si>
+  <si>
     <t>Elaborar representaciones matemáticas cada vez más complejas que ayuden en la búsqueda de estrategias de resolución de una situación problematizada.</t>
   </si>
   <si>
     <t>Crear esquemas, tablas o gráficos que faciliten la comprensión de un problema y ayuden a definir los pasos para resolverlo.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado produce diagramas, bocetos geométricos o tablas de datos que organizan la información de un problema para identificar relaciones matemáticas y posibles soluciones.</t>
   </si>
   <si>
     <t>Resolución de problemas de proporcionalidad, geometría o funciones donde el alumnado debe modelizar visualmente la situación antes de aplicar algoritmos.</t>
   </si>
   <si>
     <t>Evaluar la calidad estética del dibujo en lugar de su funcionalidad técnica como herramienta heurística para la resolución del problema.</t>
   </si>
   <si>
     <t>Comunicar la información utilizando el lenguaje matemático apropiado, oralmente y por escrito, al describir, explicar y justificar razonamientos, procedimientos y conclusiones.</t>
   </si>
   <si>
     <t>Expresar con precisión razonamientos y procesos matemáticos de forma oral, escrita o digital, empleando el vocabulario técnico adecuado para justificar las soluciones obtenidas.</t>
   </si>
   <si>
     <t>Comunicar</t>
@@ -763,51 +814,51 @@
   <si>
     <t>El alumnado realiza un registro de roles y tareas en su cuaderno de equipo y completa una hoja de coevaluación sobre su desempeño y el de sus compañeros.</t>
   </si>
   <si>
     <t>Resolución de retos matemáticos complejos o realización de estudios estadísticos en grupos cooperativos donde cada miembro tiene una función asignada.</t>
   </si>
   <si>
     <t>Calificar este criterio basándose únicamente en la corrección de los ejercicios matemáticos finales, sin evaluar individualmente el desempeño del rol y la actitud colaborativa.</t>
   </si>
   <si>
     <t>Reformular problemas matemáticos de forma verbal y gráfica, interpretando los datos, las relaciones entre ellos y las preguntas planteadas.</t>
   </si>
   <si>
     <t>Seleccionar herramientas y estrategias elaboradas valorando su eficacia e idoneidad en la resolución de problemas.</t>
   </si>
   <si>
     <t>Obtener todas las posibles soluciones matemáticas de un problema activando los conocimientos y utilizando las herramientas tecnológicas necesarias.</t>
   </si>
   <si>
     <t>Comprobar la corrección matemática de las soluciones de un problema.</t>
   </si>
   <si>
     <t>Seleccionar las soluciones óptimas de un problema valorando tanto la corrección matemática como sus implicaciones desde diferentes perspectivas.</t>
   </si>
   <si>
-    <t>Formular, comprobar e investigar conjeturas de forma guiada estudiando patrones, propiedades y relaciones. BO CM</t>
+    <t>Formular, comprobar e investigar conjeturas de forma guiada estudiando patrones, propiedades y relaciones.</t>
   </si>
   <si>
     <t>Crear variantes de un problema dado, modificando alguno de sus datos y observando la relación entre los diferentes resultados obtenidos.</t>
   </si>
   <si>
     <t>Reconocer e investigar patrones, organizar datos y descomponer un problema en partes más simples facilitando su interpretación y su tratamiento computacional.</t>
   </si>
   <si>
     <t>Modelizar situaciones y resolver problemas de forma eficaz interpretando, modificando y creando algoritmos sencillos.</t>
   </si>
   <si>
     <t>Deducir relaciones entre los conocimientos y experiencias matemáticas, formando un todo coherente.</t>
   </si>
   <si>
     <t>Analizar y poner en práctica conexiones entre diferentes procesos matemáticos aplicando conocimientos y experiencias previas.</t>
   </si>
   <si>
     <t>Proponer situaciones susceptibles de ser formuladas y resueltas mediante herramientas y estrategias matemáticas, estableciendo y aplicando conexiones entre el mundo real y las matemáticas, y usando los procesos inherentes a la investigación científica y matemática: inferir, medir, comunicar, clasificar y predecir.</t>
   </si>
   <si>
     <t>Identificar y aplicar conexiones coherentes entre las matemáticas y otras materias realizando un análisis crítico.</t>
   </si>
   <si>
     <t>Valorar la aportación de las matemáticas al progreso de la humanidad y su contribución en la superación de los retos que demanda la sociedad actual.</t>
   </si>
@@ -1301,57 +1352,432 @@
   </si>
   <si>
     <t>Desarrolla un autoconcepto matemático sólido, transformando proactivamente los errores en nuevas preguntas de investigación. Disfruta ante retos complejos y se adapta con éxito a situaciones de alta incertidumbre, motivando a otros.
 → Ante un desafío geométrico sin una solución única, el alumno explora diversas vías con entusiasmo, explica cómo sus errores iniciales le han ayudado a comprender mejor la propiedad matemática y persiste hasta encontrar la solución óptima.</t>
   </si>
   <si>
     <t>Muestra dificultades para integrarse en el equipo de trabajo, participando de forma pasiva o necesitando supervisión constante para cumplir con el rol asignado y respetar las opiniones o emociones de los demás miembros del grupo.
 → El alumno trabaja de forma individual ignorando las sugerencias de sus compañeros durante una actividad de resolución de problemas de proporcionalidad.</t>
   </si>
   <si>
     <t>Participa en las tareas del equipo y acepta el rol asignado, aunque requiere apoyo puntual para gestionar pequeños conflictos, mantener la escucha activa o realizar aportaciones que favorezcan la inclusión de todos los miembros.
 → Realiza la parte del cálculo de áreas que le corresponde, pero no interactúa con el resto para verificar si los resultados son coherentes con el proyecto común del equipo.</t>
   </si>
   <si>
     <t>Colabora activamente en equipos heterogéneos cumpliendo con responsabilidad su rol, escucha de forma asertiva y contribuye al reparto equitativo de tareas, fomentando un clima de trabajo positivo y respetuoso con las experiencias ajenas.
 → Asume el rol de portavoz en un desafío de álgebra, asegurándose de que cada miembro del equipo explique su razonamiento antes de consensuar la solución final.</t>
   </si>
   <si>
     <t>Lidera de forma reflexiva la dinámica grupal, promoviendo proactivamente la inclusión y el bienestar emocional del equipo, y evalúa críticamente el impacto de las interacciones sociales en el éxito de la resolución de problemas matemáticos.
 → Detecta el bloqueo emocional de un compañero ante un problema complejo de funciones, le ofrece apoyo técnico y propone una nueva estrategia de reparto de tareas para mejorar el bienestar del grupo.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Sentido numérico y estrategias de consumo responsable</t>
+  </si>
+  <si>
+    <t>SDA: 'Mi primer presupuesto'. Los alumnos deben planificar los gastos de una unidad familiar, aplicando porcentajes, rebajas, impuestos y cambios de divisas para optimizar el ahorro y el consumo responsable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Adaptación del conteo al tamaño de los números en problemas de la vida cotidiana.
+• Interpretación de números grandes y pequeños, reconocimiento y utilización de la notación exponencial o científica.
+• Afianzar la realización de estimaciones con la precisión requerida.
+• Uso y aplicación de números enteros, fraccionarios, decimales y raíces en la expresión de cantidades en contextos de la vida cotidiana.
+• Reconocimiento y aplicación de diferentes formas de representación de números enteros, fraccionarios y decimales, incluida la recta numérica.
+• Interpretación del significado de los porcentajes mayores que 100 y menores que 1.
+• Aplicación de estrategias de cálculo mental con números naturales, enteros, fraccionarios y decimales.
+• Profundización en las relaciones inversas entre las operaciones (adición y sustracción; multiplicación y división; elevar al cuadrado y extraer la raíz cuadrada).
+• Efecto de las operaciones aritméticas con números enteros, fracciones y expresiones decimales. Jerarquía de operaciones y uso de paréntesis.
+• Números enteros, fracciones, decimales y raíces: representación de cantidades.
+• Estimación y obtención de raíces cuadradas aproximadas.
+• Selección de la representación más adecuada y unidades óptimas para cada situación.
+• Identificación de patrones y regularidades numéricas.
+• Razones y proporciones: relaciones cuantitativas y magnitudes directa e inversamente proporcionales.
+• Porcentajes: utilización en la resolución de problemas y obtención del porcentaje equivalente.
+• Desarrollo y análisis de métodos para resolver problemas de proporcionalidad simple, directa e inversa, repartos, aumentos y disminuciones porcentuales.
+• Evaluación de los métodos más adecuados para la toma de decisiones de consumo responsable (calidad-precio).</t>
+  </si>
+  <si>
+    <t>1.1: Interpretar enunciados de problemas matemáticos sencillos organizando los datos dados.
+1.2: Aplicar herramientas y estrategias apropiadas que contribuyan a la resolución de problemas.
+1.3: Obtener soluciones matemáticas de un problema sencillo usando las estrategias adecuadas.
+2.1: Aplicar las herramientas básicas para la comprobación de la corrección matemática de las soluciones.
+2.2: Comprobar la validez de las soluciones de un problema y su aplicación en situaciones de la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>CE.1
+CE.2</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Pruebas de resolución de problemas de la vida cotidiana, observación sistemática del cálculo mental y rúbrica de análisis de situaciones de consumo.</t>
+  </si>
+  <si>
+    <t>Modelización algebraica y relaciones funcionales</t>
+  </si>
+  <si>
+    <t>SDA: 'Mensajería y algoritmos'. Creación de un modelo de tarifas para una empresa de logística, utilizando funciones lineales para comparar costes y sistemas de ecuaciones para hallar puntos de equilibrio.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Modelización de situaciones de la vida cotidiana usando representaciones matemáticas y el lenguaje algebraico.
+• Estrategias de deducción de conclusiones razonables a partir de un modelo matemático sencillo.
+• Interpretación del concepto algebraico en sus diferentes naturalezas.
+• Expresiones algebraicas sencillas: sentido y utilidad.
+• Monomio, binomio y polinomio. Conceptos de grado, coeficiente y término independiente.
+• Valor numérico de una expresión algebraica.
+• Operaciones sencillas con polinomios: suma, resta y multiplicación.
+• Factor común e igualdades notables.
+• Relaciones lineales y cuadráticas: expresión mediante álgebra simbólica.
+• Identificación y aplicación de la equivalencia de expresiones algebraicas.
+• Estrategias de búsqueda de soluciones en ecuaciones y sistemas lineales y cuadráticas.
+• Profundización en la resolución de ecuaciones de primer grado con una incógnita.
+• Resolución de ecuaciones de segundo grado sencillas: completas e incompletas.
+• Sistemas de dos ecuaciones lineales con dos incógnitas y sus métodos de resolución.
+• Relaciones cuantitativas y clases de funciones que las modelizan.
+• Interpretación del concepto de función y análisis de sus características (crecimiento, continuidad, puntos de corte).
+• Relaciones lineales: tablas, gráficas y expresiones algebraicas.
+• Cálculo, interpretación e identificación de la pendiente y la ordenada en el origen.
+• Representación de una recta a partir de su ecuación y obtención de la misma a partir de su gráfica.
+• Generalización y transferencia de procesos de resolución de problemas.
+• Introducción de estrategias útiles en la interpretación y modificación de algoritmos.</t>
+  </si>
+  <si>
+    <t>4.1: Reconocer patrones, organizar datos y descomponer un problema en partes más simples.
+4.2: Modelizar situaciones de manera guiada para resolver problemas de forma eficaz.
+7.1: Elaborar representaciones matemáticas sencillas que ayuden en la búsqueda de estrategias.
+7.2: Elaborar representaciones matemáticas cada vez más complejas.
+8.1: Comunicar la información utilizando el lenguaje matemático apropiado.
+8.2: Reconocer y emplear el lenguaje matemático presente en la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>CE.4
+CE.7
+CE.8</t>
+  </si>
+  <si>
+    <t>Portafolio de resolución de ecuaciones, pruebas de representación gráfica de funciones y defensa oral de la modelización de un problema real.</t>
+  </si>
+  <si>
+    <t>Geometría del entorno, estadística y azar</t>
+  </si>
+  <si>
+    <t>SDA: 'Arquitectos del futuro'. Diseño de una maqueta a escala de un edificio sostenible, calculando materiales (áreas), capacidad (volumen) y analizando estadísticamente el impacto ambiental de los materiales elegidos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Atributos mensurables de los objetos físicos y matemáticos: investigación de relaciones.
+• Estrategias de elección de las unidades y operaciones adecuadas en problemas de medida.
+• Deducción, interpretación y aplicación de fórmulas para longitudes, áreas y volúmenes.
+• Afianzamiento de las figuras planas estudiadas anteriormente.
+• Poliedros: cubos, ortoedros, prismas y pirámides.
+• Cuerpos de revolución: cilindros, conos y esferas.
+• Representaciones planas de objetos tridimensionales para la resolución de áreas.
+• Estrategias para la toma de decisión del grado de precisión requerida.
+• Figuras geométricas planas y tridimensionales: descripción y clasificación.
+• Ángulos exteriores e interiores de un polígono. Medida y cálculo.
+• Ángulo inscrito y ángulo central de una circunferencia.
+• Reconocimiento de semejanza y relación pitagórica en figuras planas.
+• Criterios de semejanza y Teorema de Tales.
+• Razón de semejanza y escalas.
+• Circunferencia y superficies circulares: perímetro y área.
+• Relación entre longitudes, áreas y volúmenes de figuras semejantes.
+• Teorema de Pitágoras y clasificación de triángulos.
+• Transformaciones elementales: simetrías y ejes de simetría.
+• Análisis e interpretación de tablas y gráficos estadísticos.
+• Afianzamiento de estrategias de recogida y organización de datos.
+• Tablas de frecuencias (absoluta, relativa y acumulada).
+• Diagrama de barras, sectores y polígonos de frecuencias.
+• Medidas de localización: centralización y dispersión.
+• Media, mediana, moda, rango, desviación típica y cuantiles.
+• Comparación de conjuntos de datos.
+• Identificación de fenómenos deterministas y aleatorios.
+• Determinación del espacio muestral.
+• Experimentos simples: planificación y análisis de incertidumbre.
+• Asignación de probabilidades mediante experimentación y regla de Laplace.</t>
+  </si>
+  <si>
+    <t>3.1: Formular y comprobar conjeturas sencillas de forma guiada.
+3.2: Plantear variantes de un problema dado modificando datos o condiciones.
+3.3: Emplear herramientas tecnológicas en la investigación de conjeturas.
+5.1: Realizar conexiones sencillas entre diferentes procesos matemáticos.
+5.2: Realizar conexiones aplicando conocimientos y experiencias previas.
+6.1: Identificar conexiones coherentes entre las matemáticas y otras materias.
+6.2: Reconocer la aportación de las matemáticas al progreso de la humanidad.
+6.3: Reconocer la contribución de las matemáticas a la superación de retos actuales.</t>
+  </si>
+  <si>
+    <t>CE.3
+CE.5
+CE.6</t>
+  </si>
+  <si>
+    <t>Proyecto de construcción geométrica, informes de investigación estadística y pruebas de cálculo de probabilidades.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Optimiza tu visita cultural: la ruta más corta por los museos de Madrid</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un análisis matemático para planificar mejor la excursión del instituto</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El instituto organiza una excursión cultural a los museos de Madrid. El alumnado debe ayudar a planificar la ruta óptima entre cinco museos emblemáticos (Museo del Prado, Reina Sofía, Thyssen-Bornemisza, CaixaForum y Museo de la Biblioteca Nacional), teniendo en cuenta las distancias a pie y el tiempo disponible. El resultado se publicará en el blog del instituto para orientar a futuras promociones.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Determinar la ruta a pie que minimice la distancia total recorrida para visitar los cinco museos, partiendo y terminando en un punto de encuentro común (por ejemplo, la puerta del instituto o la Plaza de Cibeles).</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Google Maps (modo peatón)
+• Calculadora
+• Plantilla de blog (por ejemplo, en Blogger o WordPress)
+• Rúbrica de evaluación de los criterios
+• Ficha de autoevaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación vial (movilidad peatonal segura), uso crítico de tecnologías de la información y comunicación (TIC), y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo real: el instituto necesita planificar una excursión a cinco museos de Madrid. Se lanza la pregunta guía y se debate. Por equipos, identifican los museos y estiman distancias aproximadas. Se acuerdan los criterios de éxito y la audiencia (blog del instituto).</t>
+  </si>
+  <si>
+    <t>Tabla inicial con las distancias entre los museos (en bruto).</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: suma de números decimales, conversión de unidades (km a m), lectura e interpretación de mapas con escalas. Se practica con ejercicios breves. También se introduce la idea de optimización (comparar rutas).</t>
+  </si>
+  <si>
+    <t>Hoja de ejercicios de suma de decimales y conversión de unidades.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos obtienen las distancias reales entre los cinco museos usando Google Maps (tiempo a pie). Deciden un punto de inicio y final común. Proponen 3-4 rutas posibles y calculan la distancia total de cada una sumando los tramos. Comparan y eligen la más corta.</t>
+  </si>
+  <si>
+    <t>Tabla con las distancias entre cada par de museos (matriz) y tabla de rutas con sumas.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora la entrada de blog: incluye un mapa (captura de Google Maps), la tabla de distancias, una explicación del proceso de selección de la ruta, y la recomendación final. Se cuida el lenguaje matemático y la claridad.</t>
+  </si>
+  <si>
+    <t>Entrada de blog completa y publicable.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Los equipos presentan su blog al grupo (o se publica y se comenta). Se realiza coevaluación con rúbrica. Cada alumno completa una autoevaluación sobre la gestión de emociones y el trabajo en equipo. La profesora asigna niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y autoevaluación personal.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Datos en acción: analizamos los hábitos de nuestro instituto</t>
+  </si>
+  <si>
+    <t>Una investigación estadística con datos propios</t>
+  </si>
+  <si>
+    <t>El equipo directivo del centro necesita información real para mejorar las estrategias de apoyo al estudio. El alumnado de 2º ESO se convierte en investigador.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos de estudio y tiempo libre entre los estudiantes del instituto, analizar los datos obtenidos y presentar conclusiones visuales y argumentadas al equipo directivo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de encuesta (formulario Google)
+• Hoja de cálculo (Excel o Google Sheets)
+• Papel milimetrado para gráficos manuales
+• Póster en papel o digital (Canva)</t>
+  </si>
+  <si>
+    <t>Educación para la salud y uso crítico de datos.</t>
+  </si>
+  <si>
+    <t>Presentación del reto por parte del equipo directivo (ficticia o real). Lluvia de hipótesis sobre la relación entre hábitos y rendimiento. Formación de equipos y asignación de roles.</t>
+  </si>
+  <si>
+    <t>Registro de hipótesis iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller sobre tipos de variables, diseño de encuestas, tablas de frecuencias y gráficos estadísticos (barras, histograma). Elaboración de la encuesta que se usará.</t>
+  </si>
+  <si>
+    <t>Borrador de encuesta con preguntas y tipo de variable.</t>
+  </si>
+  <si>
+    <t>Aplicación de la encuesta a una muestra representativa del instituto (otros cursos). Volcado de datos en hoja de cálculo, cálculo de frecuencias y medidas de centralización, creación de gráficos.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos, frecuencias y gráficos.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe escrito (con introducción, metodología, resultados y conclusiones) y diseño del póster. Ensayo de la presentación oral.</t>
+  </si>
+  <si>
+    <t>Informe final y póster terminados.</t>
+  </si>
+  <si>
+    <t>Presentación de los pósters al equipo directivo y delegados. Coevaluación entre equipos y autoevaluación mediante diana. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de evaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Muralmat: geometría que transforma</t>
+  </si>
+  <si>
+    <t>Diseña un mosaico para tu instituto inspirado en Madrid</t>
+  </si>
+  <si>
+    <t>El instituto quiere renovar una pared del hall de entrada y el consejo escolar ha abierto una convocatoria para que el alumnado proponga diseños. El presupuesto es limitado y el diseño debe ser geométrico, usando figuras planas, simetría y cálculos de área y coste.</t>
+  </si>
+  <si>
+    <t>Diseñar un mural geométrico a escala (prototipo) para una pared del centro, calculando materiales, costes y justificando las decisiones geométricas, y defenderlo ante el consejo escolar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fotos de mosaicos de la Plaza de la Villa y otros ejemplos de Madrid
+• Cartulina, reglas, compás, tijeras, pegamento
+• Hoja de cálculo (Excel o similar) para presupuestos
+• Plantilla de cálculo de áreas y costes
+• Rúbrica de evaluación (producción, exposición oral, trabajo en equipo)</t>
+  </si>
+  <si>
+    <t>Educación estética, emprendimiento (presentar un proyecto a un comité), trabajo en equipo y toma de decisiones.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del consejo escolar (convocatoria real simulada) y se muestran ejemplos de mosaicos madrileños (Plaza de la Villa, azulejos de metro). Se forman equipos heterogéneos y se asignan roles (coordinador, calculista, diseñador, portavoz). Se acota la pregunta guía y se establecen las restricciones: pared de 2m x 3m, presupuesto máximo de 150€, materiales: baldosas cuadradas de 20cm de lado a 2€/ud y pintura a 0.5€/m².</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con condiciones anotadas y roles asignados.</t>
+  </si>
+  <si>
+    <t>Taller sobre cálculo de áreas de polígonos (rectángulo, triángulo, hexágono), simetrías axiales y rotacionales, y expresión algebraica de costes. Se practica con ejercicios de diseño de mosaicos simples y presupuestos. Cada equipo elige qué figura base usará (cuadrado, triángulo o hexágono) y empieza a esbozar patrones.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos en el cuaderno y bocetos iniciales.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña el mural a escala (1:10) en papel cuadriculado, calcula el número de baldosas necesarias, el área a pintar y el coste total. Ajustan el diseño para cumplir el presupuesto. Construyen la maqueta con cartulina y piezas recortadas. El profesor proporciona plantillas de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculos con áreas, número de unidades y presupuesto; maqueta a escala.</t>
+  </si>
+  <si>
+    <t>Cada equipo prepara una presentación de 3 minutos para el consejo escolar (simulado), incluyendo la maqueta, la memoria con los cálculos y la justificación de las decisiones geométricas. Se ensaya la exposición y se dan pautas de comunicación oral.</t>
+  </si>
+  <si>
+    <t>Presentación oral (grabada o en vivo), memoria técnica escrita.</t>
+  </si>
+  <si>
+    <t>Exposición de las propuestas ante el consejo escolar (compuesto por profesorado, un padre/madre voluntario y un alumno de otro curso). Coevaluación entre equipos mediante rúbrica. Cada equipo completa una diana de autoevaluación. El profesor asigna niveles de logro 1-4 a cada criterio según la evidencia recogida.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar organizadores gráficos de 'traducción' que vinculen el lenguaje natural, el lenguaje algebraico y la representación icónica (dibujos o esquemas) para desglosar enunciados complejos.
 • Ofrecer enunciados con 'andamiaje de lectura' donde las palabras clave (aumentar, repartir, razón) tengan hipervínculos a ejemplos visuales o definiciones interactivas.
 • Presentar los modelos matemáticos mediante simulaciones dinámicas (tipo GeoGebra) que permitan variar parámetros y observar en tiempo real cómo cambia la solución del problema.</t>
   </si>
@@ -1559,231 +1985,282 @@
   <si>
     <t xml:space="preserve">
 • Implementar 'Diarios de Aprendizaje Grupal' donde el equipo no solo entregue la solución de un reto, sino que narre mediante audio o texto cómo gestionaron un desacuerdo sobre un procedimiento matemático.
 • Organizar 'Tutorías entre Iguales' grabadas en vídeo corto donde un alumno explica a otro un concepto de proporcionalidad, evaluando no solo el contenido técnico sino la asertividad y el respeto en la explicación.
 • Realizar 'Debates de Estrategias' donde los equipos defiendan diferentes métodos para resolver un mismo sistema de ecuaciones, utilizando plantillas de frases para la discrepancia respetuosa (ej. 'Entiendo tu planteamiento, pero yo propongo...').</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Diseñar 'Proyectos de Impacto Social' donde los equipos utilicen la estadística para analizar problemas del centro (ej. ruido en el patio), fomentando la identidad positiva al ver la utilidad real y social de sus cálculos.
 • Establecer un 'Sistema de Insignias de Bienestar' que premie comportamientos como 'El mejor apoyo ante un bloqueo numérico' o 'La escucha activa en el diseño de poliedros', reforzando el clima emocional del aula.
 • Permitir la 'Autoevaluación de Roles' al final de cada unidad, donde cada estudiante reflexione sobre su contribución al éxito del equipo y proponga un objetivo de mejora personal en su interacción social matemática.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas de la vida cotidiana y propios de las matemáticas, aplicando diferentes estrategias y formas de razonamiento.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5</t>
+  </si>
+  <si>
+    <t>Analizar las soluciones de un problema usando diferentes técnicas y herramientas, evaluando las respuestas obtenidas, para verificar su validez e idoneidad.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas sencillas o plantear problemas de forma autónoma, reconociendo el valor del razonamiento y la argumentación.</t>
+  </si>
+  <si>
+    <t>STEM4, CD2</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Utilizar los principios del pensamiento computacional organizando datos, descomponiendo en partes, reconociendo patrones, interpretando, modificando y creando algoritmos.</t>
+  </si>
+  <si>
     <t>STEM1, STEM2</t>
   </si>
   <si>
-    <t>CD2, CPSAA5</t>
-[...86 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>Reconocer y utilizar conexiones entre los diferentes elementos matemáticos, interconectando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CC3</t>
+  </si>
+  <si>
+    <t>Identificar las matemáticas implicadas en otras materias y en situaciones reales susceptibles de ser abordadas en términos matemáticos, interrelacionando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, STEM1</t>
+  </si>
+  <si>
+    <t>Representar, de forma individual y colectiva, conceptos, procedimientos, información y resultados matemáticos, usando diferentes tecnologías, para visualizar ideas y estructurar procesos matemáticos.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL3, STEM1</t>
+  </si>
+  <si>
+    <t>Comunicar de forma individual y colectiva conceptos, procedimientos y argumentos matemáticos, usando lenguaje oral, escrito o gráfico, utilizando la terminología matemática apropiada.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales, identificando y gestionando emociones, poniendo en práctica estrategias de aceptación del error como parte del proceso de aprendizaje y adaptándose ante situaciones de incertidumbre.</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA4, CC2</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas sociales reconociendo y respetando las emociones y experiencias de los demás, participando activa y reflexivamente en proyectos en equipos heterogéneos con roles asignados.</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué modificaciones introduce el Decreto de Madrid respecto al BOE en el número de criterios de evaluación de Matemáticas para 2.º ESO?</t>
+  </si>
+  <si>
+    <t>El Decreto de Madrid mantiene los 23 criterios de evaluación del BOE para Matemáticas en 2.º ESO. Sin embargo, concretan la secuenciación de los 72 saberes básicos en cada uno de los tres trimestres, priorizando los bloques de álgebra y geometría en el primero y segundo, respectivamente.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la distribución de saberes básicos de Matemáticas en 2.º ESO en Madrid respecto al BOE o una CCAA vecina como Castilla-La Mancha?</t>
+  </si>
+  <si>
+    <t>Madrid distribuye los 72 saberes de Matemáticas en 2.º ESO en tres bloques trimestrales, con énfasis en álgebra y geometría. Castilla-La Mancha, en cambio, los organiza por competencias específicas, dando más peso desde el inicio a la estadística. Ambos parten del mismo BOE, pero difieren en la progresión.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo condicionan las 3 horas semanales de Matemáticas en 2.º ESO en Madrid el diseño de las situaciones de aprendizaje?</t>
+  </si>
+  <si>
+    <t>Con solo 3 horas semanales, cada situación de aprendizaje debe durar entre 4 y 6 sesiones para cubrir los 10 criterios de evaluación. Esto obliga a integrar varios saberes básicos en una misma tarea competencial, evitando actividades aisladas que alargarían el proceso sin evaluar los criterios.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué documentación específica sobre Matemáticas en 2.º ESO revisa la inspección educativa de Madrid en una auditoría de programación?</t>
+  </si>
+  <si>
+    <t>La inspección madrileña exige la programación con la relación detallada de los 23 criterios evaluados, la temporalización de los 72 saberes y al menos una situación de aprendizaje diseñada con todos los elementos LOMLOE. También verifican la coherencia entre los criterios y los instrumentos de evaluación.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos digitales oficiales recomienda la Comunidad de Madrid para trabajar los saberes de álgebra en Matemáticas de 2.º ESO?</t>
+  </si>
+  <si>
+    <t>La Comunidad de Madrid recomienda el uso de GeoGebra para geometría dinámica, la plataforma Proyecto EDIA para tareas competenciales, y los cuadernos interactivos de la editorial SM. Para álgebra, sugieren simulaciones de balanzas virtuales y actividades de patrones con Excel.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina el departamento de Matemáticas con el de Física y Química en 2.º ESO en Madrid para abordar la competencia STEM?</t>
+  </si>
+  <si>
+    <t>Ambos departamentos diseñan conjuntamente una situación de aprendizaje interdisciplinar sobre movimiento rectilíneo, donde Matemáticas aporta la modelización algebraica de funciones y Física los datos experimentales. Se evalúan dos criterios de cada materia, usando una rúbrica común para la competencia STEM.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué estrategia de atención a la diversidad se aplica en Matemáticas de 2.º ESO en Madrid para alumnado con altas capacidades en álgebra?</t>
+  </si>
+  <si>
+    <t>Se aplica un programa de enriquecimiento vertical: el alumno resuelve problemas de modelización con los mismos 72 saberes pero de mayor complejidad, y se le evalúa con los 23 criterios del curso. Además, participa como tutor par en talleres de resolución de ecuaciones para sus compañeros.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cuál es el procedimiento de recuperación de Matemáticas de 2.º ESO para alumnos con la materia pendiente de 1.º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>El alumno debe superar un plan de refuerzo con actividades de los saberes de 1.º ESO no adquiridos, evaluado mediante dos pruebas escritas trimestrales. Si no lo logra, se mantiene la calificación de 1.º ESO y se recupera cursando la materia en el curso siguiente con atención individualizada.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza y estudia el decreto autonómico que desarrolla el RD 217/2022 para 2.º ESO en tu comunidad. Anota las competencias específicas (CE), criterios de evaluación y saberes básicos propios de tu CCAA. Cada comunidad puede añadir o modificar hasta un 40% de los elementos.</t>
+  </si>
+  <si>
+    <t>No te fíes solo del RD nacional; las CCAA suelen publicar decretos con numeración distinta. Busca en el BOE autonómico o en la web de la consejería de educación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Crea una tabla con las 10 competencias específicas de Matemáticas y sus 69 criterios de evaluación asociados. Usa los códigos oficiales (p.ej., CEMAT.2.3). Hoja de cálculo recomendada para filtrar y ordenar.</t>
+  </si>
+  <si>
+    <t>Agrupa los criterios por bloques (Sentido numérico, Álgebra, Geometría, etc.) para ver la relación con los saberes. Así evitarás duplicidades.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Identifica qué criterios son esenciales (por su peso en la competencia matemática) y decide qué instrumentos de evaluación usarás: problemas, proyectos, pruebas escritas, observación (rúbrica). A cada criterio asígnale uno o dos instrumentos principales.</t>
+  </si>
+  <si>
+    <t>En 2.º ESO, da prioridad a criterios de 'resolver problemas' y 'comunicar razonamientos' (por ejemplo, CEMAT.1 y CEMAT.5) frente a los meramente procedimentales. Usa rúbricas simples de 3 niveles.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Distribuye los 168 saberes básicos en tres trimestres, teniendo en cuenta los 5 bloques y la carga de 3 horas semanales. Procura que cada trimestre incluya al menos 3 bloques para mantener la visión global.</t>
+  </si>
+  <si>
+    <t>No repartas linealmente; deja un 15% del tiempo al final del tercer trimestre para un proyecto global y repaso. Así cubres imprevistos y atiendes a la diversidad.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>Elabora una situación de aprendizaje (SDA) por trimestre que integre varios criterios y saberes. Por ejemplo: 'Organizar una excursión escolar' (cálculo de distancias, presupuesto, escalas). Define productos, temporización, criterios evaluados y rúbrica.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la SDA tenga un contexto realista para el alumnado de 2.º ESO: relacionada con su vida cotidiana o intereses. Así fomentas la motivación y la transferencia de aprendizajes.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la vinculación de las 10 Competencias Específicas de Matemáticas con los Descriptores Operativos del Perfil de Salida (STEM, CD, CPSAA).</t>
-[...56 lines deleted...]
-    <t>No ponderes los saberes (temas), pondera los criterios. Si un criterio se repite en varias unidades, haz la media aritmética o quédate con la última observación (evaluación continua).</t>
+    <t>Con tu departamento, acuerda el peso de cada instrumento en la calificación final. Ejemplo: 30% pruebas escritas, 40% tareas competenciales (SDA, problemas), 20% proyectos, 10% observación diaria. Documenta en la programación.</t>
+  </si>
+  <si>
+    <t>No asignes más del 40% a las pruebas escritas en 2.º ESO; la LOMLOE prioriza la evaluación competencial. Incluye instrumentos variados como diarios de aprendizaje o debates matemáticos.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) para los 168 saberes y cómo recuperarás los criterios no alcanzados sin depender exclusivamente de un examen final.</t>
-[...2 lines deleted...]
-    <t>Prepara 'fichas de andamiaje' para el bloque de Geometría (Pitagoras); muchos alumnos fallan por falta de visión espacial, no por falta de competencia matemática.</t>
+    <t>Incluye medidas ordinarias (refuerzo, adaptaciones no significativas) y específicas (ACNEAE). Define plan de recuperación: pruebas específicas, entrega de tareas pendientes, proyecto extra por trimestre.</t>
+  </si>
+  <si>
+    <t>Especifica cómo se recupera cada criterio no superado, no solo la nota global. Por ejemplo, 'el alumno volverá a resolver un problema similar para el criterio CEMAT.1.2'. Esto tranquiliza a la inspección.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Interpretar enunciados de problemas matemáticos sencillos organizando los datos dados, estableciendo las relaciones básicas y directas entre ellos y analizando las preguntas formul</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema, su aplicación en situaciones de la vida cotidiana, y su coherencia en el contexto planteado, evaluando el alcance y repercusi</t>
   </si>
   <si>
     <t>Participar en el reparto de tareas que deban desarrollarse en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, asumiendo el rol asignado y responsabilizándose</t>
   </si>
@@ -1926,130 +2403,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2365,4565 +2858,4668 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>216</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>462</v>
+      <c r="A2" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>569</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>570</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>465</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>467</v>
+      <c r="A4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>574</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>470</v>
+      <c r="A5" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>577</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>473</v>
+      <c r="A6" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>580</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>476</v>
+      <c r="A7" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>479</v>
+      <c r="A8" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>585</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>482</v>
+      <c r="A9" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7" t="s">
+        <v>587</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>485</v>
+      <c r="A10" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>488</v>
+      <c r="A11" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7" t="s">
+        <v>591</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>491</v>
+      <c r="A12" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7" t="s">
+        <v>593</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>493</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>610</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>613</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>620</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>498</v>
+      <c r="A2" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>624</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>502</v>
+      <c r="B3" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>628</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...9 lines deleted...]
-        <v>506</v>
+      <c r="B4" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>631</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>510</v>
+      <c r="B5" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>634</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>513</v>
+      <c r="B6" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>638</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>517</v>
+      <c r="B7" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>641</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>520</v>
+      <c r="B8" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>523</v>
+      <c r="B9" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>648</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F72"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="6" t="s">
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>651</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>652</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D3" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="E3" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D4" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="E4" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D5" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="E5" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D6" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="E6" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="D7" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="E7" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D8" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="E8" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="D9" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="E9" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D10" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="E10" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="D11" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E11" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D12" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E12" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="D13" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E13" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D14" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E14" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D15" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="E15" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D16" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="E16" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="F16" s="7"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D17" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="E17" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="F17" s="7"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="D18" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F18" s="7"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="D19" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E19" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F19" s="7"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D20" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E20" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F20" s="7"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="D21" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E21" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F21" s="7"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="D22" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E22" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F22" s="7"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="D23" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E23" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F23" s="7"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="B24" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C2" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A3" s="5">
+      <c r="C24" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="D24" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F24" s="7"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="7">
+        <v>10.2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="D25" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E25" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F25" s="7"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B26" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D26" s="9">
         <v>2.78</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E26" s="9">
         <v>2.78</v>
       </c>
-      <c r="F3" s="5"/>
-[...2 lines deleted...]
-      <c r="A4" s="5">
+      <c r="F26" s="7"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B27" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="D27" s="9">
         <v>2.78</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E27" s="9">
         <v>2.78</v>
       </c>
-      <c r="F4" s="5"/>
-[...2 lines deleted...]
-      <c r="A5" s="5">
+      <c r="F27" s="7"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="7">
         <v>1.3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B28" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D28" s="9">
         <v>2.78</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E28" s="9">
         <v>2.78</v>
       </c>
-      <c r="F5" s="5"/>
-[...2 lines deleted...]
-      <c r="A6" s="5">
+      <c r="F28" s="7"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="7">
         <v>2.1</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B29" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D29" s="9">
         <v>3.33</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E29" s="9">
         <v>3.33</v>
       </c>
-      <c r="F6" s="5"/>
-[...2 lines deleted...]
-      <c r="A7" s="5">
+      <c r="F29" s="7"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="7">
         <v>2.2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B30" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D30" s="9">
         <v>3.33</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E30" s="9">
         <v>3.33</v>
       </c>
-      <c r="F7" s="5"/>
-[...2 lines deleted...]
-      <c r="A8" s="5">
+      <c r="F30" s="7"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="7">
         <v>3.1</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B31" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="D31" s="9">
         <v>1.67</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E31" s="9">
         <v>1.67</v>
       </c>
-      <c r="F8" s="5"/>
-[...2 lines deleted...]
-      <c r="A9" s="5">
+      <c r="F31" s="7"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="7">
         <v>3.2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B32" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D32" s="9">
         <v>1.67</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E32" s="9">
         <v>1.67</v>
       </c>
-      <c r="F9" s="5"/>
-[...2 lines deleted...]
-      <c r="A10" s="5">
+      <c r="F32" s="7"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="7">
         <v>3.3</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B33" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D33" s="9">
         <v>1.67</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E33" s="9">
         <v>1.67</v>
       </c>
-      <c r="F10" s="5"/>
-[...2 lines deleted...]
-      <c r="A11" s="5">
+      <c r="F33" s="7"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="7">
         <v>4.1</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B34" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="D34" s="9">
         <v>2.5</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E34" s="9">
         <v>2.5</v>
       </c>
-      <c r="F11" s="5"/>
-[...2 lines deleted...]
-      <c r="A12" s="5">
+      <c r="F34" s="7"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="7">
         <v>4.2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B35" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D35" s="9">
         <v>2.5</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E35" s="9">
         <v>2.5</v>
       </c>
-      <c r="F12" s="5"/>
-[...2 lines deleted...]
-      <c r="A13" s="5">
+      <c r="F35" s="7"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="7">
         <v>5.1</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="D36" s="9">
         <v>2.5</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E36" s="9">
         <v>2.5</v>
       </c>
-      <c r="F13" s="5"/>
-[...2 lines deleted...]
-      <c r="A14" s="5">
+      <c r="F36" s="7"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="7">
         <v>5.2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="D37" s="9">
         <v>2.5</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E37" s="9">
         <v>2.5</v>
       </c>
-      <c r="F14" s="5"/>
-[...2 lines deleted...]
-      <c r="A15" s="5">
+      <c r="F37" s="7"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="7">
         <v>6.1</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B38" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="D38" s="9">
         <v>1.67</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E38" s="9">
         <v>1.67</v>
       </c>
-      <c r="F15" s="5"/>
-[...2 lines deleted...]
-      <c r="A16" s="5">
+      <c r="F38" s="7"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="7">
         <v>6.2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B39" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="D39" s="9">
         <v>1.67</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E39" s="9">
         <v>1.67</v>
       </c>
-      <c r="F16" s="5"/>
-[...2 lines deleted...]
-      <c r="A17" s="5">
+      <c r="F39" s="7"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="7">
         <v>6.3</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B40" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="D40" s="9">
         <v>1.67</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E40" s="9">
         <v>1.67</v>
       </c>
-      <c r="F17" s="5"/>
-[...2 lines deleted...]
-      <c r="A18" s="5">
+      <c r="F40" s="7"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="7">
         <v>7.1</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B41" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D41" s="9">
         <v>2.5</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E41" s="9">
         <v>2.5</v>
       </c>
-      <c r="F18" s="5"/>
-[...2 lines deleted...]
-      <c r="A19" s="5">
+      <c r="F41" s="7"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="7">
         <v>7.2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B42" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="D42" s="9">
         <v>2.5</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E42" s="9">
         <v>2.5</v>
       </c>
-      <c r="F19" s="5"/>
-[...2 lines deleted...]
-      <c r="A20" s="5">
+      <c r="F42" s="7"/>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="7">
         <v>8.1</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7">
+      <c r="B43" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D43" s="9">
         <v>2.5</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E43" s="9">
         <v>2.5</v>
       </c>
-      <c r="F20" s="5"/>
-[...2 lines deleted...]
-      <c r="A21" s="5">
+      <c r="F43" s="7"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="7">
         <v>8.2</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B44" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="D44" s="9">
         <v>2.5</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E44" s="9">
         <v>2.5</v>
       </c>
-      <c r="F21" s="5"/>
-[...2 lines deleted...]
-      <c r="A22" s="5">
+      <c r="F44" s="7"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="7">
         <v>9.1</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="7">
+      <c r="B45" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="D45" s="9">
         <v>2.5</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E45" s="9">
         <v>2.5</v>
       </c>
-      <c r="F22" s="5"/>
-[...2 lines deleted...]
-      <c r="A23" s="5">
+      <c r="F45" s="7"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="7">
         <v>9.2</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="7">
+      <c r="B46" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="D46" s="9">
         <v>2.5</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E46" s="9">
         <v>2.5</v>
       </c>
-      <c r="F23" s="5"/>
-[...2 lines deleted...]
-      <c r="A24" s="5">
+      <c r="F46" s="7"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="7">
         <v>10.1</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="7">
+      <c r="B47" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="D47" s="9">
         <v>2.5</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E47" s="9">
         <v>2.5</v>
       </c>
-      <c r="F24" s="5"/>
-[...2 lines deleted...]
-      <c r="A25" s="5">
+      <c r="F47" s="7"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="7">
         <v>10.2</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="7">
+      <c r="B48" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="D48" s="9">
         <v>2.5</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E48" s="9">
         <v>2.5</v>
       </c>
-      <c r="F25" s="5"/>
-[...2 lines deleted...]
-      <c r="A26" s="5">
+      <c r="F48" s="7"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="7">
         <v>1.1</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="7">
+      <c r="B49" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D49" s="9">
         <v>2.78</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E49" s="9">
         <v>2.78</v>
       </c>
-      <c r="F26" s="5"/>
-[...2 lines deleted...]
-      <c r="A27" s="5">
+      <c r="F49" s="7"/>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="7">
         <v>1.2</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="7">
+      <c r="B50" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D50" s="9">
         <v>2.78</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E50" s="9">
         <v>2.78</v>
       </c>
-      <c r="F27" s="5"/>
-[...2 lines deleted...]
-      <c r="A28" s="5">
+      <c r="F50" s="7"/>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="7">
         <v>1.3</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="7">
+      <c r="B51" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="D51" s="9">
         <v>2.78</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E51" s="9">
         <v>2.78</v>
       </c>
-      <c r="F28" s="5"/>
-[...2 lines deleted...]
-      <c r="A29" s="5">
+      <c r="F51" s="7"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="7">
         <v>2.1</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D29" s="7">
+      <c r="B52" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D52" s="9">
         <v>3.33</v>
       </c>
-      <c r="E29" s="7">
+      <c r="E52" s="9">
         <v>3.33</v>
       </c>
-      <c r="F29" s="5"/>
-[...2 lines deleted...]
-      <c r="A30" s="5">
+      <c r="F52" s="7"/>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="7">
         <v>2.2</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="7">
+      <c r="B53" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="D53" s="9">
         <v>3.33</v>
       </c>
-      <c r="E30" s="7">
+      <c r="E53" s="9">
         <v>3.33</v>
       </c>
-      <c r="F30" s="5"/>
-[...2 lines deleted...]
-      <c r="A31" s="5">
+      <c r="F53" s="7"/>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="7">
         <v>3.1</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D31" s="7">
+      <c r="B54" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="D54" s="9">
         <v>1.67</v>
       </c>
-      <c r="E31" s="7">
+      <c r="E54" s="9">
         <v>1.67</v>
       </c>
-      <c r="F31" s="5"/>
-[...2 lines deleted...]
-      <c r="A32" s="5">
+      <c r="F54" s="7"/>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="7">
         <v>3.2</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="7">
+      <c r="B55" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="D55" s="9">
         <v>1.67</v>
       </c>
-      <c r="E32" s="7">
+      <c r="E55" s="9">
         <v>1.67</v>
       </c>
-      <c r="F32" s="5"/>
-[...2 lines deleted...]
-      <c r="A33" s="5">
+      <c r="F55" s="7"/>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="7">
         <v>3.3</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D33" s="7">
+      <c r="B56" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D56" s="9">
         <v>1.67</v>
       </c>
-      <c r="E33" s="7">
+      <c r="E56" s="9">
         <v>1.67</v>
       </c>
-      <c r="F33" s="5"/>
-[...2 lines deleted...]
-      <c r="A34" s="5">
+      <c r="F56" s="7"/>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="7">
         <v>4.1</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D34" s="7">
+      <c r="B57" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D57" s="9">
         <v>2.5</v>
       </c>
-      <c r="E34" s="7">
+      <c r="E57" s="9">
         <v>2.5</v>
       </c>
-      <c r="F34" s="5"/>
-[...2 lines deleted...]
-      <c r="A35" s="5">
+      <c r="F57" s="7"/>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="7">
         <v>4.2</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D35" s="7">
+      <c r="B58" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="D58" s="9">
         <v>2.5</v>
       </c>
-      <c r="E35" s="7">
+      <c r="E58" s="9">
         <v>2.5</v>
       </c>
-      <c r="F35" s="5"/>
-[...2 lines deleted...]
-      <c r="A36" s="5">
+      <c r="F58" s="7"/>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="7">
         <v>5.1</v>
       </c>
-      <c r="B36" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D36" s="7">
+      <c r="B59" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="D59" s="9">
         <v>2.5</v>
       </c>
-      <c r="E36" s="7">
+      <c r="E59" s="9">
         <v>2.5</v>
       </c>
-      <c r="F36" s="5"/>
-[...2 lines deleted...]
-      <c r="A37" s="5">
+      <c r="F59" s="7"/>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="7">
         <v>5.2</v>
       </c>
-      <c r="B37" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D37" s="7">
+      <c r="B60" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="D60" s="9">
         <v>2.5</v>
       </c>
-      <c r="E37" s="7">
+      <c r="E60" s="9">
         <v>2.5</v>
       </c>
-      <c r="F37" s="5"/>
-[...2 lines deleted...]
-      <c r="A38" s="5">
+      <c r="F60" s="7"/>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="7">
         <v>6.1</v>
       </c>
-      <c r="B38" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D38" s="7">
+      <c r="B61" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="D61" s="9">
         <v>1.67</v>
       </c>
-      <c r="E38" s="7">
+      <c r="E61" s="9">
         <v>1.67</v>
       </c>
-      <c r="F38" s="5"/>
-[...2 lines deleted...]
-      <c r="A39" s="5">
+      <c r="F61" s="7"/>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="7">
         <v>6.2</v>
       </c>
-      <c r="B39" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D39" s="7">
+      <c r="B62" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D62" s="9">
         <v>1.67</v>
       </c>
-      <c r="E39" s="7">
+      <c r="E62" s="9">
         <v>1.67</v>
       </c>
-      <c r="F39" s="5"/>
-[...2 lines deleted...]
-      <c r="A40" s="5">
+      <c r="F62" s="7"/>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="7">
         <v>6.3</v>
       </c>
-      <c r="B40" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D40" s="7">
+      <c r="B63" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="D63" s="9">
         <v>1.67</v>
       </c>
-      <c r="E40" s="7">
+      <c r="E63" s="9">
         <v>1.67</v>
       </c>
-      <c r="F40" s="5"/>
-[...2 lines deleted...]
-      <c r="A41" s="5">
+      <c r="F63" s="7"/>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="7">
         <v>7.1</v>
       </c>
-      <c r="B41" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D41" s="7">
+      <c r="B64" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D64" s="9">
         <v>2.5</v>
       </c>
-      <c r="E41" s="7">
+      <c r="E64" s="9">
         <v>2.5</v>
       </c>
-      <c r="F41" s="5"/>
-[...2 lines deleted...]
-      <c r="A42" s="5">
+      <c r="F64" s="7"/>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="7">
         <v>7.2</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D42" s="7">
+      <c r="B65" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="D65" s="9">
         <v>2.5</v>
       </c>
-      <c r="E42" s="7">
+      <c r="E65" s="9">
         <v>2.5</v>
       </c>
-      <c r="F42" s="5"/>
-[...2 lines deleted...]
-      <c r="A43" s="5">
+      <c r="F65" s="7"/>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="7">
         <v>8.1</v>
       </c>
-      <c r="B43" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D43" s="7">
+      <c r="B66" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D66" s="9">
         <v>2.5</v>
       </c>
-      <c r="E43" s="7">
+      <c r="E66" s="9">
         <v>2.5</v>
       </c>
-      <c r="F43" s="5"/>
-[...2 lines deleted...]
-      <c r="A44" s="5">
+      <c r="F66" s="7"/>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="7">
         <v>8.2</v>
       </c>
-      <c r="B44" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D44" s="7">
+      <c r="B67" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="D67" s="9">
         <v>2.5</v>
       </c>
-      <c r="E44" s="7">
+      <c r="E67" s="9">
         <v>2.5</v>
       </c>
-      <c r="F44" s="5"/>
-[...2 lines deleted...]
-      <c r="A45" s="5">
+      <c r="F67" s="7"/>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="7">
         <v>9.1</v>
       </c>
-      <c r="B45" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="7">
+      <c r="B68" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="D68" s="9">
         <v>2.5</v>
       </c>
-      <c r="E45" s="7">
+      <c r="E68" s="9">
         <v>2.5</v>
       </c>
-      <c r="F45" s="5"/>
-[...2 lines deleted...]
-      <c r="A46" s="5">
+      <c r="F68" s="7"/>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="7">
         <v>9.2</v>
       </c>
-      <c r="B46" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D46" s="7">
+      <c r="B69" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="D69" s="9">
         <v>2.5</v>
       </c>
-      <c r="E46" s="7">
+      <c r="E69" s="9">
         <v>2.5</v>
       </c>
-      <c r="F46" s="5"/>
-[...2 lines deleted...]
-      <c r="A47" s="5">
+      <c r="F69" s="7"/>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="7">
         <v>10.1</v>
       </c>
-      <c r="B47" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D47" s="7">
+      <c r="B70" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="D70" s="9">
         <v>2.5</v>
       </c>
-      <c r="E47" s="7">
+      <c r="E70" s="9">
         <v>2.5</v>
       </c>
-      <c r="F47" s="5"/>
-[...2 lines deleted...]
-      <c r="A48" s="5">
+      <c r="F70" s="7"/>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="7">
         <v>10.2</v>
       </c>
-      <c r="B48" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D48" s="7">
+      <c r="B71" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="D71" s="9">
         <v>2.5</v>
       </c>
-      <c r="E48" s="7">
+      <c r="E71" s="9">
         <v>2.5</v>
       </c>
-      <c r="F48" s="5"/>
-[...413 lines deleted...]
-      <c r="F71" s="5"/>
+      <c r="F71" s="7"/>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E72" s="7">
+      <c r="A72" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="9"/>
+      <c r="E72" s="9">
         <f>SUM(E3:E71)</f>
         <v>165.059999999999974</v>
       </c>
-      <c r="F72" s="5" t="s">
-        <v>537</v>
+      <c r="F72" s="7" t="s">
+        <v>662</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BU31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BU31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>663</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>1.3</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.1</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.2</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.1</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.2</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.3</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>4.1</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>4.2</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>5.1</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>5.2</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>6.1</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>6.2</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>6.3</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>7.1</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>7.2</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>8.1</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>8.2</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>9.1</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>9.2</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>10.1</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>10.2</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="Z1" s="8">
         <v>1.1</v>
       </c>
-      <c r="AA1" s="6">
+      <c r="AA1" s="8">
         <v>1.2</v>
       </c>
-      <c r="AB1" s="6">
+      <c r="AB1" s="8">
         <v>1.3</v>
       </c>
-      <c r="AC1" s="6">
+      <c r="AC1" s="8">
         <v>2.1</v>
       </c>
-      <c r="AD1" s="6">
+      <c r="AD1" s="8">
         <v>2.2</v>
       </c>
-      <c r="AE1" s="6">
+      <c r="AE1" s="8">
         <v>3.1</v>
       </c>
-      <c r="AF1" s="6">
+      <c r="AF1" s="8">
         <v>3.2</v>
       </c>
-      <c r="AG1" s="6">
+      <c r="AG1" s="8">
         <v>3.3</v>
       </c>
-      <c r="AH1" s="6">
+      <c r="AH1" s="8">
         <v>4.1</v>
       </c>
-      <c r="AI1" s="6">
+      <c r="AI1" s="8">
         <v>4.2</v>
       </c>
-      <c r="AJ1" s="6">
+      <c r="AJ1" s="8">
         <v>5.1</v>
       </c>
-      <c r="AK1" s="6">
+      <c r="AK1" s="8">
         <v>5.2</v>
       </c>
-      <c r="AL1" s="6">
+      <c r="AL1" s="8">
         <v>6.1</v>
       </c>
-      <c r="AM1" s="6">
+      <c r="AM1" s="8">
         <v>6.2</v>
       </c>
-      <c r="AN1" s="6">
+      <c r="AN1" s="8">
         <v>6.3</v>
       </c>
-      <c r="AO1" s="6">
+      <c r="AO1" s="8">
         <v>7.1</v>
       </c>
-      <c r="AP1" s="6">
+      <c r="AP1" s="8">
         <v>7.2</v>
       </c>
-      <c r="AQ1" s="6">
+      <c r="AQ1" s="8">
         <v>8.1</v>
       </c>
-      <c r="AR1" s="6">
+      <c r="AR1" s="8">
         <v>8.2</v>
       </c>
-      <c r="AS1" s="6">
+      <c r="AS1" s="8">
         <v>9.1</v>
       </c>
-      <c r="AT1" s="6">
+      <c r="AT1" s="8">
         <v>9.2</v>
       </c>
-      <c r="AU1" s="6">
+      <c r="AU1" s="8">
         <v>10.1</v>
       </c>
-      <c r="AV1" s="6">
+      <c r="AV1" s="8">
         <v>10.2</v>
       </c>
-      <c r="AW1" s="6">
+      <c r="AW1" s="8">
         <v>1.1</v>
       </c>
-      <c r="AX1" s="6">
+      <c r="AX1" s="8">
         <v>1.2</v>
       </c>
-      <c r="AY1" s="6">
+      <c r="AY1" s="8">
         <v>1.3</v>
       </c>
-      <c r="AZ1" s="6">
+      <c r="AZ1" s="8">
         <v>2.1</v>
       </c>
-      <c r="BA1" s="6">
+      <c r="BA1" s="8">
         <v>2.2</v>
       </c>
-      <c r="BB1" s="6">
+      <c r="BB1" s="8">
         <v>3.1</v>
       </c>
-      <c r="BC1" s="6">
+      <c r="BC1" s="8">
         <v>3.2</v>
       </c>
-      <c r="BD1" s="6">
+      <c r="BD1" s="8">
         <v>3.3</v>
       </c>
-      <c r="BE1" s="6">
+      <c r="BE1" s="8">
         <v>4.1</v>
       </c>
-      <c r="BF1" s="6">
+      <c r="BF1" s="8">
         <v>4.2</v>
       </c>
-      <c r="BG1" s="6">
+      <c r="BG1" s="8">
         <v>5.1</v>
       </c>
-      <c r="BH1" s="6">
+      <c r="BH1" s="8">
         <v>5.2</v>
       </c>
-      <c r="BI1" s="6">
+      <c r="BI1" s="8">
         <v>6.1</v>
       </c>
-      <c r="BJ1" s="6">
+      <c r="BJ1" s="8">
         <v>6.2</v>
       </c>
-      <c r="BK1" s="6">
+      <c r="BK1" s="8">
         <v>6.3</v>
       </c>
-      <c r="BL1" s="6">
+      <c r="BL1" s="8">
         <v>7.1</v>
       </c>
-      <c r="BM1" s="6">
+      <c r="BM1" s="8">
         <v>7.2</v>
       </c>
-      <c r="BN1" s="6">
+      <c r="BN1" s="8">
         <v>8.1</v>
       </c>
-      <c r="BO1" s="6">
+      <c r="BO1" s="8">
         <v>8.2</v>
       </c>
-      <c r="BP1" s="6">
+      <c r="BP1" s="8">
         <v>9.1</v>
       </c>
-      <c r="BQ1" s="6">
+      <c r="BQ1" s="8">
         <v>9.2</v>
       </c>
-      <c r="BR1" s="6">
+      <c r="BR1" s="8">
         <v>10.1</v>
       </c>
-      <c r="BS1" s="6">
+      <c r="BS1" s="8">
         <v>10.2</v>
       </c>
-      <c r="BT1" s="6" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="BT1" s="8" t="s">
+        <v>665</v>
+      </c>
+      <c r="BU1" s="8" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="2" spans="1:73">
-      <c r="A2" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="7"/>
+      <c r="AH2" s="7"/>
+      <c r="AI2" s="7"/>
+      <c r="AJ2" s="7"/>
+      <c r="AK2" s="7"/>
+      <c r="AL2" s="7"/>
+      <c r="AM2" s="7"/>
+      <c r="AN2" s="7"/>
+      <c r="AO2" s="7"/>
+      <c r="AP2" s="7"/>
+      <c r="AQ2" s="7"/>
+      <c r="AR2" s="7"/>
+      <c r="AS2" s="7"/>
+      <c r="AT2" s="7"/>
+      <c r="AU2" s="7"/>
+      <c r="AV2" s="7"/>
+      <c r="AW2" s="7"/>
+      <c r="AX2" s="7"/>
+      <c r="AY2" s="7"/>
+      <c r="AZ2" s="7"/>
+      <c r="BA2" s="7"/>
+      <c r="BB2" s="7"/>
+      <c r="BC2" s="7"/>
+      <c r="BD2" s="7"/>
+      <c r="BE2" s="7"/>
+      <c r="BF2" s="7"/>
+      <c r="BG2" s="7"/>
+      <c r="BH2" s="7"/>
+      <c r="BI2" s="7"/>
+      <c r="BJ2" s="7"/>
+      <c r="BK2" s="7"/>
+      <c r="BL2" s="7"/>
+      <c r="BM2" s="7"/>
+      <c r="BN2" s="7"/>
+      <c r="BO2" s="7"/>
+      <c r="BP2" s="7"/>
+      <c r="BQ2" s="7"/>
+      <c r="BR2" s="7"/>
+      <c r="BS2" s="7"/>
+      <c r="BT2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:BS2),"")</f>
         <v/>
       </c>
-      <c r="BU2" s="5"/>
+      <c r="BU2" s="7"/>
     </row>
     <row r="3" spans="1:73">
-      <c r="A3" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>667</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AL3" s="7"/>
+      <c r="AM3" s="7"/>
+      <c r="AN3" s="7"/>
+      <c r="AO3" s="7"/>
+      <c r="AP3" s="7"/>
+      <c r="AQ3" s="7"/>
+      <c r="AR3" s="7"/>
+      <c r="AS3" s="7"/>
+      <c r="AT3" s="7"/>
+      <c r="AU3" s="7"/>
+      <c r="AV3" s="7"/>
+      <c r="AW3" s="7"/>
+      <c r="AX3" s="7"/>
+      <c r="AY3" s="7"/>
+      <c r="AZ3" s="7"/>
+      <c r="BA3" s="7"/>
+      <c r="BB3" s="7"/>
+      <c r="BC3" s="7"/>
+      <c r="BD3" s="7"/>
+      <c r="BE3" s="7"/>
+      <c r="BF3" s="7"/>
+      <c r="BG3" s="7"/>
+      <c r="BH3" s="7"/>
+      <c r="BI3" s="7"/>
+      <c r="BJ3" s="7"/>
+      <c r="BK3" s="7"/>
+      <c r="BL3" s="7"/>
+      <c r="BM3" s="7"/>
+      <c r="BN3" s="7"/>
+      <c r="BO3" s="7"/>
+      <c r="BP3" s="7"/>
+      <c r="BQ3" s="7"/>
+      <c r="BR3" s="7"/>
+      <c r="BS3" s="7"/>
+      <c r="BT3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:BS3),"")</f>
         <v/>
       </c>
-      <c r="BU3" s="5"/>
+      <c r="BU3" s="7"/>
     </row>
     <row r="4" spans="1:73">
-      <c r="A4" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="7"/>
+      <c r="AE4" s="7"/>
+      <c r="AF4" s="7"/>
+      <c r="AG4" s="7"/>
+      <c r="AH4" s="7"/>
+      <c r="AI4" s="7"/>
+      <c r="AJ4" s="7"/>
+      <c r="AK4" s="7"/>
+      <c r="AL4" s="7"/>
+      <c r="AM4" s="7"/>
+      <c r="AN4" s="7"/>
+      <c r="AO4" s="7"/>
+      <c r="AP4" s="7"/>
+      <c r="AQ4" s="7"/>
+      <c r="AR4" s="7"/>
+      <c r="AS4" s="7"/>
+      <c r="AT4" s="7"/>
+      <c r="AU4" s="7"/>
+      <c r="AV4" s="7"/>
+      <c r="AW4" s="7"/>
+      <c r="AX4" s="7"/>
+      <c r="AY4" s="7"/>
+      <c r="AZ4" s="7"/>
+      <c r="BA4" s="7"/>
+      <c r="BB4" s="7"/>
+      <c r="BC4" s="7"/>
+      <c r="BD4" s="7"/>
+      <c r="BE4" s="7"/>
+      <c r="BF4" s="7"/>
+      <c r="BG4" s="7"/>
+      <c r="BH4" s="7"/>
+      <c r="BI4" s="7"/>
+      <c r="BJ4" s="7"/>
+      <c r="BK4" s="7"/>
+      <c r="BL4" s="7"/>
+      <c r="BM4" s="7"/>
+      <c r="BN4" s="7"/>
+      <c r="BO4" s="7"/>
+      <c r="BP4" s="7"/>
+      <c r="BQ4" s="7"/>
+      <c r="BR4" s="7"/>
+      <c r="BS4" s="7"/>
+      <c r="BT4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:BS4),"")</f>
         <v/>
       </c>
-      <c r="BU4" s="5"/>
+      <c r="BU4" s="7"/>
     </row>
     <row r="5" spans="1:73">
-      <c r="A5" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="7"/>
+      <c r="AC5" s="7"/>
+      <c r="AD5" s="7"/>
+      <c r="AE5" s="7"/>
+      <c r="AF5" s="7"/>
+      <c r="AG5" s="7"/>
+      <c r="AH5" s="7"/>
+      <c r="AI5" s="7"/>
+      <c r="AJ5" s="7"/>
+      <c r="AK5" s="7"/>
+      <c r="AL5" s="7"/>
+      <c r="AM5" s="7"/>
+      <c r="AN5" s="7"/>
+      <c r="AO5" s="7"/>
+      <c r="AP5" s="7"/>
+      <c r="AQ5" s="7"/>
+      <c r="AR5" s="7"/>
+      <c r="AS5" s="7"/>
+      <c r="AT5" s="7"/>
+      <c r="AU5" s="7"/>
+      <c r="AV5" s="7"/>
+      <c r="AW5" s="7"/>
+      <c r="AX5" s="7"/>
+      <c r="AY5" s="7"/>
+      <c r="AZ5" s="7"/>
+      <c r="BA5" s="7"/>
+      <c r="BB5" s="7"/>
+      <c r="BC5" s="7"/>
+      <c r="BD5" s="7"/>
+      <c r="BE5" s="7"/>
+      <c r="BF5" s="7"/>
+      <c r="BG5" s="7"/>
+      <c r="BH5" s="7"/>
+      <c r="BI5" s="7"/>
+      <c r="BJ5" s="7"/>
+      <c r="BK5" s="7"/>
+      <c r="BL5" s="7"/>
+      <c r="BM5" s="7"/>
+      <c r="BN5" s="7"/>
+      <c r="BO5" s="7"/>
+      <c r="BP5" s="7"/>
+      <c r="BQ5" s="7"/>
+      <c r="BR5" s="7"/>
+      <c r="BS5" s="7"/>
+      <c r="BT5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:BS5),"")</f>
         <v/>
       </c>
-      <c r="BU5" s="5"/>
+      <c r="BU5" s="7"/>
     </row>
     <row r="6" spans="1:73">
-      <c r="A6" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="7"/>
+      <c r="AC6" s="7"/>
+      <c r="AD6" s="7"/>
+      <c r="AE6" s="7"/>
+      <c r="AF6" s="7"/>
+      <c r="AG6" s="7"/>
+      <c r="AH6" s="7"/>
+      <c r="AI6" s="7"/>
+      <c r="AJ6" s="7"/>
+      <c r="AK6" s="7"/>
+      <c r="AL6" s="7"/>
+      <c r="AM6" s="7"/>
+      <c r="AN6" s="7"/>
+      <c r="AO6" s="7"/>
+      <c r="AP6" s="7"/>
+      <c r="AQ6" s="7"/>
+      <c r="AR6" s="7"/>
+      <c r="AS6" s="7"/>
+      <c r="AT6" s="7"/>
+      <c r="AU6" s="7"/>
+      <c r="AV6" s="7"/>
+      <c r="AW6" s="7"/>
+      <c r="AX6" s="7"/>
+      <c r="AY6" s="7"/>
+      <c r="AZ6" s="7"/>
+      <c r="BA6" s="7"/>
+      <c r="BB6" s="7"/>
+      <c r="BC6" s="7"/>
+      <c r="BD6" s="7"/>
+      <c r="BE6" s="7"/>
+      <c r="BF6" s="7"/>
+      <c r="BG6" s="7"/>
+      <c r="BH6" s="7"/>
+      <c r="BI6" s="7"/>
+      <c r="BJ6" s="7"/>
+      <c r="BK6" s="7"/>
+      <c r="BL6" s="7"/>
+      <c r="BM6" s="7"/>
+      <c r="BN6" s="7"/>
+      <c r="BO6" s="7"/>
+      <c r="BP6" s="7"/>
+      <c r="BQ6" s="7"/>
+      <c r="BR6" s="7"/>
+      <c r="BS6" s="7"/>
+      <c r="BT6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:BS6),"")</f>
         <v/>
       </c>
-      <c r="BU6" s="5"/>
+      <c r="BU6" s="7"/>
     </row>
     <row r="7" spans="1:73">
-      <c r="A7" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7"/>
+      <c r="AD7" s="7"/>
+      <c r="AE7" s="7"/>
+      <c r="AF7" s="7"/>
+      <c r="AG7" s="7"/>
+      <c r="AH7" s="7"/>
+      <c r="AI7" s="7"/>
+      <c r="AJ7" s="7"/>
+      <c r="AK7" s="7"/>
+      <c r="AL7" s="7"/>
+      <c r="AM7" s="7"/>
+      <c r="AN7" s="7"/>
+      <c r="AO7" s="7"/>
+      <c r="AP7" s="7"/>
+      <c r="AQ7" s="7"/>
+      <c r="AR7" s="7"/>
+      <c r="AS7" s="7"/>
+      <c r="AT7" s="7"/>
+      <c r="AU7" s="7"/>
+      <c r="AV7" s="7"/>
+      <c r="AW7" s="7"/>
+      <c r="AX7" s="7"/>
+      <c r="AY7" s="7"/>
+      <c r="AZ7" s="7"/>
+      <c r="BA7" s="7"/>
+      <c r="BB7" s="7"/>
+      <c r="BC7" s="7"/>
+      <c r="BD7" s="7"/>
+      <c r="BE7" s="7"/>
+      <c r="BF7" s="7"/>
+      <c r="BG7" s="7"/>
+      <c r="BH7" s="7"/>
+      <c r="BI7" s="7"/>
+      <c r="BJ7" s="7"/>
+      <c r="BK7" s="7"/>
+      <c r="BL7" s="7"/>
+      <c r="BM7" s="7"/>
+      <c r="BN7" s="7"/>
+      <c r="BO7" s="7"/>
+      <c r="BP7" s="7"/>
+      <c r="BQ7" s="7"/>
+      <c r="BR7" s="7"/>
+      <c r="BS7" s="7"/>
+      <c r="BT7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:BS7),"")</f>
         <v/>
       </c>
-      <c r="BU7" s="5"/>
+      <c r="BU7" s="7"/>
     </row>
     <row r="8" spans="1:73">
-      <c r="A8" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+      <c r="AG8" s="7"/>
+      <c r="AH8" s="7"/>
+      <c r="AI8" s="7"/>
+      <c r="AJ8" s="7"/>
+      <c r="AK8" s="7"/>
+      <c r="AL8" s="7"/>
+      <c r="AM8" s="7"/>
+      <c r="AN8" s="7"/>
+      <c r="AO8" s="7"/>
+      <c r="AP8" s="7"/>
+      <c r="AQ8" s="7"/>
+      <c r="AR8" s="7"/>
+      <c r="AS8" s="7"/>
+      <c r="AT8" s="7"/>
+      <c r="AU8" s="7"/>
+      <c r="AV8" s="7"/>
+      <c r="AW8" s="7"/>
+      <c r="AX8" s="7"/>
+      <c r="AY8" s="7"/>
+      <c r="AZ8" s="7"/>
+      <c r="BA8" s="7"/>
+      <c r="BB8" s="7"/>
+      <c r="BC8" s="7"/>
+      <c r="BD8" s="7"/>
+      <c r="BE8" s="7"/>
+      <c r="BF8" s="7"/>
+      <c r="BG8" s="7"/>
+      <c r="BH8" s="7"/>
+      <c r="BI8" s="7"/>
+      <c r="BJ8" s="7"/>
+      <c r="BK8" s="7"/>
+      <c r="BL8" s="7"/>
+      <c r="BM8" s="7"/>
+      <c r="BN8" s="7"/>
+      <c r="BO8" s="7"/>
+      <c r="BP8" s="7"/>
+      <c r="BQ8" s="7"/>
+      <c r="BR8" s="7"/>
+      <c r="BS8" s="7"/>
+      <c r="BT8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:BS8),"")</f>
         <v/>
       </c>
-      <c r="BU8" s="5"/>
+      <c r="BU8" s="7"/>
     </row>
     <row r="9" spans="1:73">
-      <c r="A9" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>673</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="7"/>
+      <c r="AC9" s="7"/>
+      <c r="AD9" s="7"/>
+      <c r="AE9" s="7"/>
+      <c r="AF9" s="7"/>
+      <c r="AG9" s="7"/>
+      <c r="AH9" s="7"/>
+      <c r="AI9" s="7"/>
+      <c r="AJ9" s="7"/>
+      <c r="AK9" s="7"/>
+      <c r="AL9" s="7"/>
+      <c r="AM9" s="7"/>
+      <c r="AN9" s="7"/>
+      <c r="AO9" s="7"/>
+      <c r="AP9" s="7"/>
+      <c r="AQ9" s="7"/>
+      <c r="AR9" s="7"/>
+      <c r="AS9" s="7"/>
+      <c r="AT9" s="7"/>
+      <c r="AU9" s="7"/>
+      <c r="AV9" s="7"/>
+      <c r="AW9" s="7"/>
+      <c r="AX9" s="7"/>
+      <c r="AY9" s="7"/>
+      <c r="AZ9" s="7"/>
+      <c r="BA9" s="7"/>
+      <c r="BB9" s="7"/>
+      <c r="BC9" s="7"/>
+      <c r="BD9" s="7"/>
+      <c r="BE9" s="7"/>
+      <c r="BF9" s="7"/>
+      <c r="BG9" s="7"/>
+      <c r="BH9" s="7"/>
+      <c r="BI9" s="7"/>
+      <c r="BJ9" s="7"/>
+      <c r="BK9" s="7"/>
+      <c r="BL9" s="7"/>
+      <c r="BM9" s="7"/>
+      <c r="BN9" s="7"/>
+      <c r="BO9" s="7"/>
+      <c r="BP9" s="7"/>
+      <c r="BQ9" s="7"/>
+      <c r="BR9" s="7"/>
+      <c r="BS9" s="7"/>
+      <c r="BT9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:BS9),"")</f>
         <v/>
       </c>
-      <c r="BU9" s="5"/>
+      <c r="BU9" s="7"/>
     </row>
     <row r="10" spans="1:73">
-      <c r="A10" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7"/>
+      <c r="AD10" s="7"/>
+      <c r="AE10" s="7"/>
+      <c r="AF10" s="7"/>
+      <c r="AG10" s="7"/>
+      <c r="AH10" s="7"/>
+      <c r="AI10" s="7"/>
+      <c r="AJ10" s="7"/>
+      <c r="AK10" s="7"/>
+      <c r="AL10" s="7"/>
+      <c r="AM10" s="7"/>
+      <c r="AN10" s="7"/>
+      <c r="AO10" s="7"/>
+      <c r="AP10" s="7"/>
+      <c r="AQ10" s="7"/>
+      <c r="AR10" s="7"/>
+      <c r="AS10" s="7"/>
+      <c r="AT10" s="7"/>
+      <c r="AU10" s="7"/>
+      <c r="AV10" s="7"/>
+      <c r="AW10" s="7"/>
+      <c r="AX10" s="7"/>
+      <c r="AY10" s="7"/>
+      <c r="AZ10" s="7"/>
+      <c r="BA10" s="7"/>
+      <c r="BB10" s="7"/>
+      <c r="BC10" s="7"/>
+      <c r="BD10" s="7"/>
+      <c r="BE10" s="7"/>
+      <c r="BF10" s="7"/>
+      <c r="BG10" s="7"/>
+      <c r="BH10" s="7"/>
+      <c r="BI10" s="7"/>
+      <c r="BJ10" s="7"/>
+      <c r="BK10" s="7"/>
+      <c r="BL10" s="7"/>
+      <c r="BM10" s="7"/>
+      <c r="BN10" s="7"/>
+      <c r="BO10" s="7"/>
+      <c r="BP10" s="7"/>
+      <c r="BQ10" s="7"/>
+      <c r="BR10" s="7"/>
+      <c r="BS10" s="7"/>
+      <c r="BT10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:BS10),"")</f>
         <v/>
       </c>
-      <c r="BU10" s="5"/>
+      <c r="BU10" s="7"/>
     </row>
     <row r="11" spans="1:73">
-      <c r="A11" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="7"/>
+      <c r="AC11" s="7"/>
+      <c r="AD11" s="7"/>
+      <c r="AE11" s="7"/>
+      <c r="AF11" s="7"/>
+      <c r="AG11" s="7"/>
+      <c r="AH11" s="7"/>
+      <c r="AI11" s="7"/>
+      <c r="AJ11" s="7"/>
+      <c r="AK11" s="7"/>
+      <c r="AL11" s="7"/>
+      <c r="AM11" s="7"/>
+      <c r="AN11" s="7"/>
+      <c r="AO11" s="7"/>
+      <c r="AP11" s="7"/>
+      <c r="AQ11" s="7"/>
+      <c r="AR11" s="7"/>
+      <c r="AS11" s="7"/>
+      <c r="AT11" s="7"/>
+      <c r="AU11" s="7"/>
+      <c r="AV11" s="7"/>
+      <c r="AW11" s="7"/>
+      <c r="AX11" s="7"/>
+      <c r="AY11" s="7"/>
+      <c r="AZ11" s="7"/>
+      <c r="BA11" s="7"/>
+      <c r="BB11" s="7"/>
+      <c r="BC11" s="7"/>
+      <c r="BD11" s="7"/>
+      <c r="BE11" s="7"/>
+      <c r="BF11" s="7"/>
+      <c r="BG11" s="7"/>
+      <c r="BH11" s="7"/>
+      <c r="BI11" s="7"/>
+      <c r="BJ11" s="7"/>
+      <c r="BK11" s="7"/>
+      <c r="BL11" s="7"/>
+      <c r="BM11" s="7"/>
+      <c r="BN11" s="7"/>
+      <c r="BO11" s="7"/>
+      <c r="BP11" s="7"/>
+      <c r="BQ11" s="7"/>
+      <c r="BR11" s="7"/>
+      <c r="BS11" s="7"/>
+      <c r="BT11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:BS11),"")</f>
         <v/>
       </c>
-      <c r="BU11" s="5"/>
+      <c r="BU11" s="7"/>
     </row>
     <row r="12" spans="1:73">
-      <c r="A12" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="7"/>
+      <c r="AC12" s="7"/>
+      <c r="AD12" s="7"/>
+      <c r="AE12" s="7"/>
+      <c r="AF12" s="7"/>
+      <c r="AG12" s="7"/>
+      <c r="AH12" s="7"/>
+      <c r="AI12" s="7"/>
+      <c r="AJ12" s="7"/>
+      <c r="AK12" s="7"/>
+      <c r="AL12" s="7"/>
+      <c r="AM12" s="7"/>
+      <c r="AN12" s="7"/>
+      <c r="AO12" s="7"/>
+      <c r="AP12" s="7"/>
+      <c r="AQ12" s="7"/>
+      <c r="AR12" s="7"/>
+      <c r="AS12" s="7"/>
+      <c r="AT12" s="7"/>
+      <c r="AU12" s="7"/>
+      <c r="AV12" s="7"/>
+      <c r="AW12" s="7"/>
+      <c r="AX12" s="7"/>
+      <c r="AY12" s="7"/>
+      <c r="AZ12" s="7"/>
+      <c r="BA12" s="7"/>
+      <c r="BB12" s="7"/>
+      <c r="BC12" s="7"/>
+      <c r="BD12" s="7"/>
+      <c r="BE12" s="7"/>
+      <c r="BF12" s="7"/>
+      <c r="BG12" s="7"/>
+      <c r="BH12" s="7"/>
+      <c r="BI12" s="7"/>
+      <c r="BJ12" s="7"/>
+      <c r="BK12" s="7"/>
+      <c r="BL12" s="7"/>
+      <c r="BM12" s="7"/>
+      <c r="BN12" s="7"/>
+      <c r="BO12" s="7"/>
+      <c r="BP12" s="7"/>
+      <c r="BQ12" s="7"/>
+      <c r="BR12" s="7"/>
+      <c r="BS12" s="7"/>
+      <c r="BT12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:BS12),"")</f>
         <v/>
       </c>
-      <c r="BU12" s="5"/>
+      <c r="BU12" s="7"/>
     </row>
     <row r="13" spans="1:73">
-      <c r="A13" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="7"/>
+      <c r="AC13" s="7"/>
+      <c r="AD13" s="7"/>
+      <c r="AE13" s="7"/>
+      <c r="AF13" s="7"/>
+      <c r="AG13" s="7"/>
+      <c r="AH13" s="7"/>
+      <c r="AI13" s="7"/>
+      <c r="AJ13" s="7"/>
+      <c r="AK13" s="7"/>
+      <c r="AL13" s="7"/>
+      <c r="AM13" s="7"/>
+      <c r="AN13" s="7"/>
+      <c r="AO13" s="7"/>
+      <c r="AP13" s="7"/>
+      <c r="AQ13" s="7"/>
+      <c r="AR13" s="7"/>
+      <c r="AS13" s="7"/>
+      <c r="AT13" s="7"/>
+      <c r="AU13" s="7"/>
+      <c r="AV13" s="7"/>
+      <c r="AW13" s="7"/>
+      <c r="AX13" s="7"/>
+      <c r="AY13" s="7"/>
+      <c r="AZ13" s="7"/>
+      <c r="BA13" s="7"/>
+      <c r="BB13" s="7"/>
+      <c r="BC13" s="7"/>
+      <c r="BD13" s="7"/>
+      <c r="BE13" s="7"/>
+      <c r="BF13" s="7"/>
+      <c r="BG13" s="7"/>
+      <c r="BH13" s="7"/>
+      <c r="BI13" s="7"/>
+      <c r="BJ13" s="7"/>
+      <c r="BK13" s="7"/>
+      <c r="BL13" s="7"/>
+      <c r="BM13" s="7"/>
+      <c r="BN13" s="7"/>
+      <c r="BO13" s="7"/>
+      <c r="BP13" s="7"/>
+      <c r="BQ13" s="7"/>
+      <c r="BR13" s="7"/>
+      <c r="BS13" s="7"/>
+      <c r="BT13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:BS13),"")</f>
         <v/>
       </c>
-      <c r="BU13" s="5"/>
+      <c r="BU13" s="7"/>
     </row>
     <row r="14" spans="1:73">
-      <c r="A14" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="7"/>
+      <c r="AC14" s="7"/>
+      <c r="AD14" s="7"/>
+      <c r="AE14" s="7"/>
+      <c r="AF14" s="7"/>
+      <c r="AG14" s="7"/>
+      <c r="AH14" s="7"/>
+      <c r="AI14" s="7"/>
+      <c r="AJ14" s="7"/>
+      <c r="AK14" s="7"/>
+      <c r="AL14" s="7"/>
+      <c r="AM14" s="7"/>
+      <c r="AN14" s="7"/>
+      <c r="AO14" s="7"/>
+      <c r="AP14" s="7"/>
+      <c r="AQ14" s="7"/>
+      <c r="AR14" s="7"/>
+      <c r="AS14" s="7"/>
+      <c r="AT14" s="7"/>
+      <c r="AU14" s="7"/>
+      <c r="AV14" s="7"/>
+      <c r="AW14" s="7"/>
+      <c r="AX14" s="7"/>
+      <c r="AY14" s="7"/>
+      <c r="AZ14" s="7"/>
+      <c r="BA14" s="7"/>
+      <c r="BB14" s="7"/>
+      <c r="BC14" s="7"/>
+      <c r="BD14" s="7"/>
+      <c r="BE14" s="7"/>
+      <c r="BF14" s="7"/>
+      <c r="BG14" s="7"/>
+      <c r="BH14" s="7"/>
+      <c r="BI14" s="7"/>
+      <c r="BJ14" s="7"/>
+      <c r="BK14" s="7"/>
+      <c r="BL14" s="7"/>
+      <c r="BM14" s="7"/>
+      <c r="BN14" s="7"/>
+      <c r="BO14" s="7"/>
+      <c r="BP14" s="7"/>
+      <c r="BQ14" s="7"/>
+      <c r="BR14" s="7"/>
+      <c r="BS14" s="7"/>
+      <c r="BT14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:BS14),"")</f>
         <v/>
       </c>
-      <c r="BU14" s="5"/>
+      <c r="BU14" s="7"/>
     </row>
     <row r="15" spans="1:73">
-      <c r="A15" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="7"/>
+      <c r="AC15" s="7"/>
+      <c r="AD15" s="7"/>
+      <c r="AE15" s="7"/>
+      <c r="AF15" s="7"/>
+      <c r="AG15" s="7"/>
+      <c r="AH15" s="7"/>
+      <c r="AI15" s="7"/>
+      <c r="AJ15" s="7"/>
+      <c r="AK15" s="7"/>
+      <c r="AL15" s="7"/>
+      <c r="AM15" s="7"/>
+      <c r="AN15" s="7"/>
+      <c r="AO15" s="7"/>
+      <c r="AP15" s="7"/>
+      <c r="AQ15" s="7"/>
+      <c r="AR15" s="7"/>
+      <c r="AS15" s="7"/>
+      <c r="AT15" s="7"/>
+      <c r="AU15" s="7"/>
+      <c r="AV15" s="7"/>
+      <c r="AW15" s="7"/>
+      <c r="AX15" s="7"/>
+      <c r="AY15" s="7"/>
+      <c r="AZ15" s="7"/>
+      <c r="BA15" s="7"/>
+      <c r="BB15" s="7"/>
+      <c r="BC15" s="7"/>
+      <c r="BD15" s="7"/>
+      <c r="BE15" s="7"/>
+      <c r="BF15" s="7"/>
+      <c r="BG15" s="7"/>
+      <c r="BH15" s="7"/>
+      <c r="BI15" s="7"/>
+      <c r="BJ15" s="7"/>
+      <c r="BK15" s="7"/>
+      <c r="BL15" s="7"/>
+      <c r="BM15" s="7"/>
+      <c r="BN15" s="7"/>
+      <c r="BO15" s="7"/>
+      <c r="BP15" s="7"/>
+      <c r="BQ15" s="7"/>
+      <c r="BR15" s="7"/>
+      <c r="BS15" s="7"/>
+      <c r="BT15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:BS15),"")</f>
         <v/>
       </c>
-      <c r="BU15" s="5"/>
+      <c r="BU15" s="7"/>
     </row>
     <row r="16" spans="1:73">
-      <c r="A16" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="7"/>
+      <c r="AC16" s="7"/>
+      <c r="AD16" s="7"/>
+      <c r="AE16" s="7"/>
+      <c r="AF16" s="7"/>
+      <c r="AG16" s="7"/>
+      <c r="AH16" s="7"/>
+      <c r="AI16" s="7"/>
+      <c r="AJ16" s="7"/>
+      <c r="AK16" s="7"/>
+      <c r="AL16" s="7"/>
+      <c r="AM16" s="7"/>
+      <c r="AN16" s="7"/>
+      <c r="AO16" s="7"/>
+      <c r="AP16" s="7"/>
+      <c r="AQ16" s="7"/>
+      <c r="AR16" s="7"/>
+      <c r="AS16" s="7"/>
+      <c r="AT16" s="7"/>
+      <c r="AU16" s="7"/>
+      <c r="AV16" s="7"/>
+      <c r="AW16" s="7"/>
+      <c r="AX16" s="7"/>
+      <c r="AY16" s="7"/>
+      <c r="AZ16" s="7"/>
+      <c r="BA16" s="7"/>
+      <c r="BB16" s="7"/>
+      <c r="BC16" s="7"/>
+      <c r="BD16" s="7"/>
+      <c r="BE16" s="7"/>
+      <c r="BF16" s="7"/>
+      <c r="BG16" s="7"/>
+      <c r="BH16" s="7"/>
+      <c r="BI16" s="7"/>
+      <c r="BJ16" s="7"/>
+      <c r="BK16" s="7"/>
+      <c r="BL16" s="7"/>
+      <c r="BM16" s="7"/>
+      <c r="BN16" s="7"/>
+      <c r="BO16" s="7"/>
+      <c r="BP16" s="7"/>
+      <c r="BQ16" s="7"/>
+      <c r="BR16" s="7"/>
+      <c r="BS16" s="7"/>
+      <c r="BT16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:BS16),"")</f>
         <v/>
       </c>
-      <c r="BU16" s="5"/>
+      <c r="BU16" s="7"/>
     </row>
     <row r="17" spans="1:73">
-      <c r="A17" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7"/>
+      <c r="AA17" s="7"/>
+      <c r="AB17" s="7"/>
+      <c r="AC17" s="7"/>
+      <c r="AD17" s="7"/>
+      <c r="AE17" s="7"/>
+      <c r="AF17" s="7"/>
+      <c r="AG17" s="7"/>
+      <c r="AH17" s="7"/>
+      <c r="AI17" s="7"/>
+      <c r="AJ17" s="7"/>
+      <c r="AK17" s="7"/>
+      <c r="AL17" s="7"/>
+      <c r="AM17" s="7"/>
+      <c r="AN17" s="7"/>
+      <c r="AO17" s="7"/>
+      <c r="AP17" s="7"/>
+      <c r="AQ17" s="7"/>
+      <c r="AR17" s="7"/>
+      <c r="AS17" s="7"/>
+      <c r="AT17" s="7"/>
+      <c r="AU17" s="7"/>
+      <c r="AV17" s="7"/>
+      <c r="AW17" s="7"/>
+      <c r="AX17" s="7"/>
+      <c r="AY17" s="7"/>
+      <c r="AZ17" s="7"/>
+      <c r="BA17" s="7"/>
+      <c r="BB17" s="7"/>
+      <c r="BC17" s="7"/>
+      <c r="BD17" s="7"/>
+      <c r="BE17" s="7"/>
+      <c r="BF17" s="7"/>
+      <c r="BG17" s="7"/>
+      <c r="BH17" s="7"/>
+      <c r="BI17" s="7"/>
+      <c r="BJ17" s="7"/>
+      <c r="BK17" s="7"/>
+      <c r="BL17" s="7"/>
+      <c r="BM17" s="7"/>
+      <c r="BN17" s="7"/>
+      <c r="BO17" s="7"/>
+      <c r="BP17" s="7"/>
+      <c r="BQ17" s="7"/>
+      <c r="BR17" s="7"/>
+      <c r="BS17" s="7"/>
+      <c r="BT17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:BS17),"")</f>
         <v/>
       </c>
-      <c r="BU17" s="5"/>
+      <c r="BU17" s="7"/>
     </row>
     <row r="18" spans="1:73">
-      <c r="A18" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+      <c r="AF18" s="7"/>
+      <c r="AG18" s="7"/>
+      <c r="AH18" s="7"/>
+      <c r="AI18" s="7"/>
+      <c r="AJ18" s="7"/>
+      <c r="AK18" s="7"/>
+      <c r="AL18" s="7"/>
+      <c r="AM18" s="7"/>
+      <c r="AN18" s="7"/>
+      <c r="AO18" s="7"/>
+      <c r="AP18" s="7"/>
+      <c r="AQ18" s="7"/>
+      <c r="AR18" s="7"/>
+      <c r="AS18" s="7"/>
+      <c r="AT18" s="7"/>
+      <c r="AU18" s="7"/>
+      <c r="AV18" s="7"/>
+      <c r="AW18" s="7"/>
+      <c r="AX18" s="7"/>
+      <c r="AY18" s="7"/>
+      <c r="AZ18" s="7"/>
+      <c r="BA18" s="7"/>
+      <c r="BB18" s="7"/>
+      <c r="BC18" s="7"/>
+      <c r="BD18" s="7"/>
+      <c r="BE18" s="7"/>
+      <c r="BF18" s="7"/>
+      <c r="BG18" s="7"/>
+      <c r="BH18" s="7"/>
+      <c r="BI18" s="7"/>
+      <c r="BJ18" s="7"/>
+      <c r="BK18" s="7"/>
+      <c r="BL18" s="7"/>
+      <c r="BM18" s="7"/>
+      <c r="BN18" s="7"/>
+      <c r="BO18" s="7"/>
+      <c r="BP18" s="7"/>
+      <c r="BQ18" s="7"/>
+      <c r="BR18" s="7"/>
+      <c r="BS18" s="7"/>
+      <c r="BT18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:BS18),"")</f>
         <v/>
       </c>
-      <c r="BU18" s="5"/>
+      <c r="BU18" s="7"/>
     </row>
     <row r="19" spans="1:73">
-      <c r="A19" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
+      <c r="AF19" s="7"/>
+      <c r="AG19" s="7"/>
+      <c r="AH19" s="7"/>
+      <c r="AI19" s="7"/>
+      <c r="AJ19" s="7"/>
+      <c r="AK19" s="7"/>
+      <c r="AL19" s="7"/>
+      <c r="AM19" s="7"/>
+      <c r="AN19" s="7"/>
+      <c r="AO19" s="7"/>
+      <c r="AP19" s="7"/>
+      <c r="AQ19" s="7"/>
+      <c r="AR19" s="7"/>
+      <c r="AS19" s="7"/>
+      <c r="AT19" s="7"/>
+      <c r="AU19" s="7"/>
+      <c r="AV19" s="7"/>
+      <c r="AW19" s="7"/>
+      <c r="AX19" s="7"/>
+      <c r="AY19" s="7"/>
+      <c r="AZ19" s="7"/>
+      <c r="BA19" s="7"/>
+      <c r="BB19" s="7"/>
+      <c r="BC19" s="7"/>
+      <c r="BD19" s="7"/>
+      <c r="BE19" s="7"/>
+      <c r="BF19" s="7"/>
+      <c r="BG19" s="7"/>
+      <c r="BH19" s="7"/>
+      <c r="BI19" s="7"/>
+      <c r="BJ19" s="7"/>
+      <c r="BK19" s="7"/>
+      <c r="BL19" s="7"/>
+      <c r="BM19" s="7"/>
+      <c r="BN19" s="7"/>
+      <c r="BO19" s="7"/>
+      <c r="BP19" s="7"/>
+      <c r="BQ19" s="7"/>
+      <c r="BR19" s="7"/>
+      <c r="BS19" s="7"/>
+      <c r="BT19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:BS19),"")</f>
         <v/>
       </c>
-      <c r="BU19" s="5"/>
+      <c r="BU19" s="7"/>
     </row>
     <row r="20" spans="1:73">
-      <c r="A20" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+      <c r="AF20" s="7"/>
+      <c r="AG20" s="7"/>
+      <c r="AH20" s="7"/>
+      <c r="AI20" s="7"/>
+      <c r="AJ20" s="7"/>
+      <c r="AK20" s="7"/>
+      <c r="AL20" s="7"/>
+      <c r="AM20" s="7"/>
+      <c r="AN20" s="7"/>
+      <c r="AO20" s="7"/>
+      <c r="AP20" s="7"/>
+      <c r="AQ20" s="7"/>
+      <c r="AR20" s="7"/>
+      <c r="AS20" s="7"/>
+      <c r="AT20" s="7"/>
+      <c r="AU20" s="7"/>
+      <c r="AV20" s="7"/>
+      <c r="AW20" s="7"/>
+      <c r="AX20" s="7"/>
+      <c r="AY20" s="7"/>
+      <c r="AZ20" s="7"/>
+      <c r="BA20" s="7"/>
+      <c r="BB20" s="7"/>
+      <c r="BC20" s="7"/>
+      <c r="BD20" s="7"/>
+      <c r="BE20" s="7"/>
+      <c r="BF20" s="7"/>
+      <c r="BG20" s="7"/>
+      <c r="BH20" s="7"/>
+      <c r="BI20" s="7"/>
+      <c r="BJ20" s="7"/>
+      <c r="BK20" s="7"/>
+      <c r="BL20" s="7"/>
+      <c r="BM20" s="7"/>
+      <c r="BN20" s="7"/>
+      <c r="BO20" s="7"/>
+      <c r="BP20" s="7"/>
+      <c r="BQ20" s="7"/>
+      <c r="BR20" s="7"/>
+      <c r="BS20" s="7"/>
+      <c r="BT20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:BS20),"")</f>
         <v/>
       </c>
-      <c r="BU20" s="5"/>
+      <c r="BU20" s="7"/>
     </row>
     <row r="21" spans="1:73">
-      <c r="A21" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+      <c r="AF21" s="7"/>
+      <c r="AG21" s="7"/>
+      <c r="AH21" s="7"/>
+      <c r="AI21" s="7"/>
+      <c r="AJ21" s="7"/>
+      <c r="AK21" s="7"/>
+      <c r="AL21" s="7"/>
+      <c r="AM21" s="7"/>
+      <c r="AN21" s="7"/>
+      <c r="AO21" s="7"/>
+      <c r="AP21" s="7"/>
+      <c r="AQ21" s="7"/>
+      <c r="AR21" s="7"/>
+      <c r="AS21" s="7"/>
+      <c r="AT21" s="7"/>
+      <c r="AU21" s="7"/>
+      <c r="AV21" s="7"/>
+      <c r="AW21" s="7"/>
+      <c r="AX21" s="7"/>
+      <c r="AY21" s="7"/>
+      <c r="AZ21" s="7"/>
+      <c r="BA21" s="7"/>
+      <c r="BB21" s="7"/>
+      <c r="BC21" s="7"/>
+      <c r="BD21" s="7"/>
+      <c r="BE21" s="7"/>
+      <c r="BF21" s="7"/>
+      <c r="BG21" s="7"/>
+      <c r="BH21" s="7"/>
+      <c r="BI21" s="7"/>
+      <c r="BJ21" s="7"/>
+      <c r="BK21" s="7"/>
+      <c r="BL21" s="7"/>
+      <c r="BM21" s="7"/>
+      <c r="BN21" s="7"/>
+      <c r="BO21" s="7"/>
+      <c r="BP21" s="7"/>
+      <c r="BQ21" s="7"/>
+      <c r="BR21" s="7"/>
+      <c r="BS21" s="7"/>
+      <c r="BT21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:BS21),"")</f>
         <v/>
       </c>
-      <c r="BU21" s="5"/>
+      <c r="BU21" s="7"/>
     </row>
     <row r="22" spans="1:73">
-      <c r="A22" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+      <c r="AF22" s="7"/>
+      <c r="AG22" s="7"/>
+      <c r="AH22" s="7"/>
+      <c r="AI22" s="7"/>
+      <c r="AJ22" s="7"/>
+      <c r="AK22" s="7"/>
+      <c r="AL22" s="7"/>
+      <c r="AM22" s="7"/>
+      <c r="AN22" s="7"/>
+      <c r="AO22" s="7"/>
+      <c r="AP22" s="7"/>
+      <c r="AQ22" s="7"/>
+      <c r="AR22" s="7"/>
+      <c r="AS22" s="7"/>
+      <c r="AT22" s="7"/>
+      <c r="AU22" s="7"/>
+      <c r="AV22" s="7"/>
+      <c r="AW22" s="7"/>
+      <c r="AX22" s="7"/>
+      <c r="AY22" s="7"/>
+      <c r="AZ22" s="7"/>
+      <c r="BA22" s="7"/>
+      <c r="BB22" s="7"/>
+      <c r="BC22" s="7"/>
+      <c r="BD22" s="7"/>
+      <c r="BE22" s="7"/>
+      <c r="BF22" s="7"/>
+      <c r="BG22" s="7"/>
+      <c r="BH22" s="7"/>
+      <c r="BI22" s="7"/>
+      <c r="BJ22" s="7"/>
+      <c r="BK22" s="7"/>
+      <c r="BL22" s="7"/>
+      <c r="BM22" s="7"/>
+      <c r="BN22" s="7"/>
+      <c r="BO22" s="7"/>
+      <c r="BP22" s="7"/>
+      <c r="BQ22" s="7"/>
+      <c r="BR22" s="7"/>
+      <c r="BS22" s="7"/>
+      <c r="BT22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:BS22),"")</f>
         <v/>
       </c>
-      <c r="BU22" s="5"/>
+      <c r="BU22" s="7"/>
     </row>
     <row r="23" spans="1:73">
-      <c r="A23" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+      <c r="AF23" s="7"/>
+      <c r="AG23" s="7"/>
+      <c r="AH23" s="7"/>
+      <c r="AI23" s="7"/>
+      <c r="AJ23" s="7"/>
+      <c r="AK23" s="7"/>
+      <c r="AL23" s="7"/>
+      <c r="AM23" s="7"/>
+      <c r="AN23" s="7"/>
+      <c r="AO23" s="7"/>
+      <c r="AP23" s="7"/>
+      <c r="AQ23" s="7"/>
+      <c r="AR23" s="7"/>
+      <c r="AS23" s="7"/>
+      <c r="AT23" s="7"/>
+      <c r="AU23" s="7"/>
+      <c r="AV23" s="7"/>
+      <c r="AW23" s="7"/>
+      <c r="AX23" s="7"/>
+      <c r="AY23" s="7"/>
+      <c r="AZ23" s="7"/>
+      <c r="BA23" s="7"/>
+      <c r="BB23" s="7"/>
+      <c r="BC23" s="7"/>
+      <c r="BD23" s="7"/>
+      <c r="BE23" s="7"/>
+      <c r="BF23" s="7"/>
+      <c r="BG23" s="7"/>
+      <c r="BH23" s="7"/>
+      <c r="BI23" s="7"/>
+      <c r="BJ23" s="7"/>
+      <c r="BK23" s="7"/>
+      <c r="BL23" s="7"/>
+      <c r="BM23" s="7"/>
+      <c r="BN23" s="7"/>
+      <c r="BO23" s="7"/>
+      <c r="BP23" s="7"/>
+      <c r="BQ23" s="7"/>
+      <c r="BR23" s="7"/>
+      <c r="BS23" s="7"/>
+      <c r="BT23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:BS23),"")</f>
         <v/>
       </c>
-      <c r="BU23" s="5"/>
+      <c r="BU23" s="7"/>
     </row>
     <row r="24" spans="1:73">
-      <c r="A24" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+      <c r="AF24" s="7"/>
+      <c r="AG24" s="7"/>
+      <c r="AH24" s="7"/>
+      <c r="AI24" s="7"/>
+      <c r="AJ24" s="7"/>
+      <c r="AK24" s="7"/>
+      <c r="AL24" s="7"/>
+      <c r="AM24" s="7"/>
+      <c r="AN24" s="7"/>
+      <c r="AO24" s="7"/>
+      <c r="AP24" s="7"/>
+      <c r="AQ24" s="7"/>
+      <c r="AR24" s="7"/>
+      <c r="AS24" s="7"/>
+      <c r="AT24" s="7"/>
+      <c r="AU24" s="7"/>
+      <c r="AV24" s="7"/>
+      <c r="AW24" s="7"/>
+      <c r="AX24" s="7"/>
+      <c r="AY24" s="7"/>
+      <c r="AZ24" s="7"/>
+      <c r="BA24" s="7"/>
+      <c r="BB24" s="7"/>
+      <c r="BC24" s="7"/>
+      <c r="BD24" s="7"/>
+      <c r="BE24" s="7"/>
+      <c r="BF24" s="7"/>
+      <c r="BG24" s="7"/>
+      <c r="BH24" s="7"/>
+      <c r="BI24" s="7"/>
+      <c r="BJ24" s="7"/>
+      <c r="BK24" s="7"/>
+      <c r="BL24" s="7"/>
+      <c r="BM24" s="7"/>
+      <c r="BN24" s="7"/>
+      <c r="BO24" s="7"/>
+      <c r="BP24" s="7"/>
+      <c r="BQ24" s="7"/>
+      <c r="BR24" s="7"/>
+      <c r="BS24" s="7"/>
+      <c r="BT24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:BS24),"")</f>
         <v/>
       </c>
-      <c r="BU24" s="5"/>
+      <c r="BU24" s="7"/>
     </row>
     <row r="25" spans="1:73">
-      <c r="A25" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+      <c r="AF25" s="7"/>
+      <c r="AG25" s="7"/>
+      <c r="AH25" s="7"/>
+      <c r="AI25" s="7"/>
+      <c r="AJ25" s="7"/>
+      <c r="AK25" s="7"/>
+      <c r="AL25" s="7"/>
+      <c r="AM25" s="7"/>
+      <c r="AN25" s="7"/>
+      <c r="AO25" s="7"/>
+      <c r="AP25" s="7"/>
+      <c r="AQ25" s="7"/>
+      <c r="AR25" s="7"/>
+      <c r="AS25" s="7"/>
+      <c r="AT25" s="7"/>
+      <c r="AU25" s="7"/>
+      <c r="AV25" s="7"/>
+      <c r="AW25" s="7"/>
+      <c r="AX25" s="7"/>
+      <c r="AY25" s="7"/>
+      <c r="AZ25" s="7"/>
+      <c r="BA25" s="7"/>
+      <c r="BB25" s="7"/>
+      <c r="BC25" s="7"/>
+      <c r="BD25" s="7"/>
+      <c r="BE25" s="7"/>
+      <c r="BF25" s="7"/>
+      <c r="BG25" s="7"/>
+      <c r="BH25" s="7"/>
+      <c r="BI25" s="7"/>
+      <c r="BJ25" s="7"/>
+      <c r="BK25" s="7"/>
+      <c r="BL25" s="7"/>
+      <c r="BM25" s="7"/>
+      <c r="BN25" s="7"/>
+      <c r="BO25" s="7"/>
+      <c r="BP25" s="7"/>
+      <c r="BQ25" s="7"/>
+      <c r="BR25" s="7"/>
+      <c r="BS25" s="7"/>
+      <c r="BT25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:BS25),"")</f>
         <v/>
       </c>
-      <c r="BU25" s="5"/>
+      <c r="BU25" s="7"/>
     </row>
     <row r="26" spans="1:73">
-      <c r="A26" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+      <c r="AF26" s="7"/>
+      <c r="AG26" s="7"/>
+      <c r="AH26" s="7"/>
+      <c r="AI26" s="7"/>
+      <c r="AJ26" s="7"/>
+      <c r="AK26" s="7"/>
+      <c r="AL26" s="7"/>
+      <c r="AM26" s="7"/>
+      <c r="AN26" s="7"/>
+      <c r="AO26" s="7"/>
+      <c r="AP26" s="7"/>
+      <c r="AQ26" s="7"/>
+      <c r="AR26" s="7"/>
+      <c r="AS26" s="7"/>
+      <c r="AT26" s="7"/>
+      <c r="AU26" s="7"/>
+      <c r="AV26" s="7"/>
+      <c r="AW26" s="7"/>
+      <c r="AX26" s="7"/>
+      <c r="AY26" s="7"/>
+      <c r="AZ26" s="7"/>
+      <c r="BA26" s="7"/>
+      <c r="BB26" s="7"/>
+      <c r="BC26" s="7"/>
+      <c r="BD26" s="7"/>
+      <c r="BE26" s="7"/>
+      <c r="BF26" s="7"/>
+      <c r="BG26" s="7"/>
+      <c r="BH26" s="7"/>
+      <c r="BI26" s="7"/>
+      <c r="BJ26" s="7"/>
+      <c r="BK26" s="7"/>
+      <c r="BL26" s="7"/>
+      <c r="BM26" s="7"/>
+      <c r="BN26" s="7"/>
+      <c r="BO26" s="7"/>
+      <c r="BP26" s="7"/>
+      <c r="BQ26" s="7"/>
+      <c r="BR26" s="7"/>
+      <c r="BS26" s="7"/>
+      <c r="BT26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:BS26),"")</f>
         <v/>
       </c>
-      <c r="BU26" s="5"/>
+      <c r="BU26" s="7"/>
     </row>
     <row r="27" spans="1:73">
-      <c r="A27" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="7"/>
+      <c r="AH27" s="7"/>
+      <c r="AI27" s="7"/>
+      <c r="AJ27" s="7"/>
+      <c r="AK27" s="7"/>
+      <c r="AL27" s="7"/>
+      <c r="AM27" s="7"/>
+      <c r="AN27" s="7"/>
+      <c r="AO27" s="7"/>
+      <c r="AP27" s="7"/>
+      <c r="AQ27" s="7"/>
+      <c r="AR27" s="7"/>
+      <c r="AS27" s="7"/>
+      <c r="AT27" s="7"/>
+      <c r="AU27" s="7"/>
+      <c r="AV27" s="7"/>
+      <c r="AW27" s="7"/>
+      <c r="AX27" s="7"/>
+      <c r="AY27" s="7"/>
+      <c r="AZ27" s="7"/>
+      <c r="BA27" s="7"/>
+      <c r="BB27" s="7"/>
+      <c r="BC27" s="7"/>
+      <c r="BD27" s="7"/>
+      <c r="BE27" s="7"/>
+      <c r="BF27" s="7"/>
+      <c r="BG27" s="7"/>
+      <c r="BH27" s="7"/>
+      <c r="BI27" s="7"/>
+      <c r="BJ27" s="7"/>
+      <c r="BK27" s="7"/>
+      <c r="BL27" s="7"/>
+      <c r="BM27" s="7"/>
+      <c r="BN27" s="7"/>
+      <c r="BO27" s="7"/>
+      <c r="BP27" s="7"/>
+      <c r="BQ27" s="7"/>
+      <c r="BR27" s="7"/>
+      <c r="BS27" s="7"/>
+      <c r="BT27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:BS27),"")</f>
         <v/>
       </c>
-      <c r="BU27" s="5"/>
+      <c r="BU27" s="7"/>
     </row>
     <row r="28" spans="1:73">
-      <c r="A28" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+      <c r="AF28" s="7"/>
+      <c r="AG28" s="7"/>
+      <c r="AH28" s="7"/>
+      <c r="AI28" s="7"/>
+      <c r="AJ28" s="7"/>
+      <c r="AK28" s="7"/>
+      <c r="AL28" s="7"/>
+      <c r="AM28" s="7"/>
+      <c r="AN28" s="7"/>
+      <c r="AO28" s="7"/>
+      <c r="AP28" s="7"/>
+      <c r="AQ28" s="7"/>
+      <c r="AR28" s="7"/>
+      <c r="AS28" s="7"/>
+      <c r="AT28" s="7"/>
+      <c r="AU28" s="7"/>
+      <c r="AV28" s="7"/>
+      <c r="AW28" s="7"/>
+      <c r="AX28" s="7"/>
+      <c r="AY28" s="7"/>
+      <c r="AZ28" s="7"/>
+      <c r="BA28" s="7"/>
+      <c r="BB28" s="7"/>
+      <c r="BC28" s="7"/>
+      <c r="BD28" s="7"/>
+      <c r="BE28" s="7"/>
+      <c r="BF28" s="7"/>
+      <c r="BG28" s="7"/>
+      <c r="BH28" s="7"/>
+      <c r="BI28" s="7"/>
+      <c r="BJ28" s="7"/>
+      <c r="BK28" s="7"/>
+      <c r="BL28" s="7"/>
+      <c r="BM28" s="7"/>
+      <c r="BN28" s="7"/>
+      <c r="BO28" s="7"/>
+      <c r="BP28" s="7"/>
+      <c r="BQ28" s="7"/>
+      <c r="BR28" s="7"/>
+      <c r="BS28" s="7"/>
+      <c r="BT28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:BS28),"")</f>
         <v/>
       </c>
-      <c r="BU28" s="5"/>
+      <c r="BU28" s="7"/>
     </row>
     <row r="29" spans="1:73">
-      <c r="A29" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+      <c r="AF29" s="7"/>
+      <c r="AG29" s="7"/>
+      <c r="AH29" s="7"/>
+      <c r="AI29" s="7"/>
+      <c r="AJ29" s="7"/>
+      <c r="AK29" s="7"/>
+      <c r="AL29" s="7"/>
+      <c r="AM29" s="7"/>
+      <c r="AN29" s="7"/>
+      <c r="AO29" s="7"/>
+      <c r="AP29" s="7"/>
+      <c r="AQ29" s="7"/>
+      <c r="AR29" s="7"/>
+      <c r="AS29" s="7"/>
+      <c r="AT29" s="7"/>
+      <c r="AU29" s="7"/>
+      <c r="AV29" s="7"/>
+      <c r="AW29" s="7"/>
+      <c r="AX29" s="7"/>
+      <c r="AY29" s="7"/>
+      <c r="AZ29" s="7"/>
+      <c r="BA29" s="7"/>
+      <c r="BB29" s="7"/>
+      <c r="BC29" s="7"/>
+      <c r="BD29" s="7"/>
+      <c r="BE29" s="7"/>
+      <c r="BF29" s="7"/>
+      <c r="BG29" s="7"/>
+      <c r="BH29" s="7"/>
+      <c r="BI29" s="7"/>
+      <c r="BJ29" s="7"/>
+      <c r="BK29" s="7"/>
+      <c r="BL29" s="7"/>
+      <c r="BM29" s="7"/>
+      <c r="BN29" s="7"/>
+      <c r="BO29" s="7"/>
+      <c r="BP29" s="7"/>
+      <c r="BQ29" s="7"/>
+      <c r="BR29" s="7"/>
+      <c r="BS29" s="7"/>
+      <c r="BT29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:BS29),"")</f>
         <v/>
       </c>
-      <c r="BU29" s="5"/>
+      <c r="BU29" s="7"/>
     </row>
     <row r="30" spans="1:73">
-      <c r="A30" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+      <c r="AF30" s="7"/>
+      <c r="AG30" s="7"/>
+      <c r="AH30" s="7"/>
+      <c r="AI30" s="7"/>
+      <c r="AJ30" s="7"/>
+      <c r="AK30" s="7"/>
+      <c r="AL30" s="7"/>
+      <c r="AM30" s="7"/>
+      <c r="AN30" s="7"/>
+      <c r="AO30" s="7"/>
+      <c r="AP30" s="7"/>
+      <c r="AQ30" s="7"/>
+      <c r="AR30" s="7"/>
+      <c r="AS30" s="7"/>
+      <c r="AT30" s="7"/>
+      <c r="AU30" s="7"/>
+      <c r="AV30" s="7"/>
+      <c r="AW30" s="7"/>
+      <c r="AX30" s="7"/>
+      <c r="AY30" s="7"/>
+      <c r="AZ30" s="7"/>
+      <c r="BA30" s="7"/>
+      <c r="BB30" s="7"/>
+      <c r="BC30" s="7"/>
+      <c r="BD30" s="7"/>
+      <c r="BE30" s="7"/>
+      <c r="BF30" s="7"/>
+      <c r="BG30" s="7"/>
+      <c r="BH30" s="7"/>
+      <c r="BI30" s="7"/>
+      <c r="BJ30" s="7"/>
+      <c r="BK30" s="7"/>
+      <c r="BL30" s="7"/>
+      <c r="BM30" s="7"/>
+      <c r="BN30" s="7"/>
+      <c r="BO30" s="7"/>
+      <c r="BP30" s="7"/>
+      <c r="BQ30" s="7"/>
+      <c r="BR30" s="7"/>
+      <c r="BS30" s="7"/>
+      <c r="BT30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:BS30),"")</f>
         <v/>
       </c>
-      <c r="BU30" s="5"/>
+      <c r="BU30" s="7"/>
     </row>
     <row r="31" spans="1:73">
-      <c r="A31" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+      <c r="AF31" s="7"/>
+      <c r="AG31" s="7"/>
+      <c r="AH31" s="7"/>
+      <c r="AI31" s="7"/>
+      <c r="AJ31" s="7"/>
+      <c r="AK31" s="7"/>
+      <c r="AL31" s="7"/>
+      <c r="AM31" s="7"/>
+      <c r="AN31" s="7"/>
+      <c r="AO31" s="7"/>
+      <c r="AP31" s="7"/>
+      <c r="AQ31" s="7"/>
+      <c r="AR31" s="7"/>
+      <c r="AS31" s="7"/>
+      <c r="AT31" s="7"/>
+      <c r="AU31" s="7"/>
+      <c r="AV31" s="7"/>
+      <c r="AW31" s="7"/>
+      <c r="AX31" s="7"/>
+      <c r="AY31" s="7"/>
+      <c r="AZ31" s="7"/>
+      <c r="BA31" s="7"/>
+      <c r="BB31" s="7"/>
+      <c r="BC31" s="7"/>
+      <c r="BD31" s="7"/>
+      <c r="BE31" s="7"/>
+      <c r="BF31" s="7"/>
+      <c r="BG31" s="7"/>
+      <c r="BH31" s="7"/>
+      <c r="BI31" s="7"/>
+      <c r="BJ31" s="7"/>
+      <c r="BK31" s="7"/>
+      <c r="BL31" s="7"/>
+      <c r="BM31" s="7"/>
+      <c r="BN31" s="7"/>
+      <c r="BO31" s="7"/>
+      <c r="BP31" s="7"/>
+      <c r="BQ31" s="7"/>
+      <c r="BR31" s="7"/>
+      <c r="BS31" s="7"/>
+      <c r="BT31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:BS31),"")</f>
         <v/>
       </c>
-      <c r="BU31" s="5"/>
+      <c r="BU31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="2070">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -13105,8831 +13701,9617 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...18 lines deleted...]
-        <v>41</v>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5" t="s">
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B12" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="C12" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="D12" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="E12" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="F12" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="G12" s="7" t="s">
         <v>48</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="H12" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="C4" s="5" t="s">
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="C13" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="D13" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="E13" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="F13" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="G13" s="7" t="s">
         <v>55</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="H13" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="C5" s="5" t="s">
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="C14" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="D14" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="E14" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="F14" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="G14" s="7" t="s">
         <v>62</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="H14" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="C6" s="5" t="s">
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B15" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="C15" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="D15" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="E15" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="F15" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="G15" s="7" t="s">
         <v>69</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="H15" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="C7" s="5" t="s">
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B16" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="C16" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="D16" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="E16" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="F16" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="G16" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G25" s="7" t="s">
         <v>69</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="H25" s="7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G26" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="H26" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D8" s="5" t="s">
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="C27" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="D27" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="E27" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="F27" s="7" t="s">
         <v>82</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="5" t="s">
+      <c r="G27" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="H27" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B28" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="C28" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="D28" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="E28" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="F28" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="H9" s="5" t="s">
-[...7 lines deleted...]
-      <c r="B10" s="5" t="s">
+      <c r="G28" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="H28" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="D10" s="5" t="s">
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="C29" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="F10" s="5" t="s">
+      <c r="D29" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="G10" s="5" t="s">
+      <c r="E29" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="H10" s="5" t="s">
+      <c r="F29" s="7" t="s">
         <v>95</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="5" t="s">
+      <c r="G29" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="H29" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B30" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="D11" s="5" t="s">
+      <c r="C30" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="D30" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="F11" s="5" t="s">
+      <c r="E30" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G11" s="5" t="s">
+      <c r="F30" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="H11" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="G30" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...256 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="H30" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...22 lines deleted...]
-      <c r="A23" s="5" t="s">
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="H31" s="7" t="s">
         <v>103</v>
-      </c>
-[...227 lines deleted...]
-        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="K2" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="K3" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="K4" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="K5" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="K6" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K7" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="K8" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="K9" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="K10" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="K11" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="K12" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="K13" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="K14" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="K15" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="K16" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="K17" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="K18" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="K19" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="K20" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="K21" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="K22" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="D1" s="6" t="s">
-[...20 lines deleted...]
-      <c r="K1" s="6" t="s">
+      <c r="D23" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="K23" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7">
+        <v>10.2</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="K24" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="7" t="s">
         <v>110</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" s="5">
+      <c r="B25" s="7">
         <v>1.1</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="5" t="s">
+      <c r="C25" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="K25" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="K26" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="K27" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="K28" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="K29" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K30" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I31" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="K31" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B32" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I32" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J32" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="K32" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B33" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I33" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="K33" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B34" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="H34" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I34" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="J34" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="K34" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I35" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="J35" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="K35" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B36" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="J36" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="K36" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B37" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I37" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="J37" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="K37" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="H38" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I38" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="J38" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="K38" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="H39" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I39" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="J39" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="K39" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B40" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="K40" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="J41" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="K41" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="J42" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="K42" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I43" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="J43" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="K43" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B44" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I44" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="J44" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="K44" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B45" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I45" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="J45" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="K45" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B46" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="J46" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="K46" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B47" s="7">
+        <v>10.2</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="H47" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I47" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="J47" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="K47" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="E2" s="5" t="s">
-[...17 lines deleted...]
-      <c r="K2" s="7">
+      <c r="B48" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="F48" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="H48" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="I48" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="J48" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="K48" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...3 lines deleted...]
-      <c r="B3" s="5">
+    <row r="49" spans="1:11">
+      <c r="A49" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B49" s="7">
         <v>1.2</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...20 lines deleted...]
-      <c r="J3" s="5" t="s">
+      <c r="C49" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="H49" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="K3" s="7">
+      <c r="I49" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="J49" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="K49" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
-[...3 lines deleted...]
-      <c r="B4" s="5">
+    <row r="50" spans="1:11">
+      <c r="A50" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="7">
         <v>1.3</v>
       </c>
-      <c r="C4" s="5" t="s">
-[...23 lines deleted...]
-      <c r="K4" s="7">
+      <c r="C50" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F50" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="H50" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I50" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="J50" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="K50" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="5" spans="1:11">
-[...3 lines deleted...]
-      <c r="B5" s="5">
+    <row r="51" spans="1:11">
+      <c r="A51" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="7">
         <v>2.1</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K5" s="7">
+      <c r="C51" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="F51" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G51" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="H51" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="I51" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="J51" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="K51" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
-[...3 lines deleted...]
-      <c r="B6" s="5">
+    <row r="52" spans="1:11">
+      <c r="A52" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B52" s="7">
         <v>2.2</v>
       </c>
-      <c r="C6" s="5" t="s">
-[...11 lines deleted...]
-      <c r="G6" s="5" t="s">
+      <c r="C52" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="G52" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="H52" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="H6" s="5" t="s">
-[...8 lines deleted...]
-      <c r="K6" s="7">
+      <c r="I52" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="J52" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="K52" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
-[...3 lines deleted...]
-      <c r="B7" s="5">
+    <row r="53" spans="1:11">
+      <c r="A53" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="7">
         <v>3.1</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...23 lines deleted...]
-      <c r="K7" s="7">
+      <c r="C53" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F53" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G53" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="H53" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I53" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="J53" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K53" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
-[...3 lines deleted...]
-      <c r="B8" s="5">
+    <row r="54" spans="1:11">
+      <c r="A54" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B54" s="7">
         <v>3.2</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...23 lines deleted...]
-      <c r="K8" s="7">
+      <c r="C54" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F54" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H54" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I54" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J54" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="K54" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="9" spans="1:11">
-[...3 lines deleted...]
-      <c r="B9" s="5">
+    <row r="55" spans="1:11">
+      <c r="A55" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B55" s="7">
         <v>3.3</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...8 lines deleted...]
-      <c r="F9" s="5" t="s">
+      <c r="C55" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F55" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="G55" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="H55" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I55" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J55" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="K55" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B56" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="F56" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="G9" s="5" t="s">
-[...11 lines deleted...]
-      <c r="K9" s="7">
+      <c r="G56" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="H56" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I56" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="J56" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="K56" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
-[...30 lines deleted...]
-      <c r="K10" s="7">
+    <row r="57" spans="1:11">
+      <c r="A57" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B57" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="F57" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="G57" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="H57" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I57" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="J57" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="K57" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
-[...30 lines deleted...]
-      <c r="K11" s="7">
+    <row r="58" spans="1:11">
+      <c r="A58" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B58" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="F58" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="G58" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="H58" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I58" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="J58" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="K58" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
-[...30 lines deleted...]
-      <c r="K12" s="7">
+    <row r="59" spans="1:11">
+      <c r="A59" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B59" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="F59" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G59" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="H59" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I59" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="J59" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="K59" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
-[...30 lines deleted...]
-      <c r="K13" s="7">
+    <row r="60" spans="1:11">
+      <c r="A60" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B60" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="F60" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="H60" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I60" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="J60" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="K60" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
-[...30 lines deleted...]
-      <c r="K14" s="7">
+    <row r="61" spans="1:11">
+      <c r="A61" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B61" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="F61" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G61" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="H61" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I61" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="J61" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="K61" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
-[...30 lines deleted...]
-      <c r="K15" s="7">
+    <row r="62" spans="1:11">
+      <c r="A62" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B62" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I62" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="J62" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="K62" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
-[...30 lines deleted...]
-      <c r="K16" s="7">
+    <row r="63" spans="1:11">
+      <c r="A63" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B63" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="F63" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="G63" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="H63" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I63" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="J63" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="K63" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
-[...20 lines deleted...]
-      <c r="K17" s="7">
+    <row r="64" spans="1:11">
+      <c r="A64" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B64" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="F64" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="G64" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="H64" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I64" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="J64" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="K64" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
-[...30 lines deleted...]
-      <c r="K18" s="7">
+    <row r="65" spans="1:11">
+      <c r="A65" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B65" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F65" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="H65" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I65" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="J65" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="K65" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
-[...30 lines deleted...]
-      <c r="K19" s="7">
+    <row r="66" spans="1:11">
+      <c r="A66" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B66" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="F66" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="G66" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="H66" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I66" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="J66" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="K66" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="20" spans="1:11">
-[...30 lines deleted...]
-      <c r="K20" s="7">
+    <row r="67" spans="1:11">
+      <c r="A67" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B67" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F67" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="G67" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="H67" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I67" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="J67" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="K67" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="21" spans="1:11">
-[...30 lines deleted...]
-      <c r="K21" s="7">
+    <row r="68" spans="1:11">
+      <c r="A68" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B68" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="F68" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="G68" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="H68" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I68" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="J68" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="K68" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
-[...30 lines deleted...]
-      <c r="K22" s="7">
+    <row r="69" spans="1:11">
+      <c r="A69" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B69" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="F69" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="G69" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="H69" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I69" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="J69" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="K69" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
-[...38 lines deleted...]
-      <c r="B24" s="5">
+    <row r="70" spans="1:11">
+      <c r="A70" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B70" s="7">
         <v>10.2</v>
       </c>
-      <c r="C24" s="5" t="s">
-[...11 lines deleted...]
-      <c r="G24" s="5" t="s">
+      <c r="C70" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F70" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G70" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="H70" s="7" t="s">
         <v>233</v>
       </c>
-      <c r="H24" s="5" t="s">
-[...562 lines deleted...]
-      <c r="D41" s="5" t="s">
+      <c r="I70" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="E41" s="5" t="s">
-[...31 lines deleted...]
-      <c r="D42" s="5" t="s">
+      <c r="J70" s="7" t="s">
         <v>252</v>
       </c>
-      <c r="E42" s="5" t="s">
-[...977 lines deleted...]
-      <c r="K70" s="7">
+      <c r="K70" s="9">
         <v>1.45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I217"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I217"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>274</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>291</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="5">
+      <c r="B2" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5">
+      <c r="B3" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5">
+      <c r="B4" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5">
+      <c r="B5" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5">
+      <c r="B6" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="5">
+      <c r="B7" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C7" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="5">
+      <c r="B8" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C8" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="5">
+      <c r="B9" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C9" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I9" s="5"/>
+      <c r="D9" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="5" t="s">
+      <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="5">
+      <c r="B10" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C10" s="7">
         <v>9</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="5">
+      <c r="B11" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C11" s="7">
         <v>10</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="5">
+      <c r="B12" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C12" s="7">
         <v>11</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="5">
+      <c r="B13" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C13" s="7">
         <v>12</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="D13" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="5">
+      <c r="B14" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C14" s="7">
         <v>13</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="D14" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="5">
+      <c r="B15" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C15" s="7">
         <v>14</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="D15" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="5">
+      <c r="B16" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C16" s="7">
         <v>15</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="D16" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="5">
+      <c r="B17" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C17" s="7">
         <v>16</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="D17" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="5">
+      <c r="B18" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C18" s="7">
         <v>17</v>
       </c>
-      <c r="D18" s="5" t="s">
+      <c r="D18" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
         <v>292</v>
       </c>
-      <c r="E18" s="5"/>
-[...6 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="C19" s="7">
+        <v>1</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="5">
+      <c r="B20" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C20" s="7">
+        <v>2</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C21" s="7">
+        <v>3</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C22" s="7">
+        <v>4</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C23" s="7">
+        <v>5</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C24" s="7">
+        <v>6</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C25" s="7">
+        <v>7</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C26" s="7">
+        <v>8</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C27" s="7">
         <v>1</v>
       </c>
-      <c r="D19" s="5" t="s">
+      <c r="D27" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C28" s="7">
+        <v>2</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C29" s="7">
+        <v>3</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C30" s="7">
+        <v>4</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C31" s="7">
+        <v>5</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C32" s="7">
+        <v>6</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C33" s="7">
+        <v>7</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C34" s="7">
+        <v>8</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C35" s="7">
+        <v>9</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C36" s="7">
+        <v>10</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C37" s="7">
+        <v>1</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C38" s="7">
+        <v>2</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C39" s="7">
+        <v>3</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C40" s="7">
+        <v>4</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C41" s="7">
+        <v>5</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C42" s="7">
+        <v>6</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C43" s="7">
+        <v>7</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C44" s="7">
+        <v>8</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C45" s="7">
+        <v>9</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C46" s="7">
+        <v>10</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C47" s="7">
+        <v>11</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C48" s="7">
+        <v>12</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C49" s="7">
+        <v>13</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C50" s="7">
+        <v>14</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C51" s="7">
+        <v>15</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C52" s="7">
+        <v>16</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C53" s="7">
+        <v>17</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C54" s="7">
+        <v>18</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C55" s="7">
+        <v>19</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C56" s="7">
+        <v>20</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C57" s="7">
+        <v>21</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C58" s="7">
+        <v>1</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C59" s="7">
+        <v>2</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C60" s="7">
+        <v>3</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C61" s="7">
+        <v>4</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C62" s="7">
+        <v>5</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C63" s="7">
+        <v>6</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C64" s="7">
+        <v>7</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C65" s="7">
+        <v>8</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C66" s="7">
+        <v>9</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C67" s="7">
+        <v>10</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C68" s="7">
+        <v>11</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C69" s="7">
+        <v>1</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C70" s="7">
+        <v>2</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C71" s="7">
+        <v>3</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C72" s="7">
+        <v>4</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C73" s="7">
+        <v>5</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C74" s="7">
+        <v>1</v>
+      </c>
+      <c r="D74" s="7" t="s">
         <v>293</v>
       </c>
-      <c r="E19" s="5"/>
-[...6 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C75" s="7">
         <v>2</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="5">
+      <c r="D75" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C76" s="7">
+        <v>3</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C77" s="7">
+        <v>4</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C78" s="7">
+        <v>5</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7"/>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C79" s="7">
+        <v>6</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7"/>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C80" s="7">
+        <v>7</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C81" s="7">
+        <v>8</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7"/>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C82" s="7">
+        <v>9</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C83" s="7">
+        <v>10</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C84" s="7">
+        <v>11</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+      <c r="I84" s="7"/>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C85" s="7">
+        <v>12</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="7"/>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C86" s="7">
+        <v>13</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="7"/>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C87" s="7">
+        <v>14</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+      <c r="I87" s="7"/>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C88" s="7">
+        <v>15</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+      <c r="I88" s="7"/>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C89" s="7">
+        <v>16</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="7"/>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C90" s="7">
+        <v>17</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+      <c r="I90" s="7"/>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C91" s="7">
+        <v>1</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E91" s="7"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="7"/>
+      <c r="I91" s="7"/>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C92" s="7">
         <v>2</v>
       </c>
-      <c r="D20" s="5" t="s">
+      <c r="D92" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="7"/>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C93" s="7">
+        <v>3</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E93" s="7"/>
+      <c r="F93" s="7"/>
+      <c r="G93" s="7"/>
+      <c r="H93" s="7"/>
+      <c r="I93" s="7"/>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C94" s="7">
+        <v>4</v>
+      </c>
+      <c r="D94" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E94" s="7"/>
+      <c r="F94" s="7"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="7"/>
+      <c r="I94" s="7"/>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C95" s="7">
+        <v>5</v>
+      </c>
+      <c r="D95" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E95" s="7"/>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
+      <c r="H95" s="7"/>
+      <c r="I95" s="7"/>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C96" s="7">
+        <v>6</v>
+      </c>
+      <c r="D96" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E96" s="7"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+      <c r="H96" s="7"/>
+      <c r="I96" s="7"/>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C97" s="7">
+        <v>7</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E97" s="7"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+      <c r="H97" s="7"/>
+      <c r="I97" s="7"/>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C98" s="7">
+        <v>8</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E98" s="7"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="7"/>
+      <c r="H98" s="7"/>
+      <c r="I98" s="7"/>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C99" s="7">
+        <v>1</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E99" s="7"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="7"/>
+      <c r="I99" s="7"/>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C100" s="7">
+        <v>2</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E100" s="7"/>
+      <c r="F100" s="7"/>
+      <c r="G100" s="7"/>
+      <c r="H100" s="7"/>
+      <c r="I100" s="7"/>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C101" s="7">
+        <v>3</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E101" s="7"/>
+      <c r="F101" s="7"/>
+      <c r="G101" s="7"/>
+      <c r="H101" s="7"/>
+      <c r="I101" s="7"/>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C102" s="7">
+        <v>4</v>
+      </c>
+      <c r="D102" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E102" s="7"/>
+      <c r="F102" s="7"/>
+      <c r="G102" s="7"/>
+      <c r="H102" s="7"/>
+      <c r="I102" s="7"/>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C103" s="7">
+        <v>5</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E103" s="7"/>
+      <c r="F103" s="7"/>
+      <c r="G103" s="7"/>
+      <c r="H103" s="7"/>
+      <c r="I103" s="7"/>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C104" s="7">
+        <v>6</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E104" s="7"/>
+      <c r="F104" s="7"/>
+      <c r="G104" s="7"/>
+      <c r="H104" s="7"/>
+      <c r="I104" s="7"/>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C105" s="7">
+        <v>7</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E105" s="7"/>
+      <c r="F105" s="7"/>
+      <c r="G105" s="7"/>
+      <c r="H105" s="7"/>
+      <c r="I105" s="7"/>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C106" s="7">
+        <v>8</v>
+      </c>
+      <c r="D106" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E106" s="7"/>
+      <c r="F106" s="7"/>
+      <c r="G106" s="7"/>
+      <c r="H106" s="7"/>
+      <c r="I106" s="7"/>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C107" s="7">
+        <v>9</v>
+      </c>
+      <c r="D107" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E107" s="7"/>
+      <c r="F107" s="7"/>
+      <c r="G107" s="7"/>
+      <c r="H107" s="7"/>
+      <c r="I107" s="7"/>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C108" s="7">
+        <v>10</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E108" s="7"/>
+      <c r="F108" s="7"/>
+      <c r="G108" s="7"/>
+      <c r="H108" s="7"/>
+      <c r="I108" s="7"/>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C109" s="7">
+        <v>1</v>
+      </c>
+      <c r="D109" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E109" s="7"/>
+      <c r="F109" s="7"/>
+      <c r="G109" s="7"/>
+      <c r="H109" s="7"/>
+      <c r="I109" s="7"/>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C110" s="7">
+        <v>2</v>
+      </c>
+      <c r="D110" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E110" s="7"/>
+      <c r="F110" s="7"/>
+      <c r="G110" s="7"/>
+      <c r="H110" s="7"/>
+      <c r="I110" s="7"/>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C111" s="7">
+        <v>3</v>
+      </c>
+      <c r="D111" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E111" s="7"/>
+      <c r="F111" s="7"/>
+      <c r="G111" s="7"/>
+      <c r="H111" s="7"/>
+      <c r="I111" s="7"/>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C112" s="7">
+        <v>4</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E112" s="7"/>
+      <c r="F112" s="7"/>
+      <c r="G112" s="7"/>
+      <c r="H112" s="7"/>
+      <c r="I112" s="7"/>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C113" s="7">
+        <v>5</v>
+      </c>
+      <c r="D113" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E113" s="7"/>
+      <c r="F113" s="7"/>
+      <c r="G113" s="7"/>
+      <c r="H113" s="7"/>
+      <c r="I113" s="7"/>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C114" s="7">
+        <v>6</v>
+      </c>
+      <c r="D114" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E114" s="7"/>
+      <c r="F114" s="7"/>
+      <c r="G114" s="7"/>
+      <c r="H114" s="7"/>
+      <c r="I114" s="7"/>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C115" s="7">
+        <v>7</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E115" s="7"/>
+      <c r="F115" s="7"/>
+      <c r="G115" s="7"/>
+      <c r="H115" s="7"/>
+      <c r="I115" s="7"/>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C116" s="7">
+        <v>8</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E116" s="7"/>
+      <c r="F116" s="7"/>
+      <c r="G116" s="7"/>
+      <c r="H116" s="7"/>
+      <c r="I116" s="7"/>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C117" s="7">
+        <v>9</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E117" s="7"/>
+      <c r="F117" s="7"/>
+      <c r="G117" s="7"/>
+      <c r="H117" s="7"/>
+      <c r="I117" s="7"/>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C118" s="7">
+        <v>10</v>
+      </c>
+      <c r="D118" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="7"/>
+      <c r="F118" s="7"/>
+      <c r="G118" s="7"/>
+      <c r="H118" s="7"/>
+      <c r="I118" s="7"/>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C119" s="7">
+        <v>11</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E119" s="7"/>
+      <c r="F119" s="7"/>
+      <c r="G119" s="7"/>
+      <c r="H119" s="7"/>
+      <c r="I119" s="7"/>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C120" s="7">
+        <v>12</v>
+      </c>
+      <c r="D120" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E120" s="7"/>
+      <c r="F120" s="7"/>
+      <c r="G120" s="7"/>
+      <c r="H120" s="7"/>
+      <c r="I120" s="7"/>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C121" s="7">
+        <v>13</v>
+      </c>
+      <c r="D121" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="7"/>
+      <c r="F121" s="7"/>
+      <c r="G121" s="7"/>
+      <c r="H121" s="7"/>
+      <c r="I121" s="7"/>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C122" s="7">
+        <v>14</v>
+      </c>
+      <c r="D122" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E122" s="7"/>
+      <c r="F122" s="7"/>
+      <c r="G122" s="7"/>
+      <c r="H122" s="7"/>
+      <c r="I122" s="7"/>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C123" s="7">
+        <v>15</v>
+      </c>
+      <c r="D123" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E123" s="7"/>
+      <c r="F123" s="7"/>
+      <c r="G123" s="7"/>
+      <c r="H123" s="7"/>
+      <c r="I123" s="7"/>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C124" s="7">
+        <v>16</v>
+      </c>
+      <c r="D124" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E124" s="7"/>
+      <c r="F124" s="7"/>
+      <c r="G124" s="7"/>
+      <c r="H124" s="7"/>
+      <c r="I124" s="7"/>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C125" s="7">
+        <v>17</v>
+      </c>
+      <c r="D125" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E125" s="7"/>
+      <c r="F125" s="7"/>
+      <c r="G125" s="7"/>
+      <c r="H125" s="7"/>
+      <c r="I125" s="7"/>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C126" s="7">
+        <v>18</v>
+      </c>
+      <c r="D126" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E126" s="7"/>
+      <c r="F126" s="7"/>
+      <c r="G126" s="7"/>
+      <c r="H126" s="7"/>
+      <c r="I126" s="7"/>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C127" s="7">
+        <v>19</v>
+      </c>
+      <c r="D127" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E127" s="7"/>
+      <c r="F127" s="7"/>
+      <c r="G127" s="7"/>
+      <c r="H127" s="7"/>
+      <c r="I127" s="7"/>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C128" s="7">
+        <v>20</v>
+      </c>
+      <c r="D128" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E128" s="7"/>
+      <c r="F128" s="7"/>
+      <c r="G128" s="7"/>
+      <c r="H128" s="7"/>
+      <c r="I128" s="7"/>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C129" s="7">
+        <v>21</v>
+      </c>
+      <c r="D129" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E129" s="7"/>
+      <c r="F129" s="7"/>
+      <c r="G129" s="7"/>
+      <c r="H129" s="7"/>
+      <c r="I129" s="7"/>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C130" s="7">
+        <v>1</v>
+      </c>
+      <c r="D130" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E130" s="7"/>
+      <c r="F130" s="7"/>
+      <c r="G130" s="7"/>
+      <c r="H130" s="7"/>
+      <c r="I130" s="7"/>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C131" s="7">
+        <v>2</v>
+      </c>
+      <c r="D131" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E131" s="7"/>
+      <c r="F131" s="7"/>
+      <c r="G131" s="7"/>
+      <c r="H131" s="7"/>
+      <c r="I131" s="7"/>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C132" s="7">
+        <v>3</v>
+      </c>
+      <c r="D132" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E132" s="7"/>
+      <c r="F132" s="7"/>
+      <c r="G132" s="7"/>
+      <c r="H132" s="7"/>
+      <c r="I132" s="7"/>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C133" s="7">
+        <v>4</v>
+      </c>
+      <c r="D133" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E133" s="7"/>
+      <c r="F133" s="7"/>
+      <c r="G133" s="7"/>
+      <c r="H133" s="7"/>
+      <c r="I133" s="7"/>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C134" s="7">
+        <v>5</v>
+      </c>
+      <c r="D134" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E134" s="7"/>
+      <c r="F134" s="7"/>
+      <c r="G134" s="7"/>
+      <c r="H134" s="7"/>
+      <c r="I134" s="7"/>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C135" s="7">
+        <v>6</v>
+      </c>
+      <c r="D135" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E135" s="7"/>
+      <c r="F135" s="7"/>
+      <c r="G135" s="7"/>
+      <c r="H135" s="7"/>
+      <c r="I135" s="7"/>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C136" s="7">
+        <v>7</v>
+      </c>
+      <c r="D136" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E136" s="7"/>
+      <c r="F136" s="7"/>
+      <c r="G136" s="7"/>
+      <c r="H136" s="7"/>
+      <c r="I136" s="7"/>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C137" s="7">
+        <v>8</v>
+      </c>
+      <c r="D137" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="E137" s="7"/>
+      <c r="F137" s="7"/>
+      <c r="G137" s="7"/>
+      <c r="H137" s="7"/>
+      <c r="I137" s="7"/>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C138" s="7">
+        <v>9</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E138" s="7"/>
+      <c r="F138" s="7"/>
+      <c r="G138" s="7"/>
+      <c r="H138" s="7"/>
+      <c r="I138" s="7"/>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C139" s="7">
+        <v>10</v>
+      </c>
+      <c r="D139" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="E139" s="7"/>
+      <c r="F139" s="7"/>
+      <c r="G139" s="7"/>
+      <c r="H139" s="7"/>
+      <c r="I139" s="7"/>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C140" s="7">
+        <v>11</v>
+      </c>
+      <c r="D140" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E140" s="7"/>
+      <c r="F140" s="7"/>
+      <c r="G140" s="7"/>
+      <c r="H140" s="7"/>
+      <c r="I140" s="7"/>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C141" s="7">
+        <v>1</v>
+      </c>
+      <c r="D141" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E141" s="7"/>
+      <c r="F141" s="7"/>
+      <c r="G141" s="7"/>
+      <c r="H141" s="7"/>
+      <c r="I141" s="7"/>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C142" s="7">
+        <v>2</v>
+      </c>
+      <c r="D142" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E142" s="7"/>
+      <c r="F142" s="7"/>
+      <c r="G142" s="7"/>
+      <c r="H142" s="7"/>
+      <c r="I142" s="7"/>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C143" s="7">
+        <v>3</v>
+      </c>
+      <c r="D143" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E143" s="7"/>
+      <c r="F143" s="7"/>
+      <c r="G143" s="7"/>
+      <c r="H143" s="7"/>
+      <c r="I143" s="7"/>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C144" s="7">
+        <v>4</v>
+      </c>
+      <c r="D144" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E144" s="7"/>
+      <c r="F144" s="7"/>
+      <c r="G144" s="7"/>
+      <c r="H144" s="7"/>
+      <c r="I144" s="7"/>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C145" s="7">
+        <v>5</v>
+      </c>
+      <c r="D145" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="E145" s="7"/>
+      <c r="F145" s="7"/>
+      <c r="G145" s="7"/>
+      <c r="H145" s="7"/>
+      <c r="I145" s="7"/>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C146" s="7">
+        <v>1</v>
+      </c>
+      <c r="D146" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E146" s="7"/>
+      <c r="F146" s="7"/>
+      <c r="G146" s="7"/>
+      <c r="H146" s="7"/>
+      <c r="I146" s="7"/>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C147" s="7">
+        <v>2</v>
+      </c>
+      <c r="D147" s="7" t="s">
         <v>294</v>
       </c>
-      <c r="E20" s="5"/>
-[...6 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="E147" s="7"/>
+      <c r="F147" s="7"/>
+      <c r="G147" s="7"/>
+      <c r="H147" s="7"/>
+      <c r="I147" s="7"/>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C148" s="7">
+        <v>3</v>
+      </c>
+      <c r="D148" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E148" s="7"/>
+      <c r="F148" s="7"/>
+      <c r="G148" s="7"/>
+      <c r="H148" s="7"/>
+      <c r="I148" s="7"/>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C149" s="7">
+        <v>4</v>
+      </c>
+      <c r="D149" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E149" s="7"/>
+      <c r="F149" s="7"/>
+      <c r="G149" s="7"/>
+      <c r="H149" s="7"/>
+      <c r="I149" s="7"/>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C150" s="7">
+        <v>5</v>
+      </c>
+      <c r="D150" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E150" s="7"/>
+      <c r="F150" s="7"/>
+      <c r="G150" s="7"/>
+      <c r="H150" s="7"/>
+      <c r="I150" s="7"/>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C151" s="7">
+        <v>6</v>
+      </c>
+      <c r="D151" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E151" s="7"/>
+      <c r="F151" s="7"/>
+      <c r="G151" s="7"/>
+      <c r="H151" s="7"/>
+      <c r="I151" s="7"/>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C152" s="7">
+        <v>7</v>
+      </c>
+      <c r="D152" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E152" s="7"/>
+      <c r="F152" s="7"/>
+      <c r="G152" s="7"/>
+      <c r="H152" s="7"/>
+      <c r="I152" s="7"/>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C153" s="7">
+        <v>8</v>
+      </c>
+      <c r="D153" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E153" s="7"/>
+      <c r="F153" s="7"/>
+      <c r="G153" s="7"/>
+      <c r="H153" s="7"/>
+      <c r="I153" s="7"/>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B154" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C154" s="7">
+        <v>9</v>
+      </c>
+      <c r="D154" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E154" s="7"/>
+      <c r="F154" s="7"/>
+      <c r="G154" s="7"/>
+      <c r="H154" s="7"/>
+      <c r="I154" s="7"/>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C155" s="7">
+        <v>10</v>
+      </c>
+      <c r="D155" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E155" s="7"/>
+      <c r="F155" s="7"/>
+      <c r="G155" s="7"/>
+      <c r="H155" s="7"/>
+      <c r="I155" s="7"/>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C156" s="7">
+        <v>11</v>
+      </c>
+      <c r="D156" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E156" s="7"/>
+      <c r="F156" s="7"/>
+      <c r="G156" s="7"/>
+      <c r="H156" s="7"/>
+      <c r="I156" s="7"/>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C157" s="7">
+        <v>12</v>
+      </c>
+      <c r="D157" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E157" s="7"/>
+      <c r="F157" s="7"/>
+      <c r="G157" s="7"/>
+      <c r="H157" s="7"/>
+      <c r="I157" s="7"/>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C158" s="7">
+        <v>13</v>
+      </c>
+      <c r="D158" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E158" s="7"/>
+      <c r="F158" s="7"/>
+      <c r="G158" s="7"/>
+      <c r="H158" s="7"/>
+      <c r="I158" s="7"/>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C159" s="7">
+        <v>14</v>
+      </c>
+      <c r="D159" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E159" s="7"/>
+      <c r="F159" s="7"/>
+      <c r="G159" s="7"/>
+      <c r="H159" s="7"/>
+      <c r="I159" s="7"/>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C160" s="7">
+        <v>15</v>
+      </c>
+      <c r="D160" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E160" s="7"/>
+      <c r="F160" s="7"/>
+      <c r="G160" s="7"/>
+      <c r="H160" s="7"/>
+      <c r="I160" s="7"/>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B161" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C161" s="7">
+        <v>16</v>
+      </c>
+      <c r="D161" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E161" s="7"/>
+      <c r="F161" s="7"/>
+      <c r="G161" s="7"/>
+      <c r="H161" s="7"/>
+      <c r="I161" s="7"/>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B162" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C162" s="7">
+        <v>17</v>
+      </c>
+      <c r="D162" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E162" s="7"/>
+      <c r="F162" s="7"/>
+      <c r="G162" s="7"/>
+      <c r="H162" s="7"/>
+      <c r="I162" s="7"/>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C163" s="7">
+        <v>1</v>
+      </c>
+      <c r="D163" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E163" s="7"/>
+      <c r="F163" s="7"/>
+      <c r="G163" s="7"/>
+      <c r="H163" s="7"/>
+      <c r="I163" s="7"/>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B164" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C164" s="7">
         <v>2</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="5">
+      <c r="D164" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E164" s="7"/>
+      <c r="F164" s="7"/>
+      <c r="G164" s="7"/>
+      <c r="H164" s="7"/>
+      <c r="I164" s="7"/>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B165" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C165" s="7">
         <v>3</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="D165" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E165" s="7"/>
+      <c r="F165" s="7"/>
+      <c r="G165" s="7"/>
+      <c r="H165" s="7"/>
+      <c r="I165" s="7"/>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B166" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C166" s="7">
+        <v>4</v>
+      </c>
+      <c r="D166" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E166" s="7"/>
+      <c r="F166" s="7"/>
+      <c r="G166" s="7"/>
+      <c r="H166" s="7"/>
+      <c r="I166" s="7"/>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B167" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C167" s="7">
+        <v>5</v>
+      </c>
+      <c r="D167" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E167" s="7"/>
+      <c r="F167" s="7"/>
+      <c r="G167" s="7"/>
+      <c r="H167" s="7"/>
+      <c r="I167" s="7"/>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B168" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C168" s="7">
+        <v>6</v>
+      </c>
+      <c r="D168" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E168" s="7"/>
+      <c r="F168" s="7"/>
+      <c r="G168" s="7"/>
+      <c r="H168" s="7"/>
+      <c r="I168" s="7"/>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B169" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C169" s="7">
+        <v>7</v>
+      </c>
+      <c r="D169" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E169" s="7"/>
+      <c r="F169" s="7"/>
+      <c r="G169" s="7"/>
+      <c r="H169" s="7"/>
+      <c r="I169" s="7"/>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B170" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C170" s="7">
+        <v>8</v>
+      </c>
+      <c r="D170" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E170" s="7"/>
+      <c r="F170" s="7"/>
+      <c r="G170" s="7"/>
+      <c r="H170" s="7"/>
+      <c r="I170" s="7"/>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B171" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C171" s="7">
+        <v>1</v>
+      </c>
+      <c r="D171" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E171" s="7"/>
+      <c r="F171" s="7"/>
+      <c r="G171" s="7"/>
+      <c r="H171" s="7"/>
+      <c r="I171" s="7"/>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B172" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C172" s="7">
         <v>2</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="5">
+      <c r="D172" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E172" s="7"/>
+      <c r="F172" s="7"/>
+      <c r="G172" s="7"/>
+      <c r="H172" s="7"/>
+      <c r="I172" s="7"/>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C173" s="7">
+        <v>3</v>
+      </c>
+      <c r="D173" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E173" s="7"/>
+      <c r="F173" s="7"/>
+      <c r="G173" s="7"/>
+      <c r="H173" s="7"/>
+      <c r="I173" s="7"/>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B174" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C174" s="7">
         <v>4</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="D174" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E174" s="7"/>
+      <c r="F174" s="7"/>
+      <c r="G174" s="7"/>
+      <c r="H174" s="7"/>
+      <c r="I174" s="7"/>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B175" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C175" s="7">
+        <v>5</v>
+      </c>
+      <c r="D175" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E175" s="7"/>
+      <c r="F175" s="7"/>
+      <c r="G175" s="7"/>
+      <c r="H175" s="7"/>
+      <c r="I175" s="7"/>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B176" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C176" s="7">
+        <v>6</v>
+      </c>
+      <c r="D176" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E176" s="7"/>
+      <c r="F176" s="7"/>
+      <c r="G176" s="7"/>
+      <c r="H176" s="7"/>
+      <c r="I176" s="7"/>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B177" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C177" s="7">
+        <v>7</v>
+      </c>
+      <c r="D177" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E177" s="7"/>
+      <c r="F177" s="7"/>
+      <c r="G177" s="7"/>
+      <c r="H177" s="7"/>
+      <c r="I177" s="7"/>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B178" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C178" s="7">
+        <v>8</v>
+      </c>
+      <c r="D178" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E178" s="7"/>
+      <c r="F178" s="7"/>
+      <c r="G178" s="7"/>
+      <c r="H178" s="7"/>
+      <c r="I178" s="7"/>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B179" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C179" s="7">
+        <v>9</v>
+      </c>
+      <c r="D179" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E179" s="7"/>
+      <c r="F179" s="7"/>
+      <c r="G179" s="7"/>
+      <c r="H179" s="7"/>
+      <c r="I179" s="7"/>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B180" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C180" s="7">
+        <v>10</v>
+      </c>
+      <c r="D180" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E180" s="7"/>
+      <c r="F180" s="7"/>
+      <c r="G180" s="7"/>
+      <c r="H180" s="7"/>
+      <c r="I180" s="7"/>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C181" s="7">
+        <v>1</v>
+      </c>
+      <c r="D181" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E181" s="7"/>
+      <c r="F181" s="7"/>
+      <c r="G181" s="7"/>
+      <c r="H181" s="7"/>
+      <c r="I181" s="7"/>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B182" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C182" s="7">
         <v>2</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="5">
+      <c r="D182" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E182" s="7"/>
+      <c r="F182" s="7"/>
+      <c r="G182" s="7"/>
+      <c r="H182" s="7"/>
+      <c r="I182" s="7"/>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B183" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C183" s="7">
+        <v>3</v>
+      </c>
+      <c r="D183" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E183" s="7"/>
+      <c r="F183" s="7"/>
+      <c r="G183" s="7"/>
+      <c r="H183" s="7"/>
+      <c r="I183" s="7"/>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B184" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C184" s="7">
+        <v>4</v>
+      </c>
+      <c r="D184" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E184" s="7"/>
+      <c r="F184" s="7"/>
+      <c r="G184" s="7"/>
+      <c r="H184" s="7"/>
+      <c r="I184" s="7"/>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B185" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C185" s="7">
         <v>5</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A24" s="5" t="s">
+      <c r="D185" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E185" s="7"/>
+      <c r="F185" s="7"/>
+      <c r="G185" s="7"/>
+      <c r="H185" s="7"/>
+      <c r="I185" s="7"/>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B186" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C186" s="7">
+        <v>6</v>
+      </c>
+      <c r="D186" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E186" s="7"/>
+      <c r="F186" s="7"/>
+      <c r="G186" s="7"/>
+      <c r="H186" s="7"/>
+      <c r="I186" s="7"/>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B187" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C187" s="7">
+        <v>7</v>
+      </c>
+      <c r="D187" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E187" s="7"/>
+      <c r="F187" s="7"/>
+      <c r="G187" s="7"/>
+      <c r="H187" s="7"/>
+      <c r="I187" s="7"/>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B188" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C188" s="7">
+        <v>8</v>
+      </c>
+      <c r="D188" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E188" s="7"/>
+      <c r="F188" s="7"/>
+      <c r="G188" s="7"/>
+      <c r="H188" s="7"/>
+      <c r="I188" s="7"/>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B189" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C189" s="7">
+        <v>9</v>
+      </c>
+      <c r="D189" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E189" s="7"/>
+      <c r="F189" s="7"/>
+      <c r="G189" s="7"/>
+      <c r="H189" s="7"/>
+      <c r="I189" s="7"/>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B190" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C190" s="7">
+        <v>10</v>
+      </c>
+      <c r="D190" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E190" s="7"/>
+      <c r="F190" s="7"/>
+      <c r="G190" s="7"/>
+      <c r="H190" s="7"/>
+      <c r="I190" s="7"/>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B191" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C191" s="7">
+        <v>11</v>
+      </c>
+      <c r="D191" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E191" s="7"/>
+      <c r="F191" s="7"/>
+      <c r="G191" s="7"/>
+      <c r="H191" s="7"/>
+      <c r="I191" s="7"/>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B192" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C192" s="7">
+        <v>12</v>
+      </c>
+      <c r="D192" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E192" s="7"/>
+      <c r="F192" s="7"/>
+      <c r="G192" s="7"/>
+      <c r="H192" s="7"/>
+      <c r="I192" s="7"/>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B193" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C193" s="7">
+        <v>13</v>
+      </c>
+      <c r="D193" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E193" s="7"/>
+      <c r="F193" s="7"/>
+      <c r="G193" s="7"/>
+      <c r="H193" s="7"/>
+      <c r="I193" s="7"/>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B194" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C194" s="7">
+        <v>14</v>
+      </c>
+      <c r="D194" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E194" s="7"/>
+      <c r="F194" s="7"/>
+      <c r="G194" s="7"/>
+      <c r="H194" s="7"/>
+      <c r="I194" s="7"/>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B195" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C195" s="7">
+        <v>15</v>
+      </c>
+      <c r="D195" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E195" s="7"/>
+      <c r="F195" s="7"/>
+      <c r="G195" s="7"/>
+      <c r="H195" s="7"/>
+      <c r="I195" s="7"/>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B196" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C196" s="7">
+        <v>16</v>
+      </c>
+      <c r="D196" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E196" s="7"/>
+      <c r="F196" s="7"/>
+      <c r="G196" s="7"/>
+      <c r="H196" s="7"/>
+      <c r="I196" s="7"/>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B197" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C197" s="7">
+        <v>17</v>
+      </c>
+      <c r="D197" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E197" s="7"/>
+      <c r="F197" s="7"/>
+      <c r="G197" s="7"/>
+      <c r="H197" s="7"/>
+      <c r="I197" s="7"/>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B198" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C198" s="7">
+        <v>18</v>
+      </c>
+      <c r="D198" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E198" s="7"/>
+      <c r="F198" s="7"/>
+      <c r="G198" s="7"/>
+      <c r="H198" s="7"/>
+      <c r="I198" s="7"/>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B199" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C199" s="7">
+        <v>19</v>
+      </c>
+      <c r="D199" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E199" s="7"/>
+      <c r="F199" s="7"/>
+      <c r="G199" s="7"/>
+      <c r="H199" s="7"/>
+      <c r="I199" s="7"/>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B200" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C200" s="7">
+        <v>20</v>
+      </c>
+      <c r="D200" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E200" s="7"/>
+      <c r="F200" s="7"/>
+      <c r="G200" s="7"/>
+      <c r="H200" s="7"/>
+      <c r="I200" s="7"/>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B201" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C201" s="7">
+        <v>21</v>
+      </c>
+      <c r="D201" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E201" s="7"/>
+      <c r="F201" s="7"/>
+      <c r="G201" s="7"/>
+      <c r="H201" s="7"/>
+      <c r="I201" s="7"/>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B202" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C202" s="7">
+        <v>1</v>
+      </c>
+      <c r="D202" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E202" s="7"/>
+      <c r="F202" s="7"/>
+      <c r="G202" s="7"/>
+      <c r="H202" s="7"/>
+      <c r="I202" s="7"/>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B203" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C203" s="7">
         <v>2</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="5">
+      <c r="D203" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E203" s="7"/>
+      <c r="F203" s="7"/>
+      <c r="G203" s="7"/>
+      <c r="H203" s="7"/>
+      <c r="I203" s="7"/>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B204" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C204" s="7">
+        <v>3</v>
+      </c>
+      <c r="D204" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E204" s="7"/>
+      <c r="F204" s="7"/>
+      <c r="G204" s="7"/>
+      <c r="H204" s="7"/>
+      <c r="I204" s="7"/>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B205" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C205" s="7">
+        <v>4</v>
+      </c>
+      <c r="D205" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E205" s="7"/>
+      <c r="F205" s="7"/>
+      <c r="G205" s="7"/>
+      <c r="H205" s="7"/>
+      <c r="I205" s="7"/>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B206" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C206" s="7">
+        <v>5</v>
+      </c>
+      <c r="D206" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E206" s="7"/>
+      <c r="F206" s="7"/>
+      <c r="G206" s="7"/>
+      <c r="H206" s="7"/>
+      <c r="I206" s="7"/>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B207" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C207" s="7">
         <v>6</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A25" s="5" t="s">
+      <c r="D207" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E207" s="7"/>
+      <c r="F207" s="7"/>
+      <c r="G207" s="7"/>
+      <c r="H207" s="7"/>
+      <c r="I207" s="7"/>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B208" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C208" s="7">
+        <v>7</v>
+      </c>
+      <c r="D208" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E208" s="7"/>
+      <c r="F208" s="7"/>
+      <c r="G208" s="7"/>
+      <c r="H208" s="7"/>
+      <c r="I208" s="7"/>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B209" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C209" s="7">
+        <v>8</v>
+      </c>
+      <c r="D209" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="E209" s="7"/>
+      <c r="F209" s="7"/>
+      <c r="G209" s="7"/>
+      <c r="H209" s="7"/>
+      <c r="I209" s="7"/>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B210" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C210" s="7">
+        <v>9</v>
+      </c>
+      <c r="D210" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E210" s="7"/>
+      <c r="F210" s="7"/>
+      <c r="G210" s="7"/>
+      <c r="H210" s="7"/>
+      <c r="I210" s="7"/>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B211" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C211" s="7">
+        <v>10</v>
+      </c>
+      <c r="D211" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="E211" s="7"/>
+      <c r="F211" s="7"/>
+      <c r="G211" s="7"/>
+      <c r="H211" s="7"/>
+      <c r="I211" s="7"/>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B212" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C212" s="7">
+        <v>11</v>
+      </c>
+      <c r="D212" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E212" s="7"/>
+      <c r="F212" s="7"/>
+      <c r="G212" s="7"/>
+      <c r="H212" s="7"/>
+      <c r="I212" s="7"/>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B213" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C213" s="7">
+        <v>1</v>
+      </c>
+      <c r="D213" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E213" s="7"/>
+      <c r="F213" s="7"/>
+      <c r="G213" s="7"/>
+      <c r="H213" s="7"/>
+      <c r="I213" s="7"/>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B214" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C214" s="7">
         <v>2</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...78 lines deleted...]
-      <c r="C29" s="5">
+      <c r="D214" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E214" s="7"/>
+      <c r="F214" s="7"/>
+      <c r="G214" s="7"/>
+      <c r="H214" s="7"/>
+      <c r="I214" s="7"/>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B215" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C215" s="7">
         <v>3</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C30" s="5">
+      <c r="D215" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E215" s="7"/>
+      <c r="F215" s="7"/>
+      <c r="G215" s="7"/>
+      <c r="H215" s="7"/>
+      <c r="I215" s="7"/>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B216" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C216" s="7">
         <v>4</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C31" s="5">
+      <c r="D216" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E216" s="7"/>
+      <c r="F216" s="7"/>
+      <c r="G216" s="7"/>
+      <c r="H216" s="7"/>
+      <c r="I216" s="7"/>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B217" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C217" s="7">
         <v>5</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...3540 lines deleted...]
-      <c r="I217" s="5"/>
+      <c r="D217" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="E217" s="7"/>
+      <c r="F217" s="7"/>
+      <c r="G217" s="7"/>
+      <c r="H217" s="7"/>
+      <c r="I217" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>355</v>
+      <c r="A2" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>372</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>25</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>359</v>
+      <c r="E3" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>376</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...2 lines deleted...]
-      <c r="D4" s="5">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...6 lines deleted...]
-        <v>362</v>
+      <c r="E4" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>379</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="E5" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>382</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...6 lines deleted...]
-        <v>368</v>
+      <c r="E6" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>385</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C7" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D7" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...6 lines deleted...]
-        <v>369</v>
+      <c r="E7" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="5"/>
-[...2 lines deleted...]
-      <c r="D8" s="5">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
         <v>2</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...6 lines deleted...]
-        <v>370</v>
+      <c r="E8" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>387</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="5"/>
-[...2 lines deleted...]
-      <c r="D9" s="5">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...6 lines deleted...]
-        <v>371</v>
+      <c r="E9" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>388</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="5"/>
-[...2 lines deleted...]
-      <c r="D10" s="5">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...6 lines deleted...]
-        <v>372</v>
+      <c r="E10" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>389</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
         <v>15</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="5">
+      <c r="C11" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D11" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="E11" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
+        <v>15</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>373</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D12" s="5">
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
         <v>2</v>
       </c>
-      <c r="E12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G12" s="5" t="s">
+      <c r="E16" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="7">
+        <v>15</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>374</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D13" s="5">
+      <c r="F19" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
         <v>3</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="5" t="s">
+      <c r="E21" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F23" s="7" t="s">
         <v>375</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D14" s="5">
+      <c r="G23" s="7" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
         <v>4</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B15" s="5">
+      <c r="E26" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="7">
         <v>15</v>
       </c>
-      <c r="C15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="5">
+      <c r="C27" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D27" s="7">
         <v>1</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="5" t="s">
+      <c r="E27" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
         <v>377</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D16" s="5">
+      <c r="F28" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>4</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="7">
+        <v>15</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
         <v>2</v>
       </c>
-      <c r="E16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="5" t="s">
+      <c r="E32" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="F32" s="7" t="s">
         <v>378</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D17" s="5">
+      <c r="G32" s="7" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
         <v>3</v>
       </c>
-      <c r="E17" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D18" s="5">
+      <c r="E33" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
         <v>4</v>
       </c>
-      <c r="E18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="5" t="s">
+      <c r="E34" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="7">
+        <v>15</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="D35" s="7">
+        <v>1</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
+        <v>3</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>380</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B19" s="5">
+      <c r="F37" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
+        <v>4</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" s="7">
         <v>15</v>
       </c>
-      <c r="C19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="5">
+      <c r="C39" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="D39" s="7">
         <v>1</v>
       </c>
-      <c r="E19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="5" t="s">
+      <c r="E39" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7">
+        <v>2</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7">
+        <v>3</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="F41" s="7" t="s">
         <v>381</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="G21" s="5" t="s">
+      <c r="G41" s="7" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7">
+        <v>4</v>
+      </c>
+      <c r="E42" s="7" t="s">
         <v>383</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G22" s="5" t="s">
+      <c r="F42" s="7" t="s">
         <v>384</v>
       </c>
-    </row>
-[...367 lines deleted...]
-        <v>405</v>
+      <c r="G42" s="7" t="s">
+        <v>422</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>409</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>459</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>463</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>465</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>459</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>463</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>465</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>459</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>463</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>465</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>517</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>413</v>
+      <c r="A2" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>521</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>416</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>419</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>527</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>422</v>
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>530</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>424</v>
+      <c r="A6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>426</v>
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>428</v>
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>429</v>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>430</v>
+      <c r="A10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>538</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>431</v>
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>432</v>
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>540</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>433</v>
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>541</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>434</v>
+      <c r="A14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>542</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>435</v>
+      <c r="A15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>543</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>436</v>
+      <c r="A16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>437</v>
+      <c r="A17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>545</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>439</v>
+      <c r="A18" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>547</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>441</v>
+      <c r="A19" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>549</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>443</v>
+      <c r="A20" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>551</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5" t="s">
-[...9 lines deleted...]
-        <v>444</v>
+      <c r="A21" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>552</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
-[...9 lines deleted...]
-        <v>445</v>
+      <c r="A22" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>553</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="5" t="s">
-[...9 lines deleted...]
-        <v>446</v>
+      <c r="A23" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>554</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5" t="s">
-[...9 lines deleted...]
-        <v>447</v>
+      <c r="A24" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>555</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="5" t="s">
-[...9 lines deleted...]
-        <v>448</v>
+      <c r="A25" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5" t="s">
-[...9 lines deleted...]
-        <v>449</v>
+      <c r="A26" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>557</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5" t="s">
-[...9 lines deleted...]
-        <v>451</v>
+      <c r="A27" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>559</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>453</v>
+      <c r="A28" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5" t="s">
-[...9 lines deleted...]
-        <v>455</v>
+      <c r="A29" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>563</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="5" t="s">
-[...9 lines deleted...]
-        <v>456</v>
+      <c r="A30" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>564</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="5" t="s">
-[...9 lines deleted...]
-        <v>457</v>
+      <c r="A31" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>565</v>
       </c>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" s="5" t="s">
-[...9 lines deleted...]
-        <v>458</v>
+      <c r="A32" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>566</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>