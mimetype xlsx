--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 17:59</t>
+    <t>01/09/2026 13:05</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico propio; aplica íntegramente el RD 217/2022 de la ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Matemáticas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Mantiene todos los elementos del currículo estatal sin modificaciones.</t>
   </si>