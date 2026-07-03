--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="503">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="528">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Región de Murcia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:21</t>
+    <t>03/07/2026 18:14</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -367,579 +367,663 @@
   <si>
     <t>Resolver un desafío geométrico en equipos cooperativos donde cada miembro tiene una función asignada y deben consensuar la solución final.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
+    <t>Interpretar problemas matemáticos organizando los datos, estableciendo las relaciones entre ellos y comprendiendo las preguntas formuladas.</t>
+  </si>
+  <si>
+    <t>Identificar y organizar los datos relevantes de un problema matemático, estableciendo conexiones lógicas entre ellos para comprender qué se pide resolver.</t>
+  </si>
+  <si>
+    <t>Interpretar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega esquemas, listas de datos organizados o diagramas donde se identifican claramente las incógnitas y las relaciones necesarias para abordar la resolución del problema.</t>
+  </si>
+  <si>
+    <t>Examen escrito</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas donde se trabaja la comprensión lectora y la extracción de información antes de realizar cualquier cálculo.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico final del problema sin valorar si el alumno ha comprendido y organizado correctamente los datos iniciales.</t>
+  </si>
+  <si>
+    <t>Aplicar herramientas y estrategias apropiadas que contribuyan a la resolución de problemas.</t>
+  </si>
+  <si>
+    <t>Seleccionar y utilizar diversas estrategias (gráficas, numéricas o algebraicas) para abordar y resolver problemas matemáticos y situaciones reales de forma estructurada.</t>
+  </si>
+  <si>
+    <t>Aplicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega resoluciones de problemas donde se visualiza la elección de una estrategia concreta, el desarrollo de los pasos y la obtención de la solución final.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de proporcionalidad, porcentajes o ecuaciones en los que se requiere organizar datos y elegir un método de resolución eficiente.</t>
+  </si>
+  <si>
+    <t>Calificar exclusivamente el resultado numérico final sin valorar la idoneidad de la estrategia elegida o la coherencia del procedimiento seguido.</t>
+  </si>
+  <si>
+    <t>Obtener soluciones matemáticas de un problema, activando los conocimientos y utilizando las herramientas tecnológicas necesarias.</t>
+  </si>
+  <si>
+    <t>Resolver problemas matemáticos seleccionando y utilizando eficazmente conocimientos previos y herramientas tecnológicas, como calculadoras o software específico, para hallar soluciones precisas.</t>
+  </si>
+  <si>
+    <t>Resolver</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una hoja de problemas o proyecto digital donde se detalla el proceso de resolución y el uso de herramientas como GeoGebra o calculadoras científicas.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Actividades de resolución de situaciones problemáticas reales que requieran el uso de hojas de cálculo, software de geometría dinámica o calculadoras para procesar datos.</t>
+  </si>
+  <si>
+    <t>Calificar exclusivamente el resultado numérico final ignorando el proceso de selección y manejo de la herramienta tecnológica empleada por el estudiante.</t>
+  </si>
+  <si>
+    <t>Comprobar la corrección matemática de las soluciones de un problema.</t>
+  </si>
+  <si>
+    <t>Verificar si los resultados obtenidos en la resolución de problemas son coherentes y matemáticamente correctos mediante pruebas de comprobación o razonamiento lógico.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza comprobaciones explícitas de sus resultados, como sustituciones en ecuaciones o validación de unidades, integrándolas en el desarrollo escrito de sus ejercicios.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas aritméticos o algebraicos donde se exige incluir un paso final de verificación de la solución respecto al enunciado original.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico final sin exigir ni valorar el proceso explícito de comprobación o verificación de la coherencia de la solución.</t>
+  </si>
+  <si>
+    <t>Comprobar la validez de las soluciones de un problema y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas (de género, de sostenibilidad, de consumo responsable, etc.).</t>
+  </si>
+  <si>
+    <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma crítica.</t>
+  </si>
+  <si>
+    <t>Evaluar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una resolución de problemas o proyecto donde justifica razonadamente la validez de la solución y reflexiona sobre sus implicaciones en la sostenibilidad o el consumo.</t>
+  </si>
+  <si>
+    <t>Resolución de situaciones de aprendizaje vinculadas a la vida cotidiana, como el cálculo de huella hídrica o presupuestos, analizando el significado real de los datos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación exclusivamente a la corrección del cálculo numérico, omitiendo la interpretación contextual y el análisis de las repercusiones transversales solicitadas.</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas sencillas de forma guiada analizando patrones, propiedades y relaciones.</t>
+  </si>
+  <si>
+    <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su validez mediante la observación de regularidades y propiedades matemáticas.</t>
+  </si>
+  <si>
+    <t>Analizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una tarea de investigación donde identifica patrones en secuencias, propone una regla general por escrito y comprueba su cumplimiento en casos particulares.</t>
+  </si>
+  <si>
+    <t>Resolución de actividades de series lógicas, numéricas o geométricas donde se pide predecir valores futuros basándose en la observación de los términos iniciales.</t>
+  </si>
+  <si>
+    <t>Exigir una demostración algebraica formal y rigurosa cuando el criterio solo requiere la formulación y comprobación empírica de conjeturas de forma guiada.</t>
+  </si>
+  <si>
     <t>Plantear variantes de un problema dado modificando alguno de sus datos o alguna condición del problema. Número 283</t>
   </si>
   <si>
     <t>Diseñar versiones nuevas de un problema matemático cambiando sus datos iniciales para analizar cómo afectan estos cambios a la solución final.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado entrega una ficha de trabajo donde propone enunciados alternativos a un problema base, detallando los nuevos cálculos y las conclusiones obtenidas.</t>
   </si>
   <si>
-    <t>Rubrica produccion</t>
-[...1 lines deleted...]
-  <si>
     <t>Taller de problemas donde, tras resolver un ejercicio de proporcionalidad o geometría, se solicita al alumnado que altere las condiciones iniciales.</t>
   </si>
   <si>
     <t>Evaluar la resolución mecánica del problema original en lugar de la capacidad del alumno para proponer y analizar las modificaciones realizadas.</t>
   </si>
   <si>
+    <t>Emplear herramientas tecnológicas adecuadas en la investigación y comprobación de conjeturas o problemas.</t>
+  </si>
+  <si>
+    <t>Utilizar software matemático y herramientas digitales para investigar patrones numéricos o geométricos y validar hipótesis de forma autónoma durante la resolución de problemas.</t>
+  </si>
+  <si>
+    <t>Utilizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza y entrega archivos digitales o capturas de construcciones dinámicas que demuestran la validez de una conjetura matemática previamente formulada.</t>
+  </si>
+  <si>
+    <t>Uso de calculadoras gráficas o software tipo Geogebra para explorar propiedades de funciones o figuras geométricas y confirmar resultados teóricos.</t>
+  </si>
+  <si>
+    <t>Calificar exclusivamente la habilidad técnica en el uso del software sin exigir una conclusión o razonamiento matemático derivado de dicha herramienta.</t>
+  </si>
+  <si>
     <t>Reconocer patrones, organizar datos y descomponer un problema en partes más simples facilitando su interpretación computacional.</t>
   </si>
   <si>
     <t>Identificar patrones y dividir problemas matemáticos complejos en pasos más sencillos y organizados para facilitar su resolución mediante procesos lógicos o algorítmicos.</t>
   </si>
   <si>
-    <t>Analizar</t>
-[...1 lines deleted...]
-  <si>
     <t>El alumnado realiza esquemas, diagramas de flujo o guiones de resolución donde se muestra la descomposición de un problema complejo en subtareas y la identificación de regularidades.</t>
   </si>
   <si>
     <t>Resolución de problemas de áreas compuestas, sucesiones numéricas o proporcionalidad compuesta, donde el alumno debe estructurar los pasos previos antes de realizar cálculos.</t>
   </si>
   <si>
     <t>Calificar únicamente la exactitud del resultado numérico final sin valorar el proceso de descomposición lógica o la identificación de la estructura del problema.</t>
   </si>
   <si>
+    <t>Modelizar situaciones y resolver problemas de forma eficaz interpretando y modificando algoritmos.</t>
+  </si>
+  <si>
+    <t>Traducir problemas matemáticos a secuencias de pasos lógicos, interpretando diagramas de flujo o pseudocódigo y ajustándolos para obtener soluciones precisas y eficientes.</t>
+  </si>
+  <si>
+    <t>Modelizar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega diagramas de flujo, pseudocódigo o programas sencillos donde se visualiza la secuencia lógica para resolver un problema matemático específico.</t>
+  </si>
+  <si>
+    <t>Diseño de un procedimiento paso a paso para calcular el mínimo común múltiplo o el área de figuras compuestas mediante descomposición.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico final del problema sin valorar la capacidad del alumno para describir o modificar el proceso lógico seguido.</t>
+  </si>
+  <si>
+    <t>Reconocer las relaciones entre los conocimientos y experiencias matemáticas, formando un todo coherente.</t>
+  </si>
+  <si>
+    <t>Identificar y aplicar vínculos entre distintos bloques matemáticos, como álgebra y geometría, para resolver problemas complejos de forma integrada y coherente.</t>
+  </si>
+  <si>
+    <t>Reconocer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza tareas o proyectos donde aplica simultáneamente conceptos de distintos bloques, como usar ecuaciones para resolver problemas de proporcionalidad o geometría.</t>
+  </si>
+  <si>
+    <t>Resolución de situaciones de aprendizaje interdisciplinares o problemas que integren aritmética, geometría y funciones en un mismo escenario práctico.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante ejercicios aislados de un solo tema, impidiendo observar la capacidad de interconectar diferentes áreas matemáticas.</t>
+  </si>
+  <si>
+    <t>Realizar conexiones entre diferentes procesos matemáticos aplicando conocimientos y experiencias previas.</t>
+  </si>
+  <si>
+    <t>Relacionar conceptos de distintos bloques matemáticos, como álgebra y geometría, para resolver problemas complejos utilizando estrategias aprendidas anteriormente en situaciones similares.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega resoluciones de problemas interdisciplinares donde justifica el uso de herramientas de distintos bloques temáticos para llegar a la solución final.</t>
+  </si>
+  <si>
+    <t>Actividades de resolución de problemas competenciales que requieren integrar conocimientos de proporcionalidad, álgebra y geometría de forma simultánea.</t>
+  </si>
+  <si>
+    <t>Confundir la conexión entre procesos con la simple repetición de un algoritmo de un único bloque de contenidos.</t>
+  </si>
+  <si>
+    <t>Reconocer situaciones susceptibles de ser formuladas y resueltas mediante herramientas y estrategias matemáticas, estableciendo conexiones entre el mundo real y las matemáticas y usando los procesos inherentes a la investigación: inferir, medir, comunicar, clasificar y predecir.</t>
+  </si>
+  <si>
+    <t>Identificar y modelizar situaciones reales mediante herramientas matemáticas, aplicando procesos de investigación como medir, clasificar y predecir para resolver problemas del entorno cotidiano.</t>
+  </si>
+  <si>
+    <t>Identificar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe de investigación o proyecto práctico donde traduce una situación real a lenguaje matemático, documentando los procesos de medición y clasificación empleados.</t>
+  </si>
+  <si>
+    <t>Proyectos de modelización matemática basados en situaciones del entorno, como el análisis de consumos domésticos, estudios estadísticos sencillos o planificación de itinerarios.</t>
+  </si>
+  <si>
+    <t>Calificar solo el resultado numérico final del ejercicio sin valorar el proceso de identificación de variables y la conexión establecida con el contexto real.</t>
+  </si>
+  <si>
+    <t>Identificar conexiones coherentes entre las matemáticas y otras materias resolviendo problemas contextualizados.</t>
+  </si>
+  <si>
+    <t>Resolver problemas prácticos que vinculen conceptos matemáticos con situaciones de otras áreas, como ciencias o tecnología, justificando la relación entre ambas disciplinas.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una resolución de problemas contextualizados donde se aplican herramientas matemáticas para explicar fenómenos de otras materias, como la densidad en física o escalas en geografía.</t>
+  </si>
+  <si>
+    <t>Resolución de tareas interdisciplinares donde se utilizan porcentajes, proporcionalidad o funciones para analizar datos reales de laboratorio o mapas geográficos.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico del cálculo matemático, ignorando si el alumno ha comprendido la interpretación del dato en el contexto de la otra materia.</t>
+  </si>
+  <si>
+    <t>Reconocer la aportación de las matemáticas al progreso de la humanidad y su contribución a la superación de los retos que demanda la sociedad actual.</t>
+  </si>
+  <si>
+    <t>Analizar y explicar cómo los descubrimientos matemáticos han impulsado el desarrollo histórico y ayudan a resolver problemas actuales como la sostenibilidad o la tecnología.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un trabajo de investigación, mural o presentación digital donde relaciona un hito matemático con una mejora social o técnica específica de la humanidad.</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre la historia de las matemáticas o su papel en los Objetivos de Desarrollo Sostenible mediante aprendizaje basado en proyectos.</t>
+  </si>
+  <si>
+    <t>Intentar evaluar este criterio mediante ejercicios de cálculo numérico en un examen tradicional en lugar de valorar la capacidad de reflexión y síntesis.</t>
+  </si>
+  <si>
+    <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, incluidas las digitales, visualizando ideas, estructurando procesos matemáticos y valorando su utilidad para compartir información.</t>
+  </si>
+  <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el pensamiento y comunicar procesos de forma efectiva.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza representaciones gráficas, esquemas o modelos digitales que muestran de forma clara los pasos seguidos y los resultados obtenidos en una tarea.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o calculadoras gráficas para visualizar funciones, polígonos o datos estadísticos en proyectos individuales o grupales.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la corrección del cálculo numérico final en lugar de la calidad, variedad y claridad de la representación gráfica o digital solicitada.</t>
+  </si>
+  <si>
+    <t>Elaborar representaciones matemáticas que ayuden en la búsqueda de estrategias de resolución de una situación problematizada.</t>
+  </si>
+  <si>
+    <t>Crear esquemas, tablas o gráficos que faciliten la comprensión de un problema y ayuden a definir los pasos para resolverlo.</t>
+  </si>
+  <si>
+    <t>Elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado produce diagramas, bocetos geométricos o tablas de datos que organizan la información de un problema para identificar relaciones matemáticas y posibles soluciones.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de proporcionalidad, geometría o funciones donde el alumnado debe modelizar visualmente la situación antes de aplicar algoritmos.</t>
+  </si>
+  <si>
+    <t>Evaluar la calidad estética del dibujo en lugar de su funcionalidad técnica como herramienta heurística para la resolución del problema.</t>
+  </si>
+  <si>
+    <t>Comunicar información utilizando el lenguaje matemático apropiado, utilizando diferentes medios, incluidos los digitales, oralmente y por escrito, al describir, explicar y justificar razonamientos, procedimientos y conclusiones.</t>
+  </si>
+  <si>
+    <t>Expresar con precisión razonamientos y procesos matemáticos de forma oral, escrita o digital, empleando el vocabulario técnico adecuado para justificar las soluciones obtenidas.</t>
+  </si>
+  <si>
+    <t>Comunicar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición o informe donde describe detalladamente los pasos seguidos en la resolución de un problema, utilizando símbolos y terminología matemática correcta.</t>
+  </si>
+  <si>
+    <t>Presentación de la resolución de un reto matemático o proyecto de investigación donde se requiere justificar los pasos y resultados obtenidos.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente la corrección del resultado numérico final sin valorar la calidad de la argumentación o el uso de la notación matemática.</t>
+  </si>
+  <si>
+    <t>Reconocer y emplear el lenguaje matemático presente en la vida cotidiana comunicando mensajes con contenido matemático con precisión y rigor.</t>
+  </si>
+  <si>
+    <t>Expresar mensajes de la vida cotidiana con contenido matemático, utilizando el vocabulario técnico y la simbología adecuada para garantizar la precisión y el rigor comunicativo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza informes o presentaciones donde traduce situaciones reales a lenguaje matemático, utilizando correctamente unidades de medida, símbolos y terminología específica de la materia.</t>
+  </si>
+  <si>
+    <t>Análisis de textos periodísticos, facturas o presupuestos donde se identifican y explican conceptos matemáticos aplicados a contextos reales y cotidianos.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente la corrección del cálculo numérico sin valorar si el alumno utiliza las unidades de medida o la terminología técnica necesaria.</t>
+  </si>
+  <si>
+    <t>Gestionar las emociones propias, desarrollar el autoconcepto matemático como herramienta, generando expectativas positivas ante nuevos retos matemáticos.</t>
+  </si>
+  <si>
+    <t>Identificar y controlar las emociones ante retos matemáticos, manteniendo una actitud positiva y constructiva que fortalezca la confianza en las propias capacidades de resolución.</t>
+  </si>
+  <si>
+    <t>Gestionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza registros de autoevaluación o diarios de aprendizaje donde identifica sus bloqueos y describe las estrategias seguidas para superar la frustración ante problemas complejos.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Durante la resolución de problemas de final de unidad o proyectos de investigación donde el alumnado se enfrenta a situaciones de bloqueo inicial.</t>
+  </si>
+  <si>
+    <t>Intentar calificar este criterio mediante una pregunta teórica en un examen escrito sobre las emociones en lugar de valorar la actitud y persistencia real.</t>
+  </si>
+  <si>
     <t>Mostrar una actitud positiva y perseverante, aceptando la crítica razonada al hacer frente a las diferentes situaciones de aprendizaje de las matemáticas. Número 283</t>
   </si>
   <si>
     <t>Mantener la constancia en la resolución de problemas, gestionando el error positivamente y aceptando sugerencias de mejora para progresar en el aprendizaje matemático.</t>
   </si>
   <si>
     <t>Desarrollar</t>
   </si>
   <si>
     <t>El alumnado realiza las correcciones sugeridas en sus producciones y manifiesta persistencia ante tareas de dificultad alta, evitando el abandono ante el primer error.</t>
   </si>
   <si>
-    <t>Observacion sistematica</t>
-[...1 lines deleted...]
-  <si>
     <t>Actividades de resolución de problemas y corrección de tareas donde se fomenta el diálogo sobre los procesos y la superación de dificultades.</t>
   </si>
   <si>
     <t>Evaluar la actitud basándose en la obediencia o el silencio en clase, en lugar de en la resiliencia ante el bloqueo matemático.</t>
   </si>
   <si>
+    <t>Colaborar activamente y construir relaciones trabajando con las matemáticas en equipos heterogéneos, respetando diferentes opiniones, comunicándose de manera efectiva, pensando de forma crítica y creativa y tomando decisiones y realizando juicios informados.</t>
+  </si>
+  <si>
+    <t>Trabajar de forma cooperativa en equipos diversos para resolver retos matemáticos, comunicándose con respeto, asumiendo roles asignados y tomando decisiones conjuntas mediante el pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>Colaborar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un registro de roles y tareas del equipo y completa escalas de coevaluación sobre la interacción y el respeto mutuo durante el trabajo grupal.</t>
+  </si>
+  <si>
+    <t>Sesiones de aprendizaje cooperativo dedicadas a la resolución de problemas complejos o proyectos de investigación estadística donde se requiere el reparto de tareas.</t>
+  </si>
+  <si>
+    <t>Evaluar el criterio basándose exclusivamente en la corrección de los cálculos matemáticos finales en lugar de valorar el proceso de interacción y colaboración grupal.</t>
+  </si>
+  <si>
     <t>Participar en el reparto de tareas que deban desarrollarse en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, asumiendo el rol asignado y responsabilizándose de la propia contribución al equipo.</t>
   </si>
   <si>
     <t>Colaborar activamente en proyectos matemáticos grupales, asumiendo roles específicos, respetando las opiniones ajenas y cumpliendo con las tareas individuales asignadas para el éxito del equipo.</t>
   </si>
   <si>
     <t>Participar</t>
   </si>
   <si>
     <t>El alumnado realiza un registro de roles y tareas en su cuaderno de equipo y completa una hoja de coevaluación sobre su desempeño y el de sus compañeros.</t>
   </si>
   <si>
     <t>Resolución de retos matemáticos complejos o realización de estudios estadísticos en grupos cooperativos donde cada miembro tiene una función asignada.</t>
   </si>
   <si>
     <t>Calificar este criterio basándose únicamente en la corrección de los ejercicios matemáticos finales, sin evaluar individualmente el desempeño del rol y la actitud colaborativa.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Cantidad.</t>
-[...425 lines deleted...]
-    <t>La contribución de las matemáticas al desarrollo de los distintos ámbitos del conocimiento humano desde una perspectiva de género.</t>
+    <t>Cantidad: Números grandes y pequeños: notación exponencial y científica y uso de la calculadora.</t>
+  </si>
+  <si>
+    <t>Cantidad: Realización de estimaciones con la precisión requerida reconociendo los errores de aproximación.</t>
+  </si>
+  <si>
+    <t>Cantidad: Números racionales, decimales y raíces en la expresión de cantidades en contextos de la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>Cantidad: Diferentes formas de representación de números racionales y decimales, incluida la recta numérica.</t>
+  </si>
+  <si>
+    <t>Cantidad: Porcentajes mayores que 100 y menores que 1: interpretación.</t>
+  </si>
+  <si>
+    <t>Sentido de las operaciones: Estrategias de cálculo mental con números racionales y decimales.</t>
+  </si>
+  <si>
+    <t>Sentido de las operaciones: Operaciones con contextualizadas. números racionales o decimales en situaciones</t>
+  </si>
+  <si>
+    <t>Sentido de las operaciones: Definición y manipulación de potencias de exponente entero y raíces cuadradas.</t>
+  </si>
+  <si>
+    <t>Sentido de las operaciones: Relaciones inversas entre las operaciones (adición y sustracción; multiplicación y división; elevar al cuadrado y extraer la raíz cuadrada): comprensión y utilización en la simplificación y resolución de problemas.</t>
+  </si>
+  <si>
+    <t>Sentido de las operaciones: Efecto de las operaciones aritméticas con números racionales y expresiones decimales.</t>
+  </si>
+  <si>
+    <t>Sentido de las operaciones: Propiedades de las operaciones (suma, resta, multiplicación, división y potenciación): cálculos de manera eficiente con números racionales y decimales tanto mentalmente como de forma manual, con calculadora u hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Sentido de las operaciones: Realización de operaciones combinadas con números racionales y decimales, con eficacia mediante el cálculo mental, algoritmos de lápiz y papel o métodos tecnológicos, utilizando la notación más adecuada y respetando la jerarquía de las operaciones.</t>
+  </si>
+  <si>
+    <t>Relaciones: Comparación y ordenación de números racionales, decimales y porcentajes: situación exacta o aproximada en la recta numérica.</t>
+  </si>
+  <si>
+    <t>Relaciones: Selección de la representación adecuada para una misma cantidad en cada situación o problema. NPE: A-091222-6346</t>
+  </si>
+  <si>
+    <t>Razonamiento proporcional: Razones y proporciones: comprensión y representación de relaciones cuantitativas de proporcionalidad directa e inversa.</t>
+  </si>
+  <si>
+    <t>Razonamiento proporcional: Porcentajes: comprensión y resolución de problemas.</t>
+  </si>
+  <si>
+    <t>Razonamiento proporcional: Situaciones de proporcionalidad directa e inversa en diferentes contextos: análisis y desarrollo de métodos para la resolución de problemas (aumentos y disminuciones porcentuales, rebajas y subidas de precios, porcentajes encadenados, impuestos, escalas, cambio de divisas, repartos proporcionales, velocidad y tiempo, etc.).</t>
+  </si>
+  <si>
+    <t>Educación financiera: Información numérica en contextos financieros sencillos: interpretación.</t>
+  </si>
+  <si>
+    <t>Educación financiera: Métodos para la toma de decisiones de consumo responsable: relaciones calidadprecio y valor-precio en contextos cotidianos.</t>
+  </si>
+  <si>
+    <t>Magnitud: Atributos mensurables de los objetos físicos y matemáticos: investigación y relación entre los mismos.</t>
+  </si>
+  <si>
+    <t>Magnitud: Estrategias de elección de las unidades y operaciones adecuadas en problemas que impliquen medida.</t>
+  </si>
+  <si>
+    <t>Medición: Longitudes, áreas y volúmenes en figuras planas y tridimensionales: deducción, interpretación y aplicación.</t>
+  </si>
+  <si>
+    <t>Medición: Representaciones planas de objetos tridimensionales en la visualización y resolución de problemas de áreas, entre otros.</t>
+  </si>
+  <si>
+    <t>Medición: Representaciones de objetos geométricos con propiedades fijadas, como las longitudes de los lados o las medidas de los ángulos.</t>
+  </si>
+  <si>
+    <t>Estimación y relaciones: Formulación de conjeturas sobre medidas o relaciones entre las mismas basadas en estimaciones.</t>
+  </si>
+  <si>
+    <t>Estimación y relaciones: Estrategias para la toma de decisión justificada del grado de precisión requerida en situaciones de medida.</t>
+  </si>
+  <si>
+    <t>Figuras geométricas de dos y tres dimensiones: Figuras geométricas planas y tridimensionales: descripción y clasificación en función de sus propiedades o características.</t>
+  </si>
+  <si>
+    <t>Figuras geométricas de dos y tres dimensiones: Relaciones geométricas como la congruencia, la semejanza y la relación pitagórica en figuras planas y tridimensionales: identificación y aplicación.</t>
+  </si>
+  <si>
+    <t>Figuras geométricas de dos y tres dimensiones: Construcción de figuras geométricas con herramientas manipulativas y digitales NPE: A-091222-6346 (programas de geometría dinámica, realidad aumentada, etc.).</t>
+  </si>
+  <si>
+    <t>Localización y sistemas de representación: Relaciones espaciales: localización y descripción mediante coordenadas geométricas y otros sistemas de representación.</t>
+  </si>
+  <si>
+    <t>Movimientos y transformaciones en el espacio: Transformaciones elementales como giros, traslaciones y simetrías en situaciones diversas utilizando herramientas tecnológicas o manipulativas.</t>
+  </si>
+  <si>
+    <t>Visualización, razonamiento y modelización geométrica: Modelización geométrica: relaciones numéricas y algebraicas en la resolución de problemas.</t>
+  </si>
+  <si>
+    <t>Visualización, razonamiento y modelización geométrica: Reconocimiento, interpretación y análisis de gráficas funcionales.</t>
+  </si>
+  <si>
+    <t>Modelo matemático: Modelización de situaciones de la vida cotidiana usando representaciones matemáticas y el lenguaje algebraico.</t>
+  </si>
+  <si>
+    <t>Modelo matemático: Estrategias de deducción de conclusiones razonables a partir de un modelo matemático.</t>
+  </si>
+  <si>
+    <t>Variable: Variable: comprensión del concepto en sus diferentes naturalezas.</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad: Realización de operaciones con expresiones algebraicas.</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad: Relaciones lineales y cuadráticas en situaciones de la vida cotidiana o matemáticamente relevantes: expresión mediante álgebra simbólica.</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad: Equivalencia de expresiones algebraicas (fórmulas, polinomios, identidades notables, etc.) en la resolución de problemas basados en relaciones lineales y cuadráticas.</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad: Estrategias de búsqueda e interpretación de soluciones en ecuaciones y sistemas lineales y ecuaciones cuadráticas en situaciones de la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad: Ecuaciones de primer y segundo grado con una incógnita: resolución mediante el uso de la tecnología y algoritmos de lápiz y papel.</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad: Resolución de problemas de sistemas de dos ecuaciones lineales con dos incógnitas (métodos algebraicos, gráficos, tecnológicos, etc.).</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones lineales: Relaciones cuantitativas en situaciones de la vida cotidiana y clases de funciones que las modelizan.</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones lineales: Relaciones lineales y cuadráticas: identificación y comparación de diferentes modos de representación, tablas, gráficas o expresiones algebraicas, y sus propiedades a partir de ellas. NPE: A-091222-6346</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones lineales: Estrategias de deducción de la información relevante de una función mediante el uso de diferentes representaciones simbólicas.</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: Generalización y transferencia de procesos de resolución de problemas a otras situaciones.</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: Estrategias útiles en la interpretación y modificación de algoritmos.</t>
+  </si>
+  <si>
+    <t>Pensamiento computacional: Estrategias de formulación de cuestiones susceptibles de ser analizadas mediante programas y otras herramientas.</t>
+  </si>
+  <si>
+    <t>Organización y análisis de datos: Estrategias de recogida y organización de datos de situaciones de la vida cotidiana que involucran una sola variable. Diferencia entre variable y valores individuales.</t>
+  </si>
+  <si>
+    <t>Organización y análisis de datos: Análisis e interpretación de tablas y gráficos estadísticos de variables cualitativas, cuantitativas discretas y cuantitativas continuas en contextos reales.</t>
+  </si>
+  <si>
+    <t>Organización y análisis de datos: Gráficos estadísticos: representación mediante diferentes tecnologías (calculadora, hoja de cálculo, aplicaciones, etc.) y elección del más adecuado, interpretación y obtención de conclusiones razonadas.</t>
+  </si>
+  <si>
+    <t>Organización y análisis de datos: Medidas de localización: interpretación y cálculo con apoyo tecnológico en situaciones reales.</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y emociones: Gestión emocional: emociones que intervienen en el aprendizaje de las matemáticas. Autoconciencia y autorregulación.</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y emociones: Estrategias de fomento de la curiosidad, la iniciativa, la perseverancia y la resiliencia en el aprendizaje de las matemáticas.</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y emociones: Estrategias de fomento de la flexibilidad cognitiva: apertura a cambios de estrategia y transformación del error en oportunidad de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y toma de decisiones: Técnicas cooperativas para optimizar el trabajo en equipo y compartir y construir conocimiento matemático.</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y toma de decisiones: Conductas empáticas y estrategias de gestión de conflictos.</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y toma de decisiones: Métodos para la toma de decisiones adecuadas para resolver situaciones problemáticas.</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y toma de decisiones: Reflexión sobre los resultados obtenidos: revisión de las operaciones utilizadas, asignación de unidades a los resultados, comprobación e interpretación de las soluciones en el contexto de la situación, búsqueda de otras formas de resolución, etc. NPE: A-091222-6346</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Actitudes inclusivas y aceptación de la diversidad presente en el aula y en la sociedad.</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: La contribución de las matemáticas al desarrollo de los distintos ámbitos del conocimiento humano desde una perspectiva de género.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -1373,246 +1457,237 @@
   <si>
     <t xml:space="preserve">
 • Implementar 'Diarios de Aprendizaje Grupal' donde el equipo no solo entregue la solución de un reto, sino que narre mediante audio o texto cómo gestionaron un desacuerdo sobre un procedimiento matemático.
 • Organizar 'Tutorías entre Iguales' grabadas en vídeo corto donde un alumno explica a otro un concepto de proporcionalidad, evaluando no solo el contenido técnico sino la asertividad y el respeto en la explicación.
 • Realizar 'Debates de Estrategias' donde los equipos defiendan diferentes métodos para resolver un mismo sistema de ecuaciones, utilizando plantillas de frases para la discrepancia respetuosa (ej. 'Entiendo tu planteamiento, pero yo propongo...').</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Diseñar 'Proyectos de Impacto Social' donde los equipos utilicen la estadística para analizar problemas del centro (ej. ruido en el patio), fomentando la identidad positiva al ver la utilidad real y social de sus cálculos.
 • Establecer un 'Sistema de Insignias de Bienestar' que premie comportamientos como 'El mejor apoyo ante un bloqueo numérico' o 'La escucha activa en el diseño de poliedros', reforzando el clima emocional del aula.
 • Permitir la 'Autoevaluación de Roles' al final de cada unidad, donde cada estudiante reflexione sobre su contribución al éxito del equipo y proponga un objetivo de mejora personal en su interacción social matemática.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas de la vida cotidiana y propios de las matemáticas, aplicando diferentes estrategias y formas de razonamiento.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5</t>
+  </si>
+  <si>
+    <t>Analizar las soluciones de un problema usando diferentes técnicas y herramientas, evaluando las respuestas obtenidas, para verificar su validez e idoneidad.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas sencillas o plantear problemas de forma autónoma, reconociendo el valor del razonamiento y la argumentación.</t>
+  </si>
+  <si>
+    <t>STEM4, CD2</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Utilizar los principios del pensamiento computacional organizando datos, descomponiendo en partes, reconociendo patrones, interpretando, modificando y creando algoritmos.</t>
+  </si>
+  <si>
     <t>STEM1, STEM2</t>
   </si>
   <si>
-    <t>CD2, CPSAA5</t>
-[...80 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colaborativos.</t>
+    <t>Reconocer y utilizar conexiones entre los diferentes elementos matemáticos, interconectando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CC3</t>
+  </si>
+  <si>
+    <t>Identificar las matemáticas implicadas en otras materias y en situaciones reales susceptibles de ser abordadas en términos matemáticos, interrelacionando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, STEM1</t>
+  </si>
+  <si>
+    <t>CCL1, CCL3, STEM1</t>
+  </si>
+  <si>
+    <t>Comunicar de forma individual y colectiva conceptos, procedimientos y argumentos matemáticos, usando lenguaje oral, escrito o gráfico, utilizando la terminología matemática apropiada.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales, identificando y gestionando emociones, poniendo en práctica estrategias de aceptación del error como parte del proceso de aprendizaje y adaptándose ante situaciones de incertidumbre.</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA4, CC2</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas sociales reconociendo y respetando las emociones y experiencias de los demás, participando activa y reflexivamente en proyectos en equipos heterogéneos con roles asignados.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza y estudia el decreto autonómico que desarrolla el RD 217/2022 para 2.º ESO en tu comunidad. Anota las competencias específicas (CE), criterios de evaluación y saberes básicos propios de tu CCAA. Cada comunidad puede añadir o modificar hasta un 40% de los elementos.</t>
+  </si>
+  <si>
+    <t>No te fíes solo del RD nacional; las CCAA suelen publicar decretos con numeración distinta. Busca en el BOE autonómico o en la web de la consejería de educación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Crea una tabla con las 10 competencias específicas de Matemáticas y sus 69 criterios de evaluación asociados. Usa los códigos oficiales (p.ej., CEMAT.2.3). Hoja de cálculo recomendada para filtrar y ordenar.</t>
+  </si>
+  <si>
+    <t>Agrupa los criterios por bloques (Sentido numérico, Álgebra, Geometría, etc.) para ver la relación con los saberes. Así evitarás duplicidades.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Identifica qué criterios son esenciales (por su peso en la competencia matemática) y decide qué instrumentos de evaluación usarás: problemas, proyectos, pruebas escritas, observación (rúbrica). A cada criterio asígnale uno o dos instrumentos principales.</t>
+  </si>
+  <si>
+    <t>En 2.º ESO, da prioridad a criterios de 'resolver problemas' y 'comunicar razonamientos' (por ejemplo, CEMAT.1 y CEMAT.5) frente a los meramente procedimentales. Usa rúbricas simples de 3 niveles.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Distribuye los 168 saberes básicos en tres trimestres, teniendo en cuenta los 5 bloques y la carga de 3 horas semanales. Procura que cada trimestre incluya al menos 3 bloques para mantener la visión global.</t>
+  </si>
+  <si>
+    <t>No repartas linealmente; deja un 15% del tiempo al final del tercer trimestre para un proyecto global y repaso. Así cubres imprevistos y atiendes a la diversidad.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>Elabora una situación de aprendizaje (SDA) por trimestre que integre varios criterios y saberes. Por ejemplo: 'Organizar una excursión escolar' (cálculo de distancias, presupuesto, escalas). Define productos, temporización, criterios evaluados y rúbrica.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la SDA tenga un contexto realista para el alumnado de 2.º ESO: relacionada con su vida cotidiana o intereses. Así fomentas la motivación y la transferencia de aprendizajes.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la vinculación de las 10 Competencias Específicas de Matemáticas con los Descriptores Operativos del Perfil de Salida (STEM, CD, CPSAA).</t>
-[...56 lines deleted...]
-    <t>No ponderes los saberes (temas), pondera los criterios. Si un criterio se repite en varias unidades, haz la media aritmética o quédate con la última observación (evaluación continua).</t>
+    <t>Con tu departamento, acuerda el peso de cada instrumento en la calificación final. Ejemplo: 30% pruebas escritas, 40% tareas competenciales (SDA, problemas), 20% proyectos, 10% observación diaria. Documenta en la programación.</t>
+  </si>
+  <si>
+    <t>No asignes más del 40% a las pruebas escritas en 2.º ESO; la LOMLOE prioriza la evaluación competencial. Incluye instrumentos variados como diarios de aprendizaje o debates matemáticos.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) para los 168 saberes y cómo recuperarás los criterios no alcanzados sin depender exclusivamente de un examen final.</t>
-[...2 lines deleted...]
-    <t>Prepara 'fichas de andamiaje' para el bloque de Geometría (Pitagoras); muchos alumnos fallan por falta de visión espacial, no por falta de competencia matemática.</t>
+    <t>Incluye medidas ordinarias (refuerzo, adaptaciones no significativas) y específicas (ACNEAE). Define plan de recuperación: pruebas específicas, entrega de tareas pendientes, proyecto extra por trimestre.</t>
+  </si>
+  <si>
+    <t>Especifica cómo se recupera cada criterio no superado, no solo la nota global. Por ejemplo, 'el alumno volverá a resolver un problema similar para el criterio CEMAT.1.2'. Esto tranquiliza a la inspección.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
+  </si>
+  <si>
+    <t>Comprobar la validez de las soluciones de un problema y su coherencia en el contexto planteado, evaluando el alcance y repercusión de estas desde diferentes perspectivas (de género</t>
+  </si>
+  <si>
+    <t>Reconocer situaciones susceptibles de ser formuladas y resueltas mediante herramientas y estrategias matemáticas, estableciendo conexiones entre el mundo real y las matemáticas y u</t>
+  </si>
+  <si>
+    <t>Representar conceptos, procedimientos, información y resultados matemáticos de modos distintos y con diferentes herramientas, incluidas las digitales, visualizando ideas, estructur</t>
+  </si>
+  <si>
+    <t>Comunicar información utilizando el lenguaje matemático apropiado, utilizando diferentes medios, incluidos los digitales, oralmente y por escrito, al describir, explicar y justific</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Colaborar activamente y construir relaciones trabajando con las matemáticas en equipos heterogéneos, respetando diferentes opiniones, comunicándose de manera efectiva, pensando de </t>
   </si>
   <si>
     <t>Participar en el reparto de tareas que deban desarrollarse en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, asumiendo el rol asignado y responsabilizándose</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
@@ -2232,59 +2307,59 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>4</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>159</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2326,1076 +2401,2043 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>397</v>
+        <v>425</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>287</v>
+        <v>315</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>400</v>
+        <v>428</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5" t="s">
-        <v>403</v>
+        <v>430</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>431</v>
+      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5" t="s">
-        <v>405</v>
+        <v>432</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>406</v>
+        <v>433</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>407</v>
+        <v>434</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>408</v>
+        <v>435</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>409</v>
+        <v>436</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>410</v>
+        <v>437</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>411</v>
+        <v>438</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>412</v>
-[...3 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5" t="s">
-        <v>414</v>
+        <v>440</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>415</v>
+        <v>441</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>416</v>
+        <v>442</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>417</v>
+        <v>443</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>418</v>
-[...3 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5" t="s">
-        <v>420</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>421</v>
-[...3 lines deleted...]
-      </c>
+        <v>445</v>
+      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5" t="s">
-        <v>423</v>
+        <v>446</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>424</v>
-[...3 lines deleted...]
-      </c>
+        <v>447</v>
+      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5" t="s">
-        <v>426</v>
+        <v>448</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>427</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5" t="s">
-        <v>429</v>
+        <v>450</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>430</v>
+        <v>451</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>432</v>
+        <v>453</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>136</v>
+        <v>246</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>433</v>
+        <v>454</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>434</v>
+        <v>455</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>435</v>
+        <v>456</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>436</v>
+        <v>457</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>437</v>
+        <v>458</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>438</v>
+        <v>459</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>439</v>
+        <v>460</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>440</v>
+        <v>461</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>441</v>
+        <v>462</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>442</v>
+        <v>459</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>443</v>
+        <v>463</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>444</v>
+        <v>464</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>445</v>
+        <v>465</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>448</v>
+        <v>467</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>451</v>
+        <v>471</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>452</v>
+        <v>472</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>454</v>
+        <v>473</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>438</v>
+        <v>476</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>457</v>
+        <v>477</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>458</v>
+        <v>478</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="C9" s="5" t="s">
         <v>459</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="5" t="s">
-        <v>460</v>
+        <v>480</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>461</v>
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E7"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>462</v>
+        <v>482</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>463</v>
+        <v>483</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>464</v>
+        <v>484</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>465</v>
+        <v>485</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>466</v>
+        <v>486</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
-        <v>3.2</v>
+        <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D3" s="7">
-        <v>15.0</v>
+        <v>8.33</v>
       </c>
       <c r="E3" s="7">
-        <v>15.0</v>
+        <v>8.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
-        <v>4.1</v>
+        <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D4" s="7">
-        <v>15.0</v>
+        <v>8.33</v>
       </c>
       <c r="E4" s="7">
-        <v>15.0</v>
+        <v>8.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
-        <v>9.2</v>
+        <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>122</v>
       </c>
       <c r="D5" s="7">
-        <v>15.0</v>
+        <v>8.33</v>
       </c>
       <c r="E5" s="7">
-        <v>15.0</v>
+        <v>8.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="D6" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="E6" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D7" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="E7" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="D8" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="D9" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E9" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="D10" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E10" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D11" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E11" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D12" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E12" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D13" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E13" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D14" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E14" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="D15" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E15" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D16" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E16" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D17" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E17" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="D18" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E18" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D19" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E19" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="D20" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E20" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D21" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E21" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D22" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E22" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D23" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E23" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="D24" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E24" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F24" s="5"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="5">
         <v>10.2</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B25" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="C6" s="5" t="s">
-[...22 lines deleted...]
-        <v>469</v>
+      <c r="C25" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="D25" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E25" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F25" s="5"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7">
+        <f>SUM(E3:E25)</f>
+        <v>164.99000000000001</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>494</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:H31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:27">
       <c r="A1" s="6" t="s">
-        <v>470</v>
+        <v>495</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>471</v>
+        <v>496</v>
       </c>
       <c r="C1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="D1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="E1" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="F1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="G1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="H1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="I1" s="6">
         <v>3.2</v>
       </c>
-      <c r="D1" s="6">
+      <c r="J1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="K1" s="6">
         <v>4.1</v>
       </c>
-      <c r="E1" s="6">
+      <c r="L1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="M1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="N1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="O1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="P1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="Q1" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="R1" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="S1" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="T1" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="U1" s="6">
+        <v>8.2</v>
+      </c>
+      <c r="V1" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="W1" s="6">
         <v>9.2</v>
       </c>
-      <c r="F1" s="6">
+      <c r="X1" s="6">
+        <v>10.1</v>
+      </c>
+      <c r="Y1" s="6">
         <v>10.2</v>
       </c>
-      <c r="G1" s="6" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:8">
+      <c r="Z1" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="AA1" s="6" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" s="5" t="s">
-        <v>473</v>
+        <v>498</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
-      <c r="G2" s="5" t="str">
-        <f>IFERROR(AVERAGE(C2:F2),"")</f>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
-      <c r="H2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8">
+      <c r="AA2" s="5"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" s="5" t="s">
-        <v>474</v>
+        <v>499</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
-      <c r="G3" s="5" t="str">
-        <f>IFERROR(AVERAGE(C3:F3),"")</f>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
-      <c r="H3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:8">
+      <c r="AA3" s="5"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" s="5" t="s">
-        <v>475</v>
+        <v>500</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
-      <c r="G4" s="5" t="str">
-        <f>IFERROR(AVERAGE(C4:F4),"")</f>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
-      <c r="H4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:8">
+      <c r="AA4" s="5"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" s="5" t="s">
-        <v>476</v>
+        <v>501</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
-      <c r="G5" s="5" t="str">
-        <f>IFERROR(AVERAGE(C5:F5),"")</f>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
-      <c r="H5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:8">
+      <c r="AA5" s="5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
-        <v>477</v>
+        <v>502</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
-      <c r="G6" s="5" t="str">
-        <f>IFERROR(AVERAGE(C6:F6),"")</f>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
-      <c r="H6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:8">
+      <c r="AA6" s="5"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" s="5" t="s">
-        <v>478</v>
+        <v>503</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
-      <c r="G7" s="5" t="str">
-        <f>IFERROR(AVERAGE(C7:F7),"")</f>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
-      <c r="H7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8">
+      <c r="AA7" s="5"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" s="5" t="s">
-        <v>479</v>
+        <v>504</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
-      <c r="G8" s="5" t="str">
-        <f>IFERROR(AVERAGE(C8:F8),"")</f>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
-      <c r="H8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:8">
+      <c r="AA8" s="5"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" s="5" t="s">
-        <v>480</v>
+        <v>505</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
-      <c r="G9" s="5" t="str">
-        <f>IFERROR(AVERAGE(C9:F9),"")</f>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
-      <c r="H9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:8">
+      <c r="AA9" s="5"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" s="5" t="s">
-        <v>481</v>
+        <v>506</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
-      <c r="G10" s="5" t="str">
-        <f>IFERROR(AVERAGE(C10:F10),"")</f>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
-      <c r="H10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:8">
+      <c r="AA10" s="5"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" s="5" t="s">
-        <v>482</v>
+        <v>507</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
-      <c r="G11" s="5" t="str">
-        <f>IFERROR(AVERAGE(C11:F11),"")</f>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
-      <c r="H11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:8">
+      <c r="AA11" s="5"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" s="5" t="s">
-        <v>483</v>
+        <v>508</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
-      <c r="G12" s="5" t="str">
-        <f>IFERROR(AVERAGE(C12:F12),"")</f>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
-      <c r="H12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:8">
+      <c r="AA12" s="5"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" s="5" t="s">
-        <v>484</v>
+        <v>509</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
-      <c r="G13" s="5" t="str">
-        <f>IFERROR(AVERAGE(C13:F13),"")</f>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
-      <c r="H13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:8">
+      <c r="AA13" s="5"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" s="5" t="s">
-        <v>485</v>
+        <v>510</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
-      <c r="G14" s="5" t="str">
-        <f>IFERROR(AVERAGE(C14:F14),"")</f>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
-      <c r="H14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:8">
+      <c r="AA14" s="5"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" s="5" t="s">
-        <v>486</v>
+        <v>511</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
-      <c r="G15" s="5" t="str">
-        <f>IFERROR(AVERAGE(C15:F15),"")</f>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
-      <c r="H15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="AA15" s="5"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" s="5" t="s">
-        <v>487</v>
+        <v>512</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
-      <c r="G16" s="5" t="str">
-        <f>IFERROR(AVERAGE(C16:F16),"")</f>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
-      <c r="H16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="AA16" s="5"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="5" t="s">
-        <v>488</v>
+        <v>513</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
-      <c r="G17" s="5" t="str">
-        <f>IFERROR(AVERAGE(C17:F17),"")</f>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
-      <c r="H17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:8">
+      <c r="AA17" s="5"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="5" t="s">
-        <v>489</v>
+        <v>514</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
-      <c r="G18" s="5" t="str">
-        <f>IFERROR(AVERAGE(C18:F18),"")</f>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
-      <c r="H18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="AA18" s="5"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="5" t="s">
-        <v>490</v>
+        <v>515</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
-      <c r="G19" s="5" t="str">
-        <f>IFERROR(AVERAGE(C19:F19),"")</f>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
-      <c r="H19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:8">
+      <c r="AA19" s="5"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="5" t="s">
-        <v>491</v>
+        <v>516</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
-      <c r="G20" s="5" t="str">
-        <f>IFERROR(AVERAGE(C20:F20),"")</f>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
-      <c r="H20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:8">
+      <c r="AA20" s="5"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="5" t="s">
-        <v>492</v>
+        <v>517</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
-      <c r="G21" s="5" t="str">
-        <f>IFERROR(AVERAGE(C21:F21),"")</f>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
-      <c r="H21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:8">
+      <c r="AA21" s="5"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
-        <v>493</v>
+        <v>518</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
-      <c r="G22" s="5" t="str">
-        <f>IFERROR(AVERAGE(C22:F22),"")</f>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
-      <c r="H22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:8">
+      <c r="AA22" s="5"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="5" t="s">
-        <v>494</v>
+        <v>519</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
-      <c r="G23" s="5" t="str">
-        <f>IFERROR(AVERAGE(C23:F23),"")</f>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
-      <c r="H23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:8">
+      <c r="AA23" s="5"/>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="5" t="s">
-        <v>495</v>
+        <v>520</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
-      <c r="G24" s="5" t="str">
-        <f>IFERROR(AVERAGE(C24:F24),"")</f>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
-      <c r="H24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8">
+      <c r="AA24" s="5"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="5" t="s">
-        <v>496</v>
+        <v>521</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
-      <c r="G25" s="5" t="str">
-        <f>IFERROR(AVERAGE(C25:F25),"")</f>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
-      <c r="H25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="AA25" s="5"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" s="5" t="s">
-        <v>497</v>
+        <v>522</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
-      <c r="G26" s="5" t="str">
-        <f>IFERROR(AVERAGE(C26:F26),"")</f>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
-      <c r="H26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:8">
+      <c r="AA26" s="5"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" s="5" t="s">
-        <v>498</v>
+        <v>523</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
-      <c r="G27" s="5" t="str">
-        <f>IFERROR(AVERAGE(C27:F27),"")</f>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
-      <c r="H27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:8">
+      <c r="AA27" s="5"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" s="5" t="s">
-        <v>499</v>
+        <v>524</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
-      <c r="G28" s="5" t="str">
-        <f>IFERROR(AVERAGE(C28:F28),"")</f>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
-      <c r="H28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:8">
+      <c r="AA28" s="5"/>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
-        <v>500</v>
+        <v>525</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
-      <c r="G29" s="5" t="str">
-        <f>IFERROR(AVERAGE(C29:F29),"")</f>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
-      <c r="H29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="AA29" s="5"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" s="5" t="s">
-        <v>501</v>
+        <v>526</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
-      <c r="G30" s="5" t="str">
-        <f>IFERROR(AVERAGE(C30:F30),"")</f>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
-      <c r="H30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:8">
+      <c r="AA30" s="5"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" s="5" t="s">
-        <v>502</v>
+        <v>527</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
-      <c r="G31" s="5" t="str">
-        <f>IFERROR(AVERAGE(C31:F31),"")</f>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:Y31),"")</f>
         <v/>
       </c>
-      <c r="H31" s="5"/>
+      <c r="AA31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="120">
+  <dataValidations count="690">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -3710,50 +4752,1760 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
@@ -4074,55 +6826,55 @@
       <c r="E11" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>100</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>101</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K5"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -4136,4601 +6888,3404 @@
       </c>
       <c r="F1" s="6" t="s">
         <v>103</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>104</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>105</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>106</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>107</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>3.2</v>
+        <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>111</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>112</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>114</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>115</v>
       </c>
       <c r="K2" s="7">
-        <v>25.0</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
-        <v>4.1</v>
+        <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>117</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>118</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>119</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>120</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>121</v>
       </c>
       <c r="K3" s="7">
-        <v>25.0</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
-        <v>9.2</v>
+        <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>122</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>123</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>124</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>125</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>127</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>128</v>
       </c>
       <c r="K4" s="7">
-        <v>25.0</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
-        <v>10.2</v>
+        <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>129</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>130</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>131</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>132</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>133</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>134</v>
       </c>
       <c r="K5" s="7">
-        <v>25.0</v>
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="K6" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="K7" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="K8" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="K9" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="K10" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="K11" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="K12" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="K13" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="K14" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="K15" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="K16" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="K17" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="K18" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="K19" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="K20" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="K21" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="K22" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="K23" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="5">
+        <v>10.2</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="K24" s="7">
+        <v>4.35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I160"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I160"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>135</v>
+        <v>245</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>136</v>
+        <v>246</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>137</v>
+        <v>247</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>138</v>
+        <v>248</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>139</v>
+        <v>249</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>140</v>
+        <v>250</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>141</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>143</v>
+        <v>253</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>144</v>
+        <v>254</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>145</v>
+        <v>255</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>146</v>
+        <v>256</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>147</v>
+        <v>257</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>148</v>
+        <v>258</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>149</v>
+        <v>259</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>150</v>
+        <v>260</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>151</v>
+        <v>261</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>152</v>
+        <v>262</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>153</v>
+        <v>263</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>154</v>
+        <v>264</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>155</v>
+        <v>265</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>156</v>
+        <v>266</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>157</v>
+        <v>267</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>158</v>
+        <v>268</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>159</v>
+        <v>269</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>160</v>
+        <v>270</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>161</v>
+        <v>271</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C21" s="5">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>162</v>
+        <v>272</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C22" s="5">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>163</v>
+        <v>273</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C23" s="5">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>164</v>
+        <v>274</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C24" s="5">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>165</v>
+        <v>275</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C25" s="5">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>166</v>
+        <v>276</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C26" s="5">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>167</v>
+        <v>277</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C27" s="5">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>168</v>
+        <v>278</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C28" s="5">
         <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>169</v>
+        <v>279</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C29" s="5">
         <v>2</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>170</v>
+        <v>280</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C30" s="5">
         <v>3</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>171</v>
+        <v>281</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C31" s="5">
         <v>4</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>172</v>
+        <v>282</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C32" s="5">
         <v>5</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>173</v>
+        <v>283</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C33" s="5">
         <v>6</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>174</v>
+        <v>284</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C34" s="5">
         <v>7</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>175</v>
+        <v>285</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C35" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>176</v>
+        <v>286</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C36" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>177</v>
+        <v>287</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C37" s="5">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>178</v>
+        <v>288</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C38" s="5">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>179</v>
+        <v>289</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C39" s="5">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>180</v>
+        <v>290</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C40" s="5">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>181</v>
+        <v>291</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C41" s="5">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>182</v>
+        <v>292</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C42" s="5">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>183</v>
+        <v>293</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C43" s="5">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>184</v>
+        <v>294</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C44" s="5">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>185</v>
+        <v>295</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C45" s="5">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>186</v>
+        <v>296</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C46" s="5">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>187</v>
+        <v>297</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C47" s="5">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>188</v>
+        <v>298</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C48" s="5">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>189</v>
+        <v>299</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C49" s="5">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>190</v>
+        <v>300</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C50" s="5">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>191</v>
+        <v>301</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C51" s="5">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>192</v>
+        <v>302</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C52" s="5">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>193</v>
+        <v>303</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C53" s="5">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>194</v>
+        <v>304</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C54" s="5">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>195</v>
+        <v>305</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C55" s="5">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>196</v>
+        <v>306</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C56" s="5">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>197</v>
+        <v>307</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C57" s="5">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>198</v>
+        <v>308</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C58" s="5">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>199</v>
+        <v>309</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C59" s="5">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>200</v>
+        <v>310</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C60" s="5">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>201</v>
+        <v>311</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C61" s="5">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>202</v>
+        <v>312</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C62" s="5">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
-    </row>
-[...1860 lines deleted...]
-      <c r="I160" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>286</v>
+        <v>314</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>287</v>
+        <v>315</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>288</v>
+        <v>316</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>289</v>
+        <v>317</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>290</v>
+        <v>318</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>291</v>
+        <v>319</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>293</v>
+        <v>321</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>297</v>
+        <v>325</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>300</v>
+        <v>328</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>303</v>
+        <v>331</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>306</v>
+        <v>334</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>307</v>
+        <v>335</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>309</v>
+        <v>337</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>310</v>
+        <v>338</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>311</v>
+        <v>339</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>312</v>
+        <v>340</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>313</v>
+        <v>341</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>314</v>
+        <v>342</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>315</v>
+        <v>343</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>316</v>
+        <v>344</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>317</v>
+        <v>345</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>318</v>
+        <v>346</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>319</v>
+        <v>347</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>320</v>
+        <v>348</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>321</v>
+        <v>349</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>322</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>323</v>
+        <v>351</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>324</v>
+        <v>352</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>325</v>
+        <v>353</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>326</v>
+        <v>354</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>327</v>
+        <v>355</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>328</v>
+        <v>356</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>329</v>
+        <v>357</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>330</v>
+        <v>358</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>331</v>
+        <v>359</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>332</v>
+        <v>360</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>333</v>
+        <v>361</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>334</v>
+        <v>362</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>335</v>
+        <v>363</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>126</v>
+        <v>224</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>336</v>
+        <v>364</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>337</v>
+        <v>365</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>338</v>
+        <v>366</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>339</v>
+        <v>367</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>126</v>
+        <v>224</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>340</v>
+        <v>368</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>341</v>
+        <v>369</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>342</v>
+        <v>370</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>343</v>
+        <v>371</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>344</v>
+        <v>372</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>345</v>
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>346</v>
+        <v>374</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>347</v>
+        <v>375</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>348</v>
+        <v>376</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>287</v>
+        <v>315</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>349</v>
+        <v>377</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>350</v>
+        <v>378</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>351</v>
+        <v>379</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>353</v>
+        <v>381</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>354</v>
+        <v>382</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>356</v>
+        <v>384</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>357</v>
+        <v>385</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>363</v>
+        <v>391</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>364</v>
+        <v>392</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>365</v>
+        <v>393</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>353</v>
+        <v>381</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>356</v>
+        <v>384</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>368</v>
+        <v>396</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>369</v>
+        <v>397</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>353</v>
+        <v>381</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>370</v>
+        <v>398</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>356</v>
+        <v>384</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>371</v>
+        <v>399</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>372</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>353</v>
+        <v>381</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>373</v>
+        <v>401</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>356</v>
+        <v>384</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>374</v>
+        <v>402</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>375</v>
+        <v>403</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>376</v>
+        <v>404</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>377</v>
+        <v>405</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>378</v>
+        <v>406</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>379</v>
+        <v>407</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>380</v>
+        <v>408</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>381</v>
+        <v>409</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>353</v>
+        <v>381</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>382</v>
+        <v>410</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>356</v>
+        <v>384</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>383</v>
+        <v>411</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>384</v>
+        <v>412</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>353</v>
+        <v>381</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>356</v>
+        <v>384</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>386</v>
+        <v>414</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>387</v>
+        <v>415</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>388</v>
+        <v>416</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>389</v>
+        <v>417</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>390</v>
+        <v>418</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>391</v>
+        <v>419</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>392</v>
+        <v>420</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>393</v>
+        <v>421</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>353</v>
+        <v>381</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>356</v>
+        <v>384</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>396</v>
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>