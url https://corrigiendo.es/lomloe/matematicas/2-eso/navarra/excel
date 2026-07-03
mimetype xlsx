--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:23</t>
+    <t>03/07/2026 18:17</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -373,77 +373,74 @@
   <si>
     <t>1.1. Reformular problemas matemáticos de forma verbal y gráfica, interpretando los datos, las relaciones entre ellos y las preguntas planteadas. 1.2. Seleccionar herramientas y estrategias elaboradas valorando su eficacia e idoneidad en la resolución de problemas. 1.3. Obtener todas las posibles soluciones matemáticas de un problema activando los conocimientos y utilizando las herramientas tecnológicas necesarias.</t>
   </si>
   <si>
     <t>2.1. Comprobar la corrección matemática de las soluciones de un problema. 2.2. Seleccionar las soluciones óptimas de un problema valorando tanto la corrección matemática como sus implicaciones desde diferentes perspectivas (de género, de sostenibilidad, de consumo responsable...).</t>
   </si>
   <si>
     <t>3.1. Formular, comprobar e investigar conjeturas de forma guiada estudiando patrones, propiedades y relaciones. 3.2. Crear variantes de un problema dado, modificando alguno de sus datos y observando la relación entre los diferentes resultados obtenidos. 3.3. Emplear herramientas tecnológicas adecuadas en la investigación y comprobación de conjeturas o problemas.</t>
   </si>
   <si>
     <t>4.1. Reconocer e investigar patrones, organizar datos y descomponer un problema en partes más simples facilitando su interpretación y su tratamiento computacional. 4.2. Modelizar situaciones y resolver problemas de forma eficaz interpretando, modificando y creando algoritmos sencillos.</t>
   </si>
   <si>
     <t>5.1. Deducir relaciones entre los conocimientos y experiencias matemáticas, formando un todo coherente. 5.2. Analizar y poner en práctica conexiones entre diferentes procesos matemáticos aplicando conocimientos y experiencias previas.</t>
   </si>
   <si>
     <t>6.1. Proponer situaciones susceptibles de ser formuladas y resueltas mediante herramientas y estrategias matemáticas, estableciendo y aplicando conexiones entre el mundo real y las matemáticas, y usando los procesos inherentes a la investigación científica y matemática: inferir, medir, comunicar, clasificar y predecir. 6.2. Identificar y aplicar conexiones coherentes entre las matemáticas y otras materias realizando un análisis crítico. 6.3. Valorar la aportación de las matemáticas al progreso de la humanidad y su contribución en la superación de los retos que demanda la sociedad actual.</t>
   </si>
   <si>
     <t>7.1. Representar matemáticamente la información más relevante de un problema, conceptos, procedimientos y resultados matemáticos visualizando ideas y estructurando procesos matemáticos. 7.2. Seleccionar entre diferentes herramientas, incluidas las digitales, y formas de representación (pictórica, gráfica, verbal o simbólica) valorando su utilidad para compartir información.</t>
   </si>
   <si>
     <t>8.1. Comunicar ideas, conclusiones, conjeturas y razonamientos matemáticos, utilizando diferentes medios, incluidos los digitales, con coherencia, claridad y terminología apropiada. 8.2. Reconocer y emplear el lenguaje matemático presente en la vida cotidiana y en diversos contextos comunicando mensajes con contenido matemático con precisión y rigor.</t>
   </si>
   <si>
-    <t>9.1. Identificar y gestionar las emociones propias y desarrollar el autoconcepto matemático generando expectativas positivas ante nuevos retos matemáticos. 9.2. Mostrar una actitud positiva y perseverante al hacer frente a las diferentes situaciones de aprendizaje de las matemáticas aceptando la crítica razonada.</t>
-[...2 lines deleted...]
-    <t>10.1. Colaborar activamente y construir relaciones trabajando con las matemáticas en equipos heterogéneos, respetando diferentes opiniones, comunicándose de manera efectiva, pensando de forma crítica y creativa, tomando decisiones y realizando juicios informados. 10.2. Gestionar el reparto de tareas en el trabajo en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, responsabilizándose del rol asignado y de la propia contribución al equipo. 2.–SABERES BÁSICOS A. Sentido numérico A.1. Conteo: A1.1. Resolución de situaciones y problemas de la vida cotidiana: estrategias para el recuento sistemático. A.2. Cantidad: A2.1. Realización de estimaciones en diversos contextos analizando y acotando el error cometido. A2.2. Expresión de cantidades mediante números reales con la precisión requerida. A2.3.</t>
+    <t>Desarrollar destrezas personales, identificando y gestionando emociones, poniendo en práctica estrategias de aceptación del error como parte del proceso de aprendizaje y adaptándose ante situaciones de incertidumbre, para mejorar la perseverancia en la consecución de objetivos y el disfrute en el aprendizaje de las matemáticas.</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas sociales reconociendo y respetando las emociones y experiencias de las demás personas, participando activa y reflexivamente en proyectos en equipos heterogéneos con roles asignados, para construir una identidad positiva como estudiante de matemáticas, fomentar el bienestar personal y grupal y crear relaciones saludables.</t>
   </si>
   <si>
     <t>Matemáticas B</t>
   </si>
   <si>
     <t>1.1. Reformular de forma verbal y gráfica problemas matemáticos, interpretando los datos, las relaciones entre ellos y las preguntas planteadas. 1.2. Analizar y seleccionar diferentes herramientas y estrategias elaboradas en la resolución de un mismo problema, valorando su eficiencia. 1.3. Obtener todas las posibles soluciones matemáticas de un problema movilizando los conocimientos y utilizando las herramientas tecnológicas necesarias.</t>
   </si>
   <si>
     <t>2.1. Comprobar la corrección matemática de las soluciones de un problema. 2.2. Justificar las soluciones óptimas de un problema desde diferentes perspectivas (matemática, de género, de sostenibilidad, de consumo responsable...)</t>
   </si>
   <si>
     <t>3.1. Formular, comprobar e investigar conjeturas de forma guiada. 3.2. Plantear variantes de un problema que lleven a una generalización. 3.3. Emplear herramientas tecnológicas adecuadas en la investigación y comprobación de conjeturas o problemas</t>
   </si>
   <si>
     <t>4.1. Generalizar patrones y proporcionar una representación computacional de situaciones problematizadas. 4.2. Modelizar situaciones y resolver problemas de forma eficaz interpretando, modificando, generalizando y creando algoritmos.</t>
   </si>
   <si>
     <t>6.1. Proponer situaciones susceptibles de ser formuladas y resueltas mediante herramientas y estrategias matemáticas, estableciendo y aplicando conexiones entre el mundo real y las matemáticas, y usando los procesos inherentes a la investigación científica y matemática: inferir, medir, comunicar, clasificar y predecir. 6.2. Analizar y aplicar conexiones coherentes entre las matemáticas y otras materias realizando un análisis crítico. 6.3. Valorar la aportación de las matemáticas al progreso de la humanidad y su contribución a la superación de los retos que demanda la sociedad actual.</t>
   </si>
   <si>
-    <t>10.1. Colaborar activamente y construir relaciones trabajando con las matemáticas en equipos heterogéneos, respetando diferentes opiniones, comunicándose de manera efectiva, pensando de forma crítica y creativa, tomando decisiones y realizando juicios informados. 10.2. Gestionar el reparto de tareas en el trabajo en equipo, aportando valor, favoreciendo la inclusión, la escucha activa, responsabilizándose del rol asignado y de la propia contribución al equipo. 2.–SABERES BÁSICOS A. Sentido numérico A.1. Cantidad: A1.1. Realización de estimaciones en diversos contextos analizando y acotando el error cometido. A1.2. Expresión de cantidades mediante números reales con la precisión requerida. A1.3. Diferentes representaciones de una misma cantidad. A1.4. Representación de intervalos en la recta real. A1.5. Reconocimiento de cantidades que no pueden expresarse en forma de fracción: números irracionales. A.2. Sentido de las operaciones: A2.1. Operaciones con números reales en la resolución de situaciones contextualizadas. A2.2. Propiedades y relaciones inversas de las operaciones: cálculos con números reales, incluyendo con herramientas digitales. A2.3. Logaritmos: definición y uso en situaciones contextualizadas. A.3. Relaciones: A3.1. Los conjuntos numéricos (naturales, enteros, racionales y reales): relaciones entre ellos y propiedades. A3.2. Orden en la recta numérica. Intervalos. A.4. Razonamiento proporcional: A4.1. Situaciones de proporcionalidad directa e inversa en diferentes contextos: desarrollo y análisis de métodos para la resolución de problemas.. B. Sentido de la medida B.1. Medición: B1.1. Razones trigonométricas de un ángulo agudo y sus relaciones: aplicación a la resolución de problemas. B.2. Cambio: B2.1. Estudio gráfico del crecimiento y decrecimiento de funciones en contextos de la vida cotidiana con el apoyo de herramientas tecnológicas: tasas de variación absoluta, relativa y media. C. Sentido espacial C.1. Figuras geométricas de dos y tres dimensiones: C1.1. Propiedades geométricas de objetos matemáticos y de la vida cotidiana: investigación con programas de geometría dinámica. C.2. Localización y sistemas de representación: C2.1. Figuras y objetos geométricos de dos dimensiones: representación y análisis de sus propiedades utilizando la geometría analítica. C2.2. Expresiones algebraicas de una recta: selección de la más adecuada en función de la situación a resolver. C.3. Movimientos y transformaciones: C3.1. Transformaciones elementales en la vida cotidiana: investigación con herramientas tecnológicas como programas de geometría dinámica, realidad aumentada... C.4. Visualización, razonamiento y modelización geométrica: C4.1. Modelos geométricos: representación y explicación de relaciones numéricas y algebraicas en situaciones diversas. C4.2. Modelización de elementos geométricos con herramientas tecnológicas como programas de geometría dinámica, realidad aumentada... C4.3. Elaboración y comprobación de conjeturas sobre propiedades geométricas mediante programas de geometría dinámica u otras herramientas. D. Sentido algebraico D.1. Patrones: D1.1. Patrones, pautas y regularidades: observación, generalización y término general en casos sencillos. D.2. Modelo matemático: D2.1. Modelización y resolución de problemas de la vida cotidiana mediante representaciones matemáticas y lenguaje algebraico, haciendo uso de distintos tipos de funciones. D2.2. Estrategias de deducción y análisis de conclusiones razonables de una situación de la vida cotidiana a partir de un modelo. D.3. Variable: D3.1. Variables: asociación de expresiones simbólicas al contexto del problema y diferentes usos. D3.2. Relaciones entre cantidades y sus tasas de cambio. D.4. Igualdad y desigualdad: D4.1. Álgebra simbólica: representación de relaciones funcionales en contextos diversos. D4.2. Formas equivalentes de expresiones algebraicas en la resolución de ecuaciones, sistemas de ecuaciones e inecuaciones lineales y no lineales sencillas. D4.3. Estrategias de discusión y búsqueda de soluciones en ecuaciones lineales y no lineales sencillas en situaciones de la vida cotidiana. D4.4. Ecuaciones, sistemas e inecuaciones: resolución mediante el uso de la tecnología. D.5. Relaciones y funciones: D5.1. Relaciones cuantitativas en situaciones de la vida cotidiana y las clases de funciones que las modelizan. D5.2. Relaciones lineales y no lineales: identificación y comparación de diferentes modos de representación, tablas, gráficas o expresiones algebraicas, y sus propiedades a partir de ellas. D5.3. Representación de funciones: interpretación de sus propiedades en situaciones de la vida cotidiana y otros contextos. D.6. Pensamiento computacional: D6.1. Resolución de problemas mediante la descomposición en partes, la automatización y el pensamiento algorítmico. D6.2. Estrategias en la interpretación, modificación y creación de algoritmos. D6.3. Formulación y análisis de problemas de la vida cotidiana mediante programas y otras herramientas. E. Sentido estocástico E.1. Organización y análisis de datos: E1.1. Estrategias de recogida y organización de datos de situaciones de la vida cotidiana que involucren una variable estadística bidimensional. Tablas de contingencia. E1.2. Análisis e interpretación de tablas y gráficos estadísticos de una y dos variables cualitativas, cuantitativas discretas y cuantitativas continuas en contextos reales. E1.3. Medidas de localización y dispersión: interpretación y análisis de la variabilidad. E1.4. Gráficos estadísticos de una y dos variables: representación mediante diferentes tecnologías (calculadora, hoja de cálculo, aplicaciones...), análisis, interpretación y obtención de conclusiones razonadas. E1.5. Interpretación de la relación entre dos variables, valorando gráficamente con herramientas tecnológicas la pertinencia de realizar una regresión lineal. Ajuste lineal con herramientas tecnológicas. E.2. Incertidumbre: E2.1. Experimentos compuestos: planificación, realización y análisis de la incertidumbre asociada. E2.2. Probabilidad: cálculo aplicando la regla de Laplace y técnicas de recuento en experimentos simples y compuestos (mediante diagramas de árbol, tablas...) y aplicación a la toma de decisiones fundamentadas. E.3. Inferencia: E3.1. Diferentes etapas del diseño de estudios estadísticos. E3.2. Estrategias y herramientas de presentación e interpretación de datos relevantes en investigaciones estadísticas mediante herramientas digitales adecuadas. E3.3. Análisis del alcance de las conclusiones de un estudio estadístico valorando la representatividad de la muestra. F. Sentido socioafectivo F.1, Creencias, actitudes y emociones: F1.1. Gestión emocional: emociones que intervienen en el aprendizaje de las matemáticas. Autoconciencia y autorregulación. F1.2. Estrategias de fomento de la curiosidad, la iniciativa, la perseverancia y la resiliencia en el aprendizaje de las matemáticas. F1.3. Estrategias de fomento de la flexibilidad cognitiva: apertura a cambios de estrategia y transformación del error en oportunidad de aprendizaje. F.2. Trabajo en equipo y toma de decisiones: F2.1. Asunción de responsabilidades y participación activa, optimizando el trabajo en equipo. Estrategias de gestión de conflictos: pedir, dar y gestionar ayuda. F2.2. Métodos para la gestión y la toma de decisiones adecuadas en la resolución de situaciones propias del quehacer matemático en el trabajo en equipo. F.3. Inclusión, respeto y diversidad: F3.1. Actitudes inclusivas y aceptación de la diversidad presente en el aula y en la sociedad. F3.2.</t>
-[...1 lines deleted...]
-  <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Interpretar problemas matemáticos organizando los datos dados y comprendiendo las preguntas formuladas</t>
   </si>
   <si>
     <t>Identificar y organizar los datos relevantes de un problema matemático, estableciendo conexiones lógicas entre ellos para comprender qué se pide resolver.</t>
@@ -484,51 +481,63 @@
   <si>
     <t>Calcular las soluciones de un problema seleccionando las fórmulas y aplicaciones adecuadas</t>
   </si>
   <si>
     <t>Resolver problemas matemáticos seleccionando y utilizando eficazmente conocimientos previos y herramientas tecnológicas, como calculadoras o software específico, para hallar soluciones precisas.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega una hoja de problemas o proyecto digital donde se detalla el proceso de resolución y el uso de herramientas como GeoGebra o calculadoras científicas.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Actividades de resolución de situaciones problemáticas reales que requieran el uso de hojas de cálculo, software de geometría dinámica o calculadoras para procesar datos.</t>
   </si>
   <si>
     <t>Calificar exclusivamente el resultado numérico final ignorando el proceso de selección y manejo de la herramienta tecnológica empleada por el estudiante.</t>
   </si>
   <si>
     <t>Comprobar la corrección matemática de las soluciones de un problema</t>
   </si>
   <si>
-    <t>Problema competencial + razonamiento</t>
+    <t>Verificar si los resultados obtenidos en la resolución de problemas son coherentes y matemáticamente correctos mediante pruebas de comprobación o razonamiento lógico.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza comprobaciones explícitas de sus resultados, como sustituciones en ecuaciones o validación de unidades, integrándolas en el desarrollo escrito de sus ejercicios.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas aritméticos o algebraicos donde se exige incluir un paso final de verificación de la solución respecto al enunciado original.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico final sin exigir ni valorar el proceso explícito de comprobación o verificación de la coherencia de la solución.</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema y su coherencia en el contexto planteado interpretando su alcance y repercusión de forma guiada, desde diferentes perspectivas (de género, de sostenibilidad, de consumo responsable, etc.)</t>
   </si>
   <si>
     <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma crítica.</t>
   </si>
   <si>
     <t>Evaluar</t>
   </si>
   <si>
     <t>El alumnado entrega una resolución de problemas o proyecto donde justifica razonadamente la validez de la solución y reflexiona sobre sus implicaciones en la sostenibilidad o el consumo.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje vinculadas a la vida cotidiana, como el cálculo de huella hídrica o presupuestos, analizando el significado real de los datos.</t>
   </si>
   <si>
     <t>Limitar la evaluación exclusivamente a la corrección del cálculo numérico, omitiendo la interpretación contextual y el análisis de las repercusiones transversales solicitadas.</t>
   </si>
   <si>
     <t>Formular y comprobar conjeturas sencillas de forma guiada analizando patrones y propiedades</t>
   </si>
   <si>
     <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su validez mediante la observación de regularidades y propiedades matemáticas.</t>
   </si>
@@ -676,50 +685,65 @@
   <si>
     <t>Resolución de tareas interdisciplinares donde se utilizan porcentajes, proporcionalidad o funciones para analizar datos reales de laboratorio o mapas geográficos.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado numérico del cálculo matemático, ignorando si el alumno ha comprendido la interpretación del dato en el contexto de la otra materia.</t>
   </si>
   <si>
     <t>Reconocer la aportación de las matemáticas al progreso de la humanidad en diferentes contextos</t>
   </si>
   <si>
     <t>Analizar y explicar cómo los descubrimientos matemáticos han impulsado el desarrollo histórico y ayudan a resolver problemas actuales como la sostenibilidad o la tecnología.</t>
   </si>
   <si>
     <t>El alumnado realiza un trabajo de investigación, mural o presentación digital donde relaciona un hito matemático con una mejora social o técnica específica de la humanidad.</t>
   </si>
   <si>
     <t>Investigación guiada sobre la historia de las matemáticas o su papel en los Objetivos de Desarrollo Sostenible mediante aprendizaje basado en proyectos.</t>
   </si>
   <si>
     <t>Intentar evaluar este criterio mediante ejercicios de cálculo numérico en un examen tradicional en lugar de valorar la capacidad de reflexión y síntesis.</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos, información y resultados matemáticos usando herramientas digitales y no digitales, visualizando ideas, estructurando procesos matemáticos y valorando su utilidad para compartir información</t>
   </si>
   <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el pensamiento y comunicar procesos de forma efectiva.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza representaciones gráficas, esquemas o modelos digitales que muestran de forma clara los pasos seguidos y los resultados obtenidos en una tarea.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o calculadoras gráficas para visualizar funciones, polígonos o datos estadísticos en proyectos individuales o grupales.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la corrección del cálculo numérico final en lugar de la calidad, variedad y claridad de la representación gráfica o digital solicitada.</t>
+  </si>
+  <si>
     <t>Elaborar de forma guiada representaciones matemáticas que ayuden en la búsqueda de estrategias de resolución de una situación problematizada</t>
   </si>
   <si>
     <t>Crear esquemas, tablas o gráficos que faciliten la comprensión de un problema y ayuden a definir los pasos para resolverlo.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado produce diagramas, bocetos geométricos o tablas de datos que organizan la información de un problema para identificar relaciones matemáticas y posibles soluciones.</t>
   </si>
   <si>
     <t>Resolución de problemas de proporcionalidad, geometría o funciones donde el alumnado debe modelizar visualmente la situación antes de aplicar algoritmos.</t>
   </si>
   <si>
     <t>Evaluar la calidad estética del dibujo en lugar de su funcionalidad técnica como herramienta heurística para la resolución del problema.</t>
   </si>
   <si>
     <t>Comunicar información utilizando el lenguaje matemático apropiado, utilizando diferentes medios, incluidos los digitales, oralmente y por escrito, al describir, explicar y justificar razonamientos, procedimientos y conclusiones</t>
   </si>
   <si>
     <t>Expresar con precisión razonamientos y procesos matemáticos de forma oral, escrita o digital, empleando el vocabulario técnico adecuado para justificar las soluciones obtenidas.</t>
   </si>
   <si>
     <t>Comunicar</t>
@@ -946,177 +970,177 @@
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Estrategias sencillas de recuento sistemático en situaciones de la vida cotidiana</t>
   </si>
   <si>
     <t>Números grandes y pequeños: notación exponen cial y científica y uso de la calculadora</t>
   </si>
   <si>
     <t>Realización de estimaciones con la precisión re querida CURSO 2.º</t>
   </si>
   <si>
     <t>Números enteros, fraccionarios, decimales y raíces cúbicas para expresar cantidades en contextos de la vida cotidiana</t>
   </si>
   <si>
     <t>Representación de números enteros, fraccionarios y decimales, y ordenación en la recta numérica de números enteros, fraccionarios sencillos y de cimales</t>
   </si>
   <si>
     <t>Porcentajes mayores que 100 y menores que 1: interpretación A3. Sentido de las operaciones</t>
   </si>
   <si>
-    <t>Estrategias de cálculo mental con números natu rales, fracciones y decimales</t>
+    <t>Estrategias de cálculo mental con números naturales, fracciones y decimales</t>
   </si>
   <si>
     <t>Operaciones con números enteros, fraccionarios o decimales en situaciones contextualizadas</t>
   </si>
   <si>
     <t>Relaciones inversas entre las operaciones (adición y sustracción; multiplicación y división; elevar al cuadrado y extraer la raíz cuadrada): comprensión y utilización en la simplificación y resolución de problemas</t>
   </si>
   <si>
     <t>Efecto de las operaciones aritméticas con números enteros, fracciones y expresiones decimales</t>
   </si>
   <si>
     <t>Propiedades de las operaciones (suma, resta, multiplicación, división y potenciación): cálculos de manera eficiente con números naturales, ente ros, fraccionarios y decimales tanto mentalmente como de forma manual, con calculadora u hoja de cálculo A4. relaciones</t>
   </si>
   <si>
-    <t>Factores, múltiplos y divisores. Factorización en números primos para resolver problemas: estrate gias y herramientas</t>
+    <t>Factores, múltiplos y divisores. Factorización en números primos para resolver problemas: estrategias y herramientas</t>
   </si>
   <si>
     <t>Comparación y ordenación de fracciones, decimales y porcentajes: situación exacta o aproximada en la recta numérica</t>
   </si>
   <si>
     <t>Selección de la representación adecuada para una misma cantidad en cada situación o problema</t>
   </si>
   <si>
     <t>Patrones y regularidades numéricas</t>
   </si>
   <si>
     <t>Múltiplos y divisores comunes a varios números Cálculo del mínimo común múltiplo y máximo común divisor a varios números</t>
   </si>
   <si>
     <t>Relación entre fracción, decimal y porcentaje. Con versión y operaciones A5. Razonamiento proporcional</t>
   </si>
   <si>
-    <t>Razones y proporciones: comprensión y represen tación de relaciones cuantitativas</t>
-[...2 lines deleted...]
-    <t>Porcentajes: comprensión y resolución de proble mas</t>
+    <t>Razones y proporciones: comprensión y representación de relaciones cuantitativas</t>
+  </si>
+  <si>
+    <t>Porcentajes: comprensión y resolución de problemas</t>
   </si>
   <si>
     <t>Situaciones de proporcionalidad en diferentes contextos: análisis y desarrollo de métodos para la resolución de problemas (aumentos y disminu ciones porcentuales, rebajas y subidas de precios, impuestos, escalas, cambio de divisas, velocidad y tiempo, etc.) A6. Educación financiera</t>
   </si>
   <si>
     <t>Métodos para la toma de decisiones de consumo responsable: relaciones calidad-precio y valor precio en contextos cotidianos</t>
   </si>
   <si>
-    <t>Atributos mensurables de los objetos físicos y mate máticos: investigación y relación entre los mismos</t>
+    <t>Atributos mensurables de los objetos físicos y matemáticos: investigación y relación entre los mismos</t>
   </si>
   <si>
     <t>Estrategias de elección de las unidades y opera ciones adecuadas en problemas que impliquen medida B2. Medición</t>
   </si>
   <si>
     <t>Representaciones planas de objetos tridimensiona les en la visualización y resolución de problemas de áreas</t>
   </si>
   <si>
     <t>Representaciones de objetos geométricos con pro piedades fijadas, como las longitudes de los lados o las medidas de los ángulos</t>
   </si>
   <si>
-    <t>La probabilidad como medida asociada a la incer tidumbre de experimentos aleatorios b.3. Estimaciones y relaciones</t>
-[...2 lines deleted...]
-    <t>Formulación guiada de conjeturas sobre medidas o relaciones entre las mismas basadas en esti maciones</t>
+    <t>La probabilidad como medida asociada a la incertidumbre de experimentos aleatorios b.3. Estimaciones y relaciones</t>
+  </si>
+  <si>
+    <t>Formulación guiada de conjeturas sobre medidas o relaciones entre las mismas basadas en estimaciones</t>
   </si>
   <si>
     <t>Toma de decisión justificada del grado de precisión requerida en situaciones de medida</t>
   </si>
   <si>
     <t>Formas geométricas planas y tridimensionales: descripción y clasificación de en función de sus propiedades o características</t>
   </si>
   <si>
     <t>Relaciones geométricas como la congruencia, la semejanza y la relación pitagórica en figuras planas: identificación y aplicación</t>
   </si>
   <si>
-    <t>Construcción de figuras geométricas con herra mientas manipulativas y digitales (programas de geometría dinámica, realidad aumentada...)</t>
+    <t>Construcción de figuras geométricas con herramientas manipulativas y digitales (programas de geometría dinámica, realidad aumentada...)</t>
   </si>
   <si>
     <t>Elementos básicos de la geometría del espacio. Re laciones y propiedades de figuras en el espacio</t>
   </si>
   <si>
     <t>Relaciones espaciales en el plano: localización y descripción mediante coordenadas geométricas C3. movimientos y transformaciones</t>
   </si>
   <si>
     <t>Modelización geométrica para representar y explicar relaciones numéricas en la resolución de problemas</t>
   </si>
   <si>
     <t>Relaciones geométricas en contextos matemáticos y no matemáticos (arte, ciencia, vida diaria...)</t>
   </si>
   <si>
     <t>Patrones, pautas y regularidades: observación y determinación de la regla de formación en casos sencillos D2. Modelo matemático</t>
   </si>
   <si>
     <t>Modelización de situaciones de la vida cotidiana usando representaciones matemáticas y el lenguaje algebraico</t>
   </si>
   <si>
     <t>Estrategias de deducción de conclusiones razona bles a partir de un modelo matemático D3. Variable</t>
   </si>
   <si>
-    <t>Variable: comprensión del concepto en sus dife rentes naturalezas D4. Igualdad y desigualdad</t>
+    <t>Variable: comprensión del concepto en sus diferentes naturalezas D4. Igualdad y desigualdad</t>
   </si>
   <si>
     <t>Relaciones lineales en situaciones de la vida co tidiana o matemáticamente relevantes: expresión mediante álgebra simbólica</t>
   </si>
   <si>
     <t>Equivalencia de expresiones algebraicas en la resolución de problemas basados en relaciones lineales</t>
   </si>
   <si>
     <t>Estrategias de búsqueda de soluciones en ecua ciones y sistemas lineales en situaciones de la vida cotidiana</t>
   </si>
   <si>
-    <t>Ecuaciones: resolución mediante el uso de la tec nología D5. relaciones y funciones</t>
+    <t>Ecuaciones: resolución mediante el uso de la tecnología D5. relaciones y funciones</t>
   </si>
   <si>
     <t>Relaciones lineales y cuadráticas: identificación y comparación de diferentes modos de representa ción, tablas, gráficas o expresiones algebraicas, y sus propiedades a partir de ellas</t>
   </si>
   <si>
     <t>Relaciones cuantitativas en situaciones de la vida cotidiana y clases de funciones que las modelizan</t>
   </si>
   <si>
     <t>Deducción de la información relevante de una fun ción mediante su representación gráfica D6. Pensamiento computacional</t>
   </si>
   <si>
     <t>Generalización y transferencia de procesos de re solución de problemas a otras situaciones</t>
   </si>
   <si>
-    <t>Estrategias útiles en la interpretación de algorit mos</t>
-[...2 lines deleted...]
-    <t>Estrategias de formulación de cuestiones suscepti bles de ser analizadas mediante programas y otras herramientas</t>
+    <t>Estrategias útiles en la interpretación de algoritmos</t>
+  </si>
+  <si>
+    <t>Estrategias de formulación de cuestiones susceptibles de ser analizadas mediante programas y otras herramientas</t>
   </si>
   <si>
     <t>Estrategias de recogida y organización de datos de situaciones de la vida cotidiana que involucran una sola variable</t>
   </si>
   <si>
     <t>Interpretación de tablas y gráficos estadísticos de variables cualitativas y cuantitativas discretas en contextos reales CURSO 2.º</t>
   </si>
   <si>
     <t>Gráficos estadísticos de variables cualitativas y cuantitativas discretas: representación mediante diferentes tecnologías</t>
   </si>
   <si>
     <t>Medidas de centralización: interpretación y cálculo con apoyo tecnológico en situaciones reales</t>
   </si>
   <si>
     <t>Variabilidad: interpretación de medidas de disper sión en situaciones reales</t>
   </si>
   <si>
     <t>Comparación de dos conjuntos de datos atendiendo a las medidas de centralización y dispersión E2. Incertidumbre</t>
   </si>
   <si>
     <t>Fenómenos deterministas y aleatorios: identificación. Fenómenos deterministas y aleatorios: identificación</t>
   </si>
   <si>
     <t>Experimentos simples: análisis de la incertidumbre asociada</t>
   </si>
@@ -1820,231 +1844,207 @@
   <si>
     <t xml:space="preserve">
 • Implementar 'Diarios de Aprendizaje Grupal' donde el equipo no solo entregue la solución de un reto, sino que narre mediante audio o texto cómo gestionaron un desacuerdo sobre un procedimiento matemático.
 • Organizar 'Tutorías entre Iguales' grabadas en vídeo corto donde un alumno explica a otro un concepto de proporcionalidad, evaluando no solo el contenido técnico sino la asertividad y el respeto en la explicación.
 • Realizar 'Debates de Estrategias' donde los equipos defiendan diferentes métodos para resolver un mismo sistema de ecuaciones, utilizando plantillas de frases para la discrepancia respetuosa (ej. 'Entiendo tu planteamiento, pero yo propongo...').</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Diseñar 'Proyectos de Impacto Social' donde los equipos utilicen la estadística para analizar problemas del centro (ej. ruido en el patio), fomentando la identidad positiva al ver la utilidad real y social de sus cálculos.
 • Establecer un 'Sistema de Insignias de Bienestar' que premie comportamientos como 'El mejor apoyo ante un bloqueo numérico' o 'La escucha activa en el diseño de poliedros', reforzando el clima emocional del aula.
 • Permitir la 'Autoevaluación de Roles' al final de cada unidad, donde cada estudiante reflexione sobre su contribución al éxito del equipo y proponga un objetivo de mejora personal en su interacción social matemática.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas de la vida cotidiana y propios de las matemáticas, aplicando diferentes estrategias y formas de razonamiento.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5</t>
+  </si>
+  <si>
+    <t>Analizar las soluciones de un problema usando diferentes técnicas y herramientas, evaluando las respuestas obtenidas, para verificar su validez e idoneidad.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas sencillas o plantear problemas de forma autónoma, reconociendo el valor del razonamiento y la argumentación.</t>
+  </si>
+  <si>
+    <t>STEM4, CD2</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Utilizar los principios del pensamiento computacional organizando datos, descomponiendo en partes, reconociendo patrones, interpretando, modificando y creando algoritmos.</t>
+  </si>
+  <si>
     <t>STEM1, STEM2</t>
   </si>
   <si>
-    <t>CD2, CPSAA5</t>
-[...80 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colaborativos.</t>
+    <t>Reconocer y utilizar conexiones entre los diferentes elementos matemáticos, interconectando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CC3</t>
+  </si>
+  <si>
+    <t>Identificar las matemáticas implicadas en otras materias y en situaciones reales susceptibles de ser abordadas en términos matemáticos, interrelacionando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, STEM1</t>
+  </si>
+  <si>
+    <t>CCL1, CCL3, STEM1</t>
+  </si>
+  <si>
+    <t>Comunicar de forma individual y colectiva conceptos, procedimientos y argumentos matemáticos, usando lenguaje oral, escrito o gráfico, utilizando la terminología matemática apropiada.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales, identificando y gestionando emociones, poniendo en práctica estrategias de aceptación del error como parte del proceso de aprendizaje y adaptándose ante situaciones de incertidumbre.</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA4, CC2</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas sociales reconociendo y respetando las emociones y experiencias de los demás, participando activa y reflexivamente en proyectos en equipos heterogéneos con roles asignados.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza y estudia el decreto autonómico que desarrolla el RD 217/2022 para 2.º ESO en tu comunidad. Anota las competencias específicas (CE), criterios de evaluación y saberes básicos propios de tu CCAA. Cada comunidad puede añadir o modificar hasta un 40% de los elementos.</t>
+  </si>
+  <si>
+    <t>No te fíes solo del RD nacional; las CCAA suelen publicar decretos con numeración distinta. Busca en el BOE autonómico o en la web de la consejería de educación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Crea una tabla con las 10 competencias específicas de Matemáticas y sus 69 criterios de evaluación asociados. Usa los códigos oficiales (p.ej., CEMAT.2.3). Hoja de cálculo recomendada para filtrar y ordenar.</t>
+  </si>
+  <si>
+    <t>Agrupa los criterios por bloques (Sentido numérico, Álgebra, Geometría, etc.) para ver la relación con los saberes. Así evitarás duplicidades.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Identifica qué criterios son esenciales (por su peso en la competencia matemática) y decide qué instrumentos de evaluación usarás: problemas, proyectos, pruebas escritas, observación (rúbrica). A cada criterio asígnale uno o dos instrumentos principales.</t>
+  </si>
+  <si>
+    <t>En 2.º ESO, da prioridad a criterios de 'resolver problemas' y 'comunicar razonamientos' (por ejemplo, CEMAT.1 y CEMAT.5) frente a los meramente procedimentales. Usa rúbricas simples de 3 niveles.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Distribuye los 168 saberes básicos en tres trimestres, teniendo en cuenta los 5 bloques y la carga de 3 horas semanales. Procura que cada trimestre incluya al menos 3 bloques para mantener la visión global.</t>
+  </si>
+  <si>
+    <t>No repartas linealmente; deja un 15% del tiempo al final del tercer trimestre para un proyecto global y repaso. Así cubres imprevistos y atiendes a la diversidad.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>Elabora una situación de aprendizaje (SDA) por trimestre que integre varios criterios y saberes. Por ejemplo: 'Organizar una excursión escolar' (cálculo de distancias, presupuesto, escalas). Define productos, temporización, criterios evaluados y rúbrica.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la SDA tenga un contexto realista para el alumnado de 2.º ESO: relacionada con su vida cotidiana o intereses. Así fomentas la motivación y la transferencia de aprendizajes.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la vinculación de las 10 Competencias Específicas de Matemáticas con los Descriptores Operativos del Perfil de Salida (STEM, CD, CPSAA).</t>
-[...56 lines deleted...]
-    <t>No ponderes los saberes (temas), pondera los criterios. Si un criterio se repite en varias unidades, haz la media aritmética o quédate con la última observación (evaluación continua).</t>
+    <t>Con tu departamento, acuerda el peso de cada instrumento en la calificación final. Ejemplo: 30% pruebas escritas, 40% tareas competenciales (SDA, problemas), 20% proyectos, 10% observación diaria. Documenta en la programación.</t>
+  </si>
+  <si>
+    <t>No asignes más del 40% a las pruebas escritas en 2.º ESO; la LOMLOE prioriza la evaluación competencial. Incluye instrumentos variados como diarios de aprendizaje o debates matemáticos.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) para los 168 saberes y cómo recuperarás los criterios no alcanzados sin depender exclusivamente de un examen final.</t>
-[...2 lines deleted...]
-    <t>Prepara 'fichas de andamiaje' para el bloque de Geometría (Pitagoras); muchos alumnos fallan por falta de visión espacial, no por falta de competencia matemática.</t>
+    <t>Incluye medidas ordinarias (refuerzo, adaptaciones no significativas) y específicas (ACNEAE). Define plan de recuperación: pruebas específicas, entrega de tareas pendientes, proyecto extra por trimestre.</t>
+  </si>
+  <si>
+    <t>Especifica cómo se recupera cada criterio no superado, no solo la nota global. Por ejemplo, 'el alumno volverá a resolver un problema similar para el criterio CEMAT.1.2'. Esto tranquiliza a la inspección.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Comprobar la validez de las soluciones de un problema y su coherencia en el contexto planteado interpretando su alcance y repercusión de forma guiada, desde diferentes perspectivas</t>
   </si>
   <si>
     <t>Reconocer situaciones formuladas y resueltas mediante herramientas y estrategias matemáticas, que tienen conexiones con el mundo real, y que usan procesos inherentes a la investiga</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos, información y resultados matemáticos usando herramientas digitales y no digitales, visualizando ideas, estructurando procesos matemáticos y v</t>
   </si>
@@ -2800,407 +2800,393 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>561</v>
-[...3 lines deleted...]
-      </c>
+        <v>568</v>
+      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>573</v>
+      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5" t="s">
-        <v>569</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>570</v>
-[...3 lines deleted...]
-      </c>
+        <v>574</v>
+      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>573</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>576</v>
-[...3 lines deleted...]
-      </c>
+        <v>578</v>
+      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>592</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>594</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>595</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="C6" s="5" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>599</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>601</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>602</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="E7" s="5" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="C8" s="5" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>606</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>608</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>609</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>610</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F72"/>
   <sheetViews>
@@ -3212,434 +3198,434 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>611</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>612</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>613</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>614</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D3" s="7">
         <v>2.78</v>
       </c>
       <c r="E3" s="7">
         <v>2.78</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D4" s="7">
         <v>2.78</v>
       </c>
       <c r="E4" s="7">
         <v>2.78</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D5" s="7">
         <v>2.78</v>
       </c>
       <c r="E5" s="7">
         <v>2.78</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D6" s="7">
         <v>3.33</v>
       </c>
       <c r="E6" s="7">
         <v>3.33</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>616</v>
       </c>
       <c r="D7" s="7">
         <v>3.33</v>
       </c>
       <c r="E7" s="7">
         <v>3.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D8" s="7">
         <v>1.67</v>
       </c>
       <c r="E8" s="7">
         <v>1.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D9" s="7">
         <v>1.67</v>
       </c>
       <c r="E9" s="7">
         <v>1.67</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D10" s="7">
         <v>1.67</v>
       </c>
       <c r="E10" s="7">
         <v>1.67</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D11" s="7">
         <v>2.5</v>
       </c>
       <c r="E11" s="7">
         <v>2.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D12" s="7">
         <v>2.5</v>
       </c>
       <c r="E12" s="7">
         <v>2.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D13" s="7">
         <v>2.5</v>
       </c>
       <c r="E13" s="7">
         <v>2.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D14" s="7">
         <v>2.5</v>
       </c>
       <c r="E14" s="7">
         <v>2.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>617</v>
       </c>
       <c r="D15" s="7">
         <v>1.67</v>
       </c>
       <c r="E15" s="7">
         <v>1.67</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D16" s="7">
         <v>1.67</v>
       </c>
       <c r="E16" s="7">
         <v>1.67</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.3</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D17" s="7">
         <v>1.67</v>
       </c>
       <c r="E17" s="7">
         <v>1.67</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>7.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>618</v>
       </c>
       <c r="D18" s="7">
         <v>2.5</v>
       </c>
       <c r="E18" s="7">
         <v>2.5</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>7.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="D19" s="7">
         <v>2.5</v>
       </c>
       <c r="E19" s="7">
         <v>2.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>619</v>
       </c>
       <c r="D20" s="7">
         <v>2.5</v>
       </c>
       <c r="E20" s="7">
         <v>2.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>8.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="D21" s="7">
         <v>2.5</v>
       </c>
       <c r="E21" s="7">
         <v>2.5</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.1</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="D22" s="7">
         <v>2.5</v>
       </c>
       <c r="E22" s="7">
         <v>2.5</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.2</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="D23" s="7">
         <v>2.5</v>
       </c>
       <c r="E23" s="7">
         <v>2.5</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>10.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>620</v>
       </c>
       <c r="D24" s="7">
         <v>2.5</v>
       </c>
       <c r="E24" s="7">
         <v>2.5</v>
       </c>
@@ -3649,411 +3635,411 @@
       <c r="A25" s="5">
         <v>10.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>621</v>
       </c>
       <c r="D25" s="7">
         <v>2.5</v>
       </c>
       <c r="E25" s="7">
         <v>2.5</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>1.1</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="D26" s="7">
         <v>2.78</v>
       </c>
       <c r="E26" s="7">
         <v>2.78</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>1.2</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="D27" s="7">
         <v>2.78</v>
       </c>
       <c r="E27" s="7">
         <v>2.78</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>1.3</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="D28" s="7">
         <v>2.78</v>
       </c>
       <c r="E28" s="7">
         <v>2.78</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>2.1</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="D29" s="7">
         <v>3.33</v>
       </c>
       <c r="E29" s="7">
         <v>3.33</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>2.2</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>622</v>
       </c>
       <c r="D30" s="7">
         <v>3.33</v>
       </c>
       <c r="E30" s="7">
         <v>3.33</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>3.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="D31" s="7">
         <v>1.67</v>
       </c>
       <c r="E31" s="7">
         <v>1.67</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>3.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="D32" s="7">
         <v>1.67</v>
       </c>
       <c r="E32" s="7">
         <v>1.67</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>3.3</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="D33" s="7">
         <v>1.67</v>
       </c>
       <c r="E33" s="7">
         <v>1.67</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>4.1</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="D34" s="7">
         <v>2.5</v>
       </c>
       <c r="E34" s="7">
         <v>2.5</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>4.2</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="D35" s="7">
         <v>2.5</v>
       </c>
       <c r="E35" s="7">
         <v>2.5</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>5.1</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="D36" s="7">
         <v>2.5</v>
       </c>
       <c r="E36" s="7">
         <v>2.5</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>5.2</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="D37" s="7">
         <v>2.5</v>
       </c>
       <c r="E37" s="7">
         <v>2.5</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>6.1</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>623</v>
       </c>
       <c r="D38" s="7">
         <v>1.67</v>
       </c>
       <c r="E38" s="7">
         <v>1.67</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>6.2</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="D39" s="7">
         <v>1.67</v>
       </c>
       <c r="E39" s="7">
         <v>1.67</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>6.3</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="D40" s="7">
         <v>1.67</v>
       </c>
       <c r="E40" s="7">
         <v>1.67</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>7.1</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="D41" s="7">
         <v>2.5</v>
       </c>
       <c r="E41" s="7">
         <v>2.5</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>7.2</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>624</v>
       </c>
       <c r="D42" s="7">
         <v>2.5</v>
       </c>
       <c r="E42" s="7">
         <v>2.5</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>8.1</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="D43" s="7">
         <v>2.5</v>
       </c>
       <c r="E43" s="7">
         <v>2.5</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>8.2</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="D44" s="7">
         <v>2.5</v>
       </c>
       <c r="E44" s="7">
         <v>2.5</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>9.1</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="D45" s="7">
         <v>2.5</v>
       </c>
       <c r="E45" s="7">
         <v>2.5</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>9.2</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="D46" s="7">
         <v>2.5</v>
       </c>
       <c r="E46" s="7">
         <v>2.5</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>10.1</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>620</v>
       </c>
       <c r="D47" s="7">
         <v>2.5</v>
       </c>
       <c r="E47" s="7">
         <v>2.5</v>
       </c>
@@ -4063,411 +4049,411 @@
       <c r="A48" s="5">
         <v>10.2</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>625</v>
       </c>
       <c r="D48" s="7">
         <v>2.5</v>
       </c>
       <c r="E48" s="7">
         <v>2.5</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>1.1</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="D49" s="7">
         <v>2.78</v>
       </c>
       <c r="E49" s="7">
         <v>2.78</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>1.2</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="D50" s="7">
         <v>2.78</v>
       </c>
       <c r="E50" s="7">
         <v>2.78</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>1.3</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="D51" s="7">
         <v>2.78</v>
       </c>
       <c r="E51" s="7">
         <v>2.78</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>2.1</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="D52" s="7">
         <v>3.33</v>
       </c>
       <c r="E52" s="7">
         <v>3.33</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>2.2</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="D53" s="7">
         <v>3.33</v>
       </c>
       <c r="E53" s="7">
         <v>3.33</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>3.1</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="D54" s="7">
         <v>1.67</v>
       </c>
       <c r="E54" s="7">
         <v>1.67</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>3.2</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="D55" s="7">
         <v>1.67</v>
       </c>
       <c r="E55" s="7">
         <v>1.67</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>3.3</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="D56" s="7">
         <v>1.67</v>
       </c>
       <c r="E56" s="7">
         <v>1.67</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>4.1</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D57" s="7">
         <v>2.5</v>
       </c>
       <c r="E57" s="7">
         <v>2.5</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>4.2</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="D58" s="7">
         <v>2.5</v>
       </c>
       <c r="E58" s="7">
         <v>2.5</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>5.1</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="D59" s="7">
         <v>2.5</v>
       </c>
       <c r="E59" s="7">
         <v>2.5</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>5.2</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="D60" s="7">
         <v>2.5</v>
       </c>
       <c r="E60" s="7">
         <v>2.5</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>6.1</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>623</v>
       </c>
       <c r="D61" s="7">
         <v>1.67</v>
       </c>
       <c r="E61" s="7">
         <v>1.67</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>6.2</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="D62" s="7">
         <v>1.67</v>
       </c>
       <c r="E62" s="7">
         <v>1.67</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>6.3</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D63" s="7">
         <v>1.67</v>
       </c>
       <c r="E63" s="7">
         <v>1.67</v>
       </c>
       <c r="F63" s="5"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>7.1</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="D64" s="7">
         <v>2.5</v>
       </c>
       <c r="E64" s="7">
         <v>2.5</v>
       </c>
       <c r="F64" s="5"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>7.2</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>624</v>
       </c>
       <c r="D65" s="7">
         <v>2.5</v>
       </c>
       <c r="E65" s="7">
         <v>2.5</v>
       </c>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>8.1</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="D66" s="7">
         <v>2.5</v>
       </c>
       <c r="E66" s="7">
         <v>2.5</v>
       </c>
       <c r="F66" s="5"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>8.2</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="D67" s="7">
         <v>2.5</v>
       </c>
       <c r="E67" s="7">
         <v>2.5</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>9.1</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="D68" s="7">
         <v>2.5</v>
       </c>
       <c r="E68" s="7">
         <v>2.5</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>9.2</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="D69" s="7">
         <v>2.5</v>
       </c>
       <c r="E69" s="7">
         <v>2.5</v>
       </c>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>10.1</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>620</v>
       </c>
       <c r="D70" s="7">
         <v>2.5</v>
       </c>
       <c r="E70" s="7">
         <v>2.5</v>
       </c>
@@ -14215,51 +14201,51 @@
       </c>
       <c r="D30" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>92</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>100</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>101</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -14275,6848 +14261,6908 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="G1" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="H1" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="I1" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="I1" s="6" t="s">
+      <c r="J1" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="J1" s="6" t="s">
+      <c r="K1" s="6" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="E2" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="F2" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="G2" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="H2" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K2" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="E3" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="F3" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="G3" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="H3" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I3" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="H3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="K3" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="F4" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="G4" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="H4" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="K4" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="E5" s="5"/>
-[...1 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="F5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>149</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>130</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="K5" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="K6" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>3.1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="K7" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>3.2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="K8" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.3</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="K9" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>4.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="K10" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>4.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="K11" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>5.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="K12" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>5.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="K13" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>6.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="K14" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>6.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="K15" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>6.3</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K16" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>7.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>214</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>217</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>143</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>219</v>
+      </c>
       <c r="K17" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>7.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="K18" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>8.1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="K19" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>8.2</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="K20" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>9.1</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="K21" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.2</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="K22" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>10.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="K23" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>10.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="K24" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="5">
         <v>1.1</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="E25" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="F25" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="F25" s="5" t="s">
+      <c r="G25" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="G25" s="5" t="s">
+      <c r="H25" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="H25" s="5" t="s">
+      <c r="I25" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="I25" s="5" t="s">
+      <c r="J25" s="5" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K25" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="5">
         <v>1.2</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="E26" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="F26" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="F26" s="5" t="s">
+      <c r="G26" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="G26" s="5" t="s">
+      <c r="H26" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I26" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="H26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="5" t="s">
+      <c r="J26" s="5" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="K26" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B27" s="5">
         <v>1.3</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="E27" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F27" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="F27" s="5" t="s">
+      <c r="G27" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="G27" s="5" t="s">
+      <c r="H27" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="H27" s="5" t="s">
+      <c r="I27" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="I27" s="5" t="s">
+      <c r="J27" s="5" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="K27" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B28" s="5">
         <v>2.1</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      <c r="G28" s="5"/>
+        <v>265</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>149</v>
+      </c>
       <c r="H28" s="5" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="J28" s="5"/>
+        <v>130</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="K28" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="5">
         <v>2.2</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="K29" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B30" s="5">
         <v>3.1</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="K30" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="5">
         <v>3.2</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="K31" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B32" s="5">
         <v>3.3</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="K32" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B33" s="5">
         <v>4.1</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="K33" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="5">
         <v>4.2</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="K34" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="5">
         <v>5.1</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="K35" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B36" s="5">
         <v>5.2</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="K36" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B37" s="5">
         <v>6.1</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="K37" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B38" s="5">
         <v>6.2</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="K38" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B39" s="5">
         <v>6.3</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K39" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B40" s="5">
         <v>7.1</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      <c r="G40" s="5"/>
+        <v>277</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>217</v>
+      </c>
       <c r="H40" s="5" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="J40" s="5"/>
+        <v>143</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>219</v>
+      </c>
       <c r="K40" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B41" s="5">
         <v>7.2</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="K41" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B42" s="5">
         <v>8.1</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="K42" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B43" s="5">
         <v>8.2</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="K43" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B44" s="5">
         <v>9.1</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="K44" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B45" s="5">
         <v>9.2</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="K45" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B46" s="5">
         <v>10.1</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="K46" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B47" s="5">
         <v>10.2</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="K47" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B48" s="5">
         <v>1.1</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="E48" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="F48" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="F48" s="5" t="s">
+      <c r="G48" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="G48" s="5" t="s">
+      <c r="H48" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="H48" s="5" t="s">
+      <c r="I48" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="J48" s="5" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K48" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B49" s="5">
         <v>1.2</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="E49" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="F49" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="F49" s="5" t="s">
+      <c r="G49" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="G49" s="5" t="s">
+      <c r="H49" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I49" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="H49" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I49" s="5" t="s">
+      <c r="J49" s="5" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="K49" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B50" s="5">
         <v>1.3</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="E50" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F50" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="F50" s="5" t="s">
+      <c r="G50" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="G50" s="5" t="s">
+      <c r="H50" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="H50" s="5" t="s">
+      <c r="I50" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="I50" s="5" t="s">
+      <c r="J50" s="5" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="K50" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B51" s="5">
         <v>2.1</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      <c r="G51" s="5"/>
+        <v>265</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>149</v>
+      </c>
       <c r="H51" s="5" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="J51" s="5"/>
+        <v>130</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="K51" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B52" s="5">
         <v>2.2</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="K52" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B53" s="5">
         <v>3.1</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="K53" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B54" s="5">
         <v>3.2</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="K54" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B55" s="5">
         <v>3.3</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="K55" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B56" s="5">
         <v>4.1</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="K56" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B57" s="5">
         <v>4.2</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="K57" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B58" s="5">
         <v>5.1</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="G58" s="5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="K58" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B59" s="5">
         <v>5.2</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="K59" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B60" s="5">
         <v>6.1</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="K60" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B61" s="5">
         <v>6.2</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G61" s="5" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="K61" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="5">
         <v>6.3</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K62" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="5">
         <v>7.1</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      <c r="G63" s="5"/>
+        <v>277</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>217</v>
+      </c>
       <c r="H63" s="5" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="J63" s="5"/>
+        <v>143</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>219</v>
+      </c>
       <c r="K63" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B64" s="5">
         <v>7.2</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="K64" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B65" s="5">
         <v>8.1</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="K65" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B66" s="5">
         <v>8.2</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="K66" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B67" s="5">
         <v>9.1</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="K67" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B68" s="5">
         <v>9.2</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="K68" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B69" s="5">
         <v>10.1</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="K69" s="7">
         <v>1.45</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B70" s="5">
         <v>10.2</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="K70" s="7">
         <v>1.45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I160"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I160"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C21" s="5">
         <v>20</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C22" s="5">
         <v>21</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C23" s="5">
         <v>1</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C24" s="5">
         <v>2</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C25" s="5">
         <v>3</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C26" s="5">
         <v>4</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C27" s="5">
         <v>5</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C28" s="5">
         <v>6</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C29" s="5">
         <v>7</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C30" s="5">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C31" s="5">
         <v>2</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C32" s="5">
         <v>3</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C33" s="5">
         <v>4</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C34" s="5">
         <v>5</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C35" s="5">
         <v>6</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C36" s="5">
         <v>7</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C37" s="5">
         <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C38" s="5">
         <v>2</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C39" s="5">
         <v>3</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C40" s="5">
         <v>4</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C41" s="5">
         <v>5</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C42" s="5">
         <v>6</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C43" s="5">
         <v>7</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C44" s="5">
         <v>8</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C45" s="5">
         <v>9</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C46" s="5">
         <v>10</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C47" s="5">
         <v>11</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C48" s="5">
         <v>12</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C49" s="5">
         <v>13</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C50" s="5">
         <v>14</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C51" s="5">
         <v>1</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C52" s="5">
         <v>2</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C53" s="5">
         <v>3</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C54" s="5">
         <v>4</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C55" s="5">
         <v>5</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C56" s="5">
         <v>6</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C57" s="5">
         <v>7</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C58" s="5">
         <v>8</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C59" s="5">
         <v>9</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C60" s="5">
         <v>10</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C61" s="5">
         <v>11</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C62" s="5">
         <v>1</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C63" s="5">
         <v>2</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C64" s="5">
         <v>3</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C65" s="5">
         <v>4</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C66" s="5">
         <v>5</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C67" s="5">
         <v>6</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C68" s="5">
         <v>7</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C69" s="5">
         <v>1</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C70" s="5">
         <v>2</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C71" s="5">
         <v>3</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C72" s="5">
         <v>4</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C73" s="5">
         <v>5</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C74" s="5">
         <v>6</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C75" s="5">
         <v>7</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C76" s="5">
         <v>8</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C77" s="5">
         <v>9</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C78" s="5">
         <v>10</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C79" s="5">
         <v>1</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C80" s="5">
         <v>2</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C81" s="5">
         <v>1</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C82" s="5">
         <v>1</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C83" s="5">
         <v>2</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C84" s="5">
         <v>3</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C85" s="5">
         <v>4</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C86" s="5">
         <v>1</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C87" s="5">
         <v>2</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C88" s="5">
         <v>3</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C89" s="5">
         <v>4</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C90" s="5">
         <v>5</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C91" s="5">
         <v>6</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C92" s="5">
         <v>7</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C93" s="5">
         <v>8</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C94" s="5">
         <v>9</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C95" s="5">
         <v>10</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C96" s="5">
         <v>11</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C97" s="5">
         <v>12</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C98" s="5">
         <v>1</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C99" s="5">
         <v>2</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C100" s="5">
         <v>3</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C101" s="5">
         <v>4</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C102" s="5">
         <v>5</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C103" s="5">
         <v>6</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C104" s="5">
         <v>7</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C105" s="5">
         <v>8</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C106" s="5">
         <v>9</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C107" s="5">
         <v>10</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C108" s="5">
         <v>11</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C109" s="5">
         <v>12</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C110" s="5">
         <v>13</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C111" s="5">
         <v>14</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C112" s="5">
         <v>15</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C113" s="5">
         <v>16</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C114" s="5">
         <v>17</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C115" s="5">
         <v>18</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C116" s="5">
         <v>1</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C117" s="5">
         <v>2</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C118" s="5">
         <v>3</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C119" s="5">
         <v>4</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C120" s="5">
         <v>5</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C121" s="5">
         <v>6</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C122" s="5">
         <v>7</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C123" s="5">
         <v>8</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C124" s="5">
         <v>1</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C125" s="5">
         <v>2</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C126" s="5">
         <v>3</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C127" s="5">
         <v>4</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C128" s="5">
         <v>1</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C129" s="5">
         <v>2</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C130" s="5">
         <v>3</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C131" s="5">
         <v>4</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C132" s="5">
         <v>5</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C133" s="5">
         <v>6</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C134" s="5">
         <v>7</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C135" s="5">
         <v>8</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C136" s="5">
         <v>1</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C137" s="5">
         <v>1</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C138" s="5">
         <v>2</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C139" s="5">
         <v>3</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C140" s="5">
         <v>4</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C141" s="5">
         <v>5</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C142" s="5">
         <v>6</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C143" s="5">
         <v>7</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C144" s="5">
         <v>8</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C145" s="5">
         <v>9</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C146" s="5">
         <v>10</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C147" s="5">
         <v>11</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C148" s="5">
         <v>12</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C149" s="5">
         <v>1</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C150" s="5">
         <v>2</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C151" s="5">
         <v>3</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C152" s="5">
         <v>4</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C153" s="5">
         <v>5</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C154" s="5">
         <v>6</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C155" s="5">
         <v>7</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C156" s="5">
         <v>8</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C157" s="5">
         <v>9</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C158" s="5">
         <v>10</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C159" s="5">
         <v>11</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C160" s="5">
         <v>12</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>