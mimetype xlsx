--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="571">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="680">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:23</t>
+    <t>03/07/2026 18:15</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -427,114 +427,129 @@
   <si>
     <t>Calificar exclusivamente el resultado numérico final sin valorar la idoneidad de la estrategia elegida o la coherencia del procedimiento seguido.</t>
   </si>
   <si>
     <t>Aplicar diferentes herramientas y estrategias hasta en contrar las apropiadas que contribuyan a la resolución de un problema.</t>
   </si>
   <si>
     <t>Resolver problemas matemáticos seleccionando y utilizando eficazmente conocimientos previos y herramientas tecnológicas, como calculadoras o software específico, para hallar soluciones precisas.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega una hoja de problemas o proyecto digital donde se detalla el proceso de resolución y el uso de herramientas como GeoGebra o calculadoras científicas.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Actividades de resolución de situaciones problemáticas reales que requieran el uso de hojas de cálculo, software de geometría dinámica o calculadoras para procesar datos.</t>
   </si>
   <si>
     <t>Calificar exclusivamente el resultado numérico final ignorando el proceso de selección y manejo de la herramienta tecnológica empleada por el estudiante.</t>
   </si>
   <si>
-    <t>Obtener las posibles soluciones matemáticas razonadas de un problema movilizando los conocimientos y las herra mientas tecnológicas necesarias.</t>
+    <t>Obtener las posibles soluciones matemáticas razonadas de un problema movilizando los conocimientos y las herramientas tecnológicas necesarias.</t>
   </si>
   <si>
     <t>Problema competencial + razonamiento</t>
   </si>
   <si>
     <t>Comprobar la corrección matemática de las soluciones de un problema, analizando otras posibles estrategias de resolución.</t>
   </si>
   <si>
+    <t>Verificar si los resultados obtenidos en la resolución de problemas son coherentes y matemáticamente correctos mediante pruebas de comprobación o razonamiento lógico.</t>
+  </si>
+  <si>
+    <t>Comprobar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza comprobaciones explícitas de sus resultados, como sustituciones en ecuaciones o validación de unidades, integrándolas en el desarrollo escrito de sus ejercicios.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas aritméticos o algebraicos donde se exige incluir un paso final de verificación de la solución respecto al enunciado original.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico final sin exigir ni valorar el proceso explícito de comprobación o verificación de la coherencia de la solución.</t>
+  </si>
+  <si>
     <t>Señalar las condiciones que requiere la solución de un problema, teniendo en cuenta el contexto en el que se plantea y el tipo de número y las herramientas de resolución con los que se cuenta.</t>
   </si>
   <si>
     <t>Verificar si los resultados de un problema son lógicos en su contexto y analizar su impacto social, ambiental o ético de forma crítica.</t>
   </si>
   <si>
     <t>Evaluar</t>
   </si>
   <si>
     <t>El alumnado entrega una resolución de problemas o proyecto donde justifica razonadamente la validez de la solución y reflexiona sobre sus implicaciones en la sostenibilidad o el consumo.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje vinculadas a la vida cotidiana, como el cálculo de huella hídrica o presupuestos, analizando el significado real de los datos.</t>
   </si>
   <si>
     <t>Limitar la evaluación exclusivamente a la corrección del cálculo numérico, omitiendo la interpretación contextual y el análisis de las repercusiones transversales solicitadas.</t>
   </si>
   <si>
-    <t>Reconocer conjeturas sencillas de forma guiada, anali zando patrones, propiedades y relaciones y razonando su validez con diferentes argumentos.</t>
+    <t>Reconocer conjeturas sencillas de forma guiada, analizando patrones, propiedades y relaciones y razonando su validez con diferentes argumentos.</t>
   </si>
   <si>
     <t>Identificar y proponer reglas generales en series numéricas o geométricas sencillas, verificando su validez mediante la observación de regularidades y propiedades matemáticas.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza una tarea de investigación donde identifica patrones en secuencias, propone una regla general por escrito y comprueba su cumplimiento en casos particulares.</t>
   </si>
   <si>
     <t>Resolución de actividades de series lógicas, numéricas o geométricas donde se pide predecir valores futuros basándose en la observación de los términos iniciales.</t>
   </si>
   <si>
     <t>Exigir una demostración algebraica formal y rigurosa cuando el criterio solo requiere la formulación y comprobación empírica de conjeturas de forma guiada.</t>
   </si>
   <si>
     <t>Plantear variantes de un problema dado modificando alguno de sus datos o alguna condición del problema.</t>
   </si>
   <si>
     <t>Diseñar versiones nuevas de un problema matemático cambiando sus datos iniciales para analizar cómo afectan estos cambios a la solución final.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado entrega una ficha de trabajo donde propone enunciados alternativos a un problema base, detallando los nuevos cálculos y las conclusiones obtenidas.</t>
   </si>
   <si>
     <t>Taller de problemas donde, tras resolver un ejercicio de proporcionalidad o geometría, se solicita al alumnado que altere las condiciones iniciales.</t>
   </si>
   <si>
     <t>Evaluar la resolución mecánica del problema original en lugar de la capacidad del alumno para proponer y analizar las modificaciones realizadas.</t>
   </si>
   <si>
-    <t>Investigar conjeturas basadas en el razonamiento mate mático, utilizando la visualización, materiales manipulativos y digitales y las posibilidades del lenguaje algebraico y gráfico.</t>
+    <t>Investigar conjeturas basadas en el razonamiento matemático, utilizando la visualización, materiales manipulativos y digitales y las posibilidades del lenguaje algebraico y gráfico.</t>
   </si>
   <si>
     <t>Utilizar software matemático y herramientas digitales para investigar patrones numéricos o geométricos y validar hipótesis de forma autónoma durante la resolución de problemas.</t>
   </si>
   <si>
     <t>Utilizar</t>
   </si>
   <si>
     <t>El alumnado realiza y entrega archivos digitales o capturas de construcciones dinámicas que demuestran la validez de una conjetura matemática previamente formulada.</t>
   </si>
   <si>
     <t>Uso de calculadoras gráficas o software tipo Geogebra para explorar propiedades de funciones o figuras geométricas y confirmar resultados teóricos.</t>
   </si>
   <si>
     <t>Calificar exclusivamente la habilidad técnica en el uso del software sin exigir una conclusión o razonamiento matemático derivado de dicha herramienta.</t>
   </si>
   <si>
     <t>Reconocer patrones sencillos, organizar datos y descom poner un problema en partes más simples facilitando su interpretación computacional.</t>
   </si>
   <si>
     <t>Identificar patrones y dividir problemas matemáticos complejos en pasos más sencillos y organizados para facilitar su resolución mediante procesos lógicos o algorítmicos.</t>
   </si>
   <si>
     <t>El alumnado realiza esquemas, diagramas de flujo o guiones de resolución donde se muestra la descomposición de un problema complejo en subtareas y la identificación de regularidades.</t>
   </si>
@@ -559,51 +574,51 @@
   <si>
     <t>Diseño de un procedimiento paso a paso para calcular el mínimo común múltiplo o el área de figuras compuestas mediante descomposición.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado numérico final del problema sin valorar la capacidad del alumno para describir o modificar el proceso lógico seguido.</t>
   </si>
   <si>
     <t>Reconocer las relaciones entre los conocimientos (arit méticos, algebraicos y geométricos) y las experiencias ma temáticas tales como identificar patrones o fomentar una mirada matemática a la realidad.</t>
   </si>
   <si>
     <t>Identificar y aplicar vínculos entre distintos bloques matemáticos, como álgebra y geometría, para resolver problemas complejos de forma integrada y coherente.</t>
   </si>
   <si>
     <t>Reconocer</t>
   </si>
   <si>
     <t>El alumnado realiza tareas o proyectos donde aplica simultáneamente conceptos de distintos bloques, como usar ecuaciones para resolver problemas de proporcionalidad o geometría.</t>
   </si>
   <si>
     <t>Resolución de situaciones de aprendizaje interdisciplinares o problemas que integren aritmética, geometría y funciones en un mismo escenario práctico.</t>
   </si>
   <si>
     <t>Evaluar este criterio mediante ejercicios aislados de un solo tema, impidiendo observar la capacidad de interconectar diferentes áreas matemáticas.</t>
   </si>
   <si>
-    <t>Reforzar las conexiones entre los campos de la Matemá tica (Algebra, Geometría...) interactuando con materiales manipulables, asistentes matemáticos y otros recursos digitales, desarrollando estrategias básicas para la resolución de problemas.</t>
+    <t>Reforzar las conexiones entre los campos de la Matemática (Algebra, Geometría...) interactuando con materiales manipulables, asistentes matemáticos y otros recursos digitales, desarrollando estrategias básicas para la resolución de problemas.</t>
   </si>
   <si>
     <t>Relacionar conceptos de distintos bloques matemáticos, como álgebra y geometría, para resolver problemas complejos utilizando estrategias aprendidas anteriormente en situaciones similares.</t>
   </si>
   <si>
     <t>El alumnado entrega resoluciones de problemas interdisciplinares donde justifica el uso de herramientas de distintos bloques temáticos para llegar a la solución final.</t>
   </si>
   <si>
     <t>Actividades de resolución de problemas competenciales que requieren integrar conocimientos de proporcionalidad, álgebra y geometría de forma simultánea.</t>
   </si>
   <si>
     <t>Confundir la conexión entre procesos con la simple repetición de un algoritmo de un único bloque de contenidos.</t>
   </si>
   <si>
     <t>Reforzar e integrar las relaciones entre los campos de la Matemática interactuando con frecuencia con asistentes matemáticos y otros recursos digitales</t>
   </si>
   <si>
     <t>Establecer conexiones entre el mundo real y las matemáticas usando los procesos inherentes a la investigación científica y matemática: medir, clasificar, representar, inferir, predecir y comunicar, en situaciones de la vida cotidiana.</t>
   </si>
   <si>
     <t>Identificar y modelizar situaciones reales mediante herramientas matemáticas, aplicando procesos de investigación como medir, clasificar y predecir para resolver problemas del entorno cotidiano.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
@@ -628,50 +643,65 @@
   <si>
     <t>Resolución de tareas interdisciplinares donde se utilizan porcentajes, proporcionalidad o funciones para analizar datos reales de laboratorio o mapas geográficos.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado numérico del cálculo matemático, ignorando si el alumno ha comprendido la interpretación del dato en el contexto de la otra materia.</t>
   </si>
   <si>
     <t>Reconocer las aportaciones de las matemáticas al pro greso de la humanidad que contribuyen a solucionar los retos a los que se enfrenta la sociedad actual</t>
   </si>
   <si>
     <t>Analizar y explicar cómo los descubrimientos matemáticos han impulsado el desarrollo histórico y ayudan a resolver problemas actuales como la sostenibilidad o la tecnología.</t>
   </si>
   <si>
     <t>El alumnado realiza un trabajo de investigación, mural o presentación digital donde relaciona un hito matemático con una mejora social o técnica específica de la humanidad.</t>
   </si>
   <si>
     <t>Investigación guiada sobre la historia de las matemáticas o su papel en los Objetivos de Desarrollo Sostenible mediante aprendizaje basado en proyectos.</t>
   </si>
   <si>
     <t>Intentar evaluar este criterio mediante ejercicios de cálculo numérico en un examen tradicional en lugar de valorar la capacidad de reflexión y síntesis.</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos y resultados básicos mediante herramientas verbales, gráficas o simbóli cas, para visualizar ideas y estructurar procesos matemáticos, valorando su utilidad para enriquecer la comunicación y la transferencia de información.</t>
   </si>
   <si>
+    <t>Expresar ideas y resultados matemáticos mediante diversos formatos y herramientas digitales para organizar el pensamiento y comunicar procesos de forma efectiva.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza representaciones gráficas, esquemas o modelos digitales que muestran de forma clara los pasos seguidos y los resultados obtenidos en una tarea.</t>
+  </si>
+  <si>
+    <t>Uso de software de geometría dinámica o calculadoras gráficas para visualizar funciones, polígonos o datos estadísticos en proyectos individuales o grupales.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la corrección del cálculo numérico final en lugar de la calidad, variedad y claridad de la representación gráfica o digital solicitada.</t>
+  </si>
+  <si>
     <t>Usar las diferentes herramientas de representación (verbales, visuales, manipulativas y digitales) impulsando la transferencia entre formas de razonamiento.</t>
   </si>
   <si>
     <t>Crear esquemas, tablas o gráficos que faciliten la comprensión de un problema y ayuden a definir los pasos para resolverlo.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado produce diagramas, bocetos geométricos o tablas de datos que organizan la información de un problema para identificar relaciones matemáticas y posibles soluciones.</t>
   </si>
   <si>
     <t>Resolución de problemas de proporcionalidad, geometría o funciones donde el alumnado debe modelizar visualmente la situación antes de aplicar algoritmos.</t>
   </si>
   <si>
     <t>Evaluar la calidad estética del dibujo en lugar de su funcionalidad técnica como herramienta heurística para la resolución del problema.</t>
   </si>
   <si>
     <t>Comunicar información utilizando el lenguaje matemático apropiado (oralmente y por escrito) y describiendo y explicando los razonamientos, procedimientos y conclusiones de una manera clara y ordenada.</t>
   </si>
   <si>
     <t>Expresar con precisión razonamientos y procesos matemáticos de forma oral, escrita o digital, empleando el vocabulario técnico adecuado para justificar las soluciones obtenidas.</t>
   </si>
   <si>
     <t>Comunicar</t>
@@ -700,423 +730,741 @@
   <si>
     <t>Calificar únicamente la corrección del cálculo numérico sin valorar si el alumno utiliza las unidades de medida o la terminología técnica necesaria.</t>
   </si>
   <si>
     <t>Identificar las emociones propias con respecto a las matemáticas, aceptando los errores como una oportunidad de mejora y generando expectativas positivas ante nuevos retos.</t>
   </si>
   <si>
     <t>Identificar y controlar las emociones ante retos matemáticos, manteniendo una actitud positiva y constructiva que fortalezca la confianza en las propias capacidades de resolución.</t>
   </si>
   <si>
     <t>Gestionar</t>
   </si>
   <si>
     <t>El alumnado realiza registros de autoevaluación o diarios de aprendizaje donde identifica sus bloqueos y describe las estrategias seguidas para superar la frustración ante problemas complejos.</t>
   </si>
   <si>
     <t>Observacion sistematica</t>
   </si>
   <si>
     <t>Durante la resolución de problemas de final de unidad o proyectos de investigación donde el alumnado se enfrenta a situaciones de bloqueo inicial.</t>
   </si>
   <si>
     <t>Intentar calificar este criterio mediante una pregunta teórica en un examen escrito sobre las emociones en lugar de valorar la actitud y persistencia real.</t>
   </si>
   <si>
-    <t>Mostrar una motivación positiva y perseverancia acep tando la crítica razonada al hacer frente a las diferentes si tuaciones de aprendizaje de las matemáticas.</t>
+    <t>Mostrar una motivación positiva y perseverancia aceptando la crítica razonada al hacer frente a las diferentes si tuaciones de aprendizaje de las matemáticas.</t>
   </si>
   <si>
     <t>Mantener la constancia en la resolución de problemas, gestionando el error positivamente y aceptando sugerencias de mejora para progresar en el aprendizaje matemático.</t>
   </si>
   <si>
     <t>Desarrollar</t>
   </si>
   <si>
     <t>El alumnado realiza las correcciones sugeridas en sus producciones y manifiesta persistencia ante tareas de dificultad alta, evitando el abandono ante el primer error.</t>
   </si>
   <si>
     <t>Actividades de resolución de problemas y corrección de tareas donde se fomenta el diálogo sobre los procesos y la superación de dificultades.</t>
   </si>
   <si>
     <t>Evaluar la actitud basándose en la obediencia o el silencio en clase, en lugar de en la resiliencia ante el bloqueo matemático.</t>
   </si>
   <si>
-    <t>Aceptar los errores reconociendo en ellos una oportuni dad de mejora y una posibilidad de abordar nuevos retos de forma creativa</t>
+    <t>Aceptar los errores reconociendo en ellos una oportunidad de mejora y una posibilidad de abordar nuevos retos de forma creativa</t>
   </si>
   <si>
     <t>Colaborar activamente y construir relaciones en el tra bajo en equipos heterogéneos, comunicándose de manera efectiva, tomando decisiones y juicios informados, y eliminando todo tipo de prejuicio o discriminación.</t>
   </si>
   <si>
     <t>Trabajar de forma cooperativa en equipos diversos para resolver retos matemáticos, comunicándose con respeto, asumiendo roles asignados y tomando decisiones conjuntas mediante el pensamiento crítico.</t>
   </si>
   <si>
     <t>Colaborar</t>
   </si>
   <si>
     <t>El alumnado realiza un registro de roles y tareas del equipo y completa escalas de coevaluación sobre la interacción y el respeto mutuo durante el trabajo grupal.</t>
   </si>
   <si>
     <t>Sesiones de aprendizaje cooperativo dedicadas a la resolución de problemas complejos o proyectos de investigación estadística donde se requiere el reparto de tareas.</t>
   </si>
   <si>
     <t>Evaluar el criterio basándose exclusivamente en la corrección de los cálculos matemáticos finales en lugar de valorar el proceso de interacción y colaboración grupal.</t>
   </si>
   <si>
-    <t>Participar en el reparto de tareas que deban desarro llarse en equipo, favoreciendo la inclusión sin ningún tipo de discriminación, la escucha activa, asumiendo el rol asignado y responsabilizándose de la propia contribución al grupo. Curso cuarto Matemáticas A</t>
+    <t>Participar en el reparto de tareas que deban desarrollarse en equipo, favoreciendo la inclusión sin ningún tipo de discriminación, la escucha activa, asumiendo el rol asignado y responsabilizándose de la propia contribución al grupo.</t>
   </si>
   <si>
     <t>Colaborar activamente en proyectos matemáticos grupales, asumiendo roles específicos, respetando las opiniones ajenas y cumpliendo con las tareas individuales asignadas para el éxito del equipo.</t>
   </si>
   <si>
     <t>Participar</t>
   </si>
   <si>
     <t>El alumnado realiza un registro de roles y tareas en su cuaderno de equipo y completa una hoja de coevaluación sobre su desempeño y el de sus compañeros.</t>
   </si>
   <si>
     <t>Resolución de retos matemáticos complejos o realización de estudios estadísticos en grupos cooperativos donde cada miembro tiene una función asignada.</t>
   </si>
   <si>
     <t>Calificar este criterio basándose únicamente en la corrección de los ejercicios matemáticos finales, sin evaluar individualmente el desempeño del rol y la actitud colaborativa.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Conteo Estrategias para hacer estimaciones y recuentos sistemáticos en la resolución de problemas matemáticos y de la vida cotidiana (diagramas de árbol, tablas de doble entrada y otras estrategias de conteo significativo).*</t>
-[...62 lines deleted...]
-    <t>Relaciones Números reales: desarrollo del significado y la representación de cantidades con ellos.*</t>
+    <t>Conteo Estrategias para hacer estimaciones y recuentos sistemáticos en la resolución de problemas matemáticos y de la vida cotidiana (diagramas de árbol, tablas de doble entrada y otras estrategias de conteo significativo)</t>
+  </si>
+  <si>
+    <t>Cantidad Utilidades de los números naturales (ordenación, identificación, codificación...) en situaciones cotidianas</t>
+  </si>
+  <si>
+    <t>Pautas básicas para realizar estimaciones con la precisión requerida por el contexto</t>
+  </si>
+  <si>
+    <t>Pautas para reconocer y comparar el tamaño de los números en diversos contextos. Potencias de exponente positivo</t>
+  </si>
+  <si>
+    <t>Potencias y raíces sencillas para expresar cantidades en contextos de la resolución de problemas y de la vida cotidiana con la precisión requerida. Formas de representación de una cantidad (natural, entero, decimal, fracción, porcentaje) eligiendo la más adecuada en cada situación o problema y relación o equivalencia entre ellas</t>
+  </si>
+  <si>
+    <t>Sentido de las Estrategias de cálculo escrito y mental con números naturales, enteros, decimales y fracciones operaciones sencillas, también con ayuda de representaciones en la recta numérica, en situaciones con textualizadas</t>
+  </si>
+  <si>
+    <t>Relaciones inversas entre la adición-sustracción, multiplicación-división y elevar al cuadrado-extraer raíz cuadrada</t>
+  </si>
+  <si>
+    <t>Relaciones Factores, múltiplos y divisores básicos. Factorización en números primos para resolver problemas mediante estrategias y/o herramientas diversas, incluido el uso de la calculadora. Máximo común divisor y mínimo común múltiplo</t>
+  </si>
+  <si>
+    <t>Relaciones entre fracciones, decimales y porcentajes</t>
+  </si>
+  <si>
+    <t>Números enteros, fracciones, decimales, potencias y raíces sencillas: comprensión y representación de cantidades con ellos</t>
+  </si>
+  <si>
+    <t>Patrones y regularidades numéricas (números enteros y fracciones) en diferentes contextos</t>
+  </si>
+  <si>
+    <t>Razonamiento Razones, proporciones y constante de proporcionalidad en contextos cotidianos</t>
+  </si>
+  <si>
+    <t>proporcional Escalas en problemas de representación de planos y mapas</t>
+  </si>
+  <si>
+    <t>Proporcionalidad directa e inversa en la resolución de problemas de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Porcentajes básicos de uso común en contextos cotidianos. Cálculo mental y escrito</t>
+  </si>
+  <si>
+    <t>Métodos para resolver problemas relacionados con aumentos y disminuciones porcentuales y proporciones en diferentes contextos (rebajas y subidas de precios, impuestos, escalas, cambio de divisas, etc.)</t>
+  </si>
+  <si>
+    <t>Educación financiera Información numérica y métodos para la toma de decisiones en contextos financieros personales</t>
+  </si>
+  <si>
+    <t>Métodos para la gestión de los ingresos y gastos de la economía familiar</t>
+  </si>
+  <si>
+    <t>Conteo Estrategias variadas para hacer recuentos sistemáticos. Introducción a las técnicas de conteo combinatorio</t>
+  </si>
+  <si>
+    <t>Técnicas de conteo estimativo en situaciones reales en las que el conteo directo es imposible, costoso o laborioso (participantes en una manifestación, conteo poblaciones de animales, número de unidades de pequeño tamaño en un kilo...)</t>
+  </si>
+  <si>
+    <t>Cantidad Pautas para reconocer y comparar el tamaño de los números en diversos contextos. Potencias de exponente positivo y negativo. Notación científica con ayuda de la calculadora</t>
+  </si>
+  <si>
+    <t>Potencias de exponente entero y raíces en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Estimaciones de cantidades con la precisión requerida por el contexto</t>
+  </si>
+  <si>
+    <t>Pautas para la representación en la recta numérica de los números enteros, decimales y racionales</t>
+  </si>
+  <si>
+    <t>Porcentajes mayores que 100 y menores que</t>
+  </si>
+  <si>
+    <t>Sentido de las Estrategias variadas de cálculo con diferentes tipos de números incluidas potencias de expooperaciones nente positivo y negativo en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Operaciones con números en notación científica en diferentes contextos con ayuda de la cal culadora o asistentes matemáticos</t>
+  </si>
+  <si>
+    <t>Relaciones Números racionales y decimales. Relaciones y representación en la recta numérica</t>
+  </si>
+  <si>
+    <t>Patrones y regularidades en secuencias numéricas en contexto de la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Sucesiones. Progresiones aritméticas y geométricas</t>
+  </si>
+  <si>
+    <t>Razonamiento Aumentos y disminuciones porcentuales e índices de variación aplicados a problemas de la proporcional vida cotidiana</t>
+  </si>
+  <si>
+    <t>Educación financiera Información numérica en contextos financieros personales, sociales y administrativos</t>
+  </si>
+  <si>
+    <t>El ahorro y la capitalización para el bienestar personal, el desarrollo social responsable y el progreso económico sostenible</t>
+  </si>
+  <si>
+    <t>Conteo Situaciones y problemas de la vida cotidiana en los que se tengan que hacer recuentos siste máticos. Estrategias de conteo significativo, diagramas de árbol, tablas de doble entrada y técnicas de combinatoria</t>
+  </si>
+  <si>
+    <t>Cantidad Técnicas de realización de estimaciones en diversos contextos analizando el error cometido</t>
+  </si>
+  <si>
+    <t>Números reales y expresión de cantidades en contextos de la vida cotidiana con la precisión requerida</t>
+  </si>
+  <si>
+    <t>Tamaño de los números en contextos de la vida real. Interpretación crítica. Identificación del conjunto numérico que sirve para responder a diferentes necesidades: contar, medir, comparar, etc</t>
+  </si>
+  <si>
+    <t>Sentido de las Propiedades de las operaciones aritméticas en la realización de cálculos con números reales operaciones de manera eficiente, también con calculadora, adaptando las estrategias a cada situación</t>
+  </si>
+  <si>
+    <t>Números irracionales significativos. Reconocimiento en situaciones de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Relaciones Patrones y regularidades numéricas en las que intervengan números reales. Identificación y análisis</t>
+  </si>
+  <si>
+    <t>Orden en la recta numérica. Intervalos</t>
+  </si>
+  <si>
+    <t>Razonamiento Métodos para la resolución de problemas relacionados con proporciones, tanto directas como proporcional inversas, escalas e índices</t>
+  </si>
+  <si>
+    <t>Educación financiera Métodos para la resolución de problemas relacionados con aumentos y disminuciones porcen tuales, intereses y tasas en contextos financieros</t>
+  </si>
+  <si>
+    <t>Conteo Combinatoria básica aplicada a la resolución de problemas de la vida cotidiana en los que se tengan que hacer recuentos sistemáticos</t>
+  </si>
+  <si>
+    <t>Cantidad Técnicas para realizar estimaciones en diversos contextos analizando el error cometido</t>
+  </si>
+  <si>
+    <t>Sentido de las Propiedades de las operaciones aritméticas para realizar cálculos con números reales de operaciones manera eficiente, también con calculadora, adaptando las estrategias a cada situación</t>
+  </si>
+  <si>
+    <t>Relaciones Números reales: desarrollo del significado y la representación de cantidades con ellos</t>
   </si>
   <si>
     <t>Razonamiento Métodos para la resolución de problemas relacionados con proporciones, tanto directas como proporcional inversas, escalas e índices.</t>
   </si>
   <si>
-    <t>Magnitud Atributos mensurables de los objetos físicos y matemáticos y relación entre los mismos.* Unidades y operaciones adecuadas en problemas que impliquen medida.*</t>
-[...44 lines deleted...]
-    <t>Formas geométricas Propiedades geométricas de objetos de la vida cotidiana: investigación con programas de de dos y tres geometría dinámica.* dimensiones Razón de semejanza entre longitudes, áreas y volumen de cuerpos semejantes con apoyo de software de geometría dinámica.*</t>
+    <t>Magnitud Atributos mensurables de los objetos físicos y matemáticos y relación entre los mismos</t>
+  </si>
+  <si>
+    <t>Unidades y operaciones adecuadas en problemas que impliquen medida</t>
+  </si>
+  <si>
+    <t>Estimación y Estimaciones y medidas reales</t>
+  </si>
+  <si>
+    <t>relaciones Grado de precisión requerida en situaciones de medida en entornos cercanos</t>
+  </si>
+  <si>
+    <t>Medición Pautas para la obtención de fórmulas de longitudes y áreas de formas planas y tridimensionales. Descomposición en figuras más sencillas</t>
+  </si>
+  <si>
+    <t>Representaciones planas de objetos tridimensionales básicos. Cálculo de perímetros, áreas y volúmenes</t>
+  </si>
+  <si>
+    <t>Magnitud Unidades de medidas de longitud, de superficie y de volumen, y sus relaciones</t>
+  </si>
+  <si>
+    <t>Estimación y Estimaciones y medidas reales: elección de la más adecuada en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>relaciones Grado de precisión requerida en situaciones de medida en el entorno académico</t>
+  </si>
+  <si>
+    <t>Medición Fórmulas para obtener longitudes, áreas y volúmenes de formas planas y tridimensionales: deducción</t>
+  </si>
+  <si>
+    <t>Realización de dibujos de objetos geométricos con propiedades fijadas como las longitudes de los lados o las medidas de los ángulos</t>
+  </si>
+  <si>
+    <t>Medición Pautas para la interpretación y deducción de la pendiente y su relación con un ángulo en situaciones sencillas</t>
+  </si>
+  <si>
+    <t>Cambio Tasa de variación media y su significado gráfico en contextos de la vida cotidiana con el apoyo de herramientas tecnológicas</t>
+  </si>
+  <si>
+    <t>Medición Razones trigonométricas de un ángulo agudo y relaciones fundamentales aplicadas a la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Cambio Tasa de variación media en contextos diversos con el apoyo de herramientas tecnológicas</t>
+  </si>
+  <si>
+    <t>Tasa de variación instantánea: aproximación intuitiva reduciendo la longitud del intervalo</t>
+  </si>
+  <si>
+    <t>Formas geométricas Formas geométricas diversas en objetos de la vida cotidiana (en la arquitectura, en al arte, en de dos y tres la moda, en la naturaleza...). Clasificación informal</t>
+  </si>
+  <si>
+    <t>dimensiones Formas geométricas planas y tridimensionales más comunes: descripción y clasificación en función de sus propiedades o características</t>
+  </si>
+  <si>
+    <t>Relaciones geométricas como la congruencia y semejanza en figuras planas. Teorema de</t>
+  </si>
+  <si>
+    <t>Formas geométricas Formas geométricas tridimensionales: poliedros y cuerpos de revolución. Descripción y clasi de dos y tres ficación en función de sus propiedades o características</t>
+  </si>
+  <si>
+    <t>dimensiones Teorema de Thales y de Pitágoras en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Técnicas de construcción de formas geométricas con herramientas habituales y digitales, como programas de geometría dinámica, realidad aumentada, etc</t>
+  </si>
+  <si>
+    <t>Localización y Pautas de localización y descripción de relaciones espaciales entre objetos del mundo físico y sistemas de entre entidades matemáticas: coordenadas geométricas y otros sistemas de representación</t>
+  </si>
+  <si>
+    <t>representación Vistas y desarrollo de cuerpos de tres dimensiones mediante programas dinámicos y manipuladores virtuales</t>
+  </si>
+  <si>
+    <t>Movimientos y Transformaciones que conservan el área y/o el perímetro utilizando herramientas manipulativas transformaciones (papel, geoplano...) y digitales</t>
+  </si>
+  <si>
+    <t>Visualización, Relaciones geométricas: investigación en diversos sentidos (numérico, algebraico, analíticas razonamiento y básicas) y diversos campos (arte, ciencia, vida diaria)</t>
+  </si>
+  <si>
+    <t>modelización geométrica Modelos geométricos para representar y explicar relaciones numéricas, algebraicas y analíticas básicas en la resolución de problemas, también con asistentes matemáticos</t>
+  </si>
+  <si>
+    <t>Formas geométricas Propiedades geométricas de objetos de la vida cotidiana: investigación con programas de de dos y tres geometría dinámica</t>
+  </si>
+  <si>
+    <t>dimensiones Razón de semejanza entre longitudes, áreas y volumen de cuerpos semejantes con apoyo de software de geometría dinámica</t>
   </si>
   <si>
     <t>Movimientos y Transformaciones geométricas elementales (simetrías, rotaciones, traslaciones y escalas) en transformaciones la vida cotidiana: investigación con herramientas tecnológicas como programas de geometría dinámica, realidad aumentada, etc.</t>
   </si>
   <si>
-    <t>Visualización, Modelos geométricos para representar y explicar relaciones numéricas y algebraicas en situa razonamiento y ciones diversas.* modelización geométrica Conjeturas sobre propiedades geométricas utilizando programas de geometría dinámica u otras herramientas en diferentes contextos.</t>
-[...170 lines deleted...]
-    <t>Inferencia Preguntas adecuadas que permiten conocer las características definitorias de una población y obtener conclusiones fundamentadas. Datos de relevancia social que posibilitan responder a cuestiones planteadas en investigaciones estadísticas.* Conclusiones fundamentadas y juicios razonados a partir de los resultados de una investigación.*</t>
+    <t>Visualización, Modelos geométricos para representar y explicar relaciones numéricas y algebraicas en situa razonamiento y ciones diversas</t>
+  </si>
+  <si>
+    <t>modelización geométrica Conjeturas sobre propiedades geométricas utilizando programas de geometría dinámica u otras herramientas en diferentes contextos</t>
+  </si>
+  <si>
+    <t>Formas geométricas Propiedades geométricas de objetos de la vida cotidiana y de contextos académicos</t>
+  </si>
+  <si>
+    <t>de dos y tres Razón de semejanza entre longitudes, áreas y volumen de cuerpos semejantes con apoyo de dimensiones software de geometría dinámica</t>
+  </si>
+  <si>
+    <t>Localización y Figuras geométricas de dos dimensiones: representación y análisis de sus propiedades utili sistemas de zando la geometría analítica</t>
+  </si>
+  <si>
+    <t>representación Diferentes expresiones algebraicas de una recta. Selección de la ecuación más adecuada en función de la situación a resolver</t>
+  </si>
+  <si>
+    <t>Movimientos y Transformaciones geométricas elementales: interpretación y aplicación con herramientas transformaciones tecnológicas mediante el uso de la geometría analítica conectando el estudio de la geometría con las funciones</t>
+  </si>
+  <si>
+    <t>modelización geométrica Elementos geométricos y su modelización mediante herramientas tecnológicas</t>
+  </si>
+  <si>
+    <t>Elaboración y comprobación de conjeturas sobre propiedades geométricas utilizando programas de geometría dinámica u otras herramientas en diferentes contextos</t>
+  </si>
+  <si>
+    <t>Técnicas de construcción de formas geométricas tridimensionales con las herramientas habituales y las digitales.</t>
+  </si>
+  <si>
+    <t>Localización y Sistemas de representación y localización mediante coordenadas cartesianas</t>
+  </si>
+  <si>
+    <t>sistemas de Relaciones entre objetos de dos y tres dimensiones y su representación gráfica</t>
+  </si>
+  <si>
+    <t>representación Representación gráfica de formas de dos y tres dimensiones, incluidas las vistas y el desarrollo de cuerpos de tres dimensiones</t>
+  </si>
+  <si>
+    <t>Movimientos y Giros, traslaciones y simetrías en situaciones diversas utilizando herramientas tecnológicas y/o transformaciones manipulativas</t>
+  </si>
+  <si>
+    <t>Visualización, Relaciones geométricas: investigación en diversos sentidos (numérico, algebraico básico) y en razonamiento y diversos campos (arte, ciencia, vida diaria)</t>
+  </si>
+  <si>
+    <t>modelización geométrica Modelos geométricos para representar relaciones numéricas y algebraicas básicas en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Patrones Fórmulas y términos generales: obtención mediante la observación de pautas y regularidades sencillas. Visualización con la ayuda de dibujos, software dinámico y manipuladores virtuales</t>
+  </si>
+  <si>
+    <t>Modelo matemático Técnicas de modelización de situaciones de la vida cotidiana usando representaciones matemáticas (dibujos, esquemas, diagramas...) y el lenguaje algebraico (modelos lineales y cuadráticos básicos)</t>
+  </si>
+  <si>
+    <t>Variable Concepto de variable en sus diferentes naturalezas</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad Álgebra simbólica para representar relaciones lineales y algunas cuadráticas básicas en situaciones de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Expresiones algebraicas sencillas. Equivalencias y operaciones básicas en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Ecuaciones lineales y cuadráticas básicas: equivalencia de expresiones algebraicas y búsque da de soluciones en contextos de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones Concepto intuitivo de función. Situaciones varias del mundo real que supongan una relación entre magnitudes. Distintas formas de expresión de una función</t>
+  </si>
+  <si>
+    <t>Funciones lineales. Representación y características generales. Interpretación de la pendiente de la recta</t>
+  </si>
+  <si>
+    <t>Relaciones cuantitativas lineales en situaciones de la vida cotidiana: identificación y determi nación de las funciones que las modelizan</t>
+  </si>
+  <si>
+    <t>Pautas para obtener la información más relevante de una función a partir de sus diferentes expresiones (verbal, tabular, gráfica y algebraica)</t>
+  </si>
+  <si>
+    <t>Pensamiento Procesos y resolución de problemas: descomposición y transferencia a otras situaciones</t>
+  </si>
+  <si>
+    <t>computacional Estrategias para la interpretación y modificación de algoritmos básicos</t>
+  </si>
+  <si>
+    <t>Formulación de cuestiones susceptibles de ser reproducidas y analizadas utilizando programas y otras herramientas</t>
+  </si>
+  <si>
+    <t>Patrones Métodos de investigación de regularidades, pautas y relaciones en secuencias numéricas y su generalización mediante el lenguaje algebraico</t>
+  </si>
+  <si>
+    <t>Modelo matemático Técnicas de modelización de situaciones de la vida cotidiana, usando representaciones matemáticas y el lenguaje algebraico (modelos lineales, cuadráticos y exponenciales básicos)</t>
+  </si>
+  <si>
+    <t>Pautas de deducción de conclusiones razonables sobre una situación una vez modelizada</t>
+  </si>
+  <si>
+    <t>Variable Profundización en el concepto de variable en sus diferentes naturalezas</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad Álgebra simbólica para representar relaciones lineales y cuadráticas en diversos contextos</t>
+  </si>
+  <si>
+    <t>Ecuaciones lineales y cuadráticas: equivalencia de expresiones algebraicas y búsqueda de soluciones en diversos contextos</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones Funciones lineales y no lineales: representación, identificación y comparación de sus propie dades a partir de tablas, gráficas o expresiones algebraicas</t>
+  </si>
+  <si>
+    <t>Relaciones cuantitativas en situaciones de la vida cotidiana: identificación y determinación de la clase o clases de funciones que las modelizan</t>
+  </si>
+  <si>
+    <t>Álgebra simbólica para la representación, explicación de relaciones matemáticas y deducción de la información más relevante</t>
+  </si>
+  <si>
+    <t>Pensamiento Procesos y resolución de problemas: descomposición y generalización a otras situaciones</t>
+  </si>
+  <si>
+    <t>computacional Estrategias para la interpretación y modificación de algoritmos</t>
+  </si>
+  <si>
+    <t>Formulación de cuestiones susceptibles de ser analizadas utilizando programas y otras herramientas para su resolución y para la mejora de procesos</t>
+  </si>
+  <si>
+    <t>Patrones Regla de formación de diversas estructuras en casos sencillos</t>
+  </si>
+  <si>
+    <t>Modelo matemático Problemas de la vida cotidiana apoyándose en representaciones matemáticas y en el lenguaje algebraico, haciendo uso de distintos tipos de funciones elementales</t>
+  </si>
+  <si>
+    <t>Conclusiones razonables de una situación de la vida cotidiana una vez modelizada</t>
+  </si>
+  <si>
+    <t>Variable Diferentes usos de las variables (incógnita, número generalizado, relación funcional...), asociando la expresión simbólica al contexto del problema</t>
+  </si>
+  <si>
+    <t>Representación gráfica de relaciones lineales y cuadráticas interpretando sus características</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad Algebra simbólica y representación de relaciones lineales y cuadráticas en situaciones de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Soluciones en ecuaciones lineales y cuadráticas en situaciones de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Ecuaciones, sistemas de ecuaciones e inecuaciones: interpretación y resolución, también mediante asistentes y simuladores virtuales</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones Aplicación de la forma de representación más adecuada (enunciado, tabla, gráfica o formula) en la resolución de problemas de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Representación de funciones elementales e interpretación de sus propiedades (dominio de definición, creciente, decreciente, máximos, mínimos...) en situaciones de la vida cotidiana</t>
+  </si>
+  <si>
+    <t>Interpretación de relaciones cuantitativas en situaciones de la vida cotidiana y selección del tipo de funciones que la modelizan</t>
+  </si>
+  <si>
+    <t>Pensamiento Resolución de problemas por descomposición de procesos en sus fases y generalización y computacional transferencia a otras situaciones similares</t>
+  </si>
+  <si>
+    <t>Estrategias para la interpretación, modificación y creación de algoritmos</t>
+  </si>
+  <si>
+    <t>Mejora de procesos utilizando programas y herramientas adecuadas, en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Patrones Regla de formación de diversas estructuras y termino general en casos sencillos</t>
+  </si>
+  <si>
+    <t>Modelo matemático Problemas contextualizados apoyándose en representaciones matemáticas y en el lenguaje algebraico, haciendo uso de distintos tipos de funciones</t>
+  </si>
+  <si>
+    <t>Conclusiones razonables sobre una situación contextualizada una vez modelizada</t>
+  </si>
+  <si>
+    <t>Variable Diferentes usos de las variables (incógnita, número generalizado, relación funcional...) en diversos contextos</t>
+  </si>
+  <si>
+    <t>Igualdad y desigualdad Algebra simbólica y representación de relaciones lineales y cuadráticas en contextos diversos</t>
+  </si>
+  <si>
+    <t>Soluciones en ecuaciones lineales y cuadráticas en contextos diversos, mediante formas equivalentes de expresiones algebraicas</t>
+  </si>
+  <si>
+    <t>Ecuaciones, sistemas de ecuaciones e inecuaciones: interpretación y resolución, mediante asistentes y simuladores virtuales</t>
+  </si>
+  <si>
+    <t>Relaciones y funciones La función como presentación de la relación entre magnitudes</t>
+  </si>
+  <si>
+    <t>Representaciones (enunciado, tabla, gráfica o formula) en la resolución de problemas en diferentes contextos</t>
+  </si>
+  <si>
+    <t>Mejora de procesos, utilizando programas y herramientas adecuadas, en la resolución de problemas</t>
+  </si>
+  <si>
+    <t>Organización y análisis Análisis e interpretación de tablas de frecuencias y gráficos estadísticos de variables cualitati de datos vas y cuantitativas</t>
+  </si>
+  <si>
+    <t>Recogida y organización de datos de situaciones de la vida cotidiana y del ámbito científico que involucran una sola variable</t>
+  </si>
+  <si>
+    <t>Representaciones gráficas mediante diferentes tecnologías interpretando la forma en la que se distribuyen los datos. Medidas de centralización y dispersión: interpretación y cálculo</t>
+  </si>
+  <si>
+    <t>Predictibilidad e Fenómenos deterministas y aleatorios: características que los definen</t>
+  </si>
+  <si>
+    <t>incertidumbre Noción intuitiva de probabilidad. Sucesos elementales y espacio muestral de un fenómeno aleatorio</t>
+  </si>
+  <si>
+    <t>Relación e interacción entre proporción, frecuencia relativa y probabilidad</t>
+  </si>
+  <si>
+    <t>Regla de Laplace y asignación de probabilidades en experimentos sencillos</t>
+  </si>
+  <si>
+    <t>Experimentos sencillos para analizar el comportamiento de fenómenos aleatorios: planificación y simulación con asistentes digitales</t>
+  </si>
+  <si>
+    <t>Inferencia Preguntas adecuadas que permiten descubrir las características de interés de una población</t>
+  </si>
+  <si>
+    <t>Datos relevantes que posibilitan responder a cuestiones planteadas en investigaciones estadísticas</t>
+  </si>
+  <si>
+    <t>Conclusiones fundamentadas y juicios razonados a partir de los resultados de una investigación</t>
+  </si>
+  <si>
+    <t>Organización y análisis Tablas y gráficos estadísticos de variables cualitativas y cuantitativas discretas y continuas en de datos contextos de resolución de problemas</t>
+  </si>
+  <si>
+    <t>Obtención de conclusiones lógicas interpretando datos y gráficos de la vida cotidiana y del ámbito científico</t>
+  </si>
+  <si>
+    <t>Medidas de centralización y dispersión: interpretación y cálculo</t>
+  </si>
+  <si>
+    <t>Predictibilidad e Fenómenos deterministas y aleatorios: análisis</t>
+  </si>
+  <si>
+    <t>incertidumbre Sucesos elementales y espacio muestral de un fenómeno aleatorio</t>
+  </si>
+  <si>
+    <t>La probabilidad como medida asociada a la incertidumbre de experimentos aleatorios: análisis</t>
+  </si>
+  <si>
+    <t>Organización y análisis Tablas y gráficos estadísticos de dos variables cualitativas, cuantitativas discretas y cuantitati de datos vas continuas</t>
+  </si>
+  <si>
+    <t>Análisis e interpretación de tablas y gráficos estadísticos de una y dos variables cualitativas, cuantitativas discretas y cuantitativas continuas en contextos reales. Medidas de localización y dispersión: interpretación y análisis de la variabilidad. Recogida y organización de datos de una situación de la vida cotidiana que involucre dos variables</t>
+  </si>
+  <si>
+    <t>Representaciones gráficas mediante medios tecnológicos (aplicaciones informáticas y para móviles, hojas de cálculo, calculadoras...)</t>
+  </si>
+  <si>
+    <t>Distinción entre correlación y causalidad: relación entre dos variables y regresión lineal</t>
+  </si>
+  <si>
+    <t>Detección de errores y falsas informaciones en los medios de comunicación y las redes sociales</t>
+  </si>
+  <si>
+    <t>Predictibilidad e Cálculo de probabilidades para tomar decisiones fundamentadas en diferentes contextos</t>
+  </si>
+  <si>
+    <t>incertidumbre Regla de Laplace y técnicas de recuento en experimentos simples y compuestos</t>
+  </si>
+  <si>
+    <t>Experimentos simples y compuestos para estudiar el comportamiento de fenómenos aleatorios</t>
+  </si>
+  <si>
+    <t>Diagramas de árbol y tablas de contingencia en experiencias aleatorias compuestas</t>
+  </si>
+  <si>
+    <t>Inferencia Estudios estadísticos y sus etapas (hipótesis, muestra, experimento, recogida de datos, organización, representación, cálculo e interpretación)</t>
+  </si>
+  <si>
+    <t>Datos relevantes, representatividad de la muestra y alcance de las conclusiones en investigaciones estadísticas</t>
+  </si>
+  <si>
+    <t>Relación entre dos variables, valorando gráficamente con herramientas tecnológicas la pertinencia de una regresión lineal</t>
+  </si>
+  <si>
+    <t>Estrategias de representación e interpretación de datos relevantes en investigaciones estadísticas mediante herramientas digitales</t>
+  </si>
+  <si>
+    <t>Representaciones gráficas mediante medios digitales (aplicaciones informáticas y para móviles, hojas de cálculo, calculadoras...) interpretando la información estadística y obteniendo conclusiones razonadas</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y Curiosidad, iniciativa, perseverancia y resiliencia hacia el aprendizaje de las matemáticas</t>
+  </si>
+  <si>
+    <t>emociones Autoconciencia y autorregulación de las emociones que intervienen en el aprendizaje</t>
+  </si>
+  <si>
+    <t>Flexibilidad cognitiva, apertura a un cambio de estrategia cuando sea necesario, aceptando el error en el aprendizaje</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y Técnicas cooperativas en el trabajo en equipo</t>
+  </si>
+  <si>
+    <t>toma de decisiones Conductas empáticas y estrategias operativas para la gestión de conflictos</t>
+  </si>
+  <si>
+    <t>Responsabilidad personal y reconocimiento del otro de cara al logro de los objetivos del grupo en entornos presenciales y en línea</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Actitudes inclusivas ante la diversidad intrínseca presente en el aula y en la sociedad; valoración diversidad en entornos presenciales y en línea</t>
+  </si>
+  <si>
+    <t>Claves de la contribución de las matemáticas al desarrollo de los distintos ámbitos del conocimiento humano (científico, tecnológico, artístico, humanístico, social) desde una perspectiva de inclusión</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y Curiosidad, iniciativa, perseverancia, resiliencia y creatividad en el aprendizaje de las matemáemociones ticas</t>
+  </si>
+  <si>
+    <t>Autoconciencia y autorregulación de las emociones que intervienen en el aprendizaje</t>
+  </si>
+  <si>
+    <t>Flexibilidad cognitiva, apertura a un cambio de estrategia cuando sea necesario, transforman do el error en oportunidad de aprendizaje</t>
+  </si>
+  <si>
+    <t>toma de decisiones Conductas empáticas y estrategias creativas para la gestión de conflictos. Responsabilidad personal y reconocimiento del otro en la gestión de situaciones problemáticas en el aula</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Actitudes inclusivas y diversidad intrínseca presente en el aula y en la sociedad; promoción en diversidad diferentes entornos</t>
+  </si>
+  <si>
+    <t>Creencias, actitudes y Curiosidad, iniciativa, perseverancia, resiliencia y creatividad hacia el aprendizaje de las ma emociones temáticas</t>
+  </si>
+  <si>
+    <t>Gestión de las emociones que intervienen en el aprendizaje como la autoconciencia, la autorregulación y la perseverancia</t>
+  </si>
+  <si>
+    <t>Flexibilidad cognitiva, buscando un cambio de estrategia cuando sea necesario y transforman do el error en oportunidad de aprendizaje</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y Asunción de responsabilidades y participación activa optimizando el trabajo en equipo</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y toma de decisiones: Disposición a requerir y ofrecer ayuda en la gestión de conflictos</t>
+  </si>
+  <si>
+    <t>Reflexión sobre las claves de situaciones problemáticas y toma de decisiones adecuadas en situaciones similares</t>
+  </si>
+  <si>
+    <t>Asunción de responsabilidades en el logro de los objetivos del grupo</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Actitudes inclusivas y aceptación de la diversidad intrínseca presente en el aula y en la sociedad</t>
+  </si>
+  <si>
+    <t>Contribución de las matemáticas al desarrollo del conocimiento humano</t>
+  </si>
+  <si>
+    <t>Emociones que intervienen en el aprendizaje como la autoconciencia, la autorregulación y la perseverancia</t>
+  </si>
+  <si>
+    <t>Flexibilidad cognitiva, buscando un cambio de estrategia cuando sea necesario, transformando el error en oportunidad de aprendizaje</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo y toma de decisiones: Disposición a requerir y ofrecer ayuda en los conflictos</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Actitudes inclusivas para acoger la diversidad intrínseca presente en el aula y en la sociedad</t>
+  </si>
+  <si>
+    <t>Inclusión, respeto y diversidad: Contribución de las matemáticas al desarrollo del conocimiento humano</t>
+  </si>
+  <si>
+    <t>Regla de Laplace y probabilidad</t>
+  </si>
+  <si>
+    <t>Experiencias para analizar el comportamiento de fenómenos aleatorios, también con simuladores digitales.</t>
+  </si>
+  <si>
+    <t>Inferencia Preguntas adecuadas que permiten conocer las características definitorias de una población y obtener conclusiones fundamentadas. Datos de relevancia social que posibilitan responder a cuestiones planteadas en investigaciones estadísticas</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -1550,276 +1898,255 @@
   <si>
     <t xml:space="preserve">
 • Implementar 'Diarios de Aprendizaje Grupal' donde el equipo no solo entregue la solución de un reto, sino que narre mediante audio o texto cómo gestionaron un desacuerdo sobre un procedimiento matemático.
 • Organizar 'Tutorías entre Iguales' grabadas en vídeo corto donde un alumno explica a otro un concepto de proporcionalidad, evaluando no solo el contenido técnico sino la asertividad y el respeto en la explicación.
 • Realizar 'Debates de Estrategias' donde los equipos defiendan diferentes métodos para resolver un mismo sistema de ecuaciones, utilizando plantillas de frases para la discrepancia respetuosa (ej. 'Entiendo tu planteamiento, pero yo propongo...').</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Diseñar 'Proyectos de Impacto Social' donde los equipos utilicen la estadística para analizar problemas del centro (ej. ruido en el patio), fomentando la identidad positiva al ver la utilidad real y social de sus cálculos.
 • Establecer un 'Sistema de Insignias de Bienestar' que premie comportamientos como 'El mejor apoyo ante un bloqueo numérico' o 'La escucha activa en el diseño de poliedros', reforzando el clima emocional del aula.
 • Permitir la 'Autoevaluación de Roles' al final de cada unidad, donde cada estudiante reflexione sobre su contribución al éxito del equipo y proponga un objetivo de mejora personal en su interacción social matemática.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>Interpretar, modelizar y resolver problemas de la vida cotidiana y propios de las matemáticas, aplicando diferentes estrategias y formas de razonamiento.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5</t>
+  </si>
+  <si>
+    <t>Analizar las soluciones de un problema usando diferentes técnicas y herramientas, evaluando las respuestas obtenidas, para verificar su validez e idoneidad.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1</t>
+  </si>
+  <si>
+    <t>Formular y comprobar conjeturas sencillas o plantear problemas de forma autónoma, reconociendo el valor del razonamiento y la argumentación.</t>
+  </si>
+  <si>
+    <t>STEM4, CD2</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Utilizar los principios del pensamiento computacional organizando datos, descomponiendo en partes, reconociendo patrones, interpretando, modificando y creando algoritmos.</t>
+  </si>
+  <si>
     <t>STEM1, STEM2</t>
   </si>
   <si>
-    <t>CD2, CPSAA5</t>
-[...80 lines deleted...]
-    <t>Promueve el trabajo en equipo, el respeto a la diversidad y la participación activa en proyectos colaborativos.</t>
+    <t>Reconocer y utilizar conexiones entre los diferentes elementos matemáticos, interconectando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CC3</t>
+  </si>
+  <si>
+    <t>Identificar las matemáticas implicadas en otras materias y en situaciones reales susceptibles de ser abordadas en términos matemáticos, interrelacionando conceptos y procedimientos.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, STEM1</t>
+  </si>
+  <si>
+    <t>Representar, de forma individual y colectiva, conceptos, procedimientos, información y resultados matemáticos, usando diferentes tecnologías, para visualizar ideas y estructurar procesos matemáticos.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL3, STEM1</t>
+  </si>
+  <si>
+    <t>Comunicar de forma individual y colectiva conceptos, procedimientos y argumentos matemáticos, usando lenguaje oral, escrito o gráfico, utilizando la terminología matemática apropiada.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas personales, identificando y gestionando emociones, poniendo en práctica estrategias de aceptación del error como parte del proceso de aprendizaje y adaptándose ante situaciones de incertidumbre.</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA4, CC2</t>
+  </si>
+  <si>
+    <t>Desarrollar destrezas sociales reconociendo y respetando las emociones y experiencias de los demás, participando activa y reflexivamente en proyectos en equipos heterogéneos con roles asignados.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza y estudia el decreto autonómico que desarrolla el RD 217/2022 para 2.º ESO en tu comunidad. Anota las competencias específicas (CE), criterios de evaluación y saberes básicos propios de tu CCAA. Cada comunidad puede añadir o modificar hasta un 40% de los elementos.</t>
+  </si>
+  <si>
+    <t>No te fíes solo del RD nacional; las CCAA suelen publicar decretos con numeración distinta. Busca en el BOE autonómico o en la web de la consejería de educación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Crea una tabla con las 10 competencias específicas de Matemáticas y sus 69 criterios de evaluación asociados. Usa los códigos oficiales (p.ej., CEMAT.2.3). Hoja de cálculo recomendada para filtrar y ordenar.</t>
+  </si>
+  <si>
+    <t>Agrupa los criterios por bloques (Sentido numérico, Álgebra, Geometría, etc.) para ver la relación con los saberes. Así evitarás duplicidades.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Identifica qué criterios son esenciales (por su peso en la competencia matemática) y decide qué instrumentos de evaluación usarás: problemas, proyectos, pruebas escritas, observación (rúbrica). A cada criterio asígnale uno o dos instrumentos principales.</t>
+  </si>
+  <si>
+    <t>En 2.º ESO, da prioridad a criterios de 'resolver problemas' y 'comunicar razonamientos' (por ejemplo, CEMAT.1 y CEMAT.5) frente a los meramente procedimentales. Usa rúbricas simples de 3 niveles.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Distribuye los 168 saberes básicos en tres trimestres, teniendo en cuenta los 5 bloques y la carga de 3 horas semanales. Procura que cada trimestre incluya al menos 3 bloques para mantener la visión global.</t>
+  </si>
+  <si>
+    <t>No repartas linealmente; deja un 15% del tiempo al final del tercer trimestre para un proyecto global y repaso. Así cubres imprevistos y atiendes a la diversidad.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>Elabora una situación de aprendizaje (SDA) por trimestre que integre varios criterios y saberes. Por ejemplo: 'Organizar una excursión escolar' (cálculo de distancias, presupuesto, escalas). Define productos, temporización, criterios evaluados y rúbrica.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la SDA tenga un contexto realista para el alumnado de 2.º ESO: relacionada con su vida cotidiana o intereses. Así fomentas la motivación y la transferencia de aprendizajes.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la vinculación de las 10 Competencias Específicas de Matemáticas con los Descriptores Operativos del Perfil de Salida (STEM, CD, CPSAA).</t>
-[...56 lines deleted...]
-    <t>No ponderes los saberes (temas), pondera los criterios. Si un criterio se repite en varias unidades, haz la media aritmética o quédate con la última observación (evaluación continua).</t>
+    <t>Con tu departamento, acuerda el peso de cada instrumento en la calificación final. Ejemplo: 30% pruebas escritas, 40% tareas competenciales (SDA, problemas), 20% proyectos, 10% observación diaria. Documenta en la programación.</t>
+  </si>
+  <si>
+    <t>No asignes más del 40% a las pruebas escritas en 2.º ESO; la LOMLOE prioriza la evaluación competencial. Incluye instrumentos variados como diarios de aprendizaje o debates matemáticos.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) para los 168 saberes y cómo recuperarás los criterios no alcanzados sin depender exclusivamente de un examen final.</t>
-[...2 lines deleted...]
-    <t>Prepara 'fichas de andamiaje' para el bloque de Geometría (Pitagoras); muchos alumnos fallan por falta de visión espacial, no por falta de competencia matemática.</t>
+    <t>Incluye medidas ordinarias (refuerzo, adaptaciones no significativas) y específicas (ACNEAE). Define plan de recuperación: pruebas específicas, entrega de tareas pendientes, proyecto extra por trimestre.</t>
+  </si>
+  <si>
+    <t>Especifica cómo se recupera cada criterio no superado, no solo la nota global. Por ejemplo, 'el alumno volverá a resolver un problema similar para el criterio CEMAT.1.2'. Esto tranquiliza a la inspección.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar representaciones matemáticas (dibujos, tablas, esquemas, diagramas y algunas expresiones simbólicas sencillas...) que ayuden en la búsqueda de estrategias de resolución de</t>
   </si>
   <si>
     <t>Señalar las condiciones que requiere la solución de un problema, teniendo en cuenta el contexto en el que se plantea y el tipo de número y las herramientas de resolución con los qu</t>
   </si>
   <si>
-    <t>Investigar conjeturas basadas en el razonamiento mate mático, utilizando la visualización, materiales manipulativos y digitales y las posibilidades del lenguaje algebraico y gráfic</t>
+    <t>Investigar conjeturas basadas en el razonamiento matemático, utilizando la visualización, materiales manipulativos y digitales y las posibilidades del lenguaje algebraico y gráfico</t>
   </si>
   <si>
     <t>Reconocer las relaciones entre los conocimientos (arit méticos, algebraicos y geométricos) y las experiencias ma temáticas tales como identificar patrones o fomentar una mirada mat</t>
   </si>
   <si>
-    <t>Reforzar las conexiones entre los campos de la Matemá tica (Algebra, Geometría...) interactuando con materiales manipulables, asistentes matemáticos y otros recursos digitales, des</t>
+    <t>Reforzar las conexiones entre los campos de la Matemática (Algebra, Geometría...) interactuando con materiales manipulables, asistentes matemáticos y otros recursos digitales, desa</t>
   </si>
   <si>
     <t>Establecer conexiones entre el mundo real y las matemáticas usando los procesos inherentes a la investigación científica y matemática: medir, clasificar, representar, inferir, pred</t>
   </si>
   <si>
     <t>Representar conceptos, procedimientos y resultados básicos mediante herramientas verbales, gráficas o simbóli cas, para visualizar ideas y estructurar procesos matemáticos, valoran</t>
   </si>
   <si>
     <t>Comunicar información utilizando el lenguaje matemático apropiado (oralmente y por escrito) y describiendo y explicando los razonamientos, procedimientos y conclusiones de una mane</t>
   </si>
   <si>
     <t>Colaborar activamente y construir relaciones en el tra bajo en equipos heterogéneos, comunicándose de manera efectiva, tomando decisiones y juicios informados, y eliminando todo ti</t>
   </si>
   <si>
-    <t>Participar en el reparto de tareas que deban desarro llarse en equipo, favoreciendo la inclusión sin ningún tipo de discriminación, la escucha activa, asumiendo el rol asignado y r</t>
+    <t>Participar en el reparto de tareas que deban desarrollarse en equipo, favoreciendo la inclusión sin ningún tipo de discriminación, la escucha activa, asumiendo el rol asignado y re</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -2444,51 +2771,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>98</v>
+        <v>204</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2530,504 +2857,490 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>456</v>
+        <v>572</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>346</v>
+        <v>462</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>457</v>
+        <v>573</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>458</v>
+        <v>574</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>459</v>
+        <v>575</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>460</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5" t="s">
-        <v>462</v>
+        <v>577</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>460</v>
-[...3 lines deleted...]
-      </c>
+        <v>578</v>
+      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5" t="s">
-        <v>464</v>
+        <v>579</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>465</v>
+        <v>580</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>466</v>
+        <v>581</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>467</v>
+        <v>582</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>468</v>
+        <v>583</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>469</v>
+        <v>584</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>470</v>
+        <v>585</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>471</v>
-[...3 lines deleted...]
-      </c>
+        <v>586</v>
+      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5" t="s">
-        <v>473</v>
+        <v>587</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>474</v>
+        <v>588</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>475</v>
+        <v>589</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>476</v>
+        <v>590</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>477</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5" t="s">
-        <v>479</v>
+        <v>592</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>480</v>
-[...3 lines deleted...]
-      </c>
+        <v>593</v>
+      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5" t="s">
-        <v>482</v>
+        <v>594</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5" t="s">
-        <v>485</v>
+        <v>596</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>486</v>
-[...3 lines deleted...]
-      </c>
+        <v>597</v>
+      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5" t="s">
-        <v>488</v>
+        <v>598</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>489</v>
+        <v>599</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>490</v>
+        <v>600</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>491</v>
+        <v>601</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>492</v>
+        <v>602</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>493</v>
+        <v>603</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>494</v>
+        <v>604</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>495</v>
+        <v>605</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>496</v>
+        <v>606</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>497</v>
+        <v>607</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>498</v>
+        <v>608</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>499</v>
+        <v>609</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>500</v>
+        <v>610</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>501</v>
+        <v>607</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>502</v>
+        <v>611</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>503</v>
+        <v>612</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>504</v>
+        <v>613</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>505</v>
+        <v>607</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>506</v>
+        <v>614</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>507</v>
+        <v>615</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>508</v>
+        <v>616</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>505</v>
+        <v>617</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>509</v>
+        <v>618</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>510</v>
+        <v>619</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>511</v>
+        <v>620</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>512</v>
+        <v>617</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>513</v>
+        <v>621</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>514</v>
+        <v>622</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>515</v>
+        <v>623</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>497</v>
+        <v>624</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>516</v>
+        <v>625</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>517</v>
+        <v>626</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>518</v>
+        <v>627</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>501</v>
+        <v>607</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>519</v>
+        <v>628</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>520</v>
+        <v>629</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>521</v>
+        <v>630</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>522</v>
+        <v>631</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>523</v>
+        <v>632</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>524</v>
+        <v>633</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>525</v>
+        <v>634</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D3" s="7">
         <v>6.25</v>
       </c>
       <c r="E3" s="7">
         <v>6.25</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>526</v>
+        <v>635</v>
       </c>
       <c r="D4" s="7">
         <v>6.25</v>
       </c>
       <c r="E4" s="7">
         <v>6.25</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>122</v>
       </c>
       <c r="D5" s="7">
         <v>6.25</v>
       </c>
       <c r="E5" s="7">
         <v>6.25</v>
       </c>
@@ -3055,487 +3368,487 @@
       <c r="A7" s="5">
         <v>2.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>527</v>
+        <v>636</v>
       </c>
       <c r="D8" s="7">
         <v>10.0</v>
       </c>
       <c r="E8" s="7">
         <v>10.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="D9" s="7">
         <v>5.0</v>
       </c>
       <c r="E9" s="7">
         <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D10" s="7">
         <v>5.0</v>
       </c>
       <c r="E10" s="7">
         <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>528</v>
+        <v>637</v>
       </c>
       <c r="D11" s="7">
         <v>5.0</v>
       </c>
       <c r="E11" s="7">
         <v>5.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.1</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="D12" s="7">
         <v>7.5</v>
       </c>
       <c r="E12" s="7">
         <v>7.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4.2</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D13" s="7">
         <v>7.5</v>
       </c>
       <c r="E13" s="7">
         <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>529</v>
+        <v>638</v>
       </c>
       <c r="D14" s="7">
         <v>5.0</v>
       </c>
       <c r="E14" s="7">
         <v>5.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>5.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>530</v>
+        <v>639</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
       <c r="E15" s="7">
         <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>5.3</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D16" s="7">
         <v>5.0</v>
       </c>
       <c r="E16" s="7">
         <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>531</v>
+        <v>640</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>6.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="D18" s="7">
         <v>5.0</v>
       </c>
       <c r="E18" s="7">
         <v>5.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>6.3</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="D19" s="7">
         <v>5.0</v>
       </c>
       <c r="E19" s="7">
         <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>7.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>532</v>
+        <v>641</v>
       </c>
       <c r="D20" s="7">
         <v>7.5</v>
       </c>
       <c r="E20" s="7">
         <v>7.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>7.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="D21" s="7">
         <v>7.5</v>
       </c>
       <c r="E21" s="7">
         <v>7.5</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>8.1</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>533</v>
+        <v>642</v>
       </c>
       <c r="D22" s="7">
         <v>7.5</v>
       </c>
       <c r="E22" s="7">
         <v>7.5</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>8.2</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="D23" s="7">
         <v>7.5</v>
       </c>
       <c r="E23" s="7">
         <v>7.5</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>9.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="D24" s="7">
         <v>5.0</v>
       </c>
       <c r="E24" s="7">
         <v>5.0</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>9.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="D25" s="7">
         <v>5.0</v>
       </c>
       <c r="E25" s="7">
         <v>5.0</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>9.3</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="D26" s="7">
         <v>5.0</v>
       </c>
       <c r="E26" s="7">
         <v>5.0</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>10.1</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>534</v>
+        <v>643</v>
       </c>
       <c r="D27" s="7">
         <v>7.5</v>
       </c>
       <c r="E27" s="7">
         <v>7.5</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>10.2</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>535</v>
+        <v>644</v>
       </c>
       <c r="D28" s="7">
         <v>7.5</v>
       </c>
       <c r="E28" s="7">
         <v>7.5</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
-        <v>536</v>
+        <v>645</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <f>SUM(E3:E28)</f>
         <v>165</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>537</v>
+        <v>646</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" s="6" t="s">
-        <v>538</v>
+        <v>647</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>539</v>
+        <v>648</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>1.4</v>
       </c>
       <c r="G1" s="6">
         <v>2.1</v>
       </c>
       <c r="H1" s="6">
         <v>2.2</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
@@ -3572,1132 +3885,1132 @@
       <c r="U1" s="6">
         <v>7.2</v>
       </c>
       <c r="V1" s="6">
         <v>8.1</v>
       </c>
       <c r="W1" s="6">
         <v>8.2</v>
       </c>
       <c r="X1" s="6">
         <v>9.1</v>
       </c>
       <c r="Y1" s="6">
         <v>9.2</v>
       </c>
       <c r="Z1" s="6">
         <v>9.3</v>
       </c>
       <c r="AA1" s="6">
         <v>10.1</v>
       </c>
       <c r="AB1" s="6">
         <v>10.2</v>
       </c>
       <c r="AC1" s="6" t="s">
-        <v>540</v>
+        <v>649</v>
       </c>
       <c r="AD1" s="6" t="s">
-        <v>525</v>
+        <v>634</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" s="5" t="s">
-        <v>541</v>
+        <v>650</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AB2),"")</f>
         <v/>
       </c>
       <c r="AD2" s="5"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" s="5" t="s">
-        <v>542</v>
+        <v>651</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AB3),"")</f>
         <v/>
       </c>
       <c r="AD3" s="5"/>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" s="5" t="s">
-        <v>543</v>
+        <v>652</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AB4),"")</f>
         <v/>
       </c>
       <c r="AD4" s="5"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" s="5" t="s">
-        <v>544</v>
+        <v>653</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AB5),"")</f>
         <v/>
       </c>
       <c r="AD5" s="5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" s="5" t="s">
-        <v>545</v>
+        <v>654</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AB6),"")</f>
         <v/>
       </c>
       <c r="AD6" s="5"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="5" t="s">
-        <v>546</v>
+        <v>655</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AB7),"")</f>
         <v/>
       </c>
       <c r="AD7" s="5"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="5" t="s">
-        <v>547</v>
+        <v>656</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AB8),"")</f>
         <v/>
       </c>
       <c r="AD8" s="5"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" s="5" t="s">
-        <v>548</v>
+        <v>657</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AB9),"")</f>
         <v/>
       </c>
       <c r="AD9" s="5"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" s="5" t="s">
-        <v>549</v>
+        <v>658</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AB10),"")</f>
         <v/>
       </c>
       <c r="AD10" s="5"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" s="5" t="s">
-        <v>550</v>
+        <v>659</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AB11),"")</f>
         <v/>
       </c>
       <c r="AD11" s="5"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="5" t="s">
-        <v>551</v>
+        <v>660</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AB12),"")</f>
         <v/>
       </c>
       <c r="AD12" s="5"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" s="5" t="s">
-        <v>552</v>
+        <v>661</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AB13),"")</f>
         <v/>
       </c>
       <c r="AD13" s="5"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" s="5" t="s">
-        <v>553</v>
+        <v>662</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AB14),"")</f>
         <v/>
       </c>
       <c r="AD14" s="5"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" s="5" t="s">
-        <v>554</v>
+        <v>663</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AB15),"")</f>
         <v/>
       </c>
       <c r="AD15" s="5"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="5" t="s">
-        <v>555</v>
+        <v>664</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AB16),"")</f>
         <v/>
       </c>
       <c r="AD16" s="5"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="5" t="s">
-        <v>556</v>
+        <v>665</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AB17),"")</f>
         <v/>
       </c>
       <c r="AD17" s="5"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="5" t="s">
-        <v>557</v>
+        <v>666</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AB18),"")</f>
         <v/>
       </c>
       <c r="AD18" s="5"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="5" t="s">
-        <v>558</v>
+        <v>667</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AB19),"")</f>
         <v/>
       </c>
       <c r="AD19" s="5"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="5" t="s">
-        <v>559</v>
+        <v>668</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AB20),"")</f>
         <v/>
       </c>
       <c r="AD20" s="5"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="5" t="s">
-        <v>560</v>
+        <v>669</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AB21),"")</f>
         <v/>
       </c>
       <c r="AD21" s="5"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="5" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AB22),"")</f>
         <v/>
       </c>
       <c r="AD22" s="5"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="5" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AB23),"")</f>
         <v/>
       </c>
       <c r="AD23" s="5"/>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="5" t="s">
-        <v>563</v>
+        <v>672</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AB24),"")</f>
         <v/>
       </c>
       <c r="AD24" s="5"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="5" t="s">
-        <v>564</v>
+        <v>673</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AB25),"")</f>
         <v/>
       </c>
       <c r="AD25" s="5"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="5" t="s">
-        <v>565</v>
+        <v>674</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AB26),"")</f>
         <v/>
       </c>
       <c r="AD26" s="5"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="5" t="s">
-        <v>566</v>
+        <v>675</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AB27),"")</f>
         <v/>
       </c>
       <c r="AD27" s="5"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="5" t="s">
-        <v>567</v>
+        <v>676</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AB28),"")</f>
         <v/>
       </c>
       <c r="AD28" s="5"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="5" t="s">
-        <v>568</v>
+        <v>677</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AB29),"")</f>
         <v/>
       </c>
       <c r="AD29" s="5"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="5" t="s">
-        <v>569</v>
+        <v>678</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AB30),"")</f>
         <v/>
       </c>
       <c r="AD30" s="5"/>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="5" t="s">
-        <v>570</v>
+        <v>679</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -7592,4024 +7905,6058 @@
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
         <v>130</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>2.1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="E6" s="5"/>
-[...1 lines deleted...]
-      <c r="G6" s="5"/>
+      <c r="E6" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>113</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>136</v>
+      </c>
       <c r="K6" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>2.2</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="K7" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>3.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="K8" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="K9" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>3.3</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="K10" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>4.1</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="K11" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>4.2</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="K12" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>5.1</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="K13" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>5.2</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="K14" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>5.3</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
         <v>130</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>6.1</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="K16" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>6.2</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="E17" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="F17" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="F17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="K17" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>6.3</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="K18" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>7.1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="G19" s="5"/>
+        <v>200</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="H19" s="5" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-      <c r="J19" s="5"/>
+        <v>126</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>205</v>
+      </c>
       <c r="K19" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>7.2</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="K20" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>8.1</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="K21" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>8.2</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="K22" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>9.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="K23" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>9.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="K24" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5">
         <v>9.3</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
         <v>130</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5">
         <v>10.1</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D26" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="H26" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="E26" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I26" s="5" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="K26" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5">
         <v>10.2</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="K27" s="7">
         <v>3.85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I99"/>
+  <dimension ref="A1:I205"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I99"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C21" s="5">
         <v>20</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C22" s="5">
         <v>21</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C23" s="5">
         <v>22</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C24" s="5">
         <v>23</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C25" s="5">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C26" s="5">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C27" s="5">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C28" s="5">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C29" s="5">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C30" s="5">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C31" s="5">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C32" s="5">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C33" s="5">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C34" s="5">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C35" s="5">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C36" s="5">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C37" s="5">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C38" s="5">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C39" s="5">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C40" s="5">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C41" s="5">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C42" s="5">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C43" s="5">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C44" s="5">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C45" s="5">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C46" s="5">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C47" s="5">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C48" s="5">
-        <v>2</v>
+        <v>47</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C49" s="5">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C50" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C51" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C52" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C53" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C54" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C55" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C56" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C57" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C58" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C59" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C60" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C61" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C62" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C63" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C64" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C65" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C66" s="5">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C67" s="5">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C68" s="5">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C69" s="5">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C70" s="5">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C71" s="5">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C72" s="5">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C73" s="5">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C74" s="5">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C75" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C76" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C77" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C78" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C79" s="5">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C80" s="5">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C81" s="5">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C82" s="5">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C83" s="5">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C84" s="5">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C85" s="5">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>330</v>
+        <v>340</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C86" s="5">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C87" s="5">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C88" s="5">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C89" s="5">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C90" s="5">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C91" s="5">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C92" s="5">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C93" s="5">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C94" s="5">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C95" s="5">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C96" s="5">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C97" s="5">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C98" s="5">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C99" s="5">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C100" s="5">
+        <v>5</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E100" s="5"/>
+      <c r="F100" s="5"/>
+      <c r="G100" s="5"/>
+      <c r="H100" s="5"/>
+      <c r="I100" s="5"/>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C101" s="5">
+        <v>6</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="E101" s="5"/>
+      <c r="F101" s="5"/>
+      <c r="G101" s="5"/>
+      <c r="H101" s="5"/>
+      <c r="I101" s="5"/>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C102" s="5">
+        <v>7</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E102" s="5"/>
+      <c r="F102" s="5"/>
+      <c r="G102" s="5"/>
+      <c r="H102" s="5"/>
+      <c r="I102" s="5"/>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C103" s="5">
+        <v>8</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="E103" s="5"/>
+      <c r="F103" s="5"/>
+      <c r="G103" s="5"/>
+      <c r="H103" s="5"/>
+      <c r="I103" s="5"/>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C104" s="5">
+        <v>9</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="E104" s="5"/>
+      <c r="F104" s="5"/>
+      <c r="G104" s="5"/>
+      <c r="H104" s="5"/>
+      <c r="I104" s="5"/>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C105" s="5">
+        <v>10</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="E105" s="5"/>
+      <c r="F105" s="5"/>
+      <c r="G105" s="5"/>
+      <c r="H105" s="5"/>
+      <c r="I105" s="5"/>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C106" s="5">
+        <v>11</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="E106" s="5"/>
+      <c r="F106" s="5"/>
+      <c r="G106" s="5"/>
+      <c r="H106" s="5"/>
+      <c r="I106" s="5"/>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C107" s="5">
+        <v>12</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="E107" s="5"/>
+      <c r="F107" s="5"/>
+      <c r="G107" s="5"/>
+      <c r="H107" s="5"/>
+      <c r="I107" s="5"/>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C108" s="5">
+        <v>13</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="E108" s="5"/>
+      <c r="F108" s="5"/>
+      <c r="G108" s="5"/>
+      <c r="H108" s="5"/>
+      <c r="I108" s="5"/>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C109" s="5">
+        <v>14</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="E109" s="5"/>
+      <c r="F109" s="5"/>
+      <c r="G109" s="5"/>
+      <c r="H109" s="5"/>
+      <c r="I109" s="5"/>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C110" s="5">
+        <v>15</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="E110" s="5"/>
+      <c r="F110" s="5"/>
+      <c r="G110" s="5"/>
+      <c r="H110" s="5"/>
+      <c r="I110" s="5"/>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C111" s="5">
+        <v>16</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="E111" s="5"/>
+      <c r="F111" s="5"/>
+      <c r="G111" s="5"/>
+      <c r="H111" s="5"/>
+      <c r="I111" s="5"/>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C112" s="5">
+        <v>17</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="E112" s="5"/>
+      <c r="F112" s="5"/>
+      <c r="G112" s="5"/>
+      <c r="H112" s="5"/>
+      <c r="I112" s="5"/>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C113" s="5">
+        <v>18</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="E113" s="5"/>
+      <c r="F113" s="5"/>
+      <c r="G113" s="5"/>
+      <c r="H113" s="5"/>
+      <c r="I113" s="5"/>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C114" s="5">
+        <v>19</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="E114" s="5"/>
+      <c r="F114" s="5"/>
+      <c r="G114" s="5"/>
+      <c r="H114" s="5"/>
+      <c r="I114" s="5"/>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C115" s="5">
+        <v>20</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="E115" s="5"/>
+      <c r="F115" s="5"/>
+      <c r="G115" s="5"/>
+      <c r="H115" s="5"/>
+      <c r="I115" s="5"/>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C116" s="5">
+        <v>21</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="E116" s="5"/>
+      <c r="F116" s="5"/>
+      <c r="G116" s="5"/>
+      <c r="H116" s="5"/>
+      <c r="I116" s="5"/>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C117" s="5">
+        <v>22</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E117" s="5"/>
+      <c r="F117" s="5"/>
+      <c r="G117" s="5"/>
+      <c r="H117" s="5"/>
+      <c r="I117" s="5"/>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C118" s="5">
+        <v>23</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="E118" s="5"/>
+      <c r="F118" s="5"/>
+      <c r="G118" s="5"/>
+      <c r="H118" s="5"/>
+      <c r="I118" s="5"/>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C119" s="5">
+        <v>24</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="E119" s="5"/>
+      <c r="F119" s="5"/>
+      <c r="G119" s="5"/>
+      <c r="H119" s="5"/>
+      <c r="I119" s="5"/>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C120" s="5">
+        <v>25</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="E120" s="5"/>
+      <c r="F120" s="5"/>
+      <c r="G120" s="5"/>
+      <c r="H120" s="5"/>
+      <c r="I120" s="5"/>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C121" s="5">
+        <v>26</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="5"/>
+      <c r="F121" s="5"/>
+      <c r="G121" s="5"/>
+      <c r="H121" s="5"/>
+      <c r="I121" s="5"/>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C122" s="5">
+        <v>27</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E122" s="5"/>
+      <c r="F122" s="5"/>
+      <c r="G122" s="5"/>
+      <c r="H122" s="5"/>
+      <c r="I122" s="5"/>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C123" s="5">
+        <v>28</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="E123" s="5"/>
+      <c r="F123" s="5"/>
+      <c r="G123" s="5"/>
+      <c r="H123" s="5"/>
+      <c r="I123" s="5"/>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C124" s="5">
+        <v>29</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="E124" s="5"/>
+      <c r="F124" s="5"/>
+      <c r="G124" s="5"/>
+      <c r="H124" s="5"/>
+      <c r="I124" s="5"/>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C125" s="5">
+        <v>30</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="E125" s="5"/>
+      <c r="F125" s="5"/>
+      <c r="G125" s="5"/>
+      <c r="H125" s="5"/>
+      <c r="I125" s="5"/>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C126" s="5">
+        <v>31</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="E126" s="5"/>
+      <c r="F126" s="5"/>
+      <c r="G126" s="5"/>
+      <c r="H126" s="5"/>
+      <c r="I126" s="5"/>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C127" s="5">
+        <v>32</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="E127" s="5"/>
+      <c r="F127" s="5"/>
+      <c r="G127" s="5"/>
+      <c r="H127" s="5"/>
+      <c r="I127" s="5"/>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C128" s="5">
+        <v>33</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="E128" s="5"/>
+      <c r="F128" s="5"/>
+      <c r="G128" s="5"/>
+      <c r="H128" s="5"/>
+      <c r="I128" s="5"/>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C129" s="5">
+        <v>34</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="E129" s="5"/>
+      <c r="F129" s="5"/>
+      <c r="G129" s="5"/>
+      <c r="H129" s="5"/>
+      <c r="I129" s="5"/>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C130" s="5">
+        <v>35</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="E130" s="5"/>
+      <c r="F130" s="5"/>
+      <c r="G130" s="5"/>
+      <c r="H130" s="5"/>
+      <c r="I130" s="5"/>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C131" s="5">
+        <v>36</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="E131" s="5"/>
+      <c r="F131" s="5"/>
+      <c r="G131" s="5"/>
+      <c r="H131" s="5"/>
+      <c r="I131" s="5"/>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C132" s="5">
+        <v>37</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="E132" s="5"/>
+      <c r="F132" s="5"/>
+      <c r="G132" s="5"/>
+      <c r="H132" s="5"/>
+      <c r="I132" s="5"/>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C133" s="5">
+        <v>38</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="E133" s="5"/>
+      <c r="F133" s="5"/>
+      <c r="G133" s="5"/>
+      <c r="H133" s="5"/>
+      <c r="I133" s="5"/>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C134" s="5">
+        <v>39</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="E134" s="5"/>
+      <c r="F134" s="5"/>
+      <c r="G134" s="5"/>
+      <c r="H134" s="5"/>
+      <c r="I134" s="5"/>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C135" s="5">
+        <v>40</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="E135" s="5"/>
+      <c r="F135" s="5"/>
+      <c r="G135" s="5"/>
+      <c r="H135" s="5"/>
+      <c r="I135" s="5"/>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C136" s="5">
+        <v>41</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="E136" s="5"/>
+      <c r="F136" s="5"/>
+      <c r="G136" s="5"/>
+      <c r="H136" s="5"/>
+      <c r="I136" s="5"/>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C137" s="5">
+        <v>42</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="E137" s="5"/>
+      <c r="F137" s="5"/>
+      <c r="G137" s="5"/>
+      <c r="H137" s="5"/>
+      <c r="I137" s="5"/>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C138" s="5">
+        <v>43</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="E138" s="5"/>
+      <c r="F138" s="5"/>
+      <c r="G138" s="5"/>
+      <c r="H138" s="5"/>
+      <c r="I138" s="5"/>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C139" s="5">
+        <v>44</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="E139" s="5"/>
+      <c r="F139" s="5"/>
+      <c r="G139" s="5"/>
+      <c r="H139" s="5"/>
+      <c r="I139" s="5"/>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C140" s="5">
+        <v>45</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="E140" s="5"/>
+      <c r="F140" s="5"/>
+      <c r="G140" s="5"/>
+      <c r="H140" s="5"/>
+      <c r="I140" s="5"/>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C141" s="5">
+        <v>46</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="E141" s="5"/>
+      <c r="F141" s="5"/>
+      <c r="G141" s="5"/>
+      <c r="H141" s="5"/>
+      <c r="I141" s="5"/>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C142" s="5">
+        <v>47</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="E142" s="5"/>
+      <c r="F142" s="5"/>
+      <c r="G142" s="5"/>
+      <c r="H142" s="5"/>
+      <c r="I142" s="5"/>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C143" s="5">
+        <v>48</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="E143" s="5"/>
+      <c r="F143" s="5"/>
+      <c r="G143" s="5"/>
+      <c r="H143" s="5"/>
+      <c r="I143" s="5"/>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C144" s="5">
+        <v>49</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="5"/>
+      <c r="F144" s="5"/>
+      <c r="G144" s="5"/>
+      <c r="H144" s="5"/>
+      <c r="I144" s="5"/>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C145" s="5">
+        <v>1</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="E145" s="5"/>
+      <c r="F145" s="5"/>
+      <c r="G145" s="5"/>
+      <c r="H145" s="5"/>
+      <c r="I145" s="5"/>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C146" s="5">
+        <v>2</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="E146" s="5"/>
+      <c r="F146" s="5"/>
+      <c r="G146" s="5"/>
+      <c r="H146" s="5"/>
+      <c r="I146" s="5"/>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C147" s="5">
+        <v>3</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="E147" s="5"/>
+      <c r="F147" s="5"/>
+      <c r="G147" s="5"/>
+      <c r="H147" s="5"/>
+      <c r="I147" s="5"/>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C148" s="5">
+        <v>4</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="E148" s="5"/>
+      <c r="F148" s="5"/>
+      <c r="G148" s="5"/>
+      <c r="H148" s="5"/>
+      <c r="I148" s="5"/>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C149" s="5">
+        <v>5</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="E149" s="5"/>
+      <c r="F149" s="5"/>
+      <c r="G149" s="5"/>
+      <c r="H149" s="5"/>
+      <c r="I149" s="5"/>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C150" s="5">
+        <v>6</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="E150" s="5"/>
+      <c r="F150" s="5"/>
+      <c r="G150" s="5"/>
+      <c r="H150" s="5"/>
+      <c r="I150" s="5"/>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C151" s="5">
+        <v>7</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="E151" s="5"/>
+      <c r="F151" s="5"/>
+      <c r="G151" s="5"/>
+      <c r="H151" s="5"/>
+      <c r="I151" s="5"/>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C152" s="5">
+        <v>8</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="E152" s="5"/>
+      <c r="F152" s="5"/>
+      <c r="G152" s="5"/>
+      <c r="H152" s="5"/>
+      <c r="I152" s="5"/>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C153" s="5">
+        <v>9</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E153" s="5"/>
+      <c r="F153" s="5"/>
+      <c r="G153" s="5"/>
+      <c r="H153" s="5"/>
+      <c r="I153" s="5"/>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C154" s="5">
+        <v>10</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="E154" s="5"/>
+      <c r="F154" s="5"/>
+      <c r="G154" s="5"/>
+      <c r="H154" s="5"/>
+      <c r="I154" s="5"/>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C155" s="5">
+        <v>11</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="E155" s="5"/>
+      <c r="F155" s="5"/>
+      <c r="G155" s="5"/>
+      <c r="H155" s="5"/>
+      <c r="I155" s="5"/>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C156" s="5">
+        <v>12</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="E156" s="5"/>
+      <c r="F156" s="5"/>
+      <c r="G156" s="5"/>
+      <c r="H156" s="5"/>
+      <c r="I156" s="5"/>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C157" s="5">
+        <v>13</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="E157" s="5"/>
+      <c r="F157" s="5"/>
+      <c r="G157" s="5"/>
+      <c r="H157" s="5"/>
+      <c r="I157" s="5"/>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C158" s="5">
+        <v>14</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="E158" s="5"/>
+      <c r="F158" s="5"/>
+      <c r="G158" s="5"/>
+      <c r="H158" s="5"/>
+      <c r="I158" s="5"/>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C159" s="5">
+        <v>15</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="E159" s="5"/>
+      <c r="F159" s="5"/>
+      <c r="G159" s="5"/>
+      <c r="H159" s="5"/>
+      <c r="I159" s="5"/>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B160" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C160" s="5">
+        <v>16</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="E160" s="5"/>
+      <c r="F160" s="5"/>
+      <c r="G160" s="5"/>
+      <c r="H160" s="5"/>
+      <c r="I160" s="5"/>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C161" s="5">
+        <v>17</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="E161" s="5"/>
+      <c r="F161" s="5"/>
+      <c r="G161" s="5"/>
+      <c r="H161" s="5"/>
+      <c r="I161" s="5"/>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C162" s="5">
+        <v>18</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="E162" s="5"/>
+      <c r="F162" s="5"/>
+      <c r="G162" s="5"/>
+      <c r="H162" s="5"/>
+      <c r="I162" s="5"/>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C163" s="5">
+        <v>19</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="E163" s="5"/>
+      <c r="F163" s="5"/>
+      <c r="G163" s="5"/>
+      <c r="H163" s="5"/>
+      <c r="I163" s="5"/>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B164" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C164" s="5">
+        <v>20</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="E164" s="5"/>
+      <c r="F164" s="5"/>
+      <c r="G164" s="5"/>
+      <c r="H164" s="5"/>
+      <c r="I164" s="5"/>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B165" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C165" s="5">
+        <v>21</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="E165" s="5"/>
+      <c r="F165" s="5"/>
+      <c r="G165" s="5"/>
+      <c r="H165" s="5"/>
+      <c r="I165" s="5"/>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B166" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C166" s="5">
+        <v>22</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="E166" s="5"/>
+      <c r="F166" s="5"/>
+      <c r="G166" s="5"/>
+      <c r="H166" s="5"/>
+      <c r="I166" s="5"/>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B167" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C167" s="5">
+        <v>23</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="E167" s="5"/>
+      <c r="F167" s="5"/>
+      <c r="G167" s="5"/>
+      <c r="H167" s="5"/>
+      <c r="I167" s="5"/>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C168" s="5">
+        <v>24</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="E168" s="5"/>
+      <c r="F168" s="5"/>
+      <c r="G168" s="5"/>
+      <c r="H168" s="5"/>
+      <c r="I168" s="5"/>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C169" s="5">
+        <v>25</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="E169" s="5"/>
+      <c r="F169" s="5"/>
+      <c r="G169" s="5"/>
+      <c r="H169" s="5"/>
+      <c r="I169" s="5"/>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B170" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C170" s="5">
+        <v>26</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="E170" s="5"/>
+      <c r="F170" s="5"/>
+      <c r="G170" s="5"/>
+      <c r="H170" s="5"/>
+      <c r="I170" s="5"/>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C171" s="5">
+        <v>27</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="E171" s="5"/>
+      <c r="F171" s="5"/>
+      <c r="G171" s="5"/>
+      <c r="H171" s="5"/>
+      <c r="I171" s="5"/>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C172" s="5">
+        <v>28</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="E172" s="5"/>
+      <c r="F172" s="5"/>
+      <c r="G172" s="5"/>
+      <c r="H172" s="5"/>
+      <c r="I172" s="5"/>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C173" s="5">
+        <v>29</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="E173" s="5"/>
+      <c r="F173" s="5"/>
+      <c r="G173" s="5"/>
+      <c r="H173" s="5"/>
+      <c r="I173" s="5"/>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B174" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C174" s="5">
+        <v>30</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="E174" s="5"/>
+      <c r="F174" s="5"/>
+      <c r="G174" s="5"/>
+      <c r="H174" s="5"/>
+      <c r="I174" s="5"/>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C175" s="5">
+        <v>31</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="E175" s="5"/>
+      <c r="F175" s="5"/>
+      <c r="G175" s="5"/>
+      <c r="H175" s="5"/>
+      <c r="I175" s="5"/>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C176" s="5">
+        <v>32</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="E176" s="5"/>
+      <c r="F176" s="5"/>
+      <c r="G176" s="5"/>
+      <c r="H176" s="5"/>
+      <c r="I176" s="5"/>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C177" s="5">
+        <v>33</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="E177" s="5"/>
+      <c r="F177" s="5"/>
+      <c r="G177" s="5"/>
+      <c r="H177" s="5"/>
+      <c r="I177" s="5"/>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C178" s="5">
+        <v>34</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="E178" s="5"/>
+      <c r="F178" s="5"/>
+      <c r="G178" s="5"/>
+      <c r="H178" s="5"/>
+      <c r="I178" s="5"/>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C179" s="5">
+        <v>35</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="E179" s="5"/>
+      <c r="F179" s="5"/>
+      <c r="G179" s="5"/>
+      <c r="H179" s="5"/>
+      <c r="I179" s="5"/>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C180" s="5">
+        <v>36</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="E180" s="5"/>
+      <c r="F180" s="5"/>
+      <c r="G180" s="5"/>
+      <c r="H180" s="5"/>
+      <c r="I180" s="5"/>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C181" s="5">
+        <v>37</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="E181" s="5"/>
+      <c r="F181" s="5"/>
+      <c r="G181" s="5"/>
+      <c r="H181" s="5"/>
+      <c r="I181" s="5"/>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C182" s="5">
+        <v>38</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="E182" s="5"/>
+      <c r="F182" s="5"/>
+      <c r="G182" s="5"/>
+      <c r="H182" s="5"/>
+      <c r="I182" s="5"/>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C183" s="5">
+        <v>39</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="E183" s="5"/>
+      <c r="F183" s="5"/>
+      <c r="G183" s="5"/>
+      <c r="H183" s="5"/>
+      <c r="I183" s="5"/>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B184" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C184" s="5">
+        <v>40</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="E184" s="5"/>
+      <c r="F184" s="5"/>
+      <c r="G184" s="5"/>
+      <c r="H184" s="5"/>
+      <c r="I184" s="5"/>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C185" s="5">
+        <v>41</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="E185" s="5"/>
+      <c r="F185" s="5"/>
+      <c r="G185" s="5"/>
+      <c r="H185" s="5"/>
+      <c r="I185" s="5"/>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C186" s="5">
+        <v>42</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="E186" s="5"/>
+      <c r="F186" s="5"/>
+      <c r="G186" s="5"/>
+      <c r="H186" s="5"/>
+      <c r="I186" s="5"/>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B187" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C187" s="5">
+        <v>43</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="E187" s="5"/>
+      <c r="F187" s="5"/>
+      <c r="G187" s="5"/>
+      <c r="H187" s="5"/>
+      <c r="I187" s="5"/>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C188" s="5">
+        <v>44</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E188" s="5"/>
+      <c r="F188" s="5"/>
+      <c r="G188" s="5"/>
+      <c r="H188" s="5"/>
+      <c r="I188" s="5"/>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C189" s="5">
+        <v>45</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="E189" s="5"/>
+      <c r="F189" s="5"/>
+      <c r="G189" s="5"/>
+      <c r="H189" s="5"/>
+      <c r="I189" s="5"/>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B190" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C190" s="5">
+        <v>46</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="E190" s="5"/>
+      <c r="F190" s="5"/>
+      <c r="G190" s="5"/>
+      <c r="H190" s="5"/>
+      <c r="I190" s="5"/>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C191" s="5">
+        <v>47</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="E191" s="5"/>
+      <c r="F191" s="5"/>
+      <c r="G191" s="5"/>
+      <c r="H191" s="5"/>
+      <c r="I191" s="5"/>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C192" s="5">
+        <v>48</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="E192" s="5"/>
+      <c r="F192" s="5"/>
+      <c r="G192" s="5"/>
+      <c r="H192" s="5"/>
+      <c r="I192" s="5"/>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C193" s="5">
+        <v>49</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="E193" s="5"/>
+      <c r="F193" s="5"/>
+      <c r="G193" s="5"/>
+      <c r="H193" s="5"/>
+      <c r="I193" s="5"/>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C194" s="5">
+        <v>50</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="E194" s="5"/>
+      <c r="F194" s="5"/>
+      <c r="G194" s="5"/>
+      <c r="H194" s="5"/>
+      <c r="I194" s="5"/>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C195" s="5">
+        <v>51</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="E195" s="5"/>
+      <c r="F195" s="5"/>
+      <c r="G195" s="5"/>
+      <c r="H195" s="5"/>
+      <c r="I195" s="5"/>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B196" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C196" s="5">
+        <v>52</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="E196" s="5"/>
+      <c r="F196" s="5"/>
+      <c r="G196" s="5"/>
+      <c r="H196" s="5"/>
+      <c r="I196" s="5"/>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C197" s="5">
+        <v>53</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="E197" s="5"/>
+      <c r="F197" s="5"/>
+      <c r="G197" s="5"/>
+      <c r="H197" s="5"/>
+      <c r="I197" s="5"/>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B198" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C198" s="5">
+        <v>54</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="E198" s="5"/>
+      <c r="F198" s="5"/>
+      <c r="G198" s="5"/>
+      <c r="H198" s="5"/>
+      <c r="I198" s="5"/>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B199" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C199" s="5">
+        <v>55</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="E199" s="5"/>
+      <c r="F199" s="5"/>
+      <c r="G199" s="5"/>
+      <c r="H199" s="5"/>
+      <c r="I199" s="5"/>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B200" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C200" s="5">
+        <v>56</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="E200" s="5"/>
+      <c r="F200" s="5"/>
+      <c r="G200" s="5"/>
+      <c r="H200" s="5"/>
+      <c r="I200" s="5"/>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B201" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C201" s="5">
+        <v>57</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="E201" s="5"/>
+      <c r="F201" s="5"/>
+      <c r="G201" s="5"/>
+      <c r="H201" s="5"/>
+      <c r="I201" s="5"/>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C202" s="5">
+        <v>58</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="E202" s="5"/>
+      <c r="F202" s="5"/>
+      <c r="G202" s="5"/>
+      <c r="H202" s="5"/>
+      <c r="I202" s="5"/>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C203" s="5">
+        <v>59</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="E203" s="5"/>
+      <c r="F203" s="5"/>
+      <c r="G203" s="5"/>
+      <c r="H203" s="5"/>
+      <c r="I203" s="5"/>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B204" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C204" s="5">
+        <v>60</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="E204" s="5"/>
+      <c r="F204" s="5"/>
+      <c r="G204" s="5"/>
+      <c r="H204" s="5"/>
+      <c r="I204" s="5"/>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B205" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C205" s="5">
+        <v>61</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="E205" s="5"/>
+      <c r="F205" s="5"/>
+      <c r="G205" s="5"/>
+      <c r="H205" s="5"/>
+      <c r="I205" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>345</v>
+        <v>461</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>346</v>
+        <v>462</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>347</v>
+        <v>463</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>348</v>
+        <v>464</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>349</v>
+        <v>465</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>350</v>
+        <v>466</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>351</v>
+        <v>467</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>365</v>
+        <v>481</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>366</v>
+        <v>482</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>367</v>
+        <v>483</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>369</v>
+        <v>485</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>370</v>
+        <v>486</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>371</v>
+        <v>487</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>372</v>
+        <v>488</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>373</v>
+        <v>489</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>374</v>
+        <v>490</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>375</v>
+        <v>491</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>376</v>
+        <v>492</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>377</v>
+        <v>493</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>378</v>
+        <v>494</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>379</v>
+        <v>495</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>380</v>
+        <v>496</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>381</v>
+        <v>497</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>382</v>
+        <v>498</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>383</v>
+        <v>499</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>384</v>
+        <v>500</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>385</v>
+        <v>501</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>386</v>
+        <v>502</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>387</v>
+        <v>503</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>388</v>
+        <v>504</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>389</v>
+        <v>505</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>390</v>
+        <v>506</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>391</v>
+        <v>507</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>392</v>
+        <v>508</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>393</v>
+        <v>509</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>394</v>
+        <v>510</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>395</v>
+        <v>511</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>396</v>
+        <v>512</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>397</v>
+        <v>513</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>398</v>
+        <v>514</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>399</v>
+        <v>515</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>400</v>
+        <v>516</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>401</v>
+        <v>517</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>402</v>
+        <v>518</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>403</v>
+        <v>519</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>404</v>
+        <v>520</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>405</v>
+        <v>521</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>407</v>
+        <v>523</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>346</v>
+        <v>462</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>408</v>
+        <v>524</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>409</v>
+        <v>525</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>412</v>
+        <v>528</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>415</v>
+        <v>531</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>418</v>
+        <v>534</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>419</v>
+        <v>535</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>420</v>
+        <v>536</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>421</v>
+        <v>537</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>422</v>
+        <v>538</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>423</v>
+        <v>539</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>424</v>
+        <v>540</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>425</v>
+        <v>541</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>412</v>
+        <v>528</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>426</v>
+        <v>542</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>415</v>
+        <v>531</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>427</v>
+        <v>543</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>418</v>
+        <v>534</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>428</v>
+        <v>544</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>412</v>
+        <v>528</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>429</v>
+        <v>545</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>415</v>
+        <v>531</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>430</v>
+        <v>546</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>418</v>
+        <v>534</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>431</v>
+        <v>547</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>412</v>
+        <v>528</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>432</v>
+        <v>548</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>415</v>
+        <v>531</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>433</v>
+        <v>549</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>418</v>
+        <v>534</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>434</v>
+        <v>550</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>435</v>
+        <v>551</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>436</v>
+        <v>552</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>437</v>
+        <v>553</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>438</v>
+        <v>554</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>439</v>
+        <v>555</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>440</v>
+        <v>556</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>412</v>
+        <v>528</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>441</v>
+        <v>557</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>415</v>
+        <v>531</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>442</v>
+        <v>558</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>418</v>
+        <v>534</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>443</v>
+        <v>559</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>412</v>
+        <v>528</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>444</v>
+        <v>560</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>415</v>
+        <v>531</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>445</v>
+        <v>561</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>418</v>
+        <v>534</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>446</v>
+        <v>562</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>447</v>
+        <v>563</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>448</v>
+        <v>564</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>449</v>
+        <v>565</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>450</v>
+        <v>566</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>451</v>
+        <v>567</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>452</v>
+        <v>568</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>412</v>
+        <v>528</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>453</v>
+        <v>569</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>415</v>
+        <v>531</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>454</v>
+        <v>570</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>418</v>
+        <v>534</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>455</v>
+        <v>571</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>