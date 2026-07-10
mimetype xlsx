--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="500">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="499">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Movimientos culturales y artisticos</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:34</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; el currículo de Movimientos Culturales y Artísticos aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Movimientos culturales y artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen los 5 criterios de evaluación y los saberes del BOE.</t>
   </si>
@@ -918,272 +918,261 @@
 • Diseño industrial y artes decorativas.
 • Medios electrónicos, informáticos y digitales en el arte. Videoarte.
 • Instalaciones. Del arte ambiente al arte inmersivo e interactivo.
 • Narrativas seriales en el audiovisual del siglo XXI.
 • Narrativa multiverso y videojuegos.</t>
   </si>
   <si>
     <t>2.4: Desarrollar proyectos de investigación individuales o colectivos.
 3.3: Debatir sobre diferentes propuestas culturales y artísticas, intercambiando opiniones.
 4.1: Argumentar la influencia y aportaciones que los nuevos lenguajes y tecnologías han incorporado.
 5.1: Explorar diferentes manifestaciones culturales y artísticas actuales con interés y respeto.</t>
   </si>
   <si>
     <t>CE.MCA.5: La práctica artística como medio de comunicación de ideas y sentimientos.</t>
   </si>
   <si>
     <t>Proyecto final de investigación, presentaciones orales sobre narrativas en videojuegos y ensayos críticos sobre el impacto de la tecnología en la estética actual.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Crea tu blog de arte: del museo a la red</t>
+    <t>Resuena el muro</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Analiza, interpreta y difunde los movimientos culturales y artísticos desde las vanguardias hasta hoy, conectándolos con el contexto aragonés</t>
+    <t>Podcast sobre arte urbano en Zaragoza</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta situación de aprendizaje se desarrolla en 2.º de Bachillerato en Aragón, con 3 horas semanales. El alumnado tiene acceso a dispositivos digitales y al aula de informática. Se busca que comprendan el arte como fenómeno social y comunicativo, vinculándolo con su entorno.</t>
+    <t>El Ayuntamiento de Zaragoza ha lanzado un plan de revitalización de barrios a través del arte, y pide a jóvenes creadores un diagnóstico sonoro sobre el impacto del arte urbano en la ciudad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un blog colaborativo que analice y difunda movimientos culturales y artísticos desde las vanguardias hasta la actualidad, destacando su relación con el entorno aragonés y su compromiso social, y publicarlo para la comunidad educativa.</t>
+    <t>Investigar, analizar y producir un podcast de 15-20 minutos que explique la evolución, los lenguajes y el compromiso social del arte urbano en Zaragoza, y que proponga una intervención mural en un lugar concreto del barrio o el instituto.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos digitales y conexión a internet
-[...5 lines deleted...]
-• Artículos y vídeos sobre arte aragonés contemporáneo (Ej. 'Arte en Zaragoza: del Grupo Pórtico al arte urbano')</t>
+• Dispositivos con acceso a internet y editor de audio (Audacity, Anchor, Spreaker)
+• Grabadora de sonido (móvil)
+• Guía de análisis de arte urbano
+• Ejemplos de murales de Zaragoza (recopilación fotográfica)
+• Plantilla de guion para podcast</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores cívicos y sociales: respeto por la diversidad cultural, conciencia ecológica (a través de saberes como arte y sostenibilidad), uso crítico de las TIC. Se fomenta la competencia digital, la comunicación lingüística y el trabajo en equipo.</t>
+    <t>Educación para la ciudadanía (compromiso social del arte, participación ciudadana); Competencia digital (edición de audio).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento y se realiza una lluvia de ideas sobre el arte urbano en Zaragoza. Se visualizan ejemplos (fotos, vídeos) y se formula la pregunta guía. Cada equipo elige un barrio o espacio concreto.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y primeras hipótesis.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>Talleres sobre lenguajes del arte urbano, contexto histórico, y metodología de investigación (entrevista, análisis de fuentes). Se analizan casos de otros lugares para extraer conceptos.</t>
+  </si>
+  <si>
+    <t>Ficha técnica de un mural analizado en clase.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: visita virtual a murales seleccionados (Google Maps, webs) o salida real si es posible. Los equipos recopilan información, toman notas y realizan entrevistas simuladas o reales a un artista local (vía videollamada).</t>
+  </si>
+  <si>
+    <t>Notas de campo y transcripción de entrevista.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un blog de arte. Visionado de ejemplos de blogs culturales. Lluvia de ideas sobre movimientos artísticos conocidos y su presencia en Aragón. Formación de equipos (3-4 alumnos) y asignación de roles (redactor, editor, diseñador, investigador).</t>
-[...32 lines deleted...]
-    <t>Blog publicado con las entradas completas.</t>
+    <t>Grabación y edición del podcast. Los equipos usan herramientas digitales (Audacity, Anchor). Se asigna la tarea de montaje y efectos sonoros. Se revisa el guion final.</t>
+  </si>
+  <si>
+    <t>Archivo de audio y guion definitivo.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación mediante rúbrica (con criterios de contenido, creatividad, claridad, trabajo en equipo). Reflexión individual sobre el aprendizaje (¿qué he aprendido sobre el arte y su relación con la sociedad? ¿cómo ha sido el trabajo en equipo?). Puesta en común.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión individual.</t>
+    <t>Audición de los podcasts en clase (o envío a la audiencia real si es posible). Coevaluación con rúbrica y autoevaluación. Debate sobre los aprendizajes y propuestas de mejora.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión escrita individual.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Pintan bien los datos?</t>
-[...8 lines deleted...]
-    <t>Realizar un estudio basado en datos (encuestas, conteo de obras, análisis de redes sociales y entrevistas) que evalúe si el arte urbano contribuye a la revitalización de los barrios zaragozanos, y presentar los resultados a la concejalía de cultura del Ayuntamiento de Zaragoza.</t>
+    <t>Midiendo el pulso del arte urbano</t>
+  </si>
+  <si>
+    <t>Investigación sobre el impacto cultural y social de un mural en la comunidad</t>
+  </si>
+  <si>
+    <t>El ayuntamiento de nuestra localidad ha recibido críticas sobre la falta de inversión en arte público. Para tomar decisiones basadas en datos, la concejalía de cultura nos encarga un estudio que evalúe el impacto real de un mural representativo en el barrio, utilizando encuestas a la ciudadanía.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta ciudadana que recoja datos sobre el conocimiento, la valoración y el impacto social y económico de un mural urbano; analizar los datos y elaborar un informe con recomendaciones para la concejalía de cultura.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...41 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación, acta del debate, notas del docente basadas en rúbrica de presentación e informe.</t>
+• Cámara o móvil para fotografiar mural
+• Plantilla de encuesta en Google Forms o papel
+• Hoja de cálculo (Excel, Sheets)
+• Herramienta para infografía (Canva, Genially)
+• Fichas de contexto artístico (libros de texto, web de la DGA)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación cultural, toma de decisiones basada en datos), tratamiento de la información y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la concejalía de cultura. El alumnado visita o visualiza varios murales locales y elige uno como objeto de estudio. Se formula la pregunta guía y se acota el reto: diseñar una encuesta que mida el impacto cultural y social.</t>
+  </si>
+  <si>
+    <t>Elección del mural justificada en cuaderno.</t>
+  </si>
+  <si>
+    <t>Taller sobre diseño de encuestas: tipos de preguntas, muestreo, sesgos. Estudio del movimiento Street Art y su evolución desde las vanguardias. El alumnado investiga en fuentes fiables el contexto del mural elegido.</t>
+  </si>
+  <si>
+    <t>Ejercicios de diseño de preguntas y listado de fuentes consultadas.</t>
+  </si>
+  <si>
+    <t>El alumnado recoge datos: aplica la encuesta a transeúntes (físicamente o mediante versión digital) y procesa las respuestas en una hoja de cálculo. Calcula frecuencias, medias y elabora gráficos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe (texto argumentativo con datos) y una infografía interactiva (Canva, Genially). Preparan la presentación oral para la concejalía simulada.</t>
+  </si>
+  <si>
+    <t>Informe e infografía terminados.</t>
+  </si>
+  <si>
+    <t>Defensa oral ante el resto de grupos actuando como concejalía. Coevaluación con rúbrica. Autoevaluación individual. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Artivismo en el Pirineo: una intervención comunitaria</t>
-[...8 lines deleted...]
-    <t>Diseñar y presentar una propuesta de intervención artística comunitaria, viable y contextualizada, que dé respuesta a una necesidad social o cultural detectada en un espacio concreto del barrio (plaza, calle, solar abandonado) utilizando referentes de movimientos artísticos desde las vanguardias hasta la actualidad.</t>
+    <t>Transforma tu barrio</t>
+  </si>
+  <si>
+    <t>Intervención artística para el cambio social</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos del barrio ha solicitado al instituto propuestas artísticas para revitalizar un espacio público degradado y fomentar la cohesión social. El alumnado deberá investigar problemas sociales del entorno y diseñar una intervención artística efímera que dé respuesta a uno de ellos.</t>
+  </si>
+  <si>
+    <t>Diseñar y prototipar (a escala o virtual) una intervención artística efímera en un espacio público del barrio, que aborde un problema social identificado, y presentar la propuesta a la asociación de vecinos para su posible implementación.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Guía del proyecto (plantilla de dossier y rúbricas)
-[...40 lines deleted...]
-    <t>Diario de aprendizaje, autoevaluación, acta del debate.</t>
+• Fotografías e información del barrio (Google Maps, visitas previas)
+• Ejemplos de arte social aragonés (web del Gobierno de Aragón, rutas de murales)
+• Material de modelado (cartón, plastilina, pintura) o software de modelado 3D (Tinkercad)
+• Plantilla de dossier y rúbrica de evaluación
+• Acceso a internet para búsqueda de referentes</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación, compromiso social), educación para la sostenibilidad (materiales, impacto ambiental), fomento de la creatividad y el espíritu crítico.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud de la asociación de vecinos (real o simulada). Se visualizan ejemplos de arte social aragonés y se realiza una lluvia de ideas sobre problemas del barrio. Se forman equipos y cada uno elige un problema a abordar.</t>
+  </si>
+  <si>
+    <t>Reflexión inicial individual y lista de problemas priorizados por equipo.</t>
+  </si>
+  <si>
+    <t>Se estudian movimientos artísticos con compromiso social (vanguardias, muralismo mexicano, arte público contemporáneo) y se analizan ejemplos aragoneses (murales de la Ruta del Mural en Zaragoza, intervenciones en Huesca). Se abordan los lenguajes y códigos de estas obras.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis comparativo de dos obras de arte social (una aragonesa y otra internacional).</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan la intervención: definen el espacio concreto (fotografían el lugar), el concepto artístico, los materiales (priorizando sostenibilidad) y el mensaje. Crean un boceto y una maqueta a escala o un prototipo digital (Tinkercad, SketchUp).</t>
+  </si>
+  <si>
+    <t>Bocetos y justificación conceptual de la intervención.</t>
+  </si>
+  <si>
+    <t>Finalizan la maqueta y redactan el dossier completo (explicación, referentes, análisis de impacto, presupuesto). Preparan la presentación oral (5 minutos por equipo) para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Maqueta definitiva y dossier completo.</t>
+  </si>
+  <si>
+    <t>Presentación de las propuestas ante la asociación de vecinos (o un representante). Debate posterior donde se contrastan ideas y se ofrecen sugerencias. Coevaluación mediante rúbrica y autoevaluación individual. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y reflexión personal escrita.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer galerías virtuales interactivas con obras de vanguardias y contemporáneas, incluyendo textos, audios explicativos y vídeos de contexto histórico.
@@ -2345,539 +2334,539 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>207</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>376</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>395</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>279</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>170</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>285</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>426</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>429</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>433</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>434</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>437</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>440</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>441</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>444</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>447</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>451</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>452</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
@@ -2905,69 +2894,69 @@
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D7" s="9">
         <v>5.0</v>
       </c>
       <c r="E7" s="9">
         <v>5.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D8" s="9">
         <v>5.0</v>
       </c>
       <c r="E8" s="9">
         <v>5.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.4</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D9" s="9">
         <v>5.0</v>
       </c>
       <c r="E9" s="9">
         <v>5.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
@@ -2977,1026 +2966,1026 @@
       <c r="A11" s="7">
         <v>3.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D11" s="9">
         <v>6.67</v>
       </c>
       <c r="E11" s="9">
         <v>6.67</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.3</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D13" s="9">
         <v>8.33</v>
       </c>
       <c r="E13" s="9">
         <v>8.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D14" s="9">
         <v>8.33</v>
       </c>
       <c r="E14" s="9">
         <v>8.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D15" s="9">
         <v>8.33</v>
       </c>
       <c r="E15" s="9">
         <v>8.33</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D16" s="9">
         <v>10.0</v>
       </c>
       <c r="E16" s="9">
         <v>10.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="D17" s="9">
         <v>10.0</v>
       </c>
       <c r="E17" s="9">
         <v>10.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>105.010000000000005</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>2.4</v>
       </c>
       <c r="J1" s="8">
         <v>3.1</v>
       </c>
       <c r="K1" s="8">
         <v>3.2</v>
       </c>
       <c r="L1" s="8">
         <v>3.3</v>
       </c>
       <c r="M1" s="8">
         <v>4.1</v>
       </c>
       <c r="N1" s="8">
         <v>4.2</v>
       </c>
       <c r="O1" s="8">
         <v>4.3</v>
       </c>
       <c r="P1" s="8">
         <v>5.1</v>
       </c>
       <c r="Q1" s="8">
         <v>5.2</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -7560,102 +7549,102 @@
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>289</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>292</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>273</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>306</v>
@@ -7711,119 +7700,119 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>284</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>285</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>313</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>317</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>319</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>321</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>273</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>323</v>
@@ -7879,125 +7868,125 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>284</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>285</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C36" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="D36" s="7" t="s">
         <v>330</v>
       </c>
-      <c r="D36" s="7" t="s">
+      <c r="E36" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>330</v>
+        <v>288</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8006,278 +7995,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>207</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>340</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>344</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>347</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>350</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>360</v>
-      </c>
-[...7 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>364</v>
-      </c>
-[...7 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>