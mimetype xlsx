--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:34</t>
+    <t>01/09/2026 15:14</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; el currículo de Movimientos Culturales y Artísticos aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Movimientos culturales y artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen los 5 criterios de evaluación y los saberes del BOE.</t>
   </si>