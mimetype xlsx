--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 21:08</t>
+    <t>10/07/2026 22:41</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid realiza una transposición prácticamente literal del currículo estatal para esta materia, manteniendo la estructura, competencias y criterios del RD 243/2022 sin añadir contenidos específicos ni modificar el enfoque pedagógico original.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Movimientos culturales y artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, el resto de las competencias específicas (1 a 4) y la totalidad de los criterios de evaluación analizados mantienen la redacción exacta del Real Decreto estatal.</t>
   </si>
@@ -1064,263 +1064,269 @@
 • Exhibiciones y talleres.
 • Festivales de cine, música o danza.
 • Estrategias de marketing urbano asociadas al turismo cultural.</t>
   </si>
   <si>
     <t>2.2: Explicar la repercusión y el compromiso social del arte
 2.3: Analizar la importancia de la diversidad cultural y de la libre expresión
 4.1: Argumentar la influencia y aportaciones que los nuevos lenguajes y tecnologías han tenido
 4.2: Explorar, explicar y valorar la repercusión social y económica
 4.3: Identificar una variedad de ámbitos y espacios en los que se desarrolla la práctica
 5.2: Explicar algunas de las repercusiones sociales y económicas de la cultura</t>
   </si>
   <si>
     <t>CE.4: Analizar la evolución del arte y la cultura en la historia reciente y sus ámbitos</t>
   </si>
   <si>
     <t>Proyecto final de gestión cultural, análisis de narrativas en videojuegos y examen final integrador sobre el mercado y espacios del arte.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Vanguardias en Red: El Manifiesto del Siglo XXI</t>
+    <t>La vanguardia en Madrid: haz sonar el legado</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un video-ensayo crítico sobre la herencia de las vanguardias en la cultura visual madrileña contemporánea</t>
+    <t>Producción de un podcast sobre movimientos artísticos en la capital</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el contexto de una sociedad saturada de imágenes, el alumnado de 2.º de Bachillerato de Madrid explorará cómo las rupturas estéticas de principios del siglo XX (vanguardias) siguen vivas en las expresiones culturales actuales de su ciudad, desde el arte urbano de Lavapiés hasta las propuestas del Matadero Madrid o el Museo Reina Sofía.</t>
+    <t>El Museo Reina Sofía busca ampliar su oferta digital para público joven con un podcast que explore la presencia de las vanguardias en Madrid. Se encarga a nuestro centro un episodio piloto que analice un movimiento artístico (surrealismo, abstracción, arte de acción…) y su vínculo con la ciudad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo han transformado las vanguardias históricas nuestra forma de entender el arte hoy y de qué manera sus códigos siguen presentes en la cultura digital y urbana de Madrid?</t>
+    <t>Investigar un movimiento artístico de vanguardia con presencia significativa en Madrid, analizar sus lenguajes y su compromiso social, y producir un episodio de podcast de 10-15 minutos dirigido a jóvenes visitantes del museo, que conecte la obra con el contexto madrileño.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o cámaras
-[...3 lines deleted...]
-• Repositorios de música libre de derechos</t>
+• Carta simulada del Museo Reina Sofía (doc editable)
+• Listado de movimientos artísticos con obras clave
+• Guías de análisis de lenguaje visual (imprimibles)
+• Plantilla de guion de podcast
+• Software gratuito de edición de audio (Audacity)
+• Ordenadores con auriculares y micrófonos
+• Acceso a la colección digital del Museo Reina Sofía</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Fomento del espíritu crítico, alfabetización informacional, respeto por el patrimonio cultural y competencia digital.</t>
+    <t>Educación patrimonial, competencia digital (creación de contenido), conciencia y expresiones culturales.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Dinámica de 'Visual Thinking' comparando un cuadro dadaísta con un meme actual. Presentación del reto: convertirnos en 'art-tubers' para explicar la vigencia de las vanguardias en Madrid. Formación de equipos por intereses temáticos.</t>
-[...2 lines deleted...]
-    <t>Muro digital (Padlet) con las primeras conexiones encontradas entre pasado y presente.</t>
+    <t>Se presenta el encargo del Museo Reina Sofía (carta simulada). Se proyectan fragmentos de podcasts artísticos y se debate: ¿qué hace que un podcast sobre arte sea atractivo para jóvenes? Se formula la pregunta guía y se forman equipos de 3-4 personas. Cada equipo elige un movimiento de una lista (surrealismo, expresionismo abstracto, arte pop, arte de acción, street art).</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con ideas iniciales y elección del movimiento.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Investigación dirigida sobre los manifiestos de las vanguardias y su ruptura con el canon. Análisis de cómo el arte africano o primitivo influyó en la modernidad. Clase magistral invertida (flipped classroom) sobre los códigos visuales de la ruptura.</t>
-[...2 lines deleted...]
-    <t>Mapa conceptual sobre los rasgos distintivos de dos movimientos de vanguardia elegidos.</t>
+    <t>Sesión 1: Taller sobre lenguajes artísticos: análisis de obras representativas de los movimientos disponibles (se usan láminas, presentaciones y recorridos virtuales por el Reina Sofía). Sesión 2: Estudio del contexto histórico y social de las vanguardias, con especial atención a la escena madrileña (exilio, movida). Se entregan guiones de análisis y plantillas para recoger información.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis completadas por cada equipo sobre una obra representativa de su movimiento.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Búsqueda de referentes en el Madrid actual. Los alumnos deben localizar ejemplos de 'herencia vanguardista' en la arquitectura, el diseño, la moda o el arte urbano madrileño. Redacción del guion literario y técnico del video-ensayo.</t>
-[...2 lines deleted...]
-    <t>Guion del video-ensayo con bibliografía y fuentes visuales citadas.</t>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Sesión 1: Investigación autónoma en fuentes fiables (páginas del museo, artículos de prensa, documentales). Cada equipo elabora un mapa conceptual del movimiento y su huella en Madrid. Sesión 2: Redacción colaborativa del guion del podcast (estructura: introducción, análisis de lenguaje, contexto social, legado en Madrid, cierre). Sesión 3: Revisión por pares y corrección con rúbrica de guion. Se graba una lectura en ensayo.</t>
+  </si>
+  <si>
+    <t>Guion completo del podcast (versión final) con anotaciones de fuentes.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de vídeo finalizado y publicado.</t>
+    <t>Sesión 1: Grabación del podcast en estudio o con dispositivos móviles (se edita con software libre como Audacity). Sesión 2: Montaje final (añadir música, efectos, ajustar volumen). Se exporta el archivo y se prepara una carátula digital.</t>
+  </si>
+  <si>
+    <t>Archivo de audio editado (MP3) y carátula.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Gala de visionado 'Vanguardia-Madrid'. Evaluación por pares mediante rúbrica digital. Debate final sobre la responsabilidad del artista en la sociedad actual y la importancia de la libertad de expresión.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación cumplimentada.</t>
+    <t>Audición de los episodios en clase. Coevaluación mediante una rúbrica (cada equipo evalúa a otro). Autoevaluación individual con diana de aprendizaje. Se recogen los niveles de logro de cada criterio (1-4) por equipo.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y dianas de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Métricas de la Creatividad: El Mapa del Arte en Madrid</t>
-[...8 lines deleted...]
-    <t>¿Cómo influyen los movimientos artísticos actuales en la identidad social de Madrid y por qué existe una brecha entre la creación de vanguardia y el público joven?</t>
+    <t>Mide el pulso de tu barrio</t>
+  </si>
+  <si>
+    <t>Investigación social sobre arte urbano y cohesión en Lavapiés</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid ha abierto una convocatoria de presupuestos participativos para proyectos culturales. El distrito Centro, y en concreto el barrio de Lavapiés, es un hervidero de arte urbano y diversidad cultural. Sin embargo, no hay un estudio sistemático que evalúe cómo los vecinos y visitantes perciben estas manifestaciones artísticas y su impacto en la comunidad.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar una investigación social con datos primarios (encuestas y entrevistas) sobre la percepción del arte urbano en Lavapiés, analizar los resultados y elaborar un informe con propuestas concretas para la concejalía de cultura del distrito.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Plataformas de encuestas digitales (Google Forms/Typeform)
-[...35 lines deleted...]
-    <t>Rúbrica de coevaluación y diario de aprendizaje final.</t>
+• Cámara de fotos o móvil
+• Tablets u ordenadores con hoja de cálculo
+• Plantillas de encuesta y consentimiento informado
+• Acceso a Google Forms o similar
+• Mapas del barrio de Lavapiés
+• Vídeos documentales sobre arte urbano
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación, debate sobre libertad de expresión y censura en el espacio público); Competencia digital (tratamiento de datos, presentaciones).</t>
+  </si>
+  <si>
+    <t>Se presenta la convocatoria del Ayuntamiento. Visionado de un breve documental sobre arte urbano en Lavapiés. Lluvia de ideas sobre lo que ya saben y lo que necesitan saber. Se formula la pregunta guía y se acota el barrio objeto de estudio.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y mapa conceptual del reto.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: a) historia del arte urbano (de las vanguardias al graffiti; b) metodología de investigación social (diseño de encuestas, entrevistas, observación; c) análisis de lenguajes visuales. Lectura de textos y análisis de ejemplos de Lavapiés.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de análisis de una obra y borrador de encuesta.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: 1 sesión para recoger datos en el barrio (encuestas a transeúntes y comerciantes, fotografías de obras). 2 sesiones para procesar datos (volcado en hoja de cálculo, codificación de respuestas abiertas, elaboración de gráficos). Análisis cualitativo de entrevistas.</t>
+  </si>
+  <si>
+    <t>Base de datos con respuestas y galería fotográfica de obras analizadas.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe (estructura: introducción, metodología, resultados, discusión, propuestas). Diseñan una presentación multimedia (Canva/PowerPoint) para la audiencia real. Ensayan la defensa.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación digital.</t>
+  </si>
+  <si>
+    <t>Presentación de los informes ante la clase simulando la audiencia real. Coevaluación entre equipos usando rúbrica. Autoevaluación individual y grupal. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Asalto Creativo: El Arte Toma la Calle</t>
-[...8 lines deleted...]
-    <t>¿Cómo puede una intervención artística efímera transformar la percepción de un espacio público en nuestro barrio y fomentar el diálogo social?</t>
+    <t>Reinterpreta el Barrio: un happening por la memoria colectiva</t>
+  </si>
+  <si>
+    <t>Performance y documentación de una intervención artística en Lavapiés</t>
+  </si>
+  <si>
+    <t>El barrio de Lavapiés, en Madrid, es un espacio de gran diversidad cultural y fuerte identidad vecinal, pero sufre un proceso de gentrificación que transforma su tejido social. El alumnado, como parte de la comunidad educativa, investigará estos cambios y creará una performance que invite a la reflexión.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar una intervención artística (performance o happening) en un espacio público del barrio que dialogue con su identidad y cambios, documentarla en vídeo y presentarla a la comunidad vecinal.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Espacios públicos del barrio o patio del centro.
-[...36 lines deleted...]
-    <t>Cuestionario de reflexión crítica y rúbrica de evaluación final.</t>
+• Material de papelería (cartulinas, rotuladores)
+• Cámara de vídeo o móvil
+• Ordenadores con editor de vídeo sencillo (ej. Canva, Clipchamp)
+• Impresora para folletos
+• Artículos sobre Lavapiés y artistas de performance
+• Conexión a internet</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación, convivencia), patrimonio cultural, competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación vecinal: crear una performance que refleje la identidad cambiante de Lavapiés. Se proyectan ejemplos de performances en espacios públicos (como las de Esther Ferrer o acciones en el Museo Reina Sofía). Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial (anotaciones en cuaderno de equipo).</t>
+  </si>
+  <si>
+    <t>Estudio de los movimientos artísticos contemporáneos (Happening, Performance, Fluxus, Arte acción) y análisis de la transformación del barrio: lectura de artículos, visita virtual a Lavapiés con Google Maps, reseña de un artista local. Se trabajan los códigos de la performance y la memoria oral.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de una performance y resumen de la historia del barrio.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña su intervención: define objetivo, acciones, espacio, materiales, y guión. Realizan un storyboard del vídeo. Se realiza un borrador del folleto con justificaciones. Se gestionan permisos simulados o reales según acuerde el centro.</t>
+  </si>
+  <si>
+    <t>Storyboard y guion de la performance; primer borrador del folleto.</t>
+  </si>
+  <si>
+    <t>Ejecución de la performance en el aula o, si es posible, en el espacio público cercano (ej. patio o plaza). Grabación en vídeo. Edición del vídeo-documental. Elaboración final del folleto tríptico. Ensayo de la presentación.</t>
+  </si>
+  <si>
+    <t>Vídeo-documental editado y folleto final impreso.</t>
+  </si>
+  <si>
+    <t>Proyección de los vídeos y presentación de los folletos. Participación de la asociación vecinal (virtual o presencial). Coevaluación y autoevaluación mediante rúbrica. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer galerías virtuales interactivas con obras de vanguardias y contemporáneas, incluyendo textos, audios explicativos y vídeos de contexto histórico.
 • Facilitar mapas conceptuales multimedia que relacionen movimientos artísticos con hitos históricos, permitiendo explorar cronologías y conexiones.
 • Proporcionar acceso a manifiestos y críticas de arte originales en formato textual y audio para analizar el discurso de cada movimiento.</t>
   </si>
@@ -8352,68 +8358,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>331</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>333</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>343</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>344</v>
       </c>
     </row>
@@ -8503,85 +8509,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>327</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>331</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>361</v>
       </c>
     </row>
@@ -8702,54 +8708,54 @@
         <v>372</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>373</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>375</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>378</v>
       </c>
     </row>