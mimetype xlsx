--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:41</t>
+    <t>01/09/2026 15:13</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid realiza una transposición prácticamente literal del currículo estatal para esta materia, manteniendo la estructura, competencias y criterios del RD 243/2022 sin añadir contenidos específicos ni modificar el enfoque pedagógico original.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Movimientos culturales y artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, el resto de las competencias específicas (1 a 4) y la totalidad de los criterios de evaluación analizados mantienen la redacción exacta del Real Decreto estatal.</t>
   </si>