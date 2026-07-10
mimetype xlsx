--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="481">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="480">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Musica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 al no tener decreto propio publicado para Música en 1.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el texto del Real Decreto 217/2022.</t>
   </si>
@@ -880,269 +880,261 @@
 • A.6. Mitos, estereotipos y roles de género transmitidos a través de la música y la danza. Papel del hombre y de la mujer en la historia de la música. Mujeres en la música occidental. Análisis crítico de textos de canciones.
 • A.7. Herramientas digitales para la recepción musical. Diferentes formatos de audio. La reproducción musical online. Sensibilización para el consumo de música.
 • B.6. Proyectos musicales y audiovisuales. Empleo de la voz, el cuerpo y los instrumentos musicales. Empleo de los medios y las aplicaciones tecnológicas.
 • B.7. Herramientas digitales para la creación musical. Secuenciadores, editores de partituras y aplicaciones informáticas.
 • C.4. Músicas populares y urbanas. Análisis básico (ritmo, instrumentos, voz, estructura, textura). Algunos ejemplos representativos.</t>
   </si>
   <si>
     <t>4.1: Planificar y desarrollar, con creatividad, propuestas artísticomusicales, tanto individuales como colectivas.
 4.2: Participar activamente en la planificación y en la ejecución de propuestas artístico-musicales colaborativas.
 2.2: Expresar ideas, sentimientos y emociones en actividades pautadas de improvisación.</t>
   </si>
   <si>
     <t>CE.MU.4: Crear propuestas artístico-musicales empleando herramientas tecnológicas.
 CE.MU.1: Analizar críticamente el contexto social de la música.</t>
   </si>
   <si>
     <t>Evaluación del proyecto final (producto audiovisual), debates sobre roles de género y destreza en el uso de software musical.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Graba tu podcast musical!</t>
+    <t>Desvela la melodía aragonesa</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>La jota aragonesa: sonido, partitura y contexto</t>
+    <t>Un videopodcast para redescubrir el patrimonio musical de tu tierra</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º ESO en un centro de Zaragoza. Se parte de su conocimiento previo de la jota aragonesa como tradición local, pero se profundiza en sus elementos musicales, su notación y su función cultural. El centro dispone de aula de informática con micrófonos y software de edición de audio básico (Audacity).</t>
+    <t>El Ayuntamiento de Calatayud ha lanzado una campaña de difusión del patrimonio musical local a través de medios digitales, y pide al instituto que colabore creando contenidos atractivos para jóvenes.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar un episodio de podcast (3-5 minutos) que analice una pieza de jota aragonesa (p.ej., 'La jota de la Dolores'), explique su estructura musical mediante lectura de partitura, interprete un fragmento vocal o instrumental, y narre su contexto histórico-social, para ser publicado en la radio escolar o en el blog del departamento.</t>
+    <t>Investigar, analizar, ensayar y grabar un videopodcast en el que se interprete una pieza tradicional aragonesa y se explique su origen, función social y características musicales, con el fin de difundir el patrimonio local entre el público juvenil.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Audacity (software de edición de audio), micrófonos, auriculares
-[...4 lines deleted...]
-• Fichas de trabajo: análisis sonoro, guion de podcast, rúbrica de evaluación</t>
+• Partitura simplificada de la 'Jota de la Tierra' (Ateca)
+• Plantilla de guion de videopodcast
+• Dispositivos móviles o tabletas para grabar y editar (aplicación gratuita como CapCut o Kinemaster)
+• Instrumentos del aula: flauta, xilófonos, percusión
+• Padlet para lluvia de ideas
+• Rúbrica de evaluación impresa o digital</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (grabación, edición, publicación); competencia social y cívica (trabajo en equipo, valoración del patrimonio cultural aragonés); competencia en comunicación lingüística (expresión oral y escrita en guion).</t>
+    <t>Educación patrimonial, competencia digital (creación de contenido audiovisual), trabajo en equipo y habilidades comunicativas.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Escucha de una jota aragonesa (ej. 'Jota de la Dolores' o 'Jota de Tío Chindas'). Diálogo abierto: ¿Qué sabéis de la jota? ¿Dónde la habéis oído? Presentación del reto: crear un podcast que analice, interprete y contextualice una jota. Se forman grupos de 4-5 alumnos. Se reparten roles (guionista, locutor, editor, músico). Se muestra un podcast de ejemplo (de otra temática).</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en pizarra, preguntas orales, elección de la jota base.</t>
+    <t>Se presenta el encargo del Ayuntamiento y se activan conocimientos previos sobre música tradicional aragonesa. El alumnado escucha un fragmento de la 'Jota de la Tierra' y debate qué necesitarían saber para explicarla a otros jóvenes. Se forman equipos y se acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en padlet o pizarra.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Ficha con análisis de cualidades del sonido, ejercicios de lectura rítmica, resumen contextual (individual).</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller sobre los parámetros del sonido (altura, duración, intensidad, timbre) y su representación en partitura. Lectura guiada de una partitura simplificada de la 'Jota de la Tierra'. Audición de otras jotas aragonesas para identificar rasgos comunes. Contextualización histórica y social del género.</t>
+  </si>
+  <si>
+    <t>Ficha individual con ejercicios de identificación de compás, notas y estructura.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion escrito del podcast, ensayo grabado de la interpretación (borrador).</t>
+    <t>Cada equipo analiza la 'Jota de la Tierra' (identifica compás, escala, frases, dinámica) y prepara un guion para el videopodcast. Ensayan la interpretación instrumental (flauta, xilófono, percusión) y vocal (si procede). Revisan el guion y lo ajustan.</t>
+  </si>
+  <si>
+    <t>Partitura anotada con análisis, guion escrito.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Edición final del podcast: montaje, ajuste de pistas, inserción de música de fondo (sin copyright), efectos básicos. Cada grupo exporta su archivo MP3. Se sube al blog de Música y se comparte el enlace con los compañeros de 2.º ESO. Se prepara una breve presentación oral del proceso (2 min por grupo) para la siguiente sesión.</t>
-[...2 lines deleted...]
-    <t>Podcast final editado, participación en la subida, presentación preparada.</t>
+    <t>Grabación del videopodcast: se alternan planos de la explicación (con presentador) y de la interpretación musical. Se edita el vídeo con transiciones y títulos. Se sube al canal del centro (previo permiso).</t>
+  </si>
+  <si>
+    <t>Videopodcast finalizado y compartido.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Escucha colectiva de los podcasts producidos (selección de fragmentos destacados). Coevaluación mediante rúbrica (se entrega a cada grupo para valorar el trabajo de otro). Autoevaluación individual: ¿qué he aprendido? ¿qué he aportado? Debate sobre dificultades y logros. El docente recoge los criterios evaluados (1.1, 1.2, 3.1, 3.2, 3.3, 4.1, 4.2) mediante observación y análisis del producto final y guion.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, autoevaluación escrita, nota del docente.</t>
+    <t>Visionado conjunto de los videopodcasts. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Mapa sonoro de Aragón: datos que cantan</t>
-[...8 lines deleted...]
-    <t>¿Qué datos objetivos podemos recoger sobre la música tradicional de nuestras comarcas y cómo podemos presentarlos de forma atractiva y sonora para que otros los conozcan?</t>
+    <t>¿Qué música late en nuestro instituto?</t>
+  </si>
+  <si>
+    <t>Una encuesta sobre hábitos musicales y tradición aragonesa</t>
+  </si>
+  <si>
+    <t>El Departamento de Música quiere actualizar su programación de conciertos didácticos y necesita datos reales sobre los gustos y el conocimiento de la música tradicional aragonesa por parte del alumnado. Esta SDA surge del encargo de diseñar una propuesta basada en evidencias.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre hábitos musicales y conocimiento de la música tradicional aragonesa, y elaborar un informe con recomendaciones para el departamento de música.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...4 lines deleted...]
-• Plantilla de ficha comarcal
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo para gráficas
+• Audiciones de música tradicional aragonesa (selección del profesor)
+• Ficha de análisis
 • Rúbrica de evaluación</t>
   </si>
   <si>
-    <t>Competencia digital (uso de Genially, grabación, búsqueda), competencia en conciencia y expresión cultural (música aragonesa), aprender a aprender (diario de investigación, autoevaluación), competencia social y cívica (trabajo cooperativo, valoración del patrimonio).</t>
-[...29 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y autoevaluación escrita.</t>
+    <t>Educación para la ciudadanía (participación en la vida cultural) y tratamiento de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del departamento de música: necesitan datos reales para programar conciertos. Se plantea la pregunta guía y se reflexiona sobre qué música escucha el alumnado y qué saben de la tradición aragonesa. Se forman equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: elementos de la música tradicional aragonesa (instrumentos, formas, contextos) y nociones básicas de diseño de encuestas y representación de datos. Se escuchan fragmentos de jota, rondalla y otros géneros. Se enseña a formular preguntas cerradas y abiertas.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de una pieza tradicional aragonesa y borrador de preguntas de la encuesta.</t>
+  </si>
+  <si>
+    <t>Cada equipo aplica la encuesta a una muestra del centro (al menos 20 respuestas por equipo). Luego, con ayuda de una plantilla, tabulan los datos y realizan gráficas de frecuencias. Analizan los resultados en relación con las hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Encuestas cumplimentadas, hoja de datos y gráficas.</t>
+  </si>
+  <si>
+    <t>Los equipos redactan el informe final (estructura: introducción, metodología, resultados, conclusiones y propuesta de repertorio). Preparan una presentación breve para el departamento de música. Se entrega al profesor una versión escrita.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación (diapositivas o póster).</t>
+  </si>
+  <si>
+    <t>Cada equipo expone su informe al resto (simulando la audiencia real). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. El profesor asigna niveles de logro 1-4 a cada criterio basándose en el informe y la observación.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Nuestra banda sonora compartida</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear y tocar una pieza musical colectiva que exprese nuestra identidad de grupo y la compartamos con la comunidad escolar?</t>
+    <t>Hagamos sonar el Mudéjar</t>
+  </si>
+  <si>
+    <t>Una pieza musical para nuestra residencia de mayores</t>
+  </si>
+  <si>
+    <t>El centro se encuentra en una zona con rico patrimonio mudéjar (ej. Teruel, Zaragoza). Se propone colaborar con una residencia de mayores cercana para ofrecer un pequeño concierto que alegre su día y conecte generaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar, ensayar e interpretar una pieza musical original inspirada en el arte mudéjar aragonés, ante los residentes de una residencia de mayores.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Instrumentos del aula (xilófonos, metalófonos, flautas, percusión variada)
-[...38 lines deleted...]
-    <t>Autoevaluaciones, coevaluaciones y reflexión escrita grupal.</t>
+• Imágenes del mudéjar aragonés (proyector)
+• Ejemplos de música inspirada en el mudéjar (opcional)
+• Instrumentos de aula (xilófonos, flautas, percusión)
+• Papel pautado o aplicación de edición musical (Musescore)</t>
+  </si>
+  <si>
+    <t>Educación emocional (gestión de la ansiedad escénica), conciencia patrimonial y social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la residencia de mayores. Se visualizan imágenes del mudéjar aragonés y se escucha una breve pieza inspiradora. Se formula la pregunta guía y se recogen las primeras impresiones en un diario de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Se trabajan las cualidades del sonido (altura, duración, intensidad) y la notación musical básica. Se analiza una canción tradicional aragonesa (jota) para identificar ritmo y melodía. Se practican pequeños patrones melódicos y rítmicos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de escritura melódica y rítmica.</t>
+  </si>
+  <si>
+    <t>En grupos, eligen un elemento mudéjar (motivo geométrico, arco, etc.) y diseñan una melodía y acompañamiento sencillo para la pieza final. Escriben la partitura o guión empleando grafías convencionales o alternativas.</t>
+  </si>
+  <si>
+    <t>Partitura o guión de la pieza grupal.</t>
+  </si>
+  <si>
+    <t>Se ensaya la pieza: se trabajan dinámicas, tempo y cohesión grupal. Cada grupo prepara una breve explicación sobre la inspiración mudéjar. Se realiza un ensayo general.</t>
+  </si>
+  <si>
+    <t>Observación del ensayo (registro anecdótico del docente).</t>
+  </si>
+  <si>
+    <t>Se realiza la actuación en la residencia (o se graba y envía). Posteriormente, se lleva a cabo una coevaluación y autoevaluación mediante rúbrica. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Grabación de la actuación, rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de musicogramas interactivos digitales que sincronicen el audio con iconos visuales de la instrumentación y la textura musical en tiempo real para facilitar la identificación de capas sonoras.
@@ -2259,579 +2251,579 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>204</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>362</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>365</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>378</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>384</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>387</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>390</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>272</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>278</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>420</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>423</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>434</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>435</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D6" s="9">
         <v>12.5</v>
       </c>
       <c r="E6" s="9">
         <v>12.5</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D7" s="9">
         <v>12.5</v>
       </c>
       <c r="E7" s="9">
         <v>12.5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D8" s="9">
         <v>8.33</v>
       </c>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
@@ -2841,807 +2833,807 @@
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D11" s="9">
         <v>12.5</v>
       </c>
       <c r="E11" s="9">
         <v>12.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D12" s="9">
         <v>12.5</v>
       </c>
       <c r="E12" s="9">
         <v>12.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <f>SUM(E3:E12)</f>
         <v>95</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="8" t="s">
+        <v>447</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:L2),"")</f>
         <v/>
       </c>
       <c r="N2" s="7"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:L3),"")</f>
         <v/>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:L4),"")</f>
         <v/>
       </c>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:L5),"")</f>
         <v/>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:L6),"")</f>
         <v/>
       </c>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:L7),"")</f>
         <v/>
       </c>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:L8),"")</f>
         <v/>
       </c>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:L9),"")</f>
         <v/>
       </c>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:L10),"")</f>
         <v/>
       </c>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:L11),"")</f>
         <v/>
       </c>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:L12),"")</f>
         <v/>
       </c>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:L13),"")</f>
         <v/>
       </c>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:L14),"")</f>
         <v/>
       </c>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:L15),"")</f>
         <v/>
       </c>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:L16),"")</f>
         <v/>
       </c>
       <c r="N16" s="7"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:L17),"")</f>
         <v/>
       </c>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:L18),"")</f>
         <v/>
       </c>
       <c r="N18" s="7"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:L19),"")</f>
         <v/>
       </c>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:L20),"")</f>
         <v/>
       </c>
       <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:L21),"")</f>
         <v/>
       </c>
       <c r="N21" s="7"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:L22),"")</f>
         <v/>
       </c>
       <c r="N22" s="7"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:L23),"")</f>
         <v/>
       </c>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:L24),"")</f>
         <v/>
       </c>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:L25),"")</f>
         <v/>
       </c>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:L26),"")</f>
         <v/>
       </c>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:L27),"")</f>
         <v/>
       </c>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:L28),"")</f>
         <v/>
       </c>
       <c r="N28" s="7"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:L29),"")</f>
         <v/>
       </c>
       <c r="N29" s="7"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:L30),"")</f>
         <v/>
       </c>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:L31),"")</f>
         <v/>
       </c>
       <c r="N31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="300">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
@@ -7043,427 +7035,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>286</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>289</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>292</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>274</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>278</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>278</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7472,236 +7464,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>204</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>333</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>336</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>340</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>346</v>
-      </c>
-[...7 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>340</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="7" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>350</v>
-      </c>
-[...7 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>340</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>