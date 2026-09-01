--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 al no tener decreto propio publicado para Música en 1.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el texto del Real Decreto 217/2022.</t>
   </si>