--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="445">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="444">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Musica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:48</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio de Música para 1º ESO, por lo que aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no haber decreto propio, se aplica íntegramente el Real Decreto 217/2022.</t>
   </si>
@@ -786,268 +786,263 @@
 • Procedimientos compositivos: repetición, imitación, variación, desarrollo, improvisación.
 • Formas musicales a lo largo de los periodos históricos y en la actualidad: estructuras binaras, ternarias, etc.
 • Músicas populares, urbanas y contemporáneas: el jazz, la música popular urbana actual y la música popular juvenil.
 • Compositores y compositoras, artistas e intérpretes internacionales, nacionales, regionales y locales. Características que definen su música.</t>
   </si>
   <si>
     <t>2.1: Participar, con iniciativa, confianza y creatividad, en uso de técnicas musicales y dancísticas básicas
 2.2: Elaborar piezas musicales o dancísticas estructuradas, a partir de actividades de improvisación
 4.1: Planificar y desarrollar, con creatividad, propuestas artístico-musicales
 4.2: Participar activamente en la planificación y en la ejecución de obras artístico-musicales colaborativas</t>
   </si>
   <si>
     <t>CE.2: Explorar las posibilidades expresivas de diferentes técnicas
 CE.4: Elaborar obras artístico-musicales</t>
   </si>
   <si>
     <t>Presentación de la composición original, autoevaluación del proceso creativo y coevaluación de la ejecución colectiva.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Sonidos del pasado: crea tu videoguía musical</t>
+    <t>Reconstruye los sonidos del pasado</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Situación de Aprendizaje: Música en 1º ESO</t>
+    <t>Un viaje musical por la prehistoria y la Edad Antigua</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el marco de la asignatura de Música de 1º ESO en un centro de Madrid, se propone esta SdA para que el alumnado explore la evolución musical desde la Prehistoria hasta la Edad Antigua, relacionándola con el contexto histórico y cultural, y utilizando herramientas digitales para crear un producto divulgativo.</t>
+    <t>El centro desea crear un archivo digital de recreaciones musicales históricas para compartir con la comunidad educativa. El alumnado de 1.º ESO investigará, interpretará y grabará un videopodcast que muestre cómo podrían haber sonado las músicas de la prehistoria y la Edad Antigua, basándose en evidencias arqueológicas y musicológicas.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar a otros estudiantes la evolución de la música desde la Prehistoria hasta la Edad Antigua, destacando sus características y conexiones culturales, a través de un vídeo atractivo y riguroso?</t>
+    <t>Investigar, interpretar y grabar un videopodcast divulgativo que reconstruya y explique músicas de la prehistoria y la Edad Antigua, estableciendo conexiones entre culturas y valorando el patrimonio musical.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Instrumentos musicales (flauta, percusión corporal, etc.)
-[...5 lines deleted...]
-• Padlet y Google Classroom para gestión y entrega</t>
+• Materiales del Museo Arqueológico Nacional (fichas, reproducciones de instrumentos, vídeos)
+• Pizarra digital y altavoces
+• Instrumentos Orff y objetos sonoros
+• Dispositivos para grabar y editar vídeo (tablets o móviles con app gratuita)
+• Plantilla de storyboard
+• Rúbrica de evaluación de los criterios</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de vídeo); competencia social y cívica (trabajo en equipo); conciencia y expresión cultural (patrimonio musical); aprender a aprender (autoevaluación).</t>
+    <t>Educación patrimonial y conciencia cultural; competencia digital (creación de contenido audiovisual).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un vídeo divulgativo sobre la música en la Prehistoria y la Edad Antigua para alumnos de Primaria. Se activan conocimientos previos mediante audiciones y preguntas. Se organizan los grupos de trabajo.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas y preguntas iniciales recogidas en un Padlet.</t>
+    <t>Se presenta el reto: crear un videopodcast sobre música prehistórica y antigua para las familias. Se visualiza un ejemplo (por ejemplo, un documental breve del Museo Arqueológico Nacional) y se lanza la pregunta guía. En equipos, los estudiantes discuten ideas iniciales y formulan hipótesis sobre cómo sonaba la música antigua.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas iniciales y lluvia de ideas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de identificación de rasgos estilísticos y ejercicios de lectura rítmico-melódica.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: escucha activa (diferencia sonido/silencio/ruido), elementos básicos del lenguaje musical y lectura de partituras sencillas. Se analizan dos obras musicales representativas (por ejemplo, un canto gregoriano reconstruido y una pieza con réplicas de instrumentos prehistóricos). El alumnado completa una ficha de identificación de rasgos estilísticos (criterio 1.1) y practica la lectura de una partitura simple.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de las dos obras (criterio 1.1) y ejercicios de lectura de partituras.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos planifican el contenido del vídeo: investigan, seleccionan ejemplos musicales, redactan el guión y asignan roles. Ensayan las interpretaciones y graban las tomas de audio y vídeo.</t>
-[...2 lines deleted...]
-    <t>Guión del vídeo y ensayos grabados en audio.</t>
+    <t>Cada equipo elige dos culturas (una prehistórica y una de la Edad Antigua) e investiga su música. Elaboran un guion para el videopodcast que incluya: presentación de cada cultura, fragmento musical interpretado, conexiones entre ellas (criterio 1.2) y storyboard (criterio 4.1). También planean la interpretación de la partitura trabajada (criterio 3.1 y 3.2).</t>
+  </si>
+  <si>
+    <t>Guion y storyboard (criterio 4.1) y borrador de las conexiones (criterio 1.2).</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Vídeo final editado y rúbrica de coevaluación cumplimentada.</t>
+    <t>Los equipos ensayan y graban su videopodcast: interpretan el fragmento musical (criterios 3.1 y 3.2), graban las explicaciones y editan el vídeo. Durante el proceso, se observa la colaboración (criterio 4.2). Se atiende a la calidad técnica y expresiva.</t>
+  </si>
+  <si>
+    <t>Videopodcast finalizado (criterios 3.1, 3.2) y registro de observación de la colaboración (criterio 4.2).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Reflexión individual y grupal sobre el proceso de aprendizaje: qué se ha aprendido, dificultades y logros. Se cumplimenta una autoevaluación y se debate sobre la utilidad del producto para la audiencia.</t>
-[...2 lines deleted...]
-    <t>Diario de aprendizaje y autoevaluación escrita.</t>
+    <t>Visualización de los videopodcasts en el aula. Coevaluación entre equipos mediante rúbrica y autoevaluación individual. Se asignan niveles de logro 1-4 a cada criterio. Reflexión sobre el proceso y el aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Cómo sonaba la Prehistoria? Investigación musical con datos arqueológicos</t>
-[...8 lines deleted...]
-    <t>Investigar las prácticas musicales de una cultura prehistórica (Paleolítico o Neolítico) utilizando datos arqueológicos (representaciones rupestres, restos de instrumentos) y etnomusicológicos, y elaborar una infografía científica y una demostración sonora para presentar en la Feria de Ciencias y Humanidades del instituto.</t>
+    <t>Cartografía sonora de nuestro instituto</t>
+  </si>
+  <si>
+    <t>¿Qué sonidos definen nuestro día a día?</t>
+  </si>
+  <si>
+    <t>El instituto se encuentra en una zona urbana de Madrid con alta densidad de tráfico, y la comunidad educativa ha mostrado preocupación por los niveles de ruido. El equipo directivo encarga al alumnado un estudio sonoro del centro que sirva para tomar medidas.</t>
+  </si>
+  <si>
+    <t>Recoger datos sonoros (grabaciones, mediciones de decibelios, encuestas) de diferentes zonas del instituto, analizarlos y crear un mapa sonoro visual y una composición musical que refleje la identidad acústica del centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...37 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada; reflexión oral o escrita.</t>
+• App decibelímetro (p.ej., Sound Meter) y grabadora móvil
+• Programa de edición de audio (Audacity o similar)
+• Papel, rotuladores y cartulinas para el mapa sonoro
+• Plantilla de encuesta sobre percepción del ruido
+• Ejemplos de partituras gráficas (compás, altura, intensidad)</t>
+  </si>
+  <si>
+    <t>Educación ambiental y educación para la salud (contaminación acústica).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo sobre el ruido en el centro. El alumnado debate sobre sus percepciones y genera preguntas de investigación. Se acota la pregunta guía y se forman los equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y primeras hipótesis.</t>
+  </si>
+  <si>
+    <t>Se trabajan conceptos de sonido, ruido y decibelios. Se escuchan ejemplos de paisajes sonoros y se introduce la partitura gráfica. El alumnado realiza ejercicios de lectura de partituras gráficas y mide el sonido con apps.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación y lectura de partituras gráficas.</t>
+  </si>
+  <si>
+    <t>Los equipos planifican la recogida de datos: seleccionan zonas del instituto, asignan roles y preparan materiales. Realizan grabaciones, mediciones con decibelímetro app y aplican una breve encuesta sobre percepción del ruido.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con grabaciones, mediciones y encuestas.</t>
+  </si>
+  <si>
+    <t>Analizan los datos, crean el mapa sonoro (póster con ubicaciones, descripciones y representaciones visuales) y componen una pieza musical breve (2-3 min) basada en ritmos o texturas extraídas de los sonidos. Ensayan la interpretación y graban o preparan la presentación.</t>
+  </si>
+  <si>
+    <t>Mapa sonoro terminado y grabación/ensayo de la pieza.</t>
+  </si>
+  <si>
+    <t>Presentan los mapas y la pieza a la audiencia (junta de delegados y equipo directivo). Realizan autoevaluación y coevaluación mediante rúbrica. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Componemos un himno para nuestro instituto</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear una composición musical original que exprese la identidad de nuestro instituto y pueda ser interpretada por todos en la fiesta de fin de curso?</t>
+    <t>Transforma tu barrio en un oasis sonoro</t>
+  </si>
+  <si>
+    <t>Una intervención artística contra la polución acústica</t>
+  </si>
+  <si>
+    <t>El entorno del instituto sufre de alta contaminación acústica (tráfico, obras, ocio nocturno). El alumnado identifica diariamente espacios ruidosos que afectan a la salud. La Junta Municipal del distrito ha lanzado una convocatoria de propuestas ciudadanas para mejorar la calidad de vida.</t>
+  </si>
+  <si>
+    <t>Diseñar y prototipar una intervención sonora (composición o instalación) que convierta un punto ruidoso del barrio en un entorno acústicamente saludable, documentando el proceso y presentando la propuesta a la asociación vecinal o concejalía correspondiente.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Instrumentos Orff (xilófonos, metalófonos, percusión), flautas de pico, teclado
-[...37 lines deleted...]
-    <t>Grabación de la actuación; diario de aprendizaje individual; rúbrica de autoevaluación y coevaluación.</t>
+• Auriculares y dispositivos móviles para grabación y edición de audio (Audacity, GarageBand, o apps similares)
+• Material de escritura para partituras gráficas (papel, lápiz, regla)
+• Altavoz portátil para presentaciones
+• Plantilla de dossier técnico y rúbrica de evaluación
+• Datos de contaminación acústica del Ayuntamiento de Madrid (mapas de ruido)
+• Vídeos/documentales sobre acústica en cuevas prehistóricas y teatros griegos</t>
+  </si>
+  <si>
+    <t>Educación ambiental (contaminación acústica y sostenibilidad), educación para la salud (impacto del ruido en el bienestar), competencia en conciencia y expresión cultural (patrimonio musical antiguo y creación contemporánea).</t>
+  </si>
+  <si>
+    <t>Se presenta el problema de la contaminación acústica en Madrid (datos del Ayuntamiento) y se lanza la pregunta guía. Los alumnos realizan una escucha activa de sonidos del aula y del exterior, y debaten sobre espacios ruidosos del barrio. Por equipos, proponen un espacio concreto y formulan hipótesis sobre cómo mejorarlo con sonido.</t>
+  </si>
+  <si>
+    <t>Lista de espacios candidatos con justificación inicial.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes sobre sonido/silencio/ruido, escucha activa y notación musical básica. Se investiga cómo las culturas antiguas (prehistoria, Edad Antigua) usaban el sonido en espacios sagrados (cuevas, templos, teatros) para crear ambientes de recogimiento. Se realizan ejercicios de improvisación pautada con la voz y objetos sonoros. Se practica la representación gráfica de sonidos (partitura no convencional).</t>
+  </si>
+  <si>
+    <t>Cuaderno de ejercicios con notación gráfica y reflexiones sobre la escucha.</t>
+  </si>
+  <si>
+    <t>Los equipos visitan el espacio elegido (virtual o real) y realizan una grabación de sonidos ambiente. Sobre esa base, improvisan con instrumentos y voz, buscando agregar capas de sonido que contrarresten el ruido (inspirados en técnicas antiguas). Seleccionan y estructuran los materiales en un boceto de composición. Documentan el proceso en audio y por escrito.</t>
+  </si>
+  <si>
+    <t>Registro de improvisaciones (grabación breve) y boceto de la pieza.</t>
+  </si>
+  <si>
+    <t>Cada equipo produce la versión final de su intervención sonora (grabación multipista o partitura definitiva). Elaboran un dossier técnico que incluya: análisis histórico (conexión con saberes antiguos), descripción de la intervención, bocetos y justificación. Diseñan un póster divulgativo para presentar a la audiencia real.</t>
+  </si>
+  <si>
+    <t>Producto final (audio o partitura) y dossier completo.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus propuestas al resto de la clase simulando la audiencia real (asociación vecinal). Se realiza coevaluación entre equipos y autoevaluación mediante diana de roles. El docente aplica las rúbricas a los criterios evaluados, asignando niveles de logro 1-4.</t>
+  </si>
+  <si>
+    <t>Grabación de las presentaciones, dianas de autoevaluación y rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de musicogramas interactivos digitales que sincronicen el audio con iconos visuales de la instrumentación y la textura musical en tiempo real para facilitar la identificación de capas sonoras.
 • Mapas conceptuales sonoros que vinculen fragmentos de audio específicos con imágenes del contexto histórico y artístico (arquitectura, vestuario o pintura de la época) para anclar el estilo visualmente.
 • Entrega de guías de audición con códigos de colores para diferenciar secciones formales (A-B-A) y glosarios terminológicos con apoyo pictográfico para los rasgos estilísticos técnicos.</t>
   </si>
@@ -2152,579 +2147,579 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>173</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>326</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>329</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>332</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>335</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>338</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>342</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>348</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>240</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>362</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>365</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>246</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>384</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>387</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>398</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>399</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D6" s="9">
         <v>12.5</v>
       </c>
       <c r="E6" s="9">
         <v>12.5</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D7" s="9">
         <v>12.5</v>
       </c>
       <c r="E7" s="9">
         <v>12.5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D8" s="9">
         <v>8.33</v>
       </c>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
@@ -2734,807 +2729,807 @@
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D11" s="9">
         <v>12.5</v>
       </c>
       <c r="E11" s="9">
         <v>12.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D12" s="9">
         <v>12.5</v>
       </c>
       <c r="E12" s="9">
         <v>12.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <f>SUM(E3:E12)</f>
         <v>95</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="7" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:L2),"")</f>
         <v/>
       </c>
       <c r="N2" s="7"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:L3),"")</f>
         <v/>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="7" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:L4),"")</f>
         <v/>
       </c>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:L5),"")</f>
         <v/>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:L6),"")</f>
         <v/>
       </c>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:L7),"")</f>
         <v/>
       </c>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:L8),"")</f>
         <v/>
       </c>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:L9),"")</f>
         <v/>
       </c>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:L10),"")</f>
         <v/>
       </c>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:L11),"")</f>
         <v/>
       </c>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:L12),"")</f>
         <v/>
       </c>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:L13),"")</f>
         <v/>
       </c>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:L14),"")</f>
         <v/>
       </c>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:L15),"")</f>
         <v/>
       </c>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:L16),"")</f>
         <v/>
       </c>
       <c r="N16" s="7"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:L17),"")</f>
         <v/>
       </c>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:L18),"")</f>
         <v/>
       </c>
       <c r="N18" s="7"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:L19),"")</f>
         <v/>
       </c>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:L20),"")</f>
         <v/>
       </c>
       <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:L21),"")</f>
         <v/>
       </c>
       <c r="N21" s="7"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:L22),"")</f>
         <v/>
       </c>
       <c r="N22" s="7"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:L23),"")</f>
         <v/>
       </c>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:L24),"")</f>
         <v/>
       </c>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:L25),"")</f>
         <v/>
       </c>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:L26),"")</f>
         <v/>
       </c>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:L27),"")</f>
         <v/>
       </c>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:L28),"")</f>
         <v/>
       </c>
       <c r="N28" s="7"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:L29),"")</f>
         <v/>
       </c>
       <c r="N29" s="7"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:L30),"")</f>
         <v/>
       </c>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:L31),"")</f>
         <v/>
       </c>
       <c r="N31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="300">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
@@ -6364,410 +6359,410 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>260</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>234</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>236</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>238</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>240</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>242</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>244</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>245</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>246</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>248</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>252</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>234</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>236</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>238</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>240</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>242</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>244</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>245</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>246</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>248</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>252</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -6776,236 +6771,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>173</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>301</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>310</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>310</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>310</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>