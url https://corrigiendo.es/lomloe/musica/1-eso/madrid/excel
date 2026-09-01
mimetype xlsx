--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio de Música para 1º ESO, por lo que aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no haber decreto propio, se aplica íntegramente el Real Decreto 217/2022.</t>
   </si>