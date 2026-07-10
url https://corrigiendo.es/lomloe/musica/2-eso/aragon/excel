--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha desarrollado currículo propio para Música 2º ESO; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todo el currículo estatal (competencias específicas, criterios de evaluación, saberes básicos) se mantiene sin cambios.</t>
   </si>
@@ -878,267 +878,265 @@
 • A.5. Conciertos, actuaciones musicales y otras manifestaciones artístico-musicales en vivo y registradas. La música en las artes escénicas: conciertos, festivales de música popular urbana y música popular tradicional, ópera, ballet, teatro musical y performance.
 • B.6. Proyectos musicales y audiovisuales. Empleo de la voz, el cuerpo y los instrumentos musicales. Empleo de los medios y las aplicaciones tecnológicas.
 • C.2. Las músicas tradicionales en España Algunos ejemplos de instrumentos, canciones, danzas y bailes.
 • C.3. Tradiciones musicales y dancísticas del mundo. Algunos ejemplos de músicas y danzas del mundo.
 • C.4. Músicas populares y urbanas. Análisis básico (ritmo, instrumentos, voz, estructura, textura). Algunos ejemplos representativos de la música popular urbana.</t>
   </si>
   <si>
     <t>1.3: Establecer conexiones entre manifestaciones musicales y dancísticas de diferentes épocas y culturas,
 4.1: Planificar y desarrollar, con creatividad, propuestas artísticomusicales, tanto individuales como co
 4.2: Participar activamente en la planificación y en la ejecución de propuestas artístico-musicales colab</t>
   </si>
   <si>
     <t>CE.MU.1
 CE.MU.4</t>
   </si>
   <si>
     <t>Evaluación del proyecto final colaborativo, presentaciones sobre música popular y observación sistemática de la participación en el montaje escénico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Difunde una joya musical aragonesa</t>
+    <t>Voces del Mudéjar: Un podcast sobre la música tradicional aragonesa</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Elaboración de un vídeo divulgativo sobre una obra musical de Aragón</t>
+    <t>Explorando el patrimonio musical de Aragón a través de la investigación y la creación sonora</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón posee un rico patrimonio musical (jotas, rondallas, música de tradición oral, etc.). El alumnado investigará una obra representativa de la comunidad y la difundirá en un vídeo dirigido a compañeros de otros centros educativos aragoneses mediante un intercambio virtual.</t>
+    <t>El instituto quiere crear un archivo sonoro sobre la música tradicional de Aragón para difundirlo en su web y radio escolar. El alumnado investigará y producirá un podcast que analice una pieza o estilo representativo, explicando su contexto histórico y social.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un vídeo divulgativo de 3-4 minutos que presente una obra musical aragonesa, explique sus rasgos estilísticos y contexto, e incluya una breve interpretación musical por parte del grupo.</t>
+    <t>Investigar, analizar y difundir una muestra de música tradicional aragonesa mediante la creación de un podcast divulgativo que incluya análisis contextual, lectura de partitura y una breve interpretación.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Reproductor de audio y vídeo
-• Partituras y audios de obras aragonesas (ej. 'La Dolores', jotas populares, 'Aragón' de Serrano)
+• Banco de piezas tradicionales aragonesas (partituras y audios del Archivo de Música Tradicional de Aragón)
+• Software de edición de audio (Audacity)
+• Micrófonos (o smartphones)
+• Plantilla de guion
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para el patrimonio cultural aragonés; competencia digital (edición de audio); trabajo en equipo y comunicación oral.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se escuchan ejemplos de música tradicional aragonesa. Los equipos (4-5 personas) eligen una pieza o estilo del banco ofrecido (jota, albada, baile de bastones, etc.). Se define el formato del podcast y los roles del equipo.</t>
+  </si>
+  <si>
+    <t>Ficha de selección de la pieza con hipótesis iniciales sobre su contexto.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre análisis musical (escucha activa, identificación de parámetros), lectura de partituras sencillas de la pieza elegida, e historia de la música tradicional aragonesa (contexto, instrumentos, funciones). Cada equipo recibe una partitura adaptada de su pieza.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis y lectura de partituras.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Investigación en profundidad: los equipos buscan información sobre el contexto histórico y social de su pieza, y preparan una breve interpretación instrumental o vocal (grabada). Redactan el guion del podcast estructurado: introducción, análisis, interpretación y conexiones actuales.</t>
+  </si>
+  <si>
+    <t>Guion del podcast y ensayo de la interpretación.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación del podcast: locución, inserción de fragmentos musicales (interpretados o extraídos de fuentes libres), edición con software simple (Audacity). Cada equipo produce el archivo de audio final.</t>
+  </si>
+  <si>
+    <t>Archivo de audio (MP3) del podcast.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts en clase y publicación en la radio escolar. Coevaluación entre equipos con rúbrica. Autoevaluación individual. Asignación de niveles de logro 1-4 a cada criterio por parte del docente.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Ritmo y dato: cartografía musical de nuestro centro</t>
+  </si>
+  <si>
+    <t>Una investigación colaborativa sobre los hábitos musicales del alumnado</t>
+  </si>
+  <si>
+    <t>El instituto quiere diseñar un plan de dinamización cultural que conecte con los intereses reales del alumnado. Necesitamos datos fiables, no suposiciones.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos musicales al alumnado del centro, analizar los datos obtenidos y elaborar un informe con recomendaciones para la dinamización cultural, que se defenderá ante una comisión de delegados y el equipo directivo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dispositivos con acceso a Google Forms o similar
+• Plantilla de encuesta
+• Ejemplos de análisis auditivo (audios variados)
+• Hoja de cálculo para gráficos
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación en la vida del centro, uso crítico de datos) y competencia digital (diseño de encuestas, tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: necesitamos datos reales sobre la música que escuchamos. Se formula la pregunta guía y se recogen hipótesis iniciales en grupos.</t>
+  </si>
+  <si>
+    <t>Anotaciones de hipótesis y preguntas iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: escucha activa de fragmentos para identificar géneros y cualidades del sonido; análisis de funciones de la música; nociones básicas de estadística (frecuencias, porcentajes, gráficos de barras y sectores).</t>
+  </si>
+  <si>
+    <t>Fichas de análisis auditivo y ejercicios de interpretación de gráficos.</t>
+  </si>
+  <si>
+    <t>El alumnado diseña colaborativamente la encuesta (Google Forms), la lanza al grupo-clase y a otros grupos, recoge datos y los organiza en tablas y gráficos.</t>
+  </si>
+  <si>
+    <t>Encuesta finalizada y hoja de datos con gráficos.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe escrito (introducción, metodología, resultados, conclusiones y recomendaciones) y preparan una presentación oral de 5 minutos para el comité.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y guión de la presentación.</t>
+  </si>
+  <si>
+    <t>Defensa del informe ante el comité (simulado con el grupo-clase si no es posible real), coevaluación entre equipos y autoevaluación individual mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Una banda sonora para el recuerdo</t>
+  </si>
+  <si>
+    <t>Composición e interpretación de una obra musical para la residencia de mayores del barrio</t>
+  </si>
+  <si>
+    <t>El centro educativo se plantea reforzar su vínculo con el entorno social. La residencia de mayores más cercana ha mostrado interés en recibir una actuación musical que evoque recuerdos y genere un espacio de encuentro intergeneracional. El grupo de 2.º ESO asume el reto de crear una obra original inspirada en la música que marcó la juventud de los residentes y ofrecerla en directo.</t>
+  </si>
+  <si>
+    <t>Diseñar y ensayar una pieza musical original (con o sin letra) que integre elementos estilísticos de la música popular de mediados del siglo XX, interpretarla en directo para los residentes y explicar brevemente las decisiones compositivas y su intención emocional.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Instrumentos del aula (flautas, xilófonos, instrumentos de percusión)
+• Partituras de canciones populares de los 50-70
 • Plantilla de análisis musical
-• Guía de elaboración de storyboard
-[...187 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada. Reflexión individual escrita en el diario de aprendizaje sobre el aprendizaje adquirido.</t>
+• Software de edición de partituras (Musescore)
+• Grabadora de audio/video
+• Autorización de la residencia y del centro</t>
+  </si>
+  <si>
+    <t>Educación emocional (expresión de sentimientos a través de la música), competencia en comunicación oral (explicación al público), conciencia y expresiones culturales (patrimonio musical aragonés y español).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la residencia. Se escuchan ejemplos de música popular de los años 50-70 (pasodoble, bolero, copla). En equipos, el alumnado analiza una pieza asignada identificando rasgos estilísticos y anotando qué emociones o recuerdos podría evocar. Se acuerda la pregunta guía y se planifica el contacto con la residencia.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de la pieza de referencia.</t>
+  </si>
+  <si>
+    <t>Se trabajan los contenidos necesarios: lectura de partituras (notas, ritmos básicos, dinámica), técnicas de interpretación vocal e instrumental (flauta, percusión, xilófono). Se realizan ejercicios de entonación y rítmica. Cada equipo empieza a esbozar la estructura de su composición (melodía, armonía simple, instrumentación).</t>
+  </si>
+  <si>
+    <t>Ejercicios de lectura y práctica instrumental; borrador del plan de composición.</t>
+  </si>
+  <si>
+    <t>Los equipos componen y ensayan su pieza. Se revisa la partitura, se prueban diferentes arreglos, se incorporan sugerencias. Se practica la interpretación en conjunto, prestando atención a la afinación, el tempo y la expresión. El docente guía con feedback y resuelve dudas técnicas.</t>
+  </si>
+  <si>
+    <t>Grabación del ensayo y partitura final con anotaciones.</t>
+  </si>
+  <si>
+    <t>Ensayo general y ajustes finales. El grupo se desplaza (o se conecta virtualmente) a la residencia y ofrece la actuación. Durante la interpretación, un portavoz de cada equipo explica brevemente la intención de la obra y cómo se relaciona con la música que marcó a los mayores.</t>
+  </si>
+  <si>
+    <t>Grabación de la actuación y discurso; observación de la interacción con la audiencia.</t>
+  </si>
+  <si>
+    <t>Visionado de la grabación, coevaluación entre equipos y autoevaluación individual. Se asignan niveles de logro 1-4 para cada criterio evaluado, basándose en las evidencias recogidas a lo largo de las fases. Se debate qué han aprendido y cómo se podría mejorar en futuros proyectos.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y reflexión escrita individual.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar musicogramas digitales interactivos que vinculen visualmente la estructura de la obra con el audio, permitiendo aislar pistas de instrumentos específicos para identificar timbres de época.
@@ -7064,387 +7062,387 @@
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>274</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>278</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>278</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>323</v>
+        <v>281</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>323</v>
+        <v>281</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>331</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>