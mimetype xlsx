--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha desarrollado currículo propio para Música 2º ESO; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todo el currículo estatal (competencias específicas, criterios de evaluación, saberes básicos) se mantiene sin cambios.</t>
   </si>