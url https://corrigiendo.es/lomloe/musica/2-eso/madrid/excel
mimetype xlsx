--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Musica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:37</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 de enseñanzas mínimas.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación, saberes básicos y competencias específicas del BOE.</t>
   </si>
@@ -783,268 +783,265 @@
 • Procedimientos compositivos: repetición, imitación, variación, desarrollo, improvisación.
 • Principales géneros musicales y escénicos del patrimonio cultural español y del mundo.
 • Técnicas de improvisación guiada y libre: rítmicas, tímbricas, melódicas, armónicas y formales, individuales y en grupo.
 • Músicas populares, urbanas y contemporáneas: el jazz, la música popular urbana actual y la música popular juvenil.</t>
   </si>
   <si>
     <t>2.1: Participar, con iniciativa, confianza y creatividad, en uso de técnicas musicales y dancísticas básicas
 2.2: Elaborar piezas musicales o dancísticas estructuradas, a partir de actividades de improvisación
 4.1: Planificar y desarrollar, con creatividad, propuestas artístico-musicales
 4.2: Participar activamente en la planificación y en la ejecución de obras artístico-musicales colaborativas</t>
   </si>
   <si>
     <t>CE.2: Explorar las posibilidades expresivas a través de la improvisación
 CE.4: Elaborar obras artístico-musicales</t>
   </si>
   <si>
     <t>Rúbrica de composición creativa, observación de la participación en improvisaciones colectivas y presentación final del proyecto musical.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Rescatando sonidos del pasado</t>
+    <t>Ecos del pasado: un podcast sobre la música de la antigua Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un podcast sobre la música en el Madrid antiguo</t>
+    <t>Investiga, interpreta y comunica el legado musical de los pueblos que habitaron nuestra tierra</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2.º ESO de un instituto público de Madrid, con 3 horas semanales de Música. Vivimos en una región con rica herencia histórica (yacimientos prehistóricos, restos romanos), pero la música de aquellas épocas es desconocida para el alumnado. Se parte de su curiosidad por el pasado y su uso cotidiano de plataformas de audio digital.</t>
+    <t>El centro educativo se encuentra en la Comunidad de Madrid, una región con un rico patrimonio arqueológico que abarca desde la Prehistoria hasta la Edad Media. El alumnado de 2º ESO ha mostrado interés por la historia local y la música. Se plantea crear un podcast que explore la música de los carpetanos, romanos, visigodos y musulmanes en el territorio madrileño, utilizando fuentes históricas y recreaciones musicales. El programa se difundirá a través de la radio escolar y la página web del centro, dirigido a las familias y a los compañeros de 1º ESO.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar un podcast divulgativo que explore cómo era la música y la danza en la prehistoria y la Edad Antigua en la zona de Madrid, analizando fuentes arqueológicas e históricas, y creando ejemplos sonoros que ilustren las características musicales de cada periodo.</t>
+    <t>Elaborar un podcast de 5-7 minutos que reconstruya y explique la música de al menos dos culturas diferentes (prehistoria/Edad Antigua y Edad Media) presentes en el territorio madrileño, interpretando una breve pieza musical relacionada y estableciendo conexiones con el presente.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dossier de fuentes arqueológicas e históricas del Museo Arqueológico Regional de Madrid
-[...5 lines deleted...]
-• Pizarra digital y altavoces</t>
+• Ordenadores o tablets con acceso a internet
+• Software de edición de audio (Audacity) o grabadora de móvil
+• Partituras adaptadas (ej. melodías de Cantigas, danzas romanas)
+• Fondos digitales del Museo Arqueológico Regional y Museo de San Isidro
+• Instrumentos escolares (flauta, carillón, percusión) y voces
+• Plantilla de guion y rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación patrimonial (valoración del legado histórico), competencia digital (grabación y edición de audio), trabajo en equipo y cooperación, expresión oral y escrita (guion), y conciencia cultural (música como manifestación de identidad).</t>
+    <t>Educación para la ciudadanía (valoración del patrimonio cultural), competencia digital (edición y publicación de audio), y conciencia y expresiones culturales.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Tras una lluvia de ideas sobre qué sabemos de la música antigua, se presenta el reto: crear un podcast sobre música en el Madrid prehistórico y antiguo. Se visualizan ejemplos de podcasts educativos y se define la audiencia real. Se forman equipos de 4-5 personas y se asigna un rol inicial (historiador, músico, editor, narrador).</t>
-[...2 lines deleted...]
-    <t>Preguntas iniciales en el cuaderno de clase y lista de roles.</t>
+    <t>Se presenta la pregunta guía y el reto: crear un podcast sobre la música antigua de Madrid. Se visionan fragmentos de documentales sobre arqueología musical y se escuchan recreaciones. Se organizan los equipos (3-4 alumnos) y se asignan roles (investigador, guionista, músico, técnico). Cada equipo elige dos culturas (una de Prehistoria/Edad Antigua y otra de Edad Media) entre carpetana, romana, visigoda y musulmana.</t>
+  </si>
+  <si>
+    <t>En el cuaderno de equipo: preguntas iniciales sobre la música de cada cultura y primeros intereses.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Se trabajan los tres bloques de saberes: mediante audiciones y ejercicios de escucha activa se identifican cualidades del sonido; se practica lectura rítmica y melódica (grafías convencionales y no convencionales); se exploran características de la música prehistórica y antigua (instrumentos, escalas, funciones). Se entrega un dossier con fuentes arqueológicas (Museo Arqueológico Regional).</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de una pieza antigua y ejercicios de lectura rítmica.</t>
+    <t>Sesión A: Taller sobre elementos del lenguaje musical (notas, ritmos, compases) y lectura de partituras sencillas. Se practica con una melodía medieval (ej. 'Cantiga de Santa María' adaptada). Sesión B: Investigación guiada en ordenadores/tablets sobre las culturas elegidas: características musicales (instrumentos, escalas, funciones) y contexto histórico. Se consultan los fondos digitales del Museo Arqueológico Regional y del Museo de San Isidro.</t>
+  </si>
+  <si>
+    <t>Sesión A: Ejercicio de lectura de partitura completado individualmente. Sesión B: Esquema o mapa mental de cada cultura con datos musicales.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada equipo selecciona dos periodos (p.ej., Paleolítico y época romana) y realiza una investigación guiada. A partir de los rasgos estilísticos identificados, improvisan y elaboran breves fragmentos musicales (melodías, ritmos) que evoquen esos periodos. Graban bocetos con instrumentos del aula o apps. Redactan un primer guion del podcast que integre los análisis y las creaciones.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion y grabaciones de prueba de los fragmentos musicales.</t>
+    <t>Los equipos ensayan y graban la interpretación musical (voz, flauta, percusión corporal) de una pieza breve representativa de una de las culturas. Paralelamente, redactan el guion definitivo del podcast, incluyendo la narración, la descripción de los rasgos estilísticos, la lectura de la partitura y las conexiones históricas. El docente orienta la precisión de los contenidos y la viabilidad técnica.</t>
+  </si>
+  <si>
+    <t>Grabación de la interpretación (audio) y guion escrito con las partes de cada criterio.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Los equipos graban el podcast (voz y fragmentos musicales) usando Audacity o similar. Editan el audio incorporando efectos y transiciones. Revisan el guion final. Se realiza una grabación conjunta en el aula y se suben los archivos a la plataforma del centro. Se prepara la difusión (cartelería, anuncio en redes del centro).</t>
-[...2 lines deleted...]
-    <t>Archivo de audio final del podcast y guion definitivo.</t>
+    <t>Los equipos utilizan software de edición de audio (Audacity, grabadora de móvil) para montar el podcast: integran la narración, los ejemplos musicales y la lectura de partitura. Añaden efectos de sonido o música de fondo libre. Ensayan la presentación final. En la segunda sesión, se realiza la emisión en directo o se publica en la web del centro, con audiencia real (1º ESO y familias invitadas).</t>
+  </si>
+  <si>
+    <t>Archivo de audio final del podcast y rúbrica de coevaluación de la audiencia (opcional).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Se realiza una escucha colectiva de los podcasts de otros equipos. Cada alumno completa una rúbrica de autoevaluación y coevaluación sobre el proceso y el producto. Se debate sobre qué han aprendido de la música antigua y cómo ha funcionado el trabajo en equipo. El docente recoge las rúbricas y ofrece retroalimentación.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada.</t>
+    <t>Tras la emisión, cada equipo escucha su podcast y completa una autoevaluación y una coevaluación de otro equipo usando la rúbrica de los criterios. El docente asigna el nivel de logro (1-4) para cada criterio basándose en el producto final y las evidencias recogidas en las fases. Se debate sobre qué han aprendido y cómo mejorar.</t>
+  </si>
+  <si>
+    <t>Autoevaluación y coevaluación escritas; rúbrica del docente cumplimentada.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Sonoriza tu entorno: datos que suenan</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos convertir los datos sonoros de nuestro entorno en una composición musical que comunique algo sobre el lugar donde vivimos?</t>
+    <t>Ruido a examen: sondea y transforma el sonido de tu entorno</t>
+  </si>
+  <si>
+    <t>El instituto quiere revisar su plan de convivencia y el equipo directivo ha solicitado un diagnóstico sobre la contaminación acústica en distintos espacios, ya que hay quejas de profesorado y alumnado.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un estudio de contaminación acústica en el instituto (mediciones y encuestas), analizar los datos y crear una obra sonora (sound map o composición) que comunique los resultados, para presentar al equipo directivo y a la comunidad educativa, proponiendo mejoras.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Teléfonos móviles con apps de medición de decibelios (Decibel X) y grabación de audio.
-[...12 lines deleted...]
-    <t>Pregunta de investigación formulada por cada grupo y lluvia de ideas inicial en un mural colaborativo (digital o físico).</t>
+• App de medición de decibelios (móviles)
+• Hoja de cálculo
+• Cartulinas
+• Instrumentos musicales (opcional)
+• Altavoces
+• Proyector</t>
+  </si>
+  <si>
+    <t>Educación ambiental, educación para la salud y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo sobre ruido. Se debate la pregunta guía y se formulan hipótesis. Se organizan equipos y se define el plan de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis.</t>
+  </si>
+  <si>
+    <t>Taller sobre contaminación acústica: decibelios, escalas, efectos en la salud. Práctica con app de medición. Diseño de encuesta sobre percepción del ruido. Introducción a la creación de obras sonoras a partir de datos (sound map).</t>
+  </si>
+  <si>
+    <t>Cuestionario finalizado y mediciones de prueba.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Taller sobre sonido: ondas, frecuencia, amplitud, decibelios. Uso de apps de medición (Decibel X) y grabación (Voice Recorder). Introducción a la sonificación: cómo mapear datos a parámetros musicales (altura, duración, intensidad, timbre). Se analizan ejemplos de sonificación científica (datos climáticos, astronómicos). Los grupos practican midiendo y grabando sonidos en el aula y en el patio.</t>
-[...20 lines deleted...]
-    <t>Autoevaluación (escala de valoración con preguntas abiertas) y reflexión grupal escrita (150-200 palabras).</t>
+    <t>Recogida de datos: mediciones en 5 puntos del centro (aula, pasillo, patio, biblioteca, calle). Realización de encuestas. Análisis de resultados: media, máximo, mínimo, gráficos de barras. Contraste con datos del Ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos.</t>
+  </si>
+  <si>
+    <t>Creación de la obra sonora: diseño colectivo (partitura gráfica), asignación de roles, ensayos. Preparación del póster científico que resume el estudio.</t>
+  </si>
+  <si>
+    <t>Ensayo y retroalimentación.</t>
+  </si>
+  <si>
+    <t>Presentación pública a la audiencia (equipo directivo y AMPA). Coevaluación entre equipos. Autoevaluación con diana. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Registro de evaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Sonidos que unen: un concierto para tu comunidad</t>
-[...8 lines deleted...]
-    <t>Diseñar e interpretar una pieza musical/dancística original inspirada en características de la música prehistórica y antigua, que refleje sonidos y emociones del barrio, y presentarla a los residentes de una residencia de mayores.</t>
+    <t>Sonidos de barrio: música viva para la plaza</t>
+  </si>
+  <si>
+    <t>Creación e interpretación de una pieza musical inspirada en el entorno sonoro local</t>
+  </si>
+  <si>
+    <t>El instituto se encuentra en un barrio con una rica diversidad sonora: tráfico, voces, pájaros, músicos callejeros. El alumnado a menudo pasa por alto estos sonidos. El reto consiste en escuchar activamente, seleccionar y transformar esos sonidos en una pieza musical que luego interpretarán en un espacio público del barrio, estableciendo un diálogo con la comunidad.</t>
+  </si>
+  <si>
+    <t>Diseñar, ensayar e interpretar en vivo una composición musical original de 2-3 minutos que represente la identidad sonora del barrio, dirigida a los vecinos como audiencia real.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Instrumentos de percusión (cajas chinas, claves, panderos, xilófonos)
-[...38 lines deleted...]
-    <t>Diario de reflexión individual (en papel o digital) con respuestas a preguntas guía.</t>
+• Grabadoras (móviles)
+• Instrumentos Orff
+• Percusión corporal
+• Musescore (software de partituras)
+• Altavoces
+• Pizarra
+• Rúbricas impresas</t>
+  </si>
+  <si>
+    <t>Educación emocional (gestión de la ansiedad escénica, trabajo en equipo), conciencia patrimonial (valoración del paisaje sonoro del barrio) y competencia digital (grabación, edición).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear una composición a partir de los sonidos del barrio e interpretarla en una plaza. Realizamos una salida para grabar sonidos (con móviles) y elaborar un mapa sonoro. De vuelta, compartimos los hallazgos y definimos la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Mapa sonoro del barrio y reflexión individual sobre los sonidos más significativos.</t>
+  </si>
+  <si>
+    <t>Trabajamos la escucha activa, los elementos del lenguaje musical (ritmo, melodía, dinámica) y la lectura de partituras sencillas. Realizamos improvisaciones pautadas usando instrumentos de aula y percusión corporal, inspirándonos en los sonidos recogidos.</t>
+  </si>
+  <si>
+    <t>Grabaciones de improvisaciones y ejercicios de lectura rítmica.</t>
+  </si>
+  <si>
+    <t>En grupos, seleccionan y estructuran los patrones improvisados para crear una pieza coherente. La transcriben en partitura (convencional o gráfica) y deciden la instrumentación. Planifican los ensayos y asignan roles.</t>
+  </si>
+  <si>
+    <t>Partitura (papel o digital) y plan de trabajo del grupo.</t>
+  </si>
+  <si>
+    <t>Ensayos intensivos para pulir la interpretación y la puesta en escena. Se realiza la actuación final en la plaza del barrio (o en el salón de actos si no es posible la salida) ante vecinos y familias. Se graba en vídeo.</t>
+  </si>
+  <si>
+    <t>Grabación en vídeo de la actuación.</t>
+  </si>
+  <si>
+    <t>Visionado de la grabación, coevaluación con rúbricas y autoevaluación. Discusión sobre el impacto del proyecto, los aprendizajes y la conexión con el barrio. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión personal escrita.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar musicogramas digitales interactivos que vinculen visualmente la estructura de la obra con el audio, permitiendo aislar pistas de instrumentos específicos para identificar timbres de época.
 • Proporcionar líneas del tiempo multimodales que integren fragmentos de audio, imágenes de arquitectura coetánea y esquemas de la jerarquía social para visualizar el contexto de la obra.
 • Ofrecer glosarios de términos estilísticos (textura, dinámica, agógica) que incluyan ejemplos sonoros breves de 5 segundos y pictogramas explicativos en lugar de solo definiciones textuales.</t>
   </si>
@@ -2140,579 +2137,579 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>173</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>323</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>326</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>329</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>332</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>335</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>339</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>342</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>348</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>240</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>356</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>362</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>246</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>369</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>384</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>395</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>396</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D3" s="9">
         <v>8.33</v>
       </c>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D4" s="9">
         <v>8.33</v>
       </c>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D6" s="9">
         <v>12.5</v>
       </c>
       <c r="E6" s="9">
         <v>12.5</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D7" s="9">
         <v>12.5</v>
       </c>
       <c r="E7" s="9">
         <v>12.5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
@@ -2722,807 +2719,807 @@
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D9" s="9">
         <v>10.0</v>
       </c>
       <c r="E9" s="9">
         <v>10.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D10" s="9">
         <v>10.0</v>
       </c>
       <c r="E10" s="9">
         <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D11" s="9">
         <v>12.5</v>
       </c>
       <c r="E11" s="9">
         <v>12.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D12" s="9">
         <v>12.5</v>
       </c>
       <c r="E12" s="9">
         <v>12.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <f>SUM(E3:E12)</f>
         <v>104.99000000000001</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:L2),"")</f>
         <v/>
       </c>
       <c r="N2" s="7"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:L3),"")</f>
         <v/>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:L4),"")</f>
         <v/>
       </c>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="7" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:L5),"")</f>
         <v/>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:L6),"")</f>
         <v/>
       </c>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="7" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:L7),"")</f>
         <v/>
       </c>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:L8),"")</f>
         <v/>
       </c>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:L9),"")</f>
         <v/>
       </c>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:L10),"")</f>
         <v/>
       </c>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:L11),"")</f>
         <v/>
       </c>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:L12),"")</f>
         <v/>
       </c>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:L13),"")</f>
         <v/>
       </c>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:L14),"")</f>
         <v/>
       </c>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:L15),"")</f>
         <v/>
       </c>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:L16),"")</f>
         <v/>
       </c>
       <c r="N16" s="7"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:L17),"")</f>
         <v/>
       </c>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:L18),"")</f>
         <v/>
       </c>
       <c r="N18" s="7"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:L19),"")</f>
         <v/>
       </c>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:L20),"")</f>
         <v/>
       </c>
       <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:L21),"")</f>
         <v/>
       </c>
       <c r="N21" s="7"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:L22),"")</f>
         <v/>
       </c>
       <c r="N22" s="7"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:L23),"")</f>
         <v/>
       </c>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:L24),"")</f>
         <v/>
       </c>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:L25),"")</f>
         <v/>
       </c>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:L26),"")</f>
         <v/>
       </c>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:L27),"")</f>
         <v/>
       </c>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:L28),"")</f>
         <v/>
       </c>
       <c r="N28" s="7"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:L29),"")</f>
         <v/>
       </c>
       <c r="N29" s="7"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:L30),"")</f>
         <v/>
       </c>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:L31),"")</f>
         <v/>
       </c>
       <c r="N31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="300">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
@@ -6393,369 +6390,367 @@
       <c r="C13" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>265</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>234</v>
       </c>
-      <c r="B16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>236</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>238</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>240</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>242</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>244</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>245</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>246</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>248</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>252</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>234</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>236</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>238</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>240</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>242</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>244</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>245</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>246</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>248</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>252</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>274</v>
+        <v>253</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -6764,236 +6759,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>173</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>301</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>310</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>310</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>310</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>310</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>