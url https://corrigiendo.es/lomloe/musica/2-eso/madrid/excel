--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 de enseñanzas mínimas.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación, saberes básicos y competencias específicas del BOE.</t>
   </si>