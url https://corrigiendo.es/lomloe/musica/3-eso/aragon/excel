--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="513">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="496">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Musica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Música en 3º ESO; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene el currículo estatal sin añadidos ni modificaciones autonómicas.</t>
   </si>
@@ -956,266 +956,210 @@
 • B.6. La propiedad intelectual y cultural: Planteamientos éticos y hábitos de consumo responsable.
 • C.2. Las músicas tradicionales en España: Etnomusicología, diversidad cultural y folclore.
 • C.3. Tradiciones musicales y dancísticas del mundo: Características y función socio-cultural.
 • C.4. Músicas populares y urbanas: Concepto, agrupaciones, emociones y divulgadores musicales.</t>
   </si>
   <si>
     <t>1.2: Explicar las funciones desempeñadas por determinadas producciones con actitud abierta.
 1.3: Establecer conexiones entre manifestaciones musicales de diferentes épocas y culturas.
 4.1: Planificar y desarrollar propuestas artístico-musicales con creatividad.
 4.2: Participar activamente en la planificación y ejecución de propuestas colaborativas.</t>
   </si>
   <si>
     <t>CE.MU.1: Analizar obras identificando rasgos estilísticos y contexto.
 CE.MU.4: Crear propuestas artístico-musicales potenciando la creatividad.</t>
   </si>
   <si>
     <t>Portafolio del proyecto final, análisis crítico de un concierto en vivo y debates sobre ética en el consumo musical.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Voces de Aragón: un podcast musical</t>
+    <t>Sonidos del Pasado: La Música en el Románico Aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investiga, crea y difunde el patrimonio musical aragonés</t>
+    <t>Un podcast para descubrir el patrimonio musical medieval</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón posee un rico patrimonio musical (jota, rondalla, músicas tradicionales) que en ocasiones es desconocido para el alumnado. Esta SDA conecta el aula con el entorno, utilizando herramientas digitales para investigar, analizar y difundir estas manifestaciones.</t>
+    <t>El Centro de Interpretación del Románico de Aragón quiere renovar su oferta digital con un podcast que acerque la música medieval a los visitantes. Necesitan contenido riguroso pero atractivo, elaborado por jóvenes que investiguen y comuniquen con su propio lenguaje.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un episodio de podcast que analice una obra o tradición musical aragonesa e incluya una propuesta creativa original inspirada en ella, dirigido a la comunidad educativa.</t>
+    <t>Crear un podcast (mín. 8 min, máx. 12 min) que analice tres ejemplos de iconografía musical románica aragonesa, los relacione con el contexto histórico y los conecte con expresiones musicales actuales (bandas sonoras, folk, etc.), incluyendo una breve interpretación de una pieza medieval adaptada con recursos escolares.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Audacity (o similar)
-[...4 lines deleted...]
-• Ficha de análisis y rúbrica de evaluación</t>
+• Imágenes de capiteles románicos aragoneses (descargadas de sitios web de patrimonio)
+• Grabaciones de música medieval (ej. Cantigas de Santa María)
+• Audacity (software de edición de audio)
+• Micrófonos y altavoces del aula
+• Instrumentos escolares: flautas, xilófonos, percusión
+• Ficha guía de saberes y plantilla de guion
+• Rúbrica de evaluación (niveles 1-4)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (grabación y edición), comunicación lingüística (expresión oral y escrita), conciencia y expresiones culturales (patrimonio aragonés), aprender a aprender (autoevaluación).</t>
+    <t>Educación para la ciudadanía (respeto al patrimonio cultural), competencia digital (edición de audio), conciencia y expresión cultural (valoración del arte y la música).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo real del Centro de Interpretación del Románico. Se muestran imágenes de capiteles con músicos (San Juan de la Peña, Jaca) y se debate: ¿qué música sonaba? ¿Cómo podemos investigarlo? Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Preguntas e hipótesis iniciales en el cuaderno de grupo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>Talleres sobre: (a) iconografía musical románica (instrumentos, posturas), (b) características de la música medieval (modos, textura, ritmo), (c) lectura de partituras sencillas (notación cuadrada). El alumnado completa una ficha de saberes.</t>
+  </si>
+  <si>
+    <t>Ficha de saberes rellenada con ejercicios de identificación y análisis.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos seleccionan tres ejemplos de iconografía, investigan sobre ellos y estructuran el guion del podcast. Deciden qué pieza interpretar y la ensayan (con instrumentos escolares o voz). Elaboran el plan de producción (roles, escaleta).</t>
+  </si>
+  <si>
+    <t>Borrador del guion y plan de producción.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación del podcast: locución, interpretación musical, inserción de efectos y música de fondo (libre de derechos). Edición con Audacity o similar. El profesor guía técnica pero el alumnado toma decisiones creativas.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final en formato .wav o .mp3.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast sobre una obra o tradición musical aragonesa. Escuchamos ejemplos de podcasts musicales (ej. 'Música y significado'). Lluvia de ideas sobre el patrimonio musical de Aragón (jota, paloteo, etc.).</t>
-[...44 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada.</t>
+    <t>Audición de todos los podcasts en clase. Coevaluación con rúbrica (los criterios se traducen a nivel de logro 1-4). Autoevaluación individual y reflexión sobre el proceso. Entrega del producto al centro de interpretación (vía correo electrónico simulado o real).</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por cada equipo y autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que suenan</t>
-[...8 lines deleted...]
-    <t>¿Cómo influye la música de diferentes estilos en la frecuencia cardíaca y qué patrones podemos detectar?</t>
+    <t>Sonidos de tu barrio</t>
+  </si>
+  <si>
+    <t>Composición sonora a partir del paisaje acústico del instituto</t>
+  </si>
+  <si>
+    <t>El barrio del centro cuenta con una asociación vecinal que organiza una jornada de convivencia anual. Este año han pedido al instituto una contribución artística que represente la identidad sonora del barrio. El alumnado debe crear una pieza musical a partir de grabaciones de campo realizadas en el entorno cercano.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar una composición sonora original a partir de sonidos grabados y/o sintetizados, que refleje la identidad sonora del barrio del instituto, y presentarla en la jornada vecinal.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pulsómetros o apps de frecuencia cardíaca (ej. Heart Rate Monitor)
-[...93 lines deleted...]
-    <t>Autoevaluaciones escritas y acta del debate (grabada en audio o notas).</t>
+• Grabadoras de audio o teléfonos móviles
+• Software de edición (Audacity, GarageBand)
+• Altavoces o sistema de sonido
+• Material para notación gráfica (papel, rotuladores)
+• Ejemplos de música concreta y paisajes sonoros</t>
+  </si>
+  <si>
+    <t>Educación artística y cultural, conciencia emocional a través del sonido, competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación vecinal. El alumnado escucha ejemplos de música concreta y paisajes sonoros. Se formula la pregunta guía y se organizan equipos.</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno sobre ideas iniciales y preguntas.</t>
+  </si>
+  <si>
+    <t>Taller de grabación de campo: manejo de grabadoras o móviles, técnicas de micrófono. Exploración de posibilidades expresivas del sonido (altura, timbre, duración). Introducción a la notación gráfica y al software de edición básico.</t>
+  </si>
+  <si>
+    <t>Grabaciones de prueba y ejercicios de clasificación de sonidos.</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona sonidos, los organiza y crea un esbozo de composición (estructura, texturas, dinámicas). Se realizan pruebas de mezcla. Se decide el formato final (grabación o partitura gráfica).</t>
+  </si>
+  <si>
+    <t>Esbozo escrito o digital de la composición.</t>
+  </si>
+  <si>
+    <t>Producción del producto final: edición y mezcla de la grabación o elaboración de la partitura gráfica. Ensayo de la presentación (en vivo o con reproducción). Se prepara un breve texto explicativo para la audiencia.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final o partitura, y texto de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación de la obra a la audiencia real (asociación vecinal) en la jornada. Coevaluación entre equipos y autoevaluación mediante rúbrica. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer fragmentos de audio con partituras visuales sincronizadas para facilitar la identificación de elementos musicales.
@@ -2350,579 +2294,579 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>393</v>
+        <v>376</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>229</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>394</v>
+        <v>377</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>395</v>
+        <v>378</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>396</v>
+        <v>379</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>399</v>
+        <v>382</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>401</v>
+        <v>384</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>404</v>
+        <v>387</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>386</v>
+        <v>369</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>406</v>
+        <v>389</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>407</v>
+        <v>390</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>410</v>
+        <v>393</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>412</v>
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>414</v>
+        <v>397</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>415</v>
+        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>416</v>
+        <v>399</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>417</v>
+        <v>400</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>418</v>
+        <v>401</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>419</v>
+        <v>402</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>421</v>
+        <v>404</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>422</v>
+        <v>405</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>423</v>
+        <v>406</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>424</v>
+        <v>407</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>298</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>426</v>
+        <v>409</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>427</v>
+        <v>410</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>428</v>
+        <v>411</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>429</v>
+        <v>412</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>430</v>
+        <v>413</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>431</v>
+        <v>414</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>432</v>
+        <v>415</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>435</v>
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>436</v>
+        <v>419</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>137</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>437</v>
+        <v>420</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>438</v>
+        <v>421</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>304</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>439</v>
+        <v>422</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>440</v>
+        <v>423</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>443</v>
+        <v>426</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>444</v>
+        <v>427</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>445</v>
+        <v>428</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>446</v>
+        <v>429</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>447</v>
+        <v>430</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>449</v>
+        <v>432</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>451</v>
+        <v>434</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>452</v>
+        <v>435</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>453</v>
+        <v>436</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>454</v>
+        <v>437</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>455</v>
+        <v>438</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>457</v>
+        <v>440</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>462</v>
+        <v>445</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>463</v>
+        <v>446</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>464</v>
+        <v>447</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>465</v>
+        <v>448</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>466</v>
+        <v>449</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>467</v>
+        <v>450</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>468</v>
+        <v>451</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>469</v>
+        <v>452</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>470</v>
+        <v>453</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>471</v>
+        <v>454</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>472</v>
+        <v>455</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>473</v>
+        <v>456</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>474</v>
+        <v>457</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
@@ -2932,807 +2876,807 @@
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>475</v>
+        <v>458</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>476</v>
+        <v>459</v>
       </c>
       <c r="D11" s="9">
         <v>10.0</v>
       </c>
       <c r="E11" s="9">
         <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>477</v>
+        <v>460</v>
       </c>
       <c r="D12" s="9">
         <v>10.0</v>
       </c>
       <c r="E12" s="9">
         <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
-        <v>478</v>
+        <v>461</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <f>SUM(E3:E12)</f>
         <v>80.02000000000001</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>479</v>
+        <v>462</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="8" t="s">
-        <v>480</v>
+        <v>463</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>481</v>
+        <v>464</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>482</v>
+        <v>465</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>469</v>
+        <v>452</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="7" t="s">
-        <v>483</v>
+        <v>466</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:L2),"")</f>
         <v/>
       </c>
       <c r="N2" s="7"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="7" t="s">
-        <v>484</v>
+        <v>467</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:L3),"")</f>
         <v/>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="7" t="s">
-        <v>485</v>
+        <v>468</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:L4),"")</f>
         <v/>
       </c>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="7" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:L5),"")</f>
         <v/>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="7" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:L6),"")</f>
         <v/>
       </c>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="7" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:L7),"")</f>
         <v/>
       </c>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="7" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:L8),"")</f>
         <v/>
       </c>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="7" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:L9),"")</f>
         <v/>
       </c>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="7" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:L10),"")</f>
         <v/>
       </c>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="7" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:L11),"")</f>
         <v/>
       </c>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="7" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:L12),"")</f>
         <v/>
       </c>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="7" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:L13),"")</f>
         <v/>
       </c>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="7" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:L14),"")</f>
         <v/>
       </c>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="7" t="s">
-        <v>496</v>
+        <v>479</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:L15),"")</f>
         <v/>
       </c>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="7" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:L16),"")</f>
         <v/>
       </c>
       <c r="N16" s="7"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="7" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:L17),"")</f>
         <v/>
       </c>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="7" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:L18),"")</f>
         <v/>
       </c>
       <c r="N18" s="7"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="7" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:L19),"")</f>
         <v/>
       </c>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="7" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:L20),"")</f>
         <v/>
       </c>
       <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="7" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:L21),"")</f>
         <v/>
       </c>
       <c r="N21" s="7"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="7" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:L22),"")</f>
         <v/>
       </c>
       <c r="N22" s="7"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="7" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:L23),"")</f>
         <v/>
       </c>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="7" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:L24),"")</f>
         <v/>
       </c>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="7" t="s">
-        <v>506</v>
+        <v>489</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:L25),"")</f>
         <v/>
       </c>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="7" t="s">
-        <v>507</v>
+        <v>490</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:L26),"")</f>
         <v/>
       </c>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="7" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:L27),"")</f>
         <v/>
       </c>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="7" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:L28),"")</f>
         <v/>
       </c>
       <c r="N28" s="7"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="7" t="s">
-        <v>510</v>
+        <v>493</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:L29),"")</f>
         <v/>
       </c>
       <c r="N29" s="7"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="7" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:L30),"")</f>
         <v/>
       </c>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="7" t="s">
-        <v>512</v>
+        <v>495</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:L31),"")</f>
         <v/>
       </c>
       <c r="N31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="300">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
@@ -7479,54 +7423,54 @@
         <v>275</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>288</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>289</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -7611,102 +7555,102 @@
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>311</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>314</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="D11" s="7" t="s">
         <v>315</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>322</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>292</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>326</v>
@@ -7762,531 +7706,357 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>137</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>302</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>303</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>304</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>331</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>333</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>335</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>337</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>339</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>340</v>
-      </c>
-[...166 lines deleted...]
-        <v>357</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>229</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>366</v>
+        <v>349</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>367</v>
+        <v>350</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>373</v>
+        <v>356</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>366</v>
+        <v>349</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>375</v>
+        <v>358</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>376</v>
+        <v>359</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>377</v>
+        <v>360</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>378</v>
+        <v>361</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="7" t="s">
-        <v>381</v>
+        <v>364</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>366</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>384</v>
+        <v>367</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>385</v>
+        <v>368</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>386</v>
+        <v>369</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>387</v>
+        <v>370</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>388</v>
+        <v>371</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>386</v>
+        <v>369</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>366</v>
+        <v>349</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>389</v>
+        <v>372</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>390</v>
+        <v>373</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>386</v>
+        <v>369</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>391</v>
+        <v>374</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>392</v>
+        <v>375</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>