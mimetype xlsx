--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>10/07/2026 21:45</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Música en 3º ESO; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene el currículo estatal sin añadidos ni modificaciones autonómicas.</t>
   </si>