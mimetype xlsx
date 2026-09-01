--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:45</t>
+    <t>01/09/2026 15:02</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Música en 3º ESO; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene el currículo estatal sin añadidos ni modificaciones autonómicas.</t>
   </si>