--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="449">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="447">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Musica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:43</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para 3.º ESO Música; aplica el RD 217/2022 estatal sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid mantiene íntegramente el currículo estatal del RD 217/2022 para Música de 3.º ESO.</t>
   </si>
@@ -768,268 +768,263 @@
 • La música en el siglo XX.
 • El sonido y la música en los medios audiovisuales y las tecnologías digitales.
 • Herramientas digitales para la creación musical. Elaboración de arreglos utilizando herramientas digitales para el desarrollo de materiales audiovisuales.
 • Proyectos musicales y audiovisuales: empleo de la voz, el cuerpo, los instrumentos musicales, los medios y las aplicaciones tecnológicas.
 • La propiedad intelectual y cultural: planteamientos éticos y responsables del uso de la música. Hábitos de consumo musical responsable.</t>
   </si>
   <si>
     <t>2.2: Elaborar piezas musicales o dancísticas estructuradas a partir de actividades de improvisación.
 4.1: Participar activamente en la planificación y en la ejecución de propuestas artísticomusicales colaborativas.
 4.2: Participar activamente en la planificación y en la ejecución de obras artístico-musicales colaborativas.</t>
   </si>
   <si>
     <t>CE.2: Explorar posibilidades expresivas
 CE.4: Elaborar obras artístico-musicales</t>
   </si>
   <si>
     <t>Evaluación del proyecto audiovisual final, defensa del uso de licencias (Creative Commons) y observación del trabajo colaborativo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid suena: un podcast musical</t>
+    <t>Resuena Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Analizamos e interpretamos la música del pasado para contarla hoy</t>
+    <t>Un podcast sobre la música de nuestra ciudad</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Grupo de 3.º ESO con 3 horas semanales de Música en un instituto público de Madrid. El centro cuenta con aula de música y equipos informáticos. Los alumnos tienen conocimientos básicos de lenguaje musical y uso de herramientas digitales.</t>
+    <t>El instituto participa en un programa de difusión cultural del Ayuntamiento de Madrid, que ofrece un espacio en su web para contenidos creados por jóvenes sobre patrimonio local. Se necesita un episodio piloto de podcast que analice y reinterprete una obra musical histórica de Madrid.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un episodio de podcast educativo que analice e interprete obras musicales representativas del Renacimiento y Barroco en Madrid, dirigido a oyentes jóvenes no especializados (compañeros de 1.º ESO).</t>
+    <t>Investigar, analizar y recrear una pieza musical vinculada a la historia de Madrid, elaborando un podcast divulgativo que integre el análisis contextual y una interpretación propia de la obra.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con software de edición de audio (Audacity) y conexión a internet
-[...4 lines deleted...]
-• Fichas de análisis y rúbricas de evaluación</t>
+• Lista de obras musicales históricas de Madrid (ej. Cancionero de Palacio, tonadillas de Blas de Laserna, zarzuela de Barbieri)
+• Partituras adaptadas para flauta y percusión
+• Software de edición de audio Audacity
+• Micrófonos y auriculares
+• Instrumentos musicales del aula (flauta, xilófono, pequeña percusión)
+• Fichas de análisis y plantilla de guion</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: se fomenta el respeto por el patrimonio cultural madrileño y la diversidad de expresiones musicales. Competencia digital: uso de herramientas de edición de audio y publicación web. Aprendizaje cooperativo: trabajo en equipo con roles diferenciados.</t>
+    <t>Educación para la ciudadanía (valoración del patrimonio cultural) y competencia digital (tratamiento de audio y publicación en línea).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presentan ejemplos de podcasts musicales (como 'Música y Músicos' de RNE). Se debate sobre la estructura y el lenguaje. Se plantea el reto: crear un podcast sobre una obra del Renacimiento o Barroco relacionada con Madrid. Se forman equipos de 4-5 personas y se asignan roles iniciales.</t>
-[...2 lines deleted...]
-    <t>Anotaciones de ideas iniciales y elección del rol en un diario de equipo.</t>
+    <t>Se presenta el encargo del Ayuntamiento de Madrid y se escuchan ejemplos de podcasts divulgativos. El grupo dialoga sobre sus conocimientos previos de la música madrileña y formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales registradas en la pizarra o en un documento compartido.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Investigan sobre el contexto histórico-musical del Madrid de los siglos XVI-XVII (música en la corte, iglesias y espacios públicos). Analizan partituras sencillas de la época (como villancicos o danzas) guiados por la profesora. Escuchan grabaciones y reconocen rasgos estilísticos.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de una obra (rasgos, función, contexto) y ejercicios de lectura rítmico-melódica.</t>
+    <t>El profesor presenta una obra modelo (ej. villancico del Cancionero de Palacio) y guía el análisis estilístico y contextual. Se practica la lectura de partituras y pequeños ejercicios de improvisación basados en la obra modelo.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis (ficha con rasgos estilísticos) y partituras anotadas individualmente.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada equipo selecciona una obra corta (ej. 'Pavana' de Mudarra o un villancico de Guerrero). Escriben el guion del podcast: introducción, análisis, interpretación y cierre. Ensayan la interpretación vocal o instrumental del fragmento elegido, aplicando la lectura de partitura y la técnica adecuada.</t>
-[...2 lines deleted...]
-    <t>Guion escrito y grabación de ensayo de la interpretación (audio o video provisional).</t>
+    <t>Cada grupo investiga su obra histórica (de una lista que incluye obras vinculadas a Madrid), analiza sus rasgos y funciones, y redacta un guion para el podcast. Simultáneamente, ensayan un arreglo simple a partir de la improvisación.</t>
+  </si>
+  <si>
+    <t>Guion escrito (introducción, análisis, explicación de funciones) y grabación de ensayos del arreglo.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Graban el podcast en el aula de informática con micrófonos y software gratuito (Audacity). Incluyen la interpretación musical grabada previamente. Editan pistas, añaden música incidental (libre de derechos) y efectos. Publican el episodio en el blog del departamento y lo comparten con 1.º ESO.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio final (podcast completo) y entrada en el blog.</t>
+    <t>Se realiza la grabación del podcast: locución del guion, interpretación del arreglo musical, y edición con software (Audacity). El equipo se distribuye roles (locutor, músico, editor).</t>
+  </si>
+  <si>
+    <t>Archivo de audio final del podcast (mp3) y evidencia de la colaboración (fotos, videos del proceso).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Los equipos escuchan los podcasts de otros grupos y completan una rúbrica de coevaluación. Individualmente, responden a una autoevaluación sobre su aprendizaje y participación. Se realiza una puesta en común para valorar el proceso y los productos.</t>
-[...2 lines deleted...]
-    <t>Rúbricas cumplimentadas (coevaluación y autoevaluación) y reflexión escrita.</t>
+    <t>Se escuchan los productos finales en clase, se realiza coevaluación con rúbrica y autoevaluación mediante diario de aprendizaje. Se asignan niveles de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diario de aprendizaje reflexivo.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>El latido musical de la historia</t>
-[...8 lines deleted...]
-    <t>¿Qué periodos musicales prefieren los miembros de nuestra comunidad y cómo podemos expresarlo musicalmente a partir de datos reales?</t>
+    <t>¿Qué suena en tu insti?</t>
+  </si>
+  <si>
+    <t>Una investigación sonora sobre los gustos musicales de nuestra comunidad</t>
+  </si>
+  <si>
+    <t>El departamento de música quiere renovar su programación para conectar mejor con el alumnado, pero necesita datos reales sobre sus gustos y hábitos musicales, no suposiciones.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos musicales al alumnado del centro, analizar los datos obtenidos y elaborar un informe que identifique tendencias y las conecte con los periodos históricos musicales trabajados en clase.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Partituras y audios de obras representativas de cada período (proporcionados por el docente).
-[...35 lines deleted...]
-    <t>Rúbrica cumplimentada (coevaluación y autoevaluación).</t>
+• Plantilla de encuesta (papel o Google Forms)
+• Hoja de cálculo (Excel o Google Sheets) para volcado y gráficas
+• Audiciones seleccionadas de cada periodo histórico
+• Fichas-resumen de los periodos
+• Ordenadores o tablets para el análisis</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (respeto a la diversidad de gustos), competencia digital (tratamiento de datos), y emprendimiento (gestión de un proyecto).</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el encargo del departamento de música. El alumnado reflexiona sobre qué les gustaría saber de los hábitos musicales del centro y formula hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y primeras ideas sobre la encuesta.</t>
+  </si>
+  <si>
+    <t>Se trabajan los periodos históricos musicales (Medievo, Moderna, Contemporánea) y sus características. También se enseña cómo diseñar una encuesta válida y cómo representar datos (gráficas de barras, sectores).</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de rasgos estilísticos en audiciones y ejercicios de interpretación de gráficas.</t>
+  </si>
+  <si>
+    <t>El alumnado recoge los datos de la encuesta en el centro (fuera del aula, durante recreos) y los vuelca en una hoja de cálculo. Luego realiza el análisis descriptivo (frecuencias, modas) y genera gráficas.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y gráficas generadas por equipo.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe de investigación (introducción, metodología, resultados, discusión conectando con periodos históricos) y prepara una presentación oral de 5-7 minutos para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación (diapositivas o póster).</t>
+  </si>
+  <si>
+    <t>Se realiza la presentación ante el departamento de música y familias (en directo o grabado). Tras ello, cada equipo completa una diana de autoevaluación y se aplican las rúbricas de los criterios evaluados.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Música que nos une: Composición para un barrio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear una pieza musical colectiva que refleje las diferentes culturas presentes en nuestro instituto y presentarla en un concierto para la comunidad del barrio?</t>
+    <t>Paseo sonoro por el Madrid de los Austrias</t>
+  </si>
+  <si>
+    <t>Una guía musical para redescubrir el Barrio de los Austrias</t>
+  </si>
+  <si>
+    <t>La Junta Municipal del Centro quiere revitalizar el Barrio de los Austrias, uno de los conjuntos históricos más importantes de Madrid, mediante una ruta cultural accesible que integre música de las épocas medieval, renacentista y barroca. El alumnado de 3.º ESO actuará como creador de contenidos para un prototipo de audioguía.</t>
+  </si>
+  <si>
+    <t>Diseñar y grabar una audioguía musicada de 5 paradas en el Barrio de los Austrias, seleccionando y, en algunos casos, interpretando piezas musicales de los periodos trabajados, y explicando su vínculo con el espacio histórico.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Instrumentos de aula (xilófonos, percusión, flautas, teclados)
-[...43 lines deleted...]
-    <t>Rúbricas de autoevaluación cumplimentadas, acta del debate, informe de conclusiones grupales.</t>
+• Ordenadores con Audacity o programa de edición de audio
+• Micrófonos o grabadoras de móviles
+• Partituras de música medieval, renacentista y barroca (nivel fácil)
+• Instrumentos de aula (flautas, metalófonos, percusión) o voces
+• Mapa del Barrio de los Austrias (plano o digital)
+• Ejemplos de audioguías reales</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, uso crítico de tecnologías de grabación y edición, trabajo en equipo y responsabilidad social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la Junta Municipal: crear un prototipo de audioguía para el Barrio de los Austrias. Se visiona un vídeo corto sobre el barrio y se escuchan ejemplos de música renacentista y barroca. Se lanza la pregunta guía y se forman equipos heterogéneos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales e ideas en un mural colaborativo.</t>
+  </si>
+  <si>
+    <t>Talleres rotativos: (a) análisis de obras medievales, renacentistas y barrocas para identificar rasgos estilísticos (criterio 1.1) y funciones (criterio 1.2); (b) lectura de partituras sencillas de estos periodos (criterio 3.1); (c) práctica guiada de una pieza breve para interpretar (criterio 3.2). Cada equipo elige una pieza de un periodo que trabajarán para la audioguía.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de cada taller completadas en equipo.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan cinco espacios concretos del Barrio de los Austrias (p. ej. Plaza Mayor, Palacio Real, Catedral, Arco de Cuchilleros, Calle Mayor). Para cada espacio seleccionan una pieza musical del periodo histórico correspondiente y escriben un guion de 1-2 minutos que explique la función de esa música en el contexto. Paralelamente, ensayan la interpretación de la pieza elegida (la misma u otra) para grabarla.</t>
+  </si>
+  <si>
+    <t>Guion escrito de la narración y partitura con anotaciones de ensayo.</t>
+  </si>
+  <si>
+    <t>Grabación de la narración y la música (en aula de música o con dispositivos móviles). Edición sencilla con Audacity o similar para mezclar pistas. Diseño de un mapa de la ruta. Preparación de una presentación-resumen para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Archivos de audio editados y mapa diseñado.</t>
+  </si>
+  <si>
+    <t>Presentación del prototipo a un representante de la Junta Municipal (o en su defecto, a otro grupo de alumnos) mediante una pequeña muestra de la ruta. Coevaluación entre equipos con rúbrica. Autoevaluación individual mediante diana. Asignación de niveles de logro a cada criterio por parte del docente.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y dianas de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer fragmentos de audio con partituras visuales sincronizadas para facilitar la identificación de elementos musicales.
 • Utilizar líneas de tiempo codificadas por colores que vinculen períodos estilísticos con obras representativas.
 • Proporcionar partituras anotadas con términos clave (tempo, dinámica, textura) en formato físico y digital.</t>
   </si>
@@ -2155,1389 +2150,1389 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>167</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>332</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>345</v>
-      </c>
-[...4 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>348</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>357</v>
-      </c>
-[...4 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>366</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>236</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>137</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>242</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>376</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="E5" s="7" t="s">
         <v>383</v>
-      </c>
-[...7 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>386</v>
-      </c>
-[...7 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>393</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>397</v>
-      </c>
-[...7 lines deleted...]
-        <v>399</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>401</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D11" s="9">
         <v>10.0</v>
       </c>
       <c r="E11" s="9">
         <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="D12" s="9">
         <v>10.0</v>
       </c>
       <c r="E12" s="9">
         <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <f>SUM(E3:E12)</f>
         <v>80.02000000000001</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="8" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="7" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:L2),"")</f>
         <v/>
       </c>
       <c r="N2" s="7"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="7" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:L3),"")</f>
         <v/>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="7" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:L4),"")</f>
         <v/>
       </c>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="7" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:L5),"")</f>
         <v/>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="7" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:L6),"")</f>
         <v/>
       </c>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="7" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:L7),"")</f>
         <v/>
       </c>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="7" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:L8),"")</f>
         <v/>
       </c>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="7" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:L9),"")</f>
         <v/>
       </c>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="7" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:L10),"")</f>
         <v/>
       </c>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="7" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:L11),"")</f>
         <v/>
       </c>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="7" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:L12),"")</f>
         <v/>
       </c>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="7" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:L13),"")</f>
         <v/>
       </c>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="7" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:L14),"")</f>
         <v/>
       </c>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="7" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:L15),"")</f>
         <v/>
       </c>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="7" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:L16),"")</f>
         <v/>
       </c>
       <c r="N16" s="7"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:L17),"")</f>
         <v/>
       </c>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="7" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:L18),"")</f>
         <v/>
       </c>
       <c r="N18" s="7"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:L19),"")</f>
         <v/>
       </c>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:L20),"")</f>
         <v/>
       </c>
       <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="7" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:L21),"")</f>
         <v/>
       </c>
       <c r="N21" s="7"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:L22),"")</f>
         <v/>
       </c>
       <c r="N22" s="7"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:L23),"")</f>
         <v/>
       </c>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="7" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:L24),"")</f>
         <v/>
       </c>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="7" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:L25),"")</f>
         <v/>
       </c>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="7" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:L26),"")</f>
         <v/>
       </c>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="7" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:L27),"")</f>
         <v/>
       </c>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="7" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:L28),"")</f>
         <v/>
       </c>
       <c r="N28" s="7"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="7" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:L29),"")</f>
         <v/>
       </c>
       <c r="N29" s="7"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="7" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:L30),"")</f>
         <v/>
       </c>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="7" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:L31),"")</f>
         <v/>
       </c>
       <c r="N31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="300">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
@@ -6574,108 +6569,108 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>244</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>285</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>248</v>
       </c>
       <c r="C36" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="D36" s="7" t="s">
         <v>287</v>
       </c>
-      <c r="D36" s="7" t="s">
+      <c r="E36" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>252</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>258</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -6684,236 +6679,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>167</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>