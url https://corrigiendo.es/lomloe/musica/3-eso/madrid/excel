--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 15:01</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para 3.º ESO Música; aplica el RD 217/2022 estatal sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid mantiene íntegramente el currículo estatal del RD 217/2022 para Música de 3.º ESO.</t>
   </si>