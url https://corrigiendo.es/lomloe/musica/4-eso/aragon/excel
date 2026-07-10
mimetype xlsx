--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="483">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Musica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Música en 4º ESO; aplica íntegro el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
@@ -875,268 +875,262 @@
 • B.5. Técnicas de improvisación guiada y libre: recursos melódicos y rítmicos.
 • B.6. Planificación y ejecución de proyectos musicales y audiovisuales: composición, arreglos, creación de productos y presentación pública.
 • B.8. Recursos para la creación: secuenciadores, editores de audio, vídeo y partituras.
 • C.3. Músicas populares, urbanas y contemporáneas: sociedad de masas y autenticidad.
 • C.4. El sonido y la música en medios audiovisuales: banda sonora, sonorización expresiva y creatividad audiovisual.</t>
   </si>
   <si>
     <t>2.2: Elaborar piezas musicales o dancísticas estructuradas a partir de la improvisación.
 4.1: Planificar y desarrollar propuestas artístico-musicales con creatividad.
 4.2: Participar activamente en la ejecución de propuestas colaborativas.</t>
   </si>
   <si>
     <t>CE.MU.2: Explorar posibilidades expresivas mediante improvisación.
 CE.MU.4: Crear propuestas artístico-musicales empleando herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Rúbrica de proyecto final (composición audiovisual), observación de la participación en el grupo y defensa del producto artístico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>De la jota al playlist: un viaje sonoro por Aragón</t>
+    <t>Transforma la jota en pódcast</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast divulgativo sobre música y danza aragonesa</t>
+    <t>Análisis, interpretación y divulgación de un patrimonio musical aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnos de 4.º ESO del IES Ramón Pignatelli (Zaragoza) que conviven con la jota aragonesa en festejos populares pero desconocen su evolución histórica y su relación con la música actual. Disfrutan usando redes sociales y consumen música en streaming, pero no suelen reflexionar sobre sus orígenes.</t>
+    <t>El centro realiza su Semana Cultural con el tema 'Patrimonio de Aragón'. El departamento de música propone crear un pódcast que sirva como recurso para otras clases y para la comunidad educativa, mostrando cómo la jota aragonesa puede ser analizada desde la música y adaptada a los formatos digitales actuales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar, grabar y editar un podcast de 10-15 minutos que analice una obra musical o danza aragonesa (jota, rondalla, etc.), la sitúe en su contexto histórico y la conecte con el consumo musical digital actual, para ser emitido en la radio escolar.</t>
+    <t>Crear un pódcast de unos 5 minutos que analice una jota aragonesa concreta, incluya una breve interpretación de la misma con instrumentos del aula y reflexione sobre su evolución y consumo digital, destinado a ser emitido en la radio escolar o en una exposición virtual de la Semana Cultural.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula de informática con 10 ordenadores
-[...5 lines deleted...]
-• Fragmentos de jota aragonesa (libres de derechos) del Banco de imágenes del Ministerio</t>
+• Partituras simplificadas de jotas aragonesas
+• Grabadora o teléfono móvil
+• Software de edición de audio (Audacity)
+• Ordenadores con acceso a internet
+• Plantilla de guión de pódcast
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de software de edición, publicación en plataforma), conciencia y expresiones culturales (patrimonio musical aragonés), competencia social y cívica (trabajo en equipo, respeto por la diversidad cultural), competencia en comunicación lingüística (guion y locución).</t>
+    <t>Educación para la ciudadanía (valoración del patrimonio cultural) y competencia digital (creación de contenido digital).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast divulgativo sobre música aragonesa. Se escuchan ejemplos de podcasts educativos (Radio Nacional, Spotify) y se debate sobre sus características. Los alumnos visionan un fragmento de la jota 'Aragón en fiestas' y comentan sus impresiones. Se organizan en equipos de 4-5 y se asignan roles iniciales.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas grupal sobre temas a tratar, anotaciones en el cuaderno de equipo.</t>
+    <t>Se presenta la pregunta guía. Se escucha un fragmento de una jota aragonesa tradicional y otro de una versión moderna. Se debate sobre su percepción. Se forman equipos y se acota el reto: crear un pódcast para la Semana Cultural. Se asignan primeras tareas de investigación.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y hipótesis.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesión 1: Análisis guiado de la jota aragonesa (origen, instrumentos, coreografía). Se proporciona una ficha de audición y se escuchan ejemplos de diferentes épocas (tradicional, versiones pop). Sesión 2: Se estudia la evolución del consumo musical: del gramófono al streaming. Se analizan estadísticas de plataformas y se debate sobre la pérdida de contextos locales. Los equipos investigan una obra aragonesa asignada (jota, pasodoble, canción de ronda) usando fuentes digitales del portal 'Aragón Musical'.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis completada, esquema de la evolución tecnológica, resumen de la investigación grupal.</t>
+    <t>El alumnado trabaja con partituras simplificadas de jotas, practica la lectura y la interpretación con instrumentos. También investiga la historia de la jota y su presencia en plataformas digitales mediante sitios web y vídeos. Se realiza un ejercicio de análisis de una pieza modelo.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de una jota modelo y ejercicios de lectura.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada equipo elabora un guion detallado del podcast: introducción, desarrollo (análisis histórico-musical, conexión con el consumo actual), cierre. Se define la estructura: presentación de la obra, contexto, características musicales, función social, comparativa con el consumo digital, reflexión final. Se reparten tareas: locutor, editor, documentalista, responsable de efectos sonoros. El docente revisa borradores y da feedback.</t>
-[...2 lines deleted...]
-    <t>Guion escrito (documento compartido), parrilla de contenidos, rúbrica de autoevaluación del guion.</t>
+    <t>Cada equipo elige su jota de entre una selección de partituras. Analiza sus elementos (compás, melodía, armonía, instrumentos originales). Redacta un guión para el pódcast que incluya una explicación analítica y un fragmento interpretado. Ensayan la interpretación y graban pruebas.</t>
+  </si>
+  <si>
+    <t>Guión en borrador, grabación de prueba.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del podcast. Se usan micrófonos de móvil y Audacity en el aula de informática. Los equipos graban las locuciones, insertan fragmentos musicales (libres de derechos o citados) y añaden efectos. El producto final se exporta a MP3 y se sube al canal de radio del centro (SoundCloud o plataforma similar). Cada equipo presenta su podcast al resto de la clase, explicando el proceso creativo.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio MP3, metadatos (título, descripción), breve memoria técnica (herramientas usadas, dificultades).</t>
+    <t>Los equipos graban el pódcast definitivo, lo editan (cortes, introducción, conclusión) y crean la portada. También elaboran una breve ficha didáctica (contexto, objetivos) para acompañar el pódcast. Suben el archivo a la plataforma del centro o a la radio escolar.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final (MP3) y ficha didáctica.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación: cada equipo escucha un podcast de otro grupo y lo valora con una rúbrica (claridad, profundidad, originalidad, calidad técnica). Autoevaluación individual: reflexión escrita sobre qué ha aprendido, qué ha aportado al equipo y cómo mejoraría. Puesta en común de aprendizajes. El docente recoge las evidencias y califica según los criterios.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, reflexión individual escrita, acta de puesta en común.</t>
+    <t>Se reproducen los pódcast en clase. Coevaluación entre equipos usando una rúbrica. Autoevaluación individual y en equipo. Se asignan niveles de logro a los criterios trabajados.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que suenan: radiografía musical de Aragón</t>
-[...8 lines deleted...]
-    <t>Realizar un estudio de campo sobre los hábitos de consumo musical de los jóvenes aragoneses (14-18 años) y elaborar un informe digital interactivo con propuestas para visibilizar la música aragonesa en plataformas digitales.</t>
+    <t>¿Qué música suena en tu clase? Radiografía sonora de Aragón</t>
+  </si>
+  <si>
+    <t>Un estudio de campo sobre hábitos musicales y su vínculo con el patrimonio aragonés</t>
+  </si>
+  <si>
+    <t>El instituto prepara la Semana Cultural y quiere que la música programada refleje los intereses reales del alumnado, pero también quiere recuperar el vínculo con la tradición musical aragonesa. El departamento solicita datos objetivos para tomar decisiones.</t>
+  </si>
+  <si>
+    <t>Recoger y analizar datos de consumo musical en el instituto para crear una infografía que compare los gustos actuales con la música tradicional aragonesa, y proponer acciones para la Semana Cultural.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...40 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, reflexión individual escrita.</t>
+• Ordenadores con acceso a Genially/Canva
+• Hoja de cálculo (Google Sheets) para recogida y gráficos
+• Partituras y audios de música aragonesa (ej. jota, gaita de boto)
+• Plantilla de encuesta y rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (valoración del patrimonio) y tratamiento crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la comisión de la Semana Cultural. El alumnado debate qué música se escucha en el instituto y formula hipótesis sobre su relación con la música aragonesa. Se acota la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>El alumnado aprende sobre el patrimonio musical aragonés (jota, rondalla, gaita) analizando una obra representativa (partitura y audio). También recibe instrucción sobre diseño de encuestas, tratamiento de datos y representación gráfica.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de la obra tradicional (criterio 1.1).</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta en el centro (al menos 30 respuestas por equipo), depuran los datos y los analizan, generando gráficos comparativos entre géneros actuales y tradicionales. Se contrastan con el patrimonio local.</t>
+  </si>
+  <si>
+    <t>Base de datos depurada y gráficos generados (criterio 1.2).</t>
+  </si>
+  <si>
+    <t>Elaboran la infografía digital integrando gráficos, análisis y propuestas para la Semana Cultural. Preparan una presentación oral de 5 minutos para la comisión.</t>
+  </si>
+  <si>
+    <t>Infografía terminada y guión de presentación (criterio 4.1 y 4.2).</t>
+  </si>
+  <si>
+    <t>Exposición de las infografías ante la comisión (simulada o real). Coevaluación entre equipos y autoevaluación individual mediante diana. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Componemos el barrio: música para un encuentro</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear una pieza musical original que represente la diversidad y la vida de nuestro barrio y presentarla en un concierto abierto a la comunidad?</t>
+    <t>Sonidos del Mudéjar</t>
+  </si>
+  <si>
+    <t>Creando una instalación sonora para la plaza de mi pueblo</t>
+  </si>
+  <si>
+    <t>El equipo directivo del instituto y el ayuntamiento de la localidad quieren dinamizar la plaza principal, donde hay un elemento mudéjar (por ejemplo, una torre o un arco) que pasa desapercibido. Proponen instalar una escultura sonora efímera que atraiga a los vecinos.</t>
+  </si>
+  <si>
+    <t>Diseñar y grabar una composición musical original (max 3 min) basada en patrones mudéjares, junto con un cartel explicativo, y presentar la propuesta al ayuntamiento para su posible instalación en un espacio público.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Instrumentos del aula (teclado, percusión, guitarras)
-[...37 lines deleted...]
-    <t>Rúbricas individuales y diario de aprendizaje grupal.</t>
+• Auriculares
+• Tablets/ordenadores con DAW (BandLab, GarageBand)
+• Instrumentos Orff y/o percusión corporal
+• Altavoces portátiles
+• Impresora para carteles
+• Ejemplos sonoros de mudéjar (piezas de Juan Sebastián B. o contemporáneas)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia cultural y artística, trabajo en equipo, uso responsable de tecnologías digitales.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento: crear una instalación sonora para la plaza. Se visualizan imágenes de mudéjar aragonés y se escucha un ejemplo musical (ej. 'Música para el mudéjar' de grupo local). Se plantea la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno individual con pregunta y primeras ideas.</t>
+  </si>
+  <si>
+    <t>Sesión 2: Análisis de una pieza musical inspirada en el mudéjar; identificación de patrones rítmicos y características estilísticas. Sesión 3: Taller de improvisación usando patrones rítmicos (repetición, variación) con instrumentos de aula o apps.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis completada y breve improvisación grabada.</t>
+  </si>
+  <si>
+    <t>Los equipos seleccionan un monumento mudéjar local, investigan sus patrones geométricos y los traducen a una estructura musical (secciones A-B-A). Comienzan a componer usando instrumentos o DAW. Sesión 5: Grabación de la pieza.</t>
+  </si>
+  <si>
+    <t>Boceto de la partitura y primera grabación.</t>
+  </si>
+  <si>
+    <t>Sesión 6: Mezcla y edición final del audio; diseño del cartel explicativo (partitura, contexto, reflexión). Sesión 7: Ensayo de la presentación oral y preparación de la instalación (código QR, altavoces si es posible).</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y cartel impreso.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación: cada equipo expone su cartel y reproduce el audio ante el resto de la clase y un jurado (profesorado invitado). Coevaluación entre equipos y autoevaluación usando rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diario de reflexión.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer partituras completas y versiones simplificadas con anotaciones de estructura, textura y forma.
@@ -2262,543 +2256,543 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>205</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>368</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>387</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>390</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>393</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>272</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>128</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>278</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>414</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>415</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>429</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>432</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>439</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>440</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.2</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D5" s="9">
         <v>20.0</v>
       </c>
       <c r="E5" s="9">
         <v>20.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>3.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
@@ -2808,741 +2802,741 @@
       <c r="A7" s="7">
         <v>3.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D9" s="9">
         <v>10.0</v>
       </c>
       <c r="E9" s="9">
         <v>10.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="D10" s="9">
         <v>10.0</v>
       </c>
       <c r="E10" s="9">
         <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <f>SUM(E3:E10)</f>
         <v>80.010000000000005</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:L31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.2</v>
       </c>
       <c r="F1" s="8">
         <v>3.1</v>
       </c>
       <c r="G1" s="8">
         <v>3.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.3</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="L1" s="8" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:J2),"")</f>
         <v/>
       </c>
       <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:J3),"")</f>
         <v/>
       </c>
       <c r="L3" s="7"/>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:J4),"")</f>
         <v/>
       </c>
       <c r="L4" s="7"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:J5),"")</f>
         <v/>
       </c>
       <c r="L5" s="7"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:J6),"")</f>
         <v/>
       </c>
       <c r="L6" s="7"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:J7),"")</f>
         <v/>
       </c>
       <c r="L7" s="7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:J8),"")</f>
         <v/>
       </c>
       <c r="L8" s="7"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:J9),"")</f>
         <v/>
       </c>
       <c r="L9" s="7"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:J10),"")</f>
         <v/>
       </c>
       <c r="L10" s="7"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:J11),"")</f>
         <v/>
       </c>
       <c r="L11" s="7"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:J12),"")</f>
         <v/>
       </c>
       <c r="L12" s="7"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:J13),"")</f>
         <v/>
       </c>
       <c r="L13" s="7"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:J14),"")</f>
         <v/>
       </c>
       <c r="L14" s="7"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:J15),"")</f>
         <v/>
       </c>
       <c r="L15" s="7"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:J16),"")</f>
         <v/>
       </c>
       <c r="L16" s="7"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:J17),"")</f>
         <v/>
       </c>
       <c r="L17" s="7"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:J18),"")</f>
         <v/>
       </c>
       <c r="L18" s="7"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:J19),"")</f>
         <v/>
       </c>
       <c r="L19" s="7"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:J20),"")</f>
         <v/>
       </c>
       <c r="L20" s="7"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:J21),"")</f>
         <v/>
       </c>
       <c r="L21" s="7"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:J22),"")</f>
         <v/>
       </c>
       <c r="L22" s="7"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:J23),"")</f>
         <v/>
       </c>
       <c r="L23" s="7"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:J24),"")</f>
         <v/>
       </c>
       <c r="L24" s="7"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:J25),"")</f>
         <v/>
       </c>
       <c r="L25" s="7"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:J26),"")</f>
         <v/>
       </c>
       <c r="L26" s="7"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:J27),"")</f>
         <v/>
       </c>
       <c r="L27" s="7"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:J28),"")</f>
         <v/>
       </c>
       <c r="L28" s="7"/>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" s="7" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:J29),"")</f>
         <v/>
       </c>
       <c r="L29" s="7"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:J30),"")</f>
         <v/>
       </c>
       <c r="L30" s="7"/>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:J31),"")</f>
         <v/>
       </c>
       <c r="L31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="240">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
@@ -6901,68 +6895,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>286</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>289</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>295</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>296</v>
       </c>
     </row>
@@ -7069,259 +7063,259 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>308</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>278</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7330,236 +7324,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>205</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>333</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>336</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>340</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>346</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>