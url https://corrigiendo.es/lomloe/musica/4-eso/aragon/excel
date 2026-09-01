--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 15:01</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Música en 4º ESO; aplica íntegro el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>