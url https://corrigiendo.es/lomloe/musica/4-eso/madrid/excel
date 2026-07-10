--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:42</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid aplica el currículo estatal de 4.º ESO Música sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegros los criterios de evaluación y competencias específicas del RD 217/2022.</t>
   </si>
@@ -783,268 +783,269 @@
 • Tradiciones musicales y dancísticas de otras culturas del mundo: funciones, pervivencia e influencias en otros estilos musicales. Folclore.
 • El sonido y la música en los medios audiovisuales y las tecnologías digitales: cine, televisión, publicidad, videojuegos. La música al servicio de otras artes y lenguajes.
 • Planificación y ejecución de proyectos musicales y audiovisuales: empleo de la voz, el cuerpo, los instrumentos musicales, los medios y las aplicaciones tecnológicas.
 • Plataformas digitales, redes sociales y música: Entornos virtuales de aprendizaje. Aplicaciones de páginas web para el aprendizaje musical.
 • Recursos para la creación, interpretación, difusión y registro de obras musicales y audiovisuales. Manejo de herramientas digitales para la creación musical. Secuenciadores, editores de partituras y aplicaciones informáticas.</t>
   </si>
   <si>
     <t>1.3: Establecer conexiones entre manifestaciones musicales y dancísticas de diferentes culturas a lo larg
 4.1: Planificar y desarrollar, con creatividad, obras artístico-musicales, tanto individuales como colabo
 4.2: Participar activamente en la planificación y en la ejecución de obras artístico-musicales colaborati</t>
   </si>
   <si>
     <t>CE.1
 CE.4</t>
   </si>
   <si>
     <t>Portfolio digital del proyecto final, defensa del trabajo de investigación sobre folclore mundial y evaluación del producto audiovisual.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid al compás: un podcast musical</t>
+    <t>Sonidos de la Villa: un viaje musical por Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast que narra la evolución de la música en Madrid desde la Edad Media hasta la actualidad</t>
+    <t>Podcast colaborativo sobre el patrimonio musical madrileño</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El instituto está situado en el centro de Madrid, con alumnado diverso. Se dispone de aula de música con instrumentos, ordenadores y micrófonos. La SDA se enmarca en el tercer trimestre, tras haber trabajado aspectos básicos de lenguaje musical e historia.</t>
+    <t>El instituto participa en un proyecto de difusión del patrimonio cultural del distrito. Se solicita al alumnado que elabore un podcast accesible a la comunidad educativa que ponga en valor obras musicales vinculadas a Madrid, desde el Renacimiento hasta la actualidad, y las conecte con otras tradiciones.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos elaborar un podcast divulgativo que explique la evolución de la música en Madrid, combinando análisis histórico, interpretaciones musicales y creación propia, para un público real?</t>
+    <t>Diseñar y producir un episodio de podcast de 10-15 minutos en el que se analice una obra musical representativa de Madrid (de cualquier época), se expliquen sus rasgos estilísticos, se relacione con su contexto histórico y cultural, y se conecte con una obra similar de otra cultura, todo ello con rigor y atractivo para la audiencia del centro.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Audacity y acceso a internet
-[...4 lines deleted...]
-• Pizarra digital y proyector</t>
+• Dispositivos móviles o tabletas con app de grabación
+• Ordenadores con Audacity (o similar)
+• Cascos con micrófono
+• Fichas de análisis de obras musicales (plantilla)
+• Selección de audiciones y partituras de obras madrileñas (proporcionadas por el profesor)
+• Repositorio de música libre de derechos (ej. Musopen, Freemusicarchive)
+• Guía de edición de audio básica</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de audio, búsqueda de información), competencia social y cívica (trabajo colaborativo, respeto por el patrimonio), competencia en conciencia y expresiones culturales (valoración de la música como manifestación cultural), competencia lingüística (redacción de guiones y exposiciones orales).</t>
+    <t>Educación patrimonial, competencia en comunicación lingüística, competencia digital y conciencia y expresiones culturales.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast sobre la música de Madrid. Se escuchan ejemplos de podcasts musicales, se debate sobre el valor divulgativo y se organizan los grupos de trabajo. Cada grupo elige un periodo histórico (Edad Media, Renacimiento, Barroco, Clasicismo, Romanticismo, siglo XX).</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en la pizarra digital, anotaciones individuales sobre intereses</t>
+    <t>Se presenta el encargo: crear un podcast sobre el patrimonio musical madrileño para la comunidad educativa. Se escucha un breve ejemplo (podcast real sobre una obra). Se formula la pregunta guía y se acota el reto. Cada equipo elige un periodo histórico y busca posibles obras (con ayuda del profesor).</t>
+  </si>
+  <si>
+    <t>Lista inicial de obras candidatas por equipo, con justificación breve.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesiones teórico-prácticas: historia de la música en Madrid (visita virtual al Museo de la Música o recursos digitales), análisis guiado de obras representativas, lectura de partituras sencillas y técnicas de interpretación (vocal e instrumental). Se introduce el software de edición de audio (Audacity).</t>
-[...2 lines deleted...]
-    <t>Ejercicios de análisis escritos, grabaciones de prácticas instrumentales</t>
+    <t>Talleres guiados: análisis de partituras y audiciones (cómo identificar rasgos estilísticos), contexto histórico de la música en Madrid (desde el Renacimiento a la actualidad), y técnicas de narrativa radiofónica (guión, voz, edición básica). Se usan ejemplos locales (archivos de la Biblioteca Musical del Ayuntamiento). Cada equipo investiga su obra con apoyo de fichas de análisis.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de la obra y de la obra comparada, ejercicios de escucha activa.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos investigan su periodo seleccionado, eligen 2-3 obras, preparan una breve interpretación (pueden tocar fragmentos o cantar), redactan un guion para el capítulo y diseñan una pequeña composición original inspirada en el estilo. El docente asesora y resuelve dudas.</t>
-[...2 lines deleted...]
-    <t>Guion escrito, partituras adaptadas, grabaciones de ensayos</t>
+    <t>Los equipos completan la investigación, seleccionan fragmentos musicales (cortos, con permiso de uso), graban las voces con dispositivos móviles, y montan el podcast con software libre (Audacity). El profesor supervisa y ofrece feedback en puntos de control.</t>
+  </si>
+  <si>
+    <t>Boceto del guión definitivo, grabaciones de prueba, montaje preliminar.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Grabación final del capítulo (narración, interpretaciones, composición), edición y montaje con Audacity. Cada grupo presenta su capítulo al resto de la clase para recibir retroalimentación y realizar mejoras antes de la versión definitiva.</t>
-[...2 lines deleted...]
-    <t>Podcast editado en formato digital, ficha técnica del proceso</t>
+    <t>Edición final: ajustes de sonido, inserción de cortes musicales, efectos, y masterización. Se diseña una portada para el episodio (imagen) y se prepara la ficha técnica. Se sube a la plataforma del centro (por ejemplo, un blog de aula).</t>
+  </si>
+  <si>
+    <t>Podcast finalizado (archivo mp3) y ficha técnica.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación y coevaluación mediante rúbrica que incluye los criterios trabajados. Puesta en común de aprendizajes, dificultades y logros. El docente recoge las reflexiones y evalúa el producto final.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación, rúbrica cumplimentada</t>
+    <t>Los equipos escuchan los podcasts de otros grupos, coevalúan con una diana de autoevaluación, y completan una rúbrica de autoevaluación y heteroevaluación. Se asigna nivel de logro 1-4 a cada criterio basándose en el producto final y la observación durante el proceso.</t>
+  </si>
+  <si>
+    <t>Dianas de coevaluación, rúbrica cumplimentada.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Cómo suena tu barrio? Datos y música en acción</t>
-[...8 lines deleted...]
-    <t>¿Podemos transformar los datos sobre la música que escucha la gente de nuestro barrio en una obra musical que refleje su identidad sonora?</t>
+    <t>Mapea y Suena: La banda sonora de tu barrio</t>
+  </si>
+  <si>
+    <t>Una investigación sonora y creación musical colaborativa</t>
+  </si>
+  <si>
+    <t>El barrio donde se ubica el instituto tiene una identidad sonora única: tráfico, mercadillos, pasos de peatones, conversaciones, aves. Sin embargo, rara vez prestamos atención consciente a esos sonidos, que conforman el paisaje acústico cotidiano. El alumnado, como habitante del barrio, puede investigar ese paisaje y convertirlo en material artístico.</t>
+  </si>
+  <si>
+    <t>Recoger, analizar y clasificar datos sonoros del entorno del instituto (grabaciones, mediciones de decibelios y encuestas a la comunidad) y, a partir de ellos, crear una composición musical original que se interprete ante la comunidad educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles con app medidora de decibelios y grabadora
-[...39 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, diario de aprendizaje con reflexión final, productos finales.</t>
+• Grabadoras de audio (móviles o tablets)
+• Aplicación de medición de decibelios (gratuita)
+• Altavoces o auriculares
+• Instrumentos musicales de aula (o percusión corporal)
+• Plantilla de encuesta
+• Hoja de cálculo para organizar datos
+• Ejemplos de paisajes sonoros (Murray Schafer, John Cage)</t>
+  </si>
+  <si>
+    <t>Educación ambiental (conciencia sobre contaminación acústica); Competencia digital (grabación y edición de audio); Aprendizaje servicio si se comparte la obra con el barrio.</t>
+  </si>
+  <si>
+    <t>Se presenta la idea del paisaje sonoro (soundscape) con ejemplos de Murray Schafer y se lanza la pregunta guía. El alumnado debate y formula hipótesis sobre los sonidos característicos de su barrio y cómo podrían musicalizarlos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan conceptos de acústica básica (decibelios, frecuencia), técnicas de grabación y análisis de partituras. Se analiza una obra paradigmática (ej. '4'33'' o una pieza de música concreta) y se relaciona con el contexto urbano. También se diseña una encuesta sobre hábitos musicales y percepción acústica.</t>
+  </si>
+  <si>
+    <t>Análisis escrito de la obra (criterio 1.1) y diseño de la encuesta.</t>
+  </si>
+  <si>
+    <t>El alumnado sale al entorno cercano (o utiliza grabaciones previas) para recoger sonidos y medir decibelios en distintos puntos. También aplica la encuesta a compañeros y vecinos. De vuelta al aula, procesan los datos: clasifican sonidos, elaboran un mapa sonoro y extraen conclusiones.</t>
+  </si>
+  <si>
+    <t>Datos de campo (grabaciones, mediciones, encuestas) y reflexión escrita sobre los hábitos musicales propios y ajenos (criterio 1.2).</t>
+  </si>
+  <si>
+    <t>Con los sonidos recogidos, cada grupo planifica y crea una composición musical. Improvisan libremente (criterio 2.1) para seleccionar materiales, luego estructuran la obra y la ensayan. Graban el resultado final y preparan una breve presentación que explique el proceso.</t>
+  </si>
+  <si>
+    <t>Grabación de la improvisación y plan de la obra (criterio 4.1). Grabación final de la composición.</t>
+  </si>
+  <si>
+    <t>Presentación de las obras ante otro grupo o durante una muestra del centro. Cada equipo expone su proceso y reflexiona sobre lo aprendido. Se aplica coevaluación y autoevaluación mediante rúbricas. El docente asigna niveles de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Presentación oral y coevaluación (criterio 4.2). Rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Concierto Solidario: Música para Compartir</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos diseñar e interpretar un concierto musical que emocione y conecte con los mayores de nuestro barrio?</t>
+    <t>Compón tu barrio</t>
+  </si>
+  <si>
+    <t>Creación musical y dancística para una comunidad real</t>
+  </si>
+  <si>
+    <t>El distrito organiza una fiesta anual y ha solicitado al instituto una actuación que represente la diversidad cultural del barrio. El alumnado debe crear una obra original que integre música, danza y elementos de la tradición local.</t>
+  </si>
+  <si>
+    <t>Diseñar, ensayar y presentar una obra musical y dancística original que integre estilos y ritmos representativos del barrio, destinada a ser interpretada en la fiesta del distrito ante vecinos y autoridades.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Instrumentos del aula (teclado, guitarra, percusión, etc.)
-[...36 lines deleted...]
-    <t>Rúbricas de autoevaluación y cartas de reflexión.</t>
+• Instrumentos del aula (teclado, percusión, etc.)
+• Grabadora de audio/vídeo
+• Altavoces
+• Programa de edición de partituras (Musescore)
+• Cartulinas y rotuladores para cartelería
+• Vestuario sencillo (opcional)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía: participación comunitaria y valoración de la diversidad cultural.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos: crear una obra para la fiesta del distrito. Se visionan ejemplos de obras comunitarias y se debate sobre la identidad sonora del barrio. Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Reflexión inicial en cuaderno sobre qué caracteriza musicalmente al barrio.</t>
+  </si>
+  <si>
+    <t>Talleres de improvisación grupal: exploración vocal, corporal e instrumental. Estudio de ritmos y escalas de diferentes culturas presentes en Madrid (flamenco, rumba, salsa, etc.). Lectura de partituras sencillas con elementos modales.</t>
+  </si>
+  <si>
+    <t>Grabaciones de improvisaciones y ejercicios de lectura.</t>
+  </si>
+  <si>
+    <t>Los equipos seleccionan y estructuran los materiales improvisados para componer la obra. Se definen roles: músicos, bailarines, director, técnico de sonido. Se ensayan las partes y se integran las coreografías.</t>
+  </si>
+  <si>
+    <t>Partitura/guion de la obra y grabación del ensayo general.</t>
+  </si>
+  <si>
+    <t>Ensayos con vestuario y escenografía. Se prepara la presentación: cartelería, programa de mano, y breve discurso de presentación. Se realiza una presentación simulada en el aula y se recibe feedback entre iguales.</t>
+  </si>
+  <si>
+    <t>Cartel y programa diseñados, grabación del ensayo general con vestuario.</t>
+  </si>
+  <si>
+    <t>Primera sesión: actuación en la fiesta del distrito (grabación). Segunda sesión: visionado de la grabación, autoevaluación y coevaluación mediante rúbricas. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Grabación de la actuación, rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer partituras completas y versiones simplificadas con anotaciones de estructura, textura y forma.
 • Proporcionar audios con pistas separadas para identificar tímbricamente cada instrumento o voz.
 • Incluir mapas conceptuales interactivos que vinculen rasgos estilísticos con contexto histórico, geográfico y social.</t>
   </si>
@@ -6472,85 +6473,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>249</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>274</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>253</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>276</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>257</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>280</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>282</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>283</v>
       </c>
     </row>
@@ -6657,85 +6658,85 @@
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>253</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>257</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>295</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>297</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>300</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>