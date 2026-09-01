--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid aplica el currículo estatal de 4.º ESO Música sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Musica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegros los criterios de evaluación y competencias específicas del RD 217/2022.</t>
   </si>