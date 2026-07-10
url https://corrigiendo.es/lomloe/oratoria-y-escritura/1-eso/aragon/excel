--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Oratoria y escritura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 20:59</t>
+    <t>10/07/2026 23:33</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Oratoria y Escritura en 1º ESO, aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Oratoria y escritura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica íntegramente el Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
@@ -580,265 +580,207 @@
 • Manejo y empleo de técnicas de escritura creativa: técnicas vanguardistas, escritura automática progress y Genoma Poético.
 • Participación ciudadana en democracia como un deber moral y civil a través de contextos orales plurales.</t>
   </si>
   <si>
     <t>3.2: Expresarse con propiedad, claridad y creatividad comunicando mensajes breves.
 3.3: Adecuar la creación y el diseño del discurso a las características del género textual.
 3.5: Desarrollar e incorporar a la práctica individual diferentes técnicas de escritura creativa.
 6.1: Elaborar textos para intervenir en ámbitos de participación social cooperando en equipo.
 6.2: Desarrollar las relaciones interpersonales gracias al uso cívico de la palabra.
 6.3: Autoevaluar y coevaluar los discursos y producciones trabajados en el aula.</t>
   </si>
   <si>
     <t>CE.OE.3: Producir textos formales e informales, literarios y no literarios, para su presentación oral.
 CE.OE.6: Desarrollar la capacidad de trabajar en equipo y la cooperación en contextos plurales.</t>
   </si>
   <si>
     <t>Evaluación por pares (coevaluación) del debate final, rúbrica del póster científico y valoración de la carpeta de escritura creativa.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Al habla, Aragón!</t>
+    <t>Salva tu patrimonio con la palabra</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast de argumentación sobre un tema local</t>
+    <t>Un podcast persuasivo para proteger el legado aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º ESO en un centro de Aragón que debe desarrollar competencias orales y escritas utilizando herramientas digitales. La situación se enmarca en el currículo de Oratoria y Escritura con 3 horas semanales.</t>
+    <t>El patrimonio cultural aragonés sufre amenazas como el abandono, la falta de recursos o el desconocimiento. Los vecinos y las asociaciones locales tienen voz, pero necesitan argumentos sólidos y bien comunicados para impulsar acciones de conservación.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y grabar un episodio de podcast de opinión sobre un tema de actualidad aragonés (por ejemplo, la despoblación rural, una tradición local, o un evento cultural) que convenza a oyentes de su postura.</t>
+    <t>Investigar un elemento patrimonial aragonés real, elaborar un guion argumentativo, grabarlo en formato podcast y presentarlo a la asociación de vecinos o entidad local para concienciar sobre su protección.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ejemplos de podcasts de Aragón Radio (especialmente de opinión).
-[...3 lines deleted...]
-• Rúbrica de evaluación (para autoevaluación, coevaluación y heteroevaluación).</t>
+• Ordenadores o tablets con conexión a internet
+• Software de grabación y edición de audio (Audacity o similar)
+• Micrófonos o auriculares con micrófono
+• Bibliografía y webgrafía sobre patrimonio aragonés (guías, Wikipedia, etc.)
+• Rúbrica de evaluación (impresa o digital)
+• Plantilla de guion técnico
+• Ejemplo de podcast sobre patrimonio</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación emocional (gestión de nervios en grabación), competencia digital (uso ético de la red, edición de audio), trabajo en equipo y cooperación, y conciencia social sobre temas aragoneses.</t>
+    <t>Educación patrimonial, educación cívica y constitucional (participación ciudadana), competencia digital (producción y edición de audio) y competencia en comunicación lingüística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast de opinión sobre un tema aragonés. Escucha de ejemplos (podcasts de Aragón Radio). Debate inicial sobre la importancia de la oratoria. Formación de equipos de 3-4 personas y elección del tema.</t>
-[...2 lines deleted...]
-    <t>Lista de temas propuestos por cada equipo, justificando su interés.</t>
+    <t>Se presenta el reto: '¿Qué patrimonio de Aragón necesita nuestra voz?'. Se proyecta un ejemplo de podcast corto sobre un elemento local y se debate sobre su eficacia. Se forma equipos de 3-4 personas y cada uno elige un elemento patrimonial aragonés real (cercano al centro o de interés). Se formula la pregunta guía y se recogen ideas iniciales.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en el cuaderno de equipo: elemento elegido y primeras hipótesis sobre su valor y amenazas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Esquema argumentativo individual y collage de fuentes seleccionadas.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre argumentación (tipos de argumentos, estructura del discurso persuasivo) y sobre podcasting (guion técnico, uso de Audacity/Grabadora de voz, edición básica, inserción de música y efectos). Se analizan breves discursos de grandes oradores y se practica la expresión oral. Se enseña a citar fuentes correctamente.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos: esquema argumental de un discurso modelo y mini-grabación de prueba.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada equipo investiga su tema, documenta argumentos, redacta el guión del podcast (incluyendo presentación, desarrollo y cierre). Se realizan ensayos de lectura en voz alta y se corrigen aspectos de entonación y ritmo.</t>
-[...2 lines deleted...]
-    <t>Guión completo del podcast con anotaciones de fuentes.</t>
+    <t>Cada equipo investiga a fondo el elemento patrimonial elegido (biblioteca, internet, entrevistas a familiares o vecinos). Redacta el guion argumentativo definitivo, selecciona los argumentos más sólidos y los organiza. Graba las pistas de voz por turnos y recopila música o efectos libres de derechos.</t>
+  </si>
+  <si>
+    <t>Guion escrito completo con citas de fuentes y archivos de audio sin editar.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de audio final y captura de pantalla de la publicación.</t>
+    <t>Edición del podcast: montaje, ajuste de niveles, inserción de cortinillas y créditos. Se realiza una preaudición interna entre equipos para dar feedback. Cada equipo ultima su producto y lo exporta en formato mp3.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final editado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación individual mediante rúbrica (criterios de argumentación, claridad, uso de fuentes, técnica). Coevaluación entre equipos (escucha cruzada de podcasts). Reflexión grupal sobre el proceso y aprendizaje. Propuestas de mejora.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de autoevaluación completada, coevaluación escrita y hoja de reflexión.</t>
+    <t>Presentación de los podcasts a la clase (simulando la audiencia real). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. Entrega de los podcasts a la asociación de vecinos real (vía email o plataforma del centro). Reflexión final sobre el aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada; podcast entregado.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Argumentar con datos: pequeños investigadores aragoneses</t>
-[...8 lines deleted...]
-    <t>¿Podemos defender una postura sobre un tema de Aragón utilizando datos fiables y una estructura argumentativa convincente?</t>
+    <t>Convence con tu palabra</t>
+  </si>
+  <si>
+    <t>Campaña para valorar el mudéjar aragonés</t>
+  </si>
+  <si>
+    <t>En Aragón, el arte mudéjar es un tesoro reconocido por la UNESCO, pero muchos jóvenes apenas lo conocen. El alumnado se convierte en embajador cultural para promocionar un monumento mudéjar de su provincia ante sus compañeros de otro curso, que actúan como visitantes potenciales.</t>
+  </si>
+  <si>
+    <t>Investigar un monumento mudéjar aragonés, escribir un guion persuasivo de 3 minutos y exponerlo en vivo ante el grupo-clase, acompañado de un cartel promocional, logrando que la audiencia quiera visitarlo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con acceso a internet
-[...93 lines deleted...]
-    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
+• Plantilla de guion persuasivo
+• Rúbrica de evaluación
+• Vídeos de discursos modelo
+• Acceso a internet para investigación
+• Material para cartel (papel, rotuladores o herramienta digital como Canva)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y en valores (respeto por la cultura, trabajo en equipo, gestión emocional).</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el reto: convertirse en embajadores del mudéjar aragonés. Se visionan ejemplos de discursos persuasivos (TEDx, anuncios) y se analizan brevemente. Se forman equipos y asignan monumentos (Torre de San Martín, Catedral de Teruel, etc.).</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno sobre lo que hace un discurso persuasivo.</t>
+  </si>
+  <si>
+    <t>Taller sobre argumentación: tipos de argumentos, estructura del discurso (exordio, narratio, argumentatio, peroratio). Práctica de escritura de un mini-discurso. También se trabajan técnicas de expresión oral: respiración, proyección de voz, lenguaje corporal. Se reparte una plantilla de guion.</t>
+  </si>
+  <si>
+    <t>Mini-discurso escrito individual (de 1 minuto) sobre un tema libre.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga su monumento (biblioteca, internet, folletos) y elabora el guion persuasivo. El profesor guía la selección de argumentos y la organización. Se realiza un borrador y se revisa en parejas.</t>
+  </si>
+  <si>
+    <t>Borrador del guion con anotaciones de coevaluación.</t>
+  </si>
+  <si>
+    <t>Ensayos en parejas y luego ante el grupo pequeño. Se graban en vídeo para autoevaluación. También diseñan el cartel promocional (en digital o papel) con un eslogan y la imagen del monumento. Última sesión: exposiciones en vivo ante el otro grupo de 1.º ESO.</t>
+  </si>
+  <si>
+    <t>Vídeo de ensayo (opcional), cartel terminado, exposición en vivo.</t>
+  </si>
+  <si>
+    <t>Coevaluación entre equipos mediante rúbrica de criterios. Autoevaluación emocional (diana del miedo escénico). El profesor asigna niveles de logro 1-4 a cada criterio basándose en las evidencias recogidas en las fases.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1721,621 +1663,621 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>236</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>237</v>
+        <v>219</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>238</v>
+        <v>220</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>239</v>
+        <v>221</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>173</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>271</v>
+        <v>253</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>5.88</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>5.88</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>273</v>
+        <v>255</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>5.88</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>5.88</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>275</v>
+        <v>257</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>5.88</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>5.88</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>5.88</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.4</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.88</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.5</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>5.88</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>5.88</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>5.88</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>5.88</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>5.88</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>5.88</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>282</v>
+        <v>264</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>5.88</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.2</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>5.88</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.3</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>5.88</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
         <v>99.95999999999998</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="8" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>3.4</v>
       </c>
@@ -2345,871 +2287,871 @@
       <c r="L1" s="8">
         <v>4.1</v>
       </c>
       <c r="M1" s="8">
         <v>4.2</v>
       </c>
       <c r="N1" s="8">
         <v>4.3</v>
       </c>
       <c r="O1" s="8">
         <v>5.1</v>
       </c>
       <c r="P1" s="8">
         <v>5.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.1</v>
       </c>
       <c r="R1" s="8">
         <v>6.2</v>
       </c>
       <c r="S1" s="8">
         <v>6.3</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>287</v>
+        <v>269</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="7" t="s">
-        <v>288</v>
+        <v>270</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="7" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="7" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="7" t="s">
-        <v>291</v>
+        <v>273</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="7" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="7" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="7" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="7" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="7" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="7" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="7" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="7" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="7" t="s">
-        <v>300</v>
+        <v>282</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="7" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="7" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="7" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="7" t="s">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="7" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="7" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="7" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="7" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="7" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="7" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="7" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="7" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="7" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="7" t="s">
-        <v>315</v>
+        <v>297</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
-        <v>316</v>
+        <v>298</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="7" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="7"/>
     </row>
@@ -6397,54 +6339,54 @@
         <v>150</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>163</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -6563,461 +6505,287 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>190</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>193</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>167</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>169</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>171</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>173</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>179</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>214</v>
-      </c>
-[...169 lines deleted...]
-        <v>232</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>233</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>