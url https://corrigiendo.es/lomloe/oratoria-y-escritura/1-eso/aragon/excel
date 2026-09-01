--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 23:33</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Oratoria y Escritura en 1º ESO, aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Oratoria y escritura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica íntegramente el Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>