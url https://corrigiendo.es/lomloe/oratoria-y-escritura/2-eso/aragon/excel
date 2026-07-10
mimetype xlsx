--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Oratoria y Escritura en 2º ESO, por lo que aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Oratoria y escritura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, Aragón aplica íntegramente el currículo estatal del RD 217/2022 para Oratoria y Escritura en 2º ESO, al no haber publicado decreto autonómico.</t>
   </si>
@@ -581,265 +581,263 @@
 • Gestión y manejo de los pensamientos y emociones al hablar en público.
 • Presentación oral de discursos persuasivos finales.</t>
   </si>
   <si>
     <t>3.2: Expresarse con propiedad, corrección, claridad y creatividad.
 3.3: Adecuar la creación y el diseño del discurso al género textual.
 3.4: Escribir con coherencia, adecuación y cohesión textos del ámbito formal.
 3.5: Desarrollar e incorporar a la práctica individual técnicas de escritura creativa.
 5.2: Favorecer las emociones positivas y controlar las negativas en la exposición.
 6.3: Autoevaluar y coevaluar los discursos y producciones trabajados.</t>
   </si>
   <si>
     <t>CE.OE.3
 CE.OE.5</t>
   </si>
   <si>
     <t>Portafolio de textos formales y creativos, junto con una escala de autoevaluación sobre la gestión del miedo escénico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Defiende el pirineo: podcast argumentativo</t>
+    <t>Una voz por tu tierra</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigación, escritura y oratoria para convencer sobre la conservación del patrimonio natural aragonés</t>
+    <t>Crea un podcast para defender un rincón aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Centro urbano de Zaragoza con alumnado diverso; el curso de 2º ESO cuenta con 3 horas semanales de Oratoria y Escritura. Se busca vincular el aprendizaje con el entorno aragonés y desarrollar competencias digitales y cívicas.</t>
+    <t>El alumnado descubre que muchos espacios naturales y culturales de Aragón (desde el mudéjar turolense hasta los bosques del Pirineo) están amenazados por el abandono o la falta de difusión. El Ayuntamiento de su localidad ha abierto un canal de propuestas ciudadanas y acepta podcasts argumentativos para apoyar iniciativas locales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo elaborar un podcast argumentativo que convenza a la comunidad educativa (alumnado de 1º ESO y sus familias) sobre la necesidad de proteger un espacio natural emblemático de Aragón (p. ej., el Valle de Ordesa, los Monegros o el Matarraña)?</t>
+    <t>Producir un podcast argumentativo de 3-5 minutos que convenza a una autoridad local (concejalía de turismo, asociación vecinal) para que actúe a favor de un lugar aragonés concreto, utilizando estrategias retóricas, expresión oral eficaz y herramientas digitales.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets con micrófono
-[...4 lines deleted...]
-• Rúbrica de evaluación (coevaluación y autoevaluación)</t>
+• Dispositivos móviles o micrófonos de aula para grabar
+• Software de edición de audio (Audacity, GarageBand)
+• Modelos de guión y rúbrica de coevaluación
+• Banco de música y efectos libres de derechos</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (conciencia sobre el patrimonio natural de Aragón), competencia digital (uso ético y creativo de tecnología), educación cívica (participación social y argumentación respetuosa).</t>
+    <t>Educación cívica (participación ciudadana) y competencia digital (uso ético de herramientas).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante un vídeo corto sobre un espacio natural aragonés en peligro (ej. incendio en los Monegros). Lluvia de ideas sobre cómo convencer a otros para actuar. Se forman equipos de 4-5 personas y se asigna un espacio natural por equipo.</t>
-[...2 lines deleted...]
-    <t>Listado inicial de ideas y compromiso de equipo (acta de constitución).</t>
+    <t>Presentación del reto: el Ayuntamiento necesita propuestas para proteger un lugar local. Lluvia de ideas sobre lugares aragoneses que el alumnado conoce o visita. Se formula la pregunta guía y se forman equipos (3-4 personas).</t>
+  </si>
+  <si>
+    <t>Lista inicial de lugares con una primera justificación oral.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller de argumentación: estructura (tesis, argumentos, conclusión), tipos de argumentos (de autoridad, ejemplificación, etc.) y estrategias retóricas. También se visionan ejemplos de podcasts y se analizan. Se introduce el uso básico de Audacity o App de grabación.</t>
+  </si>
+  <si>
+    <t>Guión escrito del podcast con estructura argumentativa.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Grabación del podcast en equipos. Cada miembro asume un rol (locutor, técnico, editor). Se practica la expresión oral, se controlan los nervios y se graban varias tomas. El docente observa y registra desempeños.</t>
+  </si>
+  <si>
+    <t>Archivo de audio en bruto (antes de editar) y notas de observación del docente.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Edición del podcast: cortes, ajuste de volumen, inserción de música/efectos (libres de derechos). Subida del podcast a una plataforma (blog de aula o SoundCloud) y preparación de la presentación para la audiencia.</t>
+  </si>
+  <si>
+    <t>Podcast final editado y enlace público.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts en clase. Coevaluación mediante rúbrica (criterios 3.1, 3.2, 4.2, 2.1). Autoevaluación sobre la gestión emocional (criterio 5.2). Entrega de la rúbrica cumplimentada y discusión grupal.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Persuadir con datos: el pulso de Guara</t>
+  </si>
+  <si>
+    <t>Investiga la opinión de tu comunidad y argumenta una propuesta para el futuro del Parque Natural</t>
+  </si>
+  <si>
+    <t>El Parque Natural de la Sierra y los Cañones de Guara, en Huesca, enfrenta un debate entre la promoción del turismo sostenible y la conservación del espacio protegido. El alumnado actuará como grupo de investigación que recoge datos de opinión en su entorno escolar y familiar para elaborar una argumentación basada en evidencias.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre turismo en el Parque de Guara, analizar los resultados y redactar una carta argumentativa formal que proponga una medida concreta, defendiéndola oralmente ante una simulada Junta Rectora.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Artículo de prensa sobre el Parque de Guara
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo (Excel/Google Sheets) para procesar datos
+• Guía de estructura de carta formal (modelo y rúbrica)
+• Ejemplos de discursos persuasivos con datos</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia ciudadana (participación en debates públicos), competencia digital (gestión de datos) y educación emocional.</t>
+  </si>
+  <si>
+    <t>Se presenta el conflicto real del Parque de Guara (artículo de prensa, video) y se lanza la pregunta guía. Los equipos discuten posturas iniciales y formulan hipótesis sobre lo que opinaría la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales por equipo (mural o documento compartido).</t>
+  </si>
+  <si>
+    <t>Talleres sobre diseño de encuestas (preguntas cerradas/abiertas, escalas), nociones de estadística básica (frecuencias, gráficos) y estructura del texto argumentativo formal. Se muestran ejemplos de cartas a administraciones. El alumnado practica la redacción de un párrafo argumentativo modelo.</t>
+  </si>
+  <si>
+    <t>Encuesta diseñada y validada; párrafo argumentativo de práctica.</t>
+  </si>
+  <si>
+    <t>Los equipos lanzan la encuesta (formulario online o papel) entre compañeros y familiares, recogen datos y los procesan en una hoja de cálculo. Generan gráficos de barras o sectores. Analizan los resultados y los vinculan con argumentos a favor o en contra de una propuesta (p.ej., limitar el número de visitantes).</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos; análisis escrito breve (conclusiones).</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: a) argumentación y estructura del discurso (tipos de argumentos, falacias); b) escritura de guion para podcast (tono, ritmo, gancho); c) búsqueda y citación de fuentes fiables; d) manejo básico de herramientas de grabación y edición (Audacity). Cada equipo practica con ejercicios breves.</t>
-[...47 lines deleted...]
-    <t>Investigar un problema real de Aragón con datos objetivos y elaborar un discurso persuasivo que convenza a la audiencia de la necesidad de actuar, citando correctamente las fuentes.</t>
+    <t>Redacción individual de la carta argumentativa (con citas y datos). Preparación de la presentación oral (apoyo visual con los gráficos). Ensayos en equipo con feedback entre iguales. Grabación opcional para autoevaluación.</t>
+  </si>
+  <si>
+    <t>Carta escrita y presentación visual preparada; grabación de ensayo (si se hace).</t>
+  </si>
+  <si>
+    <t>Presentaciones orales ante la simulada Junta Rectora. Coevaluación con rúbrica (por equipos). Autoevaluación individual (diana de emociones y logros). Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>La palabra en escena: monólogos que transforman el barrio</t>
+  </si>
+  <si>
+    <t>Convierte tu voz en una propuesta de mejora para tu comunidad</t>
+  </si>
+  <si>
+    <t>El barrio o localidad donde se ubica el instituto tiene espacios o servicios que podrían mejorarse, pero falta voz ciudadana que los reclame. El alumnado asumirá el papel de orador o oradora que defiende una causa local, preparando un monólogo persuasivo que presentará ante una audiencia real.</t>
+  </si>
+  <si>
+    <t>Redactar, ensayar y representar un monólogo argumentativo de 3-5 minutos que defienda una propuesta concreta de mejora para el barrio o localidad, y presentarlo ante una audiencia real (vecinos, asociación, representante del ayuntamiento) durante una jornada de oratoria abierta a la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...92 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada.</t>
+• Modelos de monólogos (vídeos o transcripciones)
+• Ficha de análisis de discursos
+• Rúbrica de evaluación de monólogos
+• Plantilla para esquema argumentativo
+• Guía de técnicas de expresión corporal y vocal</t>
+  </si>
+  <si>
+    <t>Educación cívica y participación democrática; expresión cultural y artística.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: convertirse en oradores que defienden una mejora para su barrio. Se visiona un monólogo inspirador (ej. discurso de una activista juvenil). Se debate en grupo sobre problemas locales. Cada alumno elige su propuesta.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Análisis de un monólogo modelo (de un orador histórico o actual). Se identifican elementos de comunicación verbal y no verbal (1.1) y se comenta críticamente (1.2). Se repasan tipos de argumentos y estructura del monólogo argumentativo. Se practican ejercicios de proyección vocal y gestual.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis del discurso modelo.</t>
+  </si>
+  <si>
+    <t>Los alumnos investigan su propuesta (datos, ejemplos) y elaboran un esquema argumentativo (3.1). Redactan un primer borrador del monólogo. Reciben retroalimentación de un compañero. Se centran en la estructura argumentativa.</t>
+  </si>
+  <si>
+    <t>Esquema argumentativo y primer borrador del monólogo.</t>
+  </si>
+  <si>
+    <t>Se pulen y ensayan los monólogos (3.3). Se trabajan la dicción, la mirada, los gestos. Se realizan ensayos en parejas y luego frente al grupo con retroalimentación. Se prepara la presentación para la audiencia real. Se graba un ensayo para autoevaluación.</t>
+  </si>
+  <si>
+    <t>Versión definitiva del guion y grabación del ensayo.</t>
+  </si>
+  <si>
+    <t>Representación de los monólogos ante la audiencia real (o en un acto con invitados). Tras la jornada, cada alumno completa una autoevaluación sobre la gestión de emociones (5.2) y una coevaluación de un compañero. Se asignan niveles de logro según la rúbrica de cada criterio.</t>
+  </si>
+  <si>
+    <t>Autoevaluación y coevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -6547,250 +6545,250 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>187</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>190</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>193</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>167</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>169</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>171</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>173</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>179</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>182</v>
+        <v>211</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>167</v>
@@ -6866,99 +6864,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>223</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>225</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>229</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>231</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>232</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>