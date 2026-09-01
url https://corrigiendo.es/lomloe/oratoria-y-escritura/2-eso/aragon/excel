--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Oratoria y Escritura en 2º ESO, por lo que aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Oratoria y escritura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, Aragón aplica íntegramente el currículo estatal del RD 217/2022 para Oratoria y Escritura en 2º ESO, al no haber publicado decreto autonómico.</t>
   </si>