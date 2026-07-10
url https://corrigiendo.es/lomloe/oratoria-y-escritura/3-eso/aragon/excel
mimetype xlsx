--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:31</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado concreción propia; se aplica íntegro el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Oratoria y escritura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo estatal del RD 217/2022 (ESO) para Oratoria y Escritura en 3.º ESO.</t>
   </si>
@@ -575,268 +575,265 @@
 • Técnicas de escritura creativa relacionadas con la oralidad: vanguardistas, escritura automática, Genoma Poético.
 • Incorporación y práctica del lenguaje no verbal a contextos individuales y colectivos.</t>
   </si>
   <si>
     <t>3.2: Expresarse con propiedad, claridad y creatividad.
 3.3: Adecuar el diseño del discurso al género textual escogido.
 3.4: Escribir con coherencia y adecuación textos de ámbito formal.
 3.5: Desarrollar técnicas de escritura creativa.
 5.1: Valorar la capacidad humana para influir de manera consciente.
 5.2: Controlar las emociones negativas en la exposición ante el público.</t>
   </si>
   <si>
     <t>CE.OE.3: Producción de textos literarios y no literarios para presentación oral.
 CE.OE.5: Gestión de emociones y miedos ante la presentación oral.</t>
   </si>
   <si>
     <t>Portafolio de textos formales, simulacro de entrevista laboral y performance de escritura creativa/oralidad.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Voces de Aragón: Creamos un podcast de patrimonio</t>
+    <t>Convence con tu voz</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigamos, argumentamos y difundimos nuestro patrimonio cultural aragonés a través de un podcast</t>
+    <t>Podcast argumentativo para una causa local</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 3.º ESO de un instituto de Zaragoza capital. La asignatura de Oratoria y Escritura cuenta con 3 horas semanales. El centro tiene una biblioteca escolar activa con blog y recursos digitales. El entorno aragonés ofrece un rico patrimonio cultural (monumentos, tradiciones, personajes) que puede ser objeto de investigación y divulgación oral.</t>
+    <t>El cambio climático afecta a todos, pero las soluciones locales a menudo pasan desapercibidas. El alumnado de 3º ESO asume el rol de jóvenes comunicadores que deben crear un podcast para concienciar y movilizar a su entorno sobre una acción concreta que su municipio puede adoptar (reducción de plásticos, movilidad sostenible, eficiencia energética).</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar y publicar un podcast de 10-15 minutos, en equipos de 4-5 alumnos, en el que se entreviste a un experto (historiador, artesano, etc.) sobre un elemento del patrimonio cultural aragonés, presentando argumentos que defiendan su valor y proponiendo medidas para su conservación o difusión.</t>
+    <t>Diseñar, redactar, grabar y editar un podcast argumentativo (10-15 minutos) dirigido a la comunidad educativa y al Consejo de la Juventud local, que defienda una propuesta concreta de acción climática para el municipio, basada en datos reales y argumentos sólidos.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet y Audacity instalado
-[...6 lines deleted...]
-• Banco de música libre (Jamendo, free music archive)</t>
+• Ordenadores con Audacity o similar
+• Micrófonos (o móviles) para grabación
+• Modelos de podcasts argumentativos (selección del profesor)
+• Fichas de análisis y rúbricas
+• Conexión a internet para investigación
+• Plataforma de publicación (SoundCloud o blog del centro)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de herramientas de grabación, edición y publicación), aprender a aprender (planificación del trabajo, autoevaluación), social y cívica (trabajo en equipo, respeto por el patrimonio cultural), conciencia y expresiones culturales (valoración del patrimonio aragonés).</t>
+    <t>Educación ambiental (cambio climático) y competencia digital (creación de contenido).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast sobre patrimonio aragonés. Se visualizan ejemplos de podcasts escolares y se debate sobre su estructura. Se forman equipos de 4-5 alumnos. Cada equipo elige un elemento patrimonial (ej. el Tubo de Zaragoza, el dance de la Bilbilis, la tamborrada de Teruel) y un experto potencial a entrevistar (real o simulado). Se asigna el rol de coordinador, guionista, técnico de sonido y editor.</t>
-[...2 lines deleted...]
-    <t>Lista de equipos con tema asignado y rol de cada miembro.</t>
+    <t>Se presenta el reto: crear un podcast argumentativo para mover a la acción climática local. Se proyecta un vídeo-resumen de la Estrategia Aragonesa de Cambio Climático 2030. Se forman equipos y, mediante lluvia de ideas, seleccionan un tema local concreto (ej. peatonalización de una calle, mejora del reciclaje). Se acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lista de temas locales elegidos y primera justificación oral.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: estructura argumentativa (tesis, argumentos lógicos, emocionales, de autoridad), características del podcast (lenguaje oral, duración, uso de sonido), y análisis de modelos de podcasts argumentativos. Se introducen técnicas de búsqueda de fuentes fiables y citación. Cada equipo analiza un podcast de referencia.</t>
+  </si>
+  <si>
+    <t>Análisis escrito de un podcast modelo identificando elementos argumentativos.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos investigan su tema local (datos, informes, noticias) y redactan el guion completo del podcast, incluyendo citas. El profesor guía la estructura y la adaptación al género. Se aseguran de incluir introducción, nudo argumentativo, conclusión y llamada a la acción.</t>
+  </si>
+  <si>
+    <t>Guion completo con citas y notas de fuentes.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban el podcast usando Audacity u otro software, editan pistas, añaden música/efectos y suben el archivo a una plataforma (ej. SoundCloud). Se realizan ensayos y se aplican técnicas de control emocional (respiración, postura). El profesor observa y registra evidencias de expresión oral y manejo técnico.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y captura de pantalla de la publicación en plataforma.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>El alumnado completa una autoevaluación sobre su gestión emocional (basada en 5.2) y entrega el portafolio con el guion, las fuentes y la reflexión. Se realiza coevaluación entre equipos mediante rúbrica. Se asignan niveles de logro 1-4 a cada criterio. Se cierra con debate sobre el impacto de su podcast.</t>
+  </si>
+  <si>
+    <t>Autoevaluación cumplimentada, rúbrica de coevaluación, y portafolio completo.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Datos que convencen: de la encuesta al discurso</t>
+  </si>
+  <si>
+    <t>Investigación social y oratoria en 3.º ESO</t>
+  </si>
+  <si>
+    <t>El alumnado se convierte en investigador social: diseñará, aplicará y analizará una encuesta sobre la percepción del envejecimiento en su localidad aragonesa, y usará esos datos primarios para elaborar un discurso argumentativo dirigido a una audiencia real en una jornada de oratoria.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre un tema social de relevancia local (envejecimiento) y, a partir de los datos obtenidos, elaborar y defender un discurso argumentativo de 5 minutos que proponga una medida concreta para mejorar la situación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de cuestionario (Google Forms o papel)
+• Hoja de cálculo (Excel o similar) para tabulación y gráficos
+• Ejemplos de discursos con datos (TED Talks)
+• Rúbricas de evaluación (para discurso, guión, diseño de encuesta, citación, autoevaluación)
+• Datos del IAEST sobre envejecimiento en Aragón (opcional)</t>
+  </si>
+  <si>
+    <t>Educación emocional (gestión de la incertidumbre y miedo escénico), Competencia digital (uso de herramientas de encuesta y presentación), Pensamiento crítico (análisis de datos y fuentes).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: investigar la percepción del envejecimiento en su entorno y preparar un discurso argumentativo. Se visualizan ejemplos de discursos con datos (TED talks) y se formula la pregunta guía. Los equipos eligen un subtema (ocio para mayores, atención sanitaria, etc.) y esbozan hipótesis.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas que les gustaría responder.</t>
+  </si>
+  <si>
+    <t>Taller sobre diseño de encuestas (tipos de preguntas, escalas, sesgos) y análisis de datos (frecuencias, porcentajes, gráficos). También se trabajan las estructuras argumentativas y el uso de datos como apoyo. Se proporcionan plantillas de cuestionarios y rúbricas de evaluación.</t>
+  </si>
+  <si>
+    <t>Boceto del cuestionario y ejercicios de interpretación de gráficos.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesión 2: Taller de argumentación. Se enseñan tipos de argumentos y estructura del discurso persuasivo. Los equipos elaboran un esquema de argumentos a favor de la conservación de su elemento patrimonial. Sesión 3: Taller de entrevista y expresión oral. Se practican preguntas abiertas/cerradas, entonación y control vocal. Se graban micro-prácticas. Sesión 4: Taller de tecnología. Se explica el uso de Audacity: grabación, edición básica, inserción de pistas. Se entrega una guía rápida.</t>
-[...47 lines deleted...]
-    <t>Investigar con datos fiables si la despoblación de las zonas rurales aragonesas es un problema real y, en caso afirmativo, convencer mediante un discurso oral a un comité municipal de la necesidad de actuar.</t>
+    <t>Los equipos aplican la encuesta (a compañeros de otros grupos, familiares o vecinos) y recogen los datos. En clase, depuran y organizan los datos en tablas y gráficos. También buscan datos secundarios del IAEST para contextualizar. Analizan los resultados y extraen conclusiones.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Redacción del guión del discurso siguiendo la estructura argumentativa. Elaboración de la presentación visual (diapositivas o infografía). Ensayos y feedback entre equipos. Se incide en la gestión emocional (técnicas de respiración, postura).</t>
+  </si>
+  <si>
+    <t>Guión escrito y presentación visual terminados.</t>
+  </si>
+  <si>
+    <t>Jornada de oratoria: cada equipo expone su discurso ante la audiencia real. Tras las exposiciones, se realiza coevaluación entre equipos y autoevaluación individual mediante rúbricas. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Defiende tu patrimonio con la palabra</t>
+  </si>
+  <si>
+    <t>Campaña de concienciación y petición al ayuntamiento</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha recibido una propuesta para declarar Bien de Interés Cultural un monumento local que se deteriora. Necesita escuchar a la ciudadanía, especialmente a los jóvenes, para tomar una decisión informada.</t>
+  </si>
+  <si>
+    <t>Investigar un monumento aragonés en riesgo, elaborar un discurso argumentativo y un folleto divulgativo, y defenderlo ante el Ayuntamiento (o asociación) para lograr su protección.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos del IAEST (Instituto Aragonés de Estadística) y del INE
-[...93 lines deleted...]
-    <t>Autoevaluaciones individuales, coevaluaciones grupales y conclusiones escritas sobre el aprendizaje.</t>
+• Fichas de análisis de discursos
+• Rúbrica de evaluación de discurso oral y escrito
+• Dispositivos para grabación de video (móviles o tabletas)
+• Acceso a internet para investigación
+• Plantilla de folleto (Canva o similar)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia cívica y participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Se lanza la pregunta guía y se presenta el reto: salvar un monumento local. Se visionan fragmentos de discursos de grandes oradores (Churchill, MLK) y se analizan en equipos los elementos verbales y no verbales. Cada equipo elabora un comentario crítico por escrito.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis del discurso y comentario crítico escrito.</t>
+  </si>
+  <si>
+    <t>Taller sobre argumentación: tipos de argumentos, estructura del discurso persuasivo, recursos retóricos. Taller de lenguaje corporal y control emocional: respiración, postura, mirada. Se practica con ejercicios breves de improvisación.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de argumentos y role-play de expresión oral.</t>
+  </si>
+  <si>
+    <t>Investigación en fuentes fiables (prensa local, web del ayuntamiento, asociaciones) sobre el monumento elegido: historia, valor patrimonial, amenazas. Cada equipo elabora un esquema argumentativo con tesis, argumentos y contraargumentos.</t>
+  </si>
+  <si>
+    <t>Esquema argumentativo y dossier de investigación con fuentes citadas.</t>
+  </si>
+  <si>
+    <t>Redacción individual del discurso (texto formal). Ensayos con feedback entre iguales. Grabación del video-discurso (máx. 5 min) y diseño del folleto informativo (digital o impreso). Se incide en la claridad del mensaje y la adecuación al género.</t>
+  </si>
+  <si>
+    <t>Texto del discurso, video grabado y folleto.</t>
+  </si>
+  <si>
+    <t>Proyección de los videos. Coevaluación mediante rúbrica (niveles 1-4). Debate sobre el impacto del proyecto. Autoevaluación emocional: diana de habilidades (control del miedo, trabajo en equipo). Entrega simbólica al ayuntamiento (se envía el enlace al video y folleto por correo electrónico).</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -6561,233 +6558,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>190</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>193</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>167</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>169</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>171</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>173</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>179</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>167</v>
@@ -6863,99 +6860,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>223</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>225</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>229</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>231</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>232</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>