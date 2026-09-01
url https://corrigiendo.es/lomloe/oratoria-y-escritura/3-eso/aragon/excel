--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:31</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado concreción propia; se aplica íntegro el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Oratoria y escritura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo estatal del RD 217/2022 (ESO) para Oratoria y Escritura en 3.º ESO.</t>
   </si>