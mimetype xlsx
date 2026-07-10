--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Oratoria</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; se aplica íntegramente el RD 243/2022 estatal para Oratoria de 1.º Bach.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Oratoria</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la CCAA mantiene sin cambios el currículo estatal del RD 243/2022.</t>
   </si>
@@ -547,269 +547,265 @@
 • Oratoria para la construcción de la veracidad del discurso y la participación activa en la democracia.</t>
   </si>
   <si>
     <t>1.3: Valorar y analizar la influencia de la nueva oratoria digital.
 2.2: Utilizar el lenguaje corporal, el espacio y la presencia escénica.
 2.3: Comunicar eficazmente ante un público en contextos presenciales o virtuales.
 4.2: Utilizar programas y aplicaciones informáticas en la producción y presentación.
 5.1: Comprender la capacidad del ser humano para influir de manera consciente.
 6.1: Elaborar textos para intervenir en ámbitos de participación social.
 6.2: Desarrollar las relaciones interpersonales a través de la cooperación.</t>
   </si>
   <si>
     <t>CE.O.2: Consolidar estrategias de competencia verbal y no verbal.
 CE.O.6: Trabajar en equipo y respetar el turno de palabra en debates.</t>
   </si>
   <si>
     <t>Evaluación del desempeño en el debate (cooperación y respeto), rúbrica de uso de medios audiovisuales y portafolio final de reflexión ética.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Voz y eco: el podcast que defiende Aragón</t>
+    <t>Convencer al concejal: la oratoria al servicio del patrimonio aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un episodio de podcast argumentativo sobre la conservación del patrimonio natural aragonés</t>
+    <t>Creación de un vídeo argumentativo para la defensa de un bien local</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>1.º de Bachillerato, materia Oratoria, 3h/sem. IES de Zaragoza. El alumnado conoce el entorno del valle del Ebro y ha tratado temas de actualidad. Se enmarca en la SDA 1 de 3, con producto digital (podcast).</t>
+    <t>El alumnado descubre que varios municipios aragoneses tienen elementos patrimoniales (yacimientos, edificios mudéjares, espacios naturales) en riesgo de deterioro o abandono. El ayuntamiento de la localidad está abierto a propuestas, pero necesita argumentos sólidos y una comunicación persuasiva para movilizar a la ciudadanía y a los responsables políticos. Se propone al alumnado que, en equipos, elabore un vídeo de 3-5 minutos dirigido al pleno municipal para defender una acción concreta.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo elaborar un discurso persuasivo grabado que convenza a la audiencia de la urgencia de proteger un espacio natural emblemático de Aragón (ej. galachos del Ebro, Monasterio de Rueda) y lograr su difusión real?</t>
+    <t>Producir un video argumentativo que convenza al ayuntamiento de una localidad aragonesa de realizar una acción de protección sobre un elemento patrimonial concreto, movilizando las técnicas oratorias, la comunicación no verbal y la búsqueda ética de información.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con software de edición de audio (Audacity, GarageBand).
-[...4 lines deleted...]
-• Fuentes de información: prensa aragonesa (Heraldo, El Periódico), web del Gobierno de Aragón (espacios naturales protegidos).</t>
+• Ficha de reto (plantilla)
+• Guía de argumentación y tipos de argumentos
+• Ejemplos de discursos persuasivos (TEDx, campañas)
+• Tutoriales de comunicación no verbal
+• Dispositivos de grabación (móviles, tabletas, cámara del centro)
+• Software de edición (OpenShot, CapCut, iMovie)
+• Acceso a internet para investigación (SIPCA, prensa local)
+• Rúbricas de evaluación (criterios 2.1, 2.2, 3.1, 3.2, 4.1, 4.3)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (búsqueda, edición de audio), conciencia y expresiones culturales (patrimonio aragonés), competencia social y cívica (participación en debate sobre medio ambiente), aprender a aprender (autoevaluación).</t>
+    <t>Educación en patrimonio aragonés, competencia digital ciudadana, conciencia democrática y participación cívica.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: 'Salvemos [espacio aragonés]'. Visionado de ejemplos de podcasts argumentativos (Radio Nacional, RNE). Lluvia de ideas sobre problemas ambientales locales (vertidos, sequía, especies invasoras). Formación de parejas o tríos. Asignación de un espacio natural concreto de Aragón (galacho de Juslibol, sotos del Ebro, etc.).</t>
-[...2 lines deleted...]
-    <t>Listado de ideas iniciales y selección del tema por grupo.</t>
+    <t>Se presenta el encargo: cada equipo elige un municipio aragonés y un elemento patrimonial concreto en riesgo. Ven ejemplos de vídeos persuasivos (TEDx, campañas sociales) y se formula la pregunta guía. Lluvia de ideas inicial sobre posibles medidas de protección.</t>
+  </si>
+  <si>
+    <t>Ficha del equipo con el municipio, elemento patrimonial y medida propuesta, y primeras hipótesis sobre la argumentación.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Taller sobre argumentación: tipos de argumentos, falacias. Ejercicios de identificación en discursos cortos. Práctica de búsqueda de fuentes con criterio: uso de Google Scholar, prensa local, entrevistas a expertos. Normas de citación (APA básica). Técnicas vocales: respiración, modulación, pausa. Grabación de pruebas de voz.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de un discurso modelo; esbozo de fuentes seleccionadas.</t>
+    <t>Talleres sobre: tipos de argumentos y estructura del discurso persuasivo (inventio, dispositio); estrategias de búsqueda de fuentes (SIPCA, prensa local, entrevistas); fundamentos de comunicación no verbal y manejo de cámara. Se realizan ejercicios breves de expresión y análisis de discursos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de discursos y práctica de argumentación en parejas.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada grupo investiga su espacio natural, recopila datos (pérdida de biodiversidad, presión urbanística, etc.). Redacta el guion del podcast: introducción (gancho), tesis, 2-3 argumentos con datos y ejemplos, conclusión. Ensayo oral con feedback del docente y coevaluación entre grupos. Ajuste del texto y de la expresión no verbal.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion; grabación de ensayo y coevaluación escrita.</t>
+    <t>Los equipos investigan su elemento patrimonial (consultan fuentes, contactan con el ayuntamiento o asociaciones, recogen datos). Redactan el guion argumentativo y diseñan el storyboard del vídeo incluyendo planos que refuercen el mensaje y lenguaje corporal.</t>
+  </si>
+  <si>
+    <t>Guion argumentativo con estructura definida, storyboard, y dossier de fuentes citadas.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del podcast en el aula o en casa con equipos proporcionados. Edición básica: cortar silencios, ajustar volumen, añadir música de fondo (sin copyright) o efectos. Preparación de la ficha técnica y portada del episodio. Subida al canal del centro (previo permiso). Presentación del producto final al resto de grupos (audiencia simulada).</t>
-[...2 lines deleted...]
-    <t>Archivo de audio editado y ficha técnica (fuentes, duración, créditos).</t>
+    <t>Los equipos graban y editan el vídeo. Ensayan la expresión oral y corporal. Graban varias tomas, seleccionan, incorporan imágenes de apoyo (fotos, planos del lugar, gráficos) y citan fuentes al final. Reciben retroalimentación del profesor antes de la versión final.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación mediante rúbrica (criterios 2.1, 2.2, etc.). Coevaluación por pares: cada grupo escucha y evalúa un podcast de otro grupo usando formulario. Debate final: ¿qué ha funcionado? Propuestas de mejora. El docente recoge las rúbricas y emite calificación. Los mejores podcasts se difunden en redes del centro.</t>
+    <t>Visionado conjunto de los vídeos, coevaluación con rúbrica entre equipos y autoevaluación. Se debate la eficacia persuasiva de cada propuesta. Se asignan niveles de logro a los criterios. Se envía una carta al ayuntamiento con el enlace al vídeo.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Habla con datos: convence al municipio sobre el agua en Aragón</t>
+  </si>
+  <si>
+    <t>Investigación y discurso persuasivo a partir de datos primarios</t>
+  </si>
+  <si>
+    <t>La Confederación Hidrográfica del Ebro ha lanzado una campaña de concienciación sobre el consumo responsable de agua. El ayuntamiento de nuestra localidad ha solicitado propuestas de jóvenes para mejorar la gestión hídrica local. El alumnado de Oratoria debe investigar los hábitos reales de consumo en su entorno y presentar un discurso convincente a una comisión municipal simulada.</t>
+  </si>
+  <si>
+    <t>Diseñar un estudio de campo sobre hábitos de consumo de agua en el entorno del alumnado, analizar los datos recogidos junto con fuentes oficiales, y elaborar un discurso persuasivo de 5 minutos dirigido a una comisión municipal simulada, proponiendo medidas concretas para mejorar la sostenibilidad hídrica local.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores con hoja de cálculo (LibreOffice Calc o Excel) y presentación (Impress o PowerPoint)
+• Cuestionario impreso o formulario online (Google Forms)
+• Datos abiertos del INE y CHE (páginas web)
+• Rúbrica de evaluación de discurso y de fuentes
+• Vídeo modelo de discurso persuasivo (TEDx, etc.)</t>
+  </si>
+  <si>
+    <t>Educación ambiental (consumo responsable, sostenibilidad) y competencia digital (tratamiento de datos, creación de presentaciones).</t>
+  </si>
+  <si>
+    <t>Se presenta la noticia de la campaña de la CHE y la solicitud del ayuntamiento. Se lanza la pregunta guía. Los equipos se forman y realizan una lluvia de ideas sobre qué datos necesitan y cómo conseguirlos. Se acuerda el producto final y la audiencia.</t>
+  </si>
+  <si>
+    <t>Registro en el cuaderno de equipo: hipótesis iniciales y plan de trabajo.</t>
+  </si>
+  <si>
+    <t>Taller sobre diseño de encuestas (tipos de preguntas, muestra) y búsqueda de fuentes secundarias (INE, CHE, Ayuntamiento). Taller de estructura del discurso persuasivo (inventio, dispositio, elocutio). Se practica con ejemplos. Los equipos diseñan el cuestionario y seleccionan fuentes.</t>
+  </si>
+  <si>
+    <t>Cuestionario borrador validado por el profesor; ficha de fuentes seleccionadas.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta (puede ser en clase a otros compañeros o a familiares online). Recogen y organizan los datos en una hoja de cálculo. Elaboran gráficos y comparan con datos oficiales. Cada equipo analiza los resultados e identifica los argumentos clave.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos brutos y gráficos generados; análisis escrito preliminar.</t>
+  </si>
+  <si>
+    <t>Redacción del discurso (máximo 5 minutos) siguiendo la estructura persuasiva. Diseño de la presentación visual (diapositivas con gráficos y citas). Ensayos en equipo con feedback sobre comunicación no verbal y manejo del espacio. Se graba un ensayo para autoevaluación.</t>
+  </si>
+  <si>
+    <t>Texto del discurso, presentación de diapositivas y grabación del ensayo.</t>
+  </si>
+  <si>
+    <t>Defensa de los discursos ante la comisión municipal simulada (profesorado y alumnado invitado). Cada equipo presenta y responde preguntas. Coevaluación entre equipos y autoevaluación con rúbrica. Se asignan niveles de logro (1-4) a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada por los evaluadores; diana de autoevaluación individual.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Relatos que salvan pueblos</t>
+  </si>
+  <si>
+    <t>Performance oratoria contra la despoblación en Aragón</t>
+  </si>
+  <si>
+    <t>La despoblación rural afecta gravemente a Aragón, con decenas de pueblos en riesgo de desaparición. El centro educativo, junto con una asociación vecinal local, organiza un evento cultural para sensibilizar sobre el tema. El alumnado debe crear y representar una performance oratoria (monólogo, microrrelato o debate escenificado) que conecte emocionalmente con la audiencia y proponga acciones concretas.</t>
+  </si>
+  <si>
+    <t>Diseñar, ensayar y representar una performance oratoria artística (monólogo o microrrelato) que sensibilice sobre la despoblación y movilice a la comunidad, con la asociación de vecinos como audiencia real.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de guion (estructura narrativa)
+• Rúbrica de evaluación (criterios 2.1, 2.2, 3.1, 3.2, 5.2, 6.3)
+• Ejemplos de monólogos sociales (YouTube, TEDx)
+• Datos actualizados sobre despoblación en Aragón (IAEST, INE)
+• Espacio escénico (aula o salón de actos)
+• Fichas de autoevaluación y coevaluación</t>
+  </si>
+  <si>
+    <t>Educación emocional y en valores: empatía, compromiso social, sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Presentación del evento comunitario y la asociación vecinal. Se visualizan ejemplos de monólogos sociales (p.ej., de sensibilización). El alumnado reflexiona sobre el impacto de la despoblación en Aragón y formula preguntas. Se lanza la pregunta guía y se forman equipos (grupos de 3-4) que eligen un enfoque (ecológico, económico, cultural).</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y enfoque elegido por equipo.</t>
+  </si>
+  <si>
+    <t>Taller sobre estructura narrativa y recursos retóricos (eliocutio). Análisis de discursos de oradores artísticos (poesía escénica, monólogos de Dario Fo, etc.). Práctica de lenguaje corporal y vocalización con ejercicios de teatro. Se proporcionan plantillas para guion y rúbrica de evaluación.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de discursos y práctica de técnicas no verbales.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga sobre la despoblación en Aragón (datos, testimonios, causas) y elabora el guion de su performance. Se realizan borradores y ensayos internos. El docente guía la selección de información y la estructura argumentativa.</t>
+  </si>
+  <si>
+    <t>Guion escrito con citas de fuentes (criterio 4.3 implícito, pero no evaluado) y ensayo grabado (opcional).</t>
+  </si>
+  <si>
+    <t>Ensayos generales con feedback entre equipos. Ajustes finales del discurso y la puesta en escena. Representación de la performance ante la asociación vecinal y el profesorado en el evento cultural. Se graban las actuaciones para su posterior análisis.</t>
+  </si>
+  <si>
+    <t>Performance final grabada y observación directa.</t>
+  </si>
+  <si>
+    <t>Visionado de las grabaciones. Cada equipo se autoevalúa y coevalúa a otro equipo usando la rúbrica de los criterios evaluados. Debate grupal sobre lo aprendido y el impacto del evento. Asignación individual de niveles de logro (1-4) por el docente basado en evidencias recogidas.</t>
   </si>
   <si>
     <t>Rúbricas de autoevaluación y coevaluación cumplimentadas.</t>
-  </si>
-[...117 lines deleted...]
-    <t>Autoevaluación y reflexión escrita, acta del debate final, propuestas de mejora para futuras SDA.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1692,621 +1688,621 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>229</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>238</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>241</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>247</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>250</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>164</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>258</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>259</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>5.88</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>5.88</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>5.88</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>5.88</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>5.88</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>5.88</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>5.88</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.88</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>5.88</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>5.88</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>5.88</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>5.88</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>5.88</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>5.88</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>5.88</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.2</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>5.88</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.3</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>5.88</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
         <v>99.95999999999998</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -2316,871 +2312,871 @@
       <c r="L1" s="8">
         <v>4.1</v>
       </c>
       <c r="M1" s="8">
         <v>4.2</v>
       </c>
       <c r="N1" s="8">
         <v>4.3</v>
       </c>
       <c r="O1" s="8">
         <v>5.1</v>
       </c>
       <c r="P1" s="8">
         <v>5.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.1</v>
       </c>
       <c r="R1" s="8">
         <v>6.2</v>
       </c>
       <c r="S1" s="8">
         <v>6.3</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="7"/>
     </row>
@@ -6516,327 +6512,327 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>196</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>198</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>158</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>160</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>166</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>169</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>170</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>