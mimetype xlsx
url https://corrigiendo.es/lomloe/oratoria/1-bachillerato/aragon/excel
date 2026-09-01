--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; se aplica íntegramente el RD 243/2022 estatal para Oratoria de 1.º Bach.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Oratoria</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la CCAA mantiene sin cambios el currículo estatal del RD 243/2022.</t>
   </si>