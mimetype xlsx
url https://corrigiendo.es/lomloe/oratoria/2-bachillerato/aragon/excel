--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>01/09/2026 14:06</t>
+    <t>16/10/2026 16:28</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Oratoria en 2º Bachillerato; aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Oratoria</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica íntegramente el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>