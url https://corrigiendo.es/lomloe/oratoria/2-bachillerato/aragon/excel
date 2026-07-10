--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Oratoria</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Oratoria en 2º Bachillerato; aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Oratoria</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica íntegramente el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
@@ -547,281 +547,263 @@
   <si>
     <t>1.3: Valorar y analizar la influencia de la nueva oratoria digital.
 2.3: Comunicar eficazmente ante un público en diversos contextos presenciales o virtuales.
 4.1: Reconocer y seleccionar con espíritu crítico y ético distintas fuentes de información.
 4.2: Utilizar programas y aplicaciones informáticas en la preparación y presentación.
 4.3: Citar y mencionar convenientemente las fuentes de procedencia.
 5.1: Comprender y valorar la capacidad del ser humano para influir de manera consciente en la sociedad.
 6.1: Elaborar textos para intervenir en ámbitos de participación social, cooperando y dialogando.
 6.2: Desarrollar las relaciones interpersonales a través de la cooperación.
 6.3: Autoevaluar y coevaluar los discursos y producciones trabajados.</t>
   </si>
   <si>
     <t>CE.O.4: Analizar y emplear con espíritu crítico diferentes técnicas de búsqueda de información de forma ética.
 CE.O.6: Desarrollar y valorar la capacidad de trabajar en equipo respetando el turno de palabra.</t>
   </si>
   <si>
     <t>Portafolio final de evidencias, registro de observación en debates cooperativos y escalas de autoevaluación y coevaluación.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Voces contra el silencio: la despoblación en Aragón</t>
+    <t>Convence al barrio: podcast por el mudéjar</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast argumentativo sobre la España vaciada</t>
+    <t>Argumentación oral para la conservación del patrimonio aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 2.º Bachillerato en Aragón vive en un territorio afectado por la despoblación. Muchos conocen pueblos que pierden habitantes o tienen familiares que emigran. La situación de la España vaciada es un tema recurrente en medios y debates. Esta SDA aprovecha ese contexto próximo para que los estudiantes investiguen, argumenten y comuniquen oralmente sus reflexiones sobre las causas, consecuencias y posibles soluciones, desarrollando competencias oratorias mediante la producción de un podcast.</t>
+    <t>El Ayuntamiento de Zaragoza y la Asociación de Vecinos del Casco Histórico solicitan colaboración para concienciar sobre la conservación del mudéjar aragonés, Patrimonio de la Humanidad, con motivo del Día del Mudéjar. El alumnado debe producir un podcast que se difunda en redes sociales y plataformas locales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear y grabar un podcast de dos episodios (10-15 minutos cada uno) donde se analice críticamente la despoblación en Aragón: causas históricas, consecuencias sociales y propuestas de dinamización. Cada episodio debe combinar exposición argumentativa, entrevistas simuladas y reflexión personal, aplicando técnicas de oratoria verbal y no verbal, y gestión emocional ante el micrófono.</t>
+    <t>Diseñar, grabar y difundir un podcast de 5-7 minutos en el que, mediante argumentación sólida y recursos expresivos, se convenza a la audiencia de la necesidad de preservar el mudéjar aragonés.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Audacity o grabadora de voz
-[...6 lines deleted...]
-• Rúbrica de evaluación de podcast (elaborada por el departamento)</t>
+• Guía de argumentación (tipos de argumentos y estructura)
+• Ficha de análisis de discursos modelo (podcasts de referencia)
+• Material informativo sobre el mudéjar aragonés (folletos, webs oficiales)
+• Micrófonos, grabadoras o móviles
+• Software de edición de audio (Audacity, GarageBand o editor online)
+• Rúbrica de evaluación (criterios 2.1, 2.2, 2.3, 3.1, 3.2, 6.3)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: conciencia crítica sobre el problema demográfico y la solidaridad con las zonas rurales. Competencia digital: uso ético de internet, edición de audio, publicación en plataformas. Competencia social y cívica: trabajo cooperativo, respeto de opiniones en el debate. Aprendizaje emocional: gestión de la ansiedad escénica.</t>
+    <t>Educación patrimonial, conciencia cívica y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: la despoblación en Aragón. Visionado de un corto documental (ej. 'La España vaciada' de RTVE) y debate inicial guiado por preguntas: ¿Qué sabemos? ¿Qué sentimos? ¿Qué nos gustaría cambiar? Se forma el equipo de producción del podcast (grupos de 4-5) y se asigna un rol (investigador/a, guionista, locutor/a, editor/a de sonido). Se explican los criterios de evaluación y la rúbrica del podcast.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en pizarra digital y primeras reflexiones individuales en diario de aprendizaje (Google Docs).</t>
+    <t>Se presenta el encargo del Ayuntamiento y la asociación vecinal. Se visualizan ejemplos de podcasts persuasivos y se analiza su estructura. El alumnado formula preguntas y se organiza en equipos de 3-4 personas.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y primeras ideas sobre el mudéjar en una lluvia de ideas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos sobre oratoria y podcast: (a) Análisis de un discurso persuasivo (ej. discurso de Greta Thunberg) y extracción de estructura y recursos retóricos; (b) Ejercicios de expresión verbal y no verbal: grabación rápida de un minuto de opinión, coevaluación; (c) Búsqueda ética de información: cómo seleccionar fuentes fiables sobre despoblación (INE, prensa aragonesa, informes del Gobierno de Aragón) y cómo citarlas en el podcast; (d) Técnicas de gestión emocional: respiración diafragmática y visualización positiva ante el micrófono.</t>
-[...2 lines deleted...]
-    <t>Fichas de análisis de discurso, grabaciones de práctica y autoevaluación emocional inicial.</t>
+    <t>Talleres sobre argumentación (tipos de argumentos, estructura persuasiva), técnicas de expresión oral y vocal, y búsqueda de información sobre el mudéjar aragonés (historia, estado actual, normativa). Cada equipo investiga su monumento asignado.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de un discurso modelo y ejercicio de argumentación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos investigan sobre la despoblación en una comarca aragonesa concreta (ej. Teruel, Sobrarbe, Matarraña). Elaboran el guion del primer episodio: seleccionan tesis, argumentos (lógicos, emocionales, de autoridad), redactan un esquema con introducción (gancho), desarrollo (3-4 argumentos) y conclusión. Ensayan en voz alta con cronómetro, aplicando técnicas de expresión corporal (postura, gestos, mirada a cámara aunque sea audio, se trabaja la proyección de voz). Se realiza un ensayo general con grabación de prueba.</t>
-[...2 lines deleted...]
-    <t>Esquema del guion del episodio 1, lista de fuentes consultadas y citadas, y grabación de ensayo para coevaluación entre grupos.</t>
+    <t>Los equipos redactan el guión completo, planifican los recursos sonoros (música, efectos) y ensayan la locución. Se graban ensayos en vídeo para analizar lenguaje corporal y vocal. El docente guía la mejora de la argumentación y la expresión.</t>
+  </si>
+  <si>
+    <t>Guión final y grabación de ensayo (vídeo) para coevaluación inicial.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación definitiva de los dos episodios (uno por grupo o cada miembro se reparte los episodios). Se editan con software libre (Audacity) incorporando música de fondo (licencia Creative Commons) y efectos sonoros. Se diseña la portada del podcast. Cada grupo sube el producto a la plataforma elegida y comparte el enlace en el aula virtual. Se realiza una sesión de escucha colectiva de los fragmentos más destacados.</t>
-[...2 lines deleted...]
-    <t>Archivos de audio editados, ficha técnica (guion final, detalle de fuentes, portada), y coevaluación entre iguales durante la escucha.</t>
+    <t>Grabación del podcast en estudio (o con móviles) y edición básica. Se difunde en una plataforma (Spotify for Podcasters, SoundCloud) y se prepara una breve presentación para las familias y vecinos.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y metadatos (descripción, portada).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada estudiante completa una autoevaluación según la rúbrica (incluye aspectos de expresión oral, argumentación, gestión emocional y trabajo en equipo). Debate grupal sobre lo aprendido: ¿cómo ha cambiado mi percepción sobre la despoblación? ¿qué dificultades he tenido al hablar en público? ¿qué estrategias me han servido? El docente recoge las autoevaluaciones y las califica junto con el producto final, proporcionando retroalimentación individual.</t>
-[...2 lines deleted...]
-    <t>Autoevaluación individual, coevaluación por pares (formulario Google) y rúbrica cumplimentada por el docente.</t>
+    <t>Escucha de los podcasts de todos los equipos, coevaluación mediante rúbrica (criterio 6.3) y autoevaluación. Se asigna nivel de logro 1-4 a cada criterio con base en las evidencias recolectadas. Debate final sobre la experiencia y el impacto del mensaje.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y reflexión individual escrita.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que hablan: el envejecimiento en Aragón</t>
-[...8 lines deleted...]
-    <t>Investigar con datos fiables el impacto del envejecimiento en Aragón y elaborar un discurso persuasivo de 5-7 minutos que convenza a un auditorio real de la necesidad de adoptar una medida concreta (sanitaria, social o urbanística).</t>
+    <t>La vivienda joven en Aragón: voz y datos propios</t>
+  </si>
+  <si>
+    <t>De la encuesta al discurso argumentativo</t>
+  </si>
+  <si>
+    <t>La crisis de vivienda afecta especialmente a los jóvenes. El ayuntamiento local ha abierto un foro de juventud para recoger propuestas. El alumnado, como representante de su generación, debe investigar la opinión real de sus compañeros y elaborar un discurso argumentativo basado en datos propios.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre vivienda juvenil en el centro, analizar los datos y preparar una intervención oral argumentativa dirigida a concejales de juventud, defendiendo propuestas basadas en evidencias.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Web del IAEST (Instituto Aragonés de Estadística)
-[...46 lines deleted...]
-    <t>Rúbrica de autoevaluación. Dossier final individual.</t>
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo (Excel/Calc) para análisis de datos
+• Informes del Observatorio de la Vivienda de Aragón (web)
+• Rúbricas de evaluación (producción y exposición oral)
+• Vídeo modelo de discurso persuasivo</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación social), competencia digital (tratamiento de datos) y educación emocional (gestión del miedo escénico).</t>
+  </si>
+  <si>
+    <t>Se presenta el contexto: la crisis de vivienda juvenil en Aragón y la oportunidad de intervenir en un foro municipal. El alumnado debate sus percepciones iniciales y formula hipótesis. Se forman equipos y se asigna el reto.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y primeras ideas.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: (1) diseño de encuestas, ética en la recogida de datos, fuentes secundarias (Observatorio de Vivienda de Aragón); (2) técnicas de argumentación y estructura del discurso persuasivo. El alumnado practica con ejemplos y elabora el borrador de la encuesta.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de argumentos y borrador de encuesta.</t>
+  </si>
+  <si>
+    <t>El alumnado aplica la encuesta a una muestra representativa del centro (puede realizarse fuera del horario lectivo). En sesiones de clase, vuelcan y analizan los datos con hoja de cálculo (tablas, gráficos). Identifican hallazgos clave.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con gráficos y primeras interpretaciones.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora un informe breve con los resultados y prepara un discurso de 5-7 minutos (con apoyo visual). Se ensaya la exposición, prestando atención a la comunicación no verbal y al control emocional.</t>
+  </si>
+  <si>
+    <t>Informe escrito y borrador del discurso con anotaciones.</t>
+  </si>
+  <si>
+    <t>Presentación de los discursos ante la audiencia simulada o real (concejales invitados o profesorado). Coevaluación entre equipos y autoevaluación mediante rúbricas. Se asignan niveles de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Patrimonio al aire: voces que inspiran</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos dar voz a la riqueza artística y cultural de Aragón mediante un proyecto de oratoria comunitaria que involucre al barrio y fomente el orgullo local?</t>
+    <t>El barrio te escucha: defiende tu proyecto de mejora comunitaria</t>
+  </si>
+  <si>
+    <t>Una propuesta de impacto para tu localidad</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos de vuestra localidad ha abierto un plazo para recibir propuestas ciudadanas. Os invitan a presentar una idea viable en su próxima asamblea. Vuestra tarea es preparar una intervención oral de 5-7 minutos que defienda una propuesta concreta y la haga convincente.</t>
+  </si>
+  <si>
+    <t>Diseñar y defender oralmente, ante una audiencia real de la comunidad local, una propuesta de mejora para el barrio o pueblo, investigando su viabilidad y empleando técnicas avanzadas de oratoria.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Rúbrica de evaluación de la intervención oral
-[...43 lines deleted...]
-    <t>Autoevaluación individual, coevaluación entre equipos y rúbrica cumplimentada por el docente.</t>
+• Organizador gráfico de estructura argumentativa
+• Rúbrica de evaluación
+• Ejemplos de discursos (TED, grandes oradores)
+• Datos del IAEST (Instituto Aragonés de Estadística) para investigación local
+• Cámara o móvil para grabación
+• Aula con espacio escénico o salón de actos</t>
+  </si>
+  <si>
+    <t>Educación cívica y participación democrática, uso crítico de la información, competencia digital (búsqueda y presentación).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: la asociación de vecinos solicita propuestas. Se visiona un ejemplo de discurso persuasivo (TED Talk o similar). Se forman grupos y se realiza una tormenta de ideas sobre problemas del barrio/pueblo. Cada grupo selecciona una problemática concreta.</t>
+  </si>
+  <si>
+    <t>Lista de problemáticas y selección razonada por grupo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: estructura del discurso argumentativo (exordio, narratio, confirmatio, peroratio), tipos de argumentos (lógicos, emocionales, de autoridad), y técnicas de lenguaje no verbal. Se analizan fragmentos de grandes oradores (Cicerón, Martin Luther King, discursos actuales). El alumnado completa un organizador gráfico con la estructura de su discurso.</t>
+  </si>
+  <si>
+    <t>Organizador gráfico de la estructura argumentativa.</t>
+  </si>
+  <si>
+    <t>Cada grupo investiga la problemática elegida: recoge datos (encuestas, entrevistas, fuentes estadísticas como el IAEST) y diseña los argumentos. Elabora el guion completo del discurso y asigna roles (orador, apoyos visuales, etc.). Se ensaya con feedback inicial entre pares.</t>
+  </si>
+  <si>
+    <t>Guion escrito con referencias y datos.</t>
+  </si>
+  <si>
+    <t>Ensayo general con grabación en vídeo para autoevaluación. Se invita a la asociación de vecinos o al representante. Presentación final en vivo (en el aula o salón de actos) con público real. Tras cada presentación, turno de preguntas.</t>
+  </si>
+  <si>
+    <t>Vídeo de la presentación y guion entregado.</t>
+  </si>
+  <si>
+    <t>Visionado de las grabaciones, autoevaluación mediante rúbrica y diana de evaluación. Coevaluación entre grupos. Debate grupal sobre aprendizajes y transferencia a la vida real.</t>
+  </si>
+  <si>
+    <t>Rúbrica de autoevaluación y coevaluación cumplimentada.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1704,621 +1686,621 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>164</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>5.88</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>5.88</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>5.88</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>5.88</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>5.88</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>5.88</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>5.88</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.88</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>5.88</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>5.88</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>5.88</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>5.88</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>5.88</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>5.88</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>5.88</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.2</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>5.88</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.3</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>5.88</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
         <v>99.95999999999998</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="8" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -2328,871 +2310,871 @@
       <c r="L1" s="8">
         <v>4.1</v>
       </c>
       <c r="M1" s="8">
         <v>4.2</v>
       </c>
       <c r="N1" s="8">
         <v>4.3</v>
       </c>
       <c r="O1" s="8">
         <v>5.1</v>
       </c>
       <c r="P1" s="8">
         <v>5.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.1</v>
       </c>
       <c r="R1" s="8">
         <v>6.2</v>
       </c>
       <c r="S1" s="8">
         <v>6.3</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="7" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="7" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="7" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="7" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="7" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="7" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="7" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="7" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="7" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="7" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="7" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="7" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="7" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="7" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="7" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="7" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="7" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="7" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="7" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="7" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="7" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="7" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="7" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="7" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="7" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="7" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="7" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="7"/>
     </row>
@@ -6511,344 +6493,344 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>169</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>170</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C22" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D22" s="7" t="s">
         <v>196</v>
       </c>
-      <c r="D22" s="7" t="s">
+      <c r="E22" s="7" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>199</v>
+        <v>177</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>204</v>
+        <v>177</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>196</v>
+        <v>173</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>158</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>160</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>166</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>169</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>170</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>218</v>
+        <v>177</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>221</v>
+        <v>177</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>