--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Oratoria en 2º Bachillerato; aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Oratoria</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica íntegramente el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>