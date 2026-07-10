--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Programacion y robotica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:32</t>
+    <t>10/07/2026 20:18</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado un currículo propio para Programación y Robótica de 1º ESO, por lo que aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Programacion y robotica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica la base estatal sin modificaciones.</t>
   </si>
@@ -484,270 +484,268 @@
 • Sistemas de control programado. Montaje físico y/o uso de simuladores y programación sencilla de dispositivos. Wearables. Internet de las cosas.
 • Fundamentos de la robótica. Montaje, control programado de robots de manera física o por medio de simuladores.
 • Desarrollo tecnológico: creatividad, innovación, investigación, obsolescencia e impacto social y ambiental. Ética y aplicaciones de las tecnologías emergentes.
 • Tecnología sostenible. Valoración crítica de la contribución a la consecución de los Objetivos de Desarrollo Sostenible.</t>
   </si>
   <si>
     <t>2.1: Fabricar objetos o sistemas robóticos mediante la manipulación y conformación de materiales, empleando herramientas de forma segura.
 4.3: Automatizar procesos, máquinas y objetos de manera autónoma, con conexión a internet, mediante el análisis de sistemas de control.
 5.1: Reconocer la influencia de la actividad tecnológica en la sociedad y en la sostenibilidad ambiental.
 5.2: Identificar las aportaciones de las tecnologías emergentes al bienestar, a la igualdad social y a la sostenibilidad.</t>
   </si>
   <si>
     <t>CE.PR.2
 CE.PR.5</t>
   </si>
   <si>
     <t>Evaluación del prototipo físico, memoria de sostenibilidad y debate sobre el impacto de las tecnologías emergentes.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Programa un robot que salve el planeta!</t>
+    <t>Clasifica con código</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog documental sobre robótica y sostenibilidad en Aragón</t>
+    <t>Un blog para reciclar mejor</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El centro educativo necesita mejorar la separación de residuos. Los alumnos investigan sobre reciclaje en Aragón y proponen un robot clasificador de residuos simulado en Scratch. El reto implica diseñar, programar y documentar el proceso en un blog dirigido a la comunidad educativa y al ayuntamiento.</t>
+    <t>El instituto genera una gran cantidad de residuos (papel, plástico, orgánico) y el eco-comité ha detectado que muchos residuos acaban en el contenedor equivocado. Necesitan una solución automatizada que conciencie y facilite el reciclaje.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar, programar y documentar un prototipo de robot clasificador de residuos (simulado en Scratch) y crear un blog que presente el proceso, los resultados y su impacto ambiental, con el objetivo de concienciar sobre la sostenibilidad en el entorno escolar de Aragón.</t>
+    <t>Diseñar y programar un simulador de robot clasificador de residuos en Scratch, documentando todo el proceso en un blog dirigido al eco-comité del centro, con vídeo tutorial y reflexión sobre el impacto ambiental de las tecnologías.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...5 lines deleted...]
-• Material impreso sobre reciclaje en Aragón (datos del Gobierno de Aragón)</t>
+• Ordenadores con Scratch
+• Conexión a Internet
+• Plataforma de blogs (Blogger o WordPress)
+• Cámara o móvil para vídeo
+• Plantilla de rúbrica
+• Ejemplos de diagramas de flujo</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (concienciación sobre reciclaje y sostenibilidad), competencia digital (creación de blogs, uso de Scratch), trabajo en equipo, comunicación lingüística (redacción de entradas, vocabulario técnico).</t>
+    <t>Educación ambiental y competencia digital (comunicación, tratamiento de la información, creación de contenidos).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre residuos en Aragón. Lluvia de ideas sobre cómo la robótica puede ayudar. Formación de equipos y asignación de roles. Cada equipo elige un tipo de residuo a clasificar.</t>
-[...2 lines deleted...]
-    <t>Diario de equipo con ideas iniciales y foto del mural de lluvia de ideas.</t>
+    <t>Se presenta el problema del reciclaje en el centro y el encargo del eco-comité. Se visualizan datos reales de residuos. Se lanza la pregunta guía y se forman equipos de 3-4 alumnos. Cada equipo anota ideas iniciales.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesiones prácticas: introducción a diagramas de flujo con ejemplos de clasificación; primeros pasos en Scratch: movimiento, eventos; taller sobre impacto ambiental de la tecnología (debate sobre obsolescencia, reciclaje electrónico).</t>
-[...2 lines deleted...]
-    <t>Ejercicios individuales de diagramas de flujo y mini-programas en Scratch (ej. semáforo).</t>
+    <t>Taller sobre algoritmos y diagramas de flujo con ejemplos cotidianos. Se enseña a diseñar algoritmos de clasificación (condiciones, bucles). Cada equipo diseña el diagrama de flujo de su robot clasificador.</t>
+  </si>
+  <si>
+    <t>Diagrama de flujo finalizado.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>4 sesiones</t>
-[...5 lines deleted...]
-    <t>Diagrama de flujo final, código Scratch funcional, diario técnico con capturas de errores.</t>
+    <t>Introducción a Scratch: bloques, sensores, control. Cada equipo programa la simulación de su robot. Se realizan pruebas y mejoras iterativas.</t>
+  </si>
+  <si>
+    <t>Programa Scratch funcional.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Creación del blog en Google Sites: entradas que incluyen el diagrama de flujo, el código explicado, un vídeo breve mostrando la simulación, y una reflexión sobre el impacto ambiental del proyecto. Revisión entre pares (co-evaluación) antes de la publicación.</t>
-[...2 lines deleted...]
-    <t>Blog completo con al menos 4 entradas, vídeo subido a YouTube (privado) e incrustado.</t>
+    <t>Creación del blog: estructura, escritura de la entrada incluyendo documentación técnica (diagrama, código embebido, explicación), grabación de vídeo tutorial, y redacción de reflexión sobre impacto ambiental y tecnologías emergentes.</t>
+  </si>
+  <si>
+    <t>Blog completo publicado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Exposición de los blogs al grupo-clase. Autoevaluación mediante rúbrica y diana de competencias. Debate final: ¿cómo podría mejorarse el robot? ¿qué otros problemas de Aragón podrían resolverse con robótica? Recogida de feedback para la siguiente SDA.</t>
-[...2 lines deleted...]
-    <t>Rúbrica cumplimentada, autoevaluación escrita, acta del debate.</t>
+    <t>Cada equipo presenta su blog al eco-comité (simulado por el grupo-clase). Coevaluación mediante rúbrica. Autoevaluación y asignación de niveles de logro a los criterios.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que hablan: visualizando la despoblación en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos programar una aplicación que represente visualmente la evolución de la población en municipios aragoneses y ayude a comprender el problema de la despoblación?</t>
+    <t>Control climático del instituto</t>
+  </si>
+  <si>
+    <t>Investigamos la temperatura con datos propios para ahorrar energía</t>
+  </si>
+  <si>
+    <t>El instituto quiere reducir su factura energética y su huella de carbono, pero no dispone de datos detallados de cómo varía la temperatura en distintas zonas del edificio a lo largo del día. El equipo directivo nos ha pedido una investigación con datos medidos por nosotros para tomar decisiones informadas.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar una campaña de recogida de datos de temperatura en distintas zonas del instituto, analizarlos mediante un programa por bloques y presentar al equipo directivo un informe con propuestas de mejora energética.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Scratch 3.0 instalado
-[...12 lines deleted...]
-    <t>Lluvia de ideas y preguntas iniciales en un Padlet.</t>
+• Kit micro:bit (1 por equipo) con sensor de temperatura
+• Ordenadores con Scratch 3.0
+• Hoja de cálculo compartida (Google Sheets)
+• Plantilla de plan de recogida
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental para la sostenibilidad y competencia digital (tratamiento de datos, creación de contenido digital).</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del equipo directivo. Debate inicial sobre el consumo energético en el centro. Formulación de la pregunta guía y lluvia de ideas sobre cómo medir la temperatura. Formación de equipos y asignación de roles iniciales.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y boceto del plan de recogida.</t>
+  </si>
+  <si>
+    <t>Taller sobre uso del micro:bit como termómetro y registro de datos. Explicación de conceptos básicos de programación por bloques: variables, listas, bucles y condicionales. Práctica guiada con un programa ejemplo que lee datos simulados y genera gráficas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de programación y test de funcionamiento del sensor.</t>
+  </si>
+  <si>
+    <t>Los equipos ejecutan su plan de recogida: colocan los micro:bit en 5 zonas del instituto (orientación norte, sur, este, oeste y vestíbulo) durante dos días. Registran los datos en una hoja de cálculo compartida. Depuran los datos y calculan promedios horarios.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y verificada.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan el algoritmo final (diagrama de flujo) y programan en Scratch una app que carga los datos reales, muestra gráficas comparativas y permite seleccionar zona y hora. Elaboran el informe escrito con recomendaciones energéticas para el equipo directivo.</t>
+  </si>
+  <si>
+    <t>App funcional, diagrama de flujo e informe impreso.</t>
+  </si>
+  <si>
+    <t>Exposición oral de cada equipo al equipo directivo y al resto de la clase. Coevaluación mediante rúbrica. Autoevaluación individual y asignación de niveles de logro a los criterios trabajados.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Luz y sonido mudéjar</t>
+  </si>
+  <si>
+    <t>Una instalación interactiva para la plaza del barrio</t>
+  </si>
+  <si>
+    <t>El ayuntamiento del barrio ha solicitado al centro una pequeña instalación artística interactiva para animar la plaza durante la semana cultural. Se necesita un prototipo que reaccione a la presencia de personas con secuencias de luz y sonido inspiradas en la tradición mudéjar aragonesa.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo interactivo que, mediante sensores de proximidad, active secuencias de luces LED y sonidos grabados con patrones mudéjares, y documentar todo el proceso para su exhibición pública.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Placas micro:bit (o similar)
+• LEDs, resistencias, cables
+• Sensores de ultrasonidos HC-SR04
+• Altavoces o zumbadores
+• Ordenadores con entorno de programación por bloques (MakeCode, Scratch)
+• Material de cartón, pintura, pegamento para maqueta
+• Cámara para documentación
+• Rúbricas impresas</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y artística, competencia digital, trabajo en equipo, comunicación oral y escrita.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento mediante un vídeo o carta. Se visita (virtual o físicamente) un monumento mudéjar local para inspirarse. Se formula la pregunta guía y se forman equipos de 4. Cada equipo elige un patrón geométrico.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales en un mural colaborativo (digital o físico).</t>
+  </si>
+  <si>
+    <t>Talleres breves sobre: diagramas de flujo, programación básica por bloques (eventos, bucles, condicionales), y montaje de circuitos con placa controladora (p. ej. micro:bit). Se practican ejemplos guiados.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de diagramas y programación.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: 1) Introducción a variables y listas en Scratch. 2) Diagramas de flujo para representar algoritmos. 3) Manejo de datos tabulados (CSV) y su importación. Se proponen ejercicios guiados.</t>
-[...77 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, dianas de autoevaluación y reflexión grupal escrita.</t>
+    <t>Los equipos diseñan el diagrama de flujo de su instalación, programan el código en bloques y montan el circuito en una placa de pruebas. Realizan pruebas iterativas y documentan errores y soluciones.</t>
+  </si>
+  <si>
+    <t>Diagrama de flujo del equipo, código comentado, fotos del montaje.</t>
+  </si>
+  <si>
+    <t>Integran el prototipo en una maqueta o soporte estético (cartón/plástico) decorado con el patrón mudéjar. Preparan el cartel explicativo y un informe técnico. Ensayan la exposición oral.</t>
+  </si>
+  <si>
+    <t>Maqueta terminada, cartel, informe técnico.</t>
+  </si>
+  <si>
+    <t>Exposición de los prototipos en la plaza (o simulación en aula si no es posible). El público (otros cursos, familias) interactúa con las instalaciones. Cada equipo explica su trabajo y recibe feedback. Coevaluación con rúbrica y autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas por el docente y coevaluación entre equipos, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1618,1104 +1616,1104 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>214</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>217</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>220</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>223</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>226</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>229</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>148</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>244</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>11.11</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>11.11</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>11.11</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>3.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>11.11</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>4.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>11.11</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>4.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>11.11</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>11.11</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>5.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>11.11</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>11.11</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <f>SUM(E3:E11)</f>
         <v>99.98999999999999</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>3.1</v>
       </c>
       <c r="G1" s="8">
         <v>4.1</v>
       </c>
       <c r="H1" s="8">
         <v>4.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.3</v>
       </c>
       <c r="J1" s="8">
         <v>5.1</v>
       </c>
       <c r="K1" s="8">
         <v>5.2</v>
       </c>
       <c r="L1" s="8" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="7" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:K2),"")</f>
         <v/>
       </c>
       <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:K3),"")</f>
         <v/>
       </c>
       <c r="M3" s="7"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:K4),"")</f>
         <v/>
       </c>
       <c r="M4" s="7"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:K5),"")</f>
         <v/>
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:K6),"")</f>
         <v/>
       </c>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:K7),"")</f>
         <v/>
       </c>
       <c r="M7" s="7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:K8),"")</f>
         <v/>
       </c>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:K9),"")</f>
         <v/>
       </c>
       <c r="M9" s="7"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:K10),"")</f>
         <v/>
       </c>
       <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:K11),"")</f>
         <v/>
       </c>
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:K12),"")</f>
         <v/>
       </c>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:K13),"")</f>
         <v/>
       </c>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:K14),"")</f>
         <v/>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:K15),"")</f>
         <v/>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:K16),"")</f>
         <v/>
       </c>
       <c r="M16" s="7"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:K17),"")</f>
         <v/>
       </c>
       <c r="M17" s="7"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:K18),"")</f>
         <v/>
       </c>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:K19),"")</f>
         <v/>
       </c>
       <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:K20),"")</f>
         <v/>
       </c>
       <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:K21),"")</f>
         <v/>
       </c>
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:K22),"")</f>
         <v/>
       </c>
       <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:K23),"")</f>
         <v/>
       </c>
       <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:K24),"")</f>
         <v/>
       </c>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:K25),"")</f>
         <v/>
       </c>
       <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:K26),"")</f>
         <v/>
       </c>
       <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:K27),"")</f>
         <v/>
       </c>
       <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:K28),"")</f>
         <v/>
       </c>
       <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:K29),"")</f>
         <v/>
       </c>
       <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:K30),"")</f>
         <v/>
       </c>
       <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:K31),"")</f>
         <v/>
       </c>
       <c r="M31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="270">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -4823,478 +4821,478 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>162</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>144</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>148</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>153</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>154</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>144</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>146</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>148</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>150</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>153</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>154</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>