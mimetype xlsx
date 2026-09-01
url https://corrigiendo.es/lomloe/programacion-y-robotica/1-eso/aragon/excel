--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:18</t>
+    <t>01/09/2026 14:58</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado un currículo propio para Programación y Robótica de 1º ESO, por lo que aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Programacion y robotica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica la base estatal sin modificaciones.</t>
   </si>