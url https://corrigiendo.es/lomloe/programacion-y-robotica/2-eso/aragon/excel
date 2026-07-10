--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:32</t>
+    <t>10/07/2026 20:17</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia; se aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Programacion y robotica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene todo el currículo del RD 217/2022 para Programación y Robótica en 2º ESO, sin adaptaciones autonómicas.</t>
   </si>
@@ -484,266 +484,265 @@
 • Herramientas y técnicas de manipulación y mecanizado de materiales para la construcción de objetos y prototipos. Respeto de las normas de seguridad e higiene.
 • Fundamentos de la robótica. Montaje, control programado de robots de manera física o por medio de simuladores.
 • Aplicaciones informáticas para ordenadores y dispositivos móviles.
 • Desarrollo tecnológico: creatividad, innovación, investigación, obsolescencia e impacto social y ambiental. Ética y aplicaciones de las tecnologías emergentes.
 • Tecnología sostenible. Valoración crítica de la contribución a la consecución de los Objetivos de Desarrollo Sostenible.</t>
   </si>
   <si>
     <t>1.2: Seleccionar, planificar y organizar los materiales y herramientas necesarios.
 5.1: Reconocer la influencia de la actividad tecnológica en la sociedad y en la sostenibilidad ambiental.
 5.2: Identificar las aportaciones de las tecnologías emergentes al bienestar y a la igualdad social.</t>
   </si>
   <si>
     <t>CE.PR.1: Abordar problemas tecnológicos con autonomía.
 CE.PR.5: Hacer un uso responsable y ético de la tecnología.</t>
   </si>
   <si>
     <t>Presentación final del proyecto robótico, debate sobre ética tecnológica y ensayo crítico sobre la contribución del proyecto a los ODS.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Crea tu guía digital sobre un desafío sostenible en Aragón</t>
+    <t>Codifica el patrimonio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Programación, comunicación y conciencia ambiental en 2º ESO</t>
+    <t>Crea un recurso web sobre robótica para la conservación del mudéjar aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón enfrenta retos como la despoblación rural y la gestión del agua. Los alumnos de 2º ESO del IES (ubicado en una localidad aragonesa) investigarán un desafío local y propondrán una solución tecnológica sostenible, documentándola en un producto digital.</t>
+    <t>La torre mudéjar de San Salvador en Teruel necesita un sistema de monitorización de grietas y humedad. El Ayuntamiento ha solicitado ideas a centros educativos. El alumnado de Programación y Robótica diseñará un robot sensorizado y creará un sitio web para explicar su propuesta.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y elaborar un sitio web informativo (con componentes programados) que explique un desafío sostenible en Aragón, presente una solución tecnológica viable y promueva buenas prácticas, dirigido a la comunidad educativa y vecinal.</t>
+    <t>Diseñar un robot que monitorice el estado de conservación de un monumento aragonés, programar su funcionamiento y comunicar el proceso y resultados a través de un sitio web dirigido a los responsables del patrimonio.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...3 lines deleted...]
-• Proyector y altavoces para presentaciones</t>
+• Simulador de programación por bloques (p.ej., Scratch, MakeCode)
+• Plantilla de plan de trabajo
+• Ejemplos de diagramas de flujo
+• Herramienta para crear sitios web (p.ej., Google Sites, Wix)
+• Material audiovisual sobre la torre de San Salvador
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental y desarrollo sostenible; competencia digital; trabajo en equipo; emprendimiento social; igualdad de género en las profesiones tecnológicas (visibilizando referentes femeninos).</t>
+    <t>Educación patrimonial, competencia digital, trabajo en equipo, pensamiento computacional.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento y se visita virtualmente la torre mudéjar. Se debate sobre problemas de conservación y lluvia de ideas iniciales. Cada equipo formula preguntas y establece hipótesis sobre cómo la robótica puede ayudar.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y primeras ideas de diseño.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan saberes clave: sistemas de sensores (humedad, temperatura), programación por bloques (condicionales, bucles), y elaboración de diagramas de flujo. Se realizan ejercicios guiados con simuladores.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de diagramas de flujo y bloques.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña y programa su robot, elabora el diagrama de flujo y el código en un simulador. Planifican los materiales y tareas necesarias. Se realiza una prueba interna del funcionamiento del código.</t>
+  </si>
+  <si>
+    <t>Diseño del robot, diagrama de flujo, código en bloques y plan de trabajo.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿qué problema sostenible de Aragón podemos abordar? Visualización de un vídeo inspirador sobre tecnología para el desarrollo sostenible. Lluvia de ideas y formación de equipos (3-4 personas). Cada equipo elige un desafío (despoblación, sequía, residuos, etc.).</t>
-[...38 lines deleted...]
-    <t>Sitio web completo y presentación oral (grabada o en directo).</t>
+    <t>Los equipos construyen el sitio web: incluyen documentación del proceso, el diagrama de flujo, el código, un video demo (simulado) y conclusiones. Se prepara la exposición para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Sitio web completo con todos los elementos.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Exposición a la audiencia (en jornada de puertas abiertas o ante el grupo). Coevaluación mediante rúbrica. Autoevaluación individual sobre el aprendizaje y el trabajo en equipo. Debate final sobre el impacto de la tecnología en la sostenibilidad.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita individual.</t>
+    <t>Se presentan los sitios web a la clase (simulacro de audiencia real). Coevaluación entre equipos y autoevaluación mediante rúbrica. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga la Calidad del Aire con Datos Abiertos</t>
-[...8 lines deleted...]
-    <t>Analizar la evolución de la contaminación atmosférica en una localidad aragonesa durante los últimos 5 años, usando datos abiertos, y programar una herramienta que procese y visualice los resultados para comunicarlos al ayuntamiento.</t>
+    <t>Datos que respiran: analiza la calidad del aire de tu entorno</t>
+  </si>
+  <si>
+    <t>Programación, sensores y compromiso ambiental en 2º ESO</t>
+  </si>
+  <si>
+    <t>La Organización Mundial de la Salud advierte de los efectos de la contaminación atmosférica en la salud. En Aragón, la Red de Vigilancia de la Calidad del Aire del Gobierno de Aragón publica datos horarios de distintos contaminantes. El alumnado, como ciudadanos, puede contribuir al análisis de estos datos y proponer acciones concretas para su comunidad.</t>
+  </si>
+  <si>
+    <t>Diseñar y programar una aplicación que analice datos de calidad del aire (propios o de la red oficial) y genere un informe gráfico con recomendaciones, que se presentará a una audiencia real.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Portal de datos abiertos de Aragón (datos.gob.es/aragon)
-[...33 lines deleted...]
-    <t>Exposición de los trabajos al resto de la clase (simulando la audiencia real). Coevaluación mediante rúbrica. Reflexión individual sobre el aprendizaje y el impacto social de la tecnología.</t>
+• Ordenadores con conexión a internet y Scratch 3 o MakeCode
+• Datos abiertos de la Red de Vigilancia de la Calidad del Aire de Aragón (CSV)
+• Opcional: placa micro:bit y sensor de CO2 o partículas
+• Plantilla de diagrama de flujo
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia digital y pensamiento crítico sobre el uso de la tecnología.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: la calidad del aire en nuestra localidad. Se visionan noticias y se exploran los datos abiertos de la Red de Vigilancia de Aragón. Cada equipo elige un contaminante (PM10, NO2, etc.) y formula una pregunta de investigación.</t>
+  </si>
+  <si>
+    <t>Pregunta de investigación del equipo y reflexión inicial sobre el impacto de la tecnología en la medición ambiental (criterio 5.1).</t>
+  </si>
+  <si>
+    <t>Se trabajan los diagramas de flujo para describir procesos de análisis de datos (criterio 4.1). Se introducen los fundamentos de programación por bloques necesarios: lectura de datos desde CSV, estructuras de control, y generación de gráficos. Se realizan ejercicios guiados con datos de ejemplo.</t>
+  </si>
+  <si>
+    <t>Diagrama de flujo del análisis diseñado por cada equipo (criterio 4.1).</t>
+  </si>
+  <si>
+    <t>Cada equipo programa en Scratch la aplicación que carga el archivo CSV real (descargado de la red oficial o generado con sensor), calcula estadísticas descriptivas (media, máximo) y genera un gráfico de barras o líneas. Se resuelven problemas de programación de forma colaborativa.</t>
+  </si>
+  <si>
+    <t>Programa funcional que procesa los datos y genera gráficos (criterio 4.2).</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran un informe técnico (que incluye diagrama de flujo, capturas del programa, gráficos y conclusiones) y un póster digital con recomendaciones ambientales. Se prepara la defensa oral.</t>
+  </si>
+  <si>
+    <t>Informe técnico y póster digital (criterio 3.1).</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su trabajo a la audiencia (simulada o real: otro grupo, profesorado, o AMPA). Se realiza una coevaluación mediante rúbrica. Finalmente, cada alumno completa una diana de autoevaluación sobre su aprendizaje y sobre el impacto de la tecnología en la sostenibilidad (criterio 5.2).</t>
+  </si>
+  <si>
+    <t>Exposición oral y rúbrica de coevaluación (criterio 5.2).</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Dale voz a tu pueblo: una instalación interactiva contra el olvido</t>
-[...8 lines deleted...]
-    <t>Diseñar y programar una instalación interactiva que, al ser manipulada por el público, cuente una historia sobre el patrimonio cultural aragonés y conciencie sobre la importancia de mantenerlo vivo.</t>
+    <t>Robots que cuidan</t>
+  </si>
+  <si>
+    <t>Asistentes robóticos para el bienestar de nuestros mayores</t>
+  </si>
+  <si>
+    <t>El Centro de Mayores del barrio se ha puesto en contacto con el instituto: necesitan ideas para mejorar la calidad de vida de sus usuarios, especialmente aquellos que viven solos. Nos piden que diseñemos un prototipo de robot que pueda realizar una tarea de apoyo (recordar medicación, detectar una caída, guiar ejercicios suaves, etc.).</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo robótico funcional (maqueta con componentes electrónicos y programación por bloques) que realice una tarea concreta de apoyo a personas mayores, y presentarlo a los usuarios del centro como posible solución.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Scratch 3.0 (offline o online)
-[...38 lines deleted...]
-    <t>Hoja de autoevaluación y coevaluación rellena; comentarios del público recogidos; reflexión escrita individual.</t>
+• Kits de robótica educativa (Arduino o micro:bit, sensores, motores, servos)
+• Portátiles con entorno de programación por bloques
+• Material de manualidades para la carcasa
+• Plantilla de diseño y planificación
+• Carta modelo del Centro de Mayores</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (empatía, solidaridad intergeneracional) y alfabetización digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo real del Centro de Mayores (carta o vídeo). Debate sobre necesidades del colectivo mayor. Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y necesidades priorizadas en cada equipo.</t>
+  </si>
+  <si>
+    <t>Talleres breves: tipos de sensores (ultrasonidos, infrarrojos), actuadores (servos, motores), programación de condicionales y bucles en bloques, y diseño de diagramas de flujo. Se muestran ejemplos de robots asistenciales.</t>
+  </si>
+  <si>
+    <t>Fichas de ejercicios de programación y diagramas de flujo.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña, planifica y construye su prototipo: desde el croquis hasta el montaje y la programación. Se fomenta la iteración y prueba-error. El profesor guía y resuelve dudas técnicas.</t>
+  </si>
+  <si>
+    <t>Diseños escritos, prototipo físico, código de programación.</t>
+  </si>
+  <si>
+    <t>Cada equipo prepara una presentación para los usuarios del Centro de Mayores: explica el problema, el diseño y demuestra el funcionamiento del robot. Elaboran un cartel o folleto sencillo para acompañar la demo.</t>
+  </si>
+  <si>
+    <t>Presentación oral y material gráfico (póster/díptico).</t>
+  </si>
+  <si>
+    <t>Visita al Centro de Mayores (o videollamada) para mostrar los prototipos. Tras la demo, coevaluación entre equipos y autoevaluación individual con diana. El profesor completa la rúbrica de cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, dianas de autoevaluación, feedback de la audiencia.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -4816,259 +4815,259 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>162</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>168</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>172</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="7" t="s">
+      <c r="E13" s="7" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>144</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>148</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>153</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>154</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C25" s="7" t="s">
         <v>168</v>
       </c>
-      <c r="C25" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>193</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
@@ -5118,119 +5117,119 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>153</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>154</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>198</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>202</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C38" s="7" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>204</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>207</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>