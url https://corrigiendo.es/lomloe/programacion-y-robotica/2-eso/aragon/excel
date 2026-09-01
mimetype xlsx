--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:17</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia; se aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Programacion y robotica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene todo el currículo del RD 217/2022 para Programación y Robótica en 2º ESO, sin adaptaciones autonómicas.</t>
   </si>