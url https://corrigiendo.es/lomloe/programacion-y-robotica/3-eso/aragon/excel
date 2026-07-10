--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Programacion y robotica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:32</t>
+    <t>10/07/2026 20:18</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia en 3.º ESO, aplica directamente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Programacion y robotica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>true</t>
   </si>
@@ -485,271 +485,261 @@
 • Fundamentos de la robótica. Montaje, control programado de robots de manera física o por medio de simuladores.
 • Herramientas digitales para la elaboración, publicación y difusión de documentación técnica e información multimedia relativa a proyectos.
 • Desarrollo tecnológico: creatividad, innovación, investigación, obsolescencia e impacto social y ambiental. Ética y aplicaciones de las tecnologías emergentes.
 • Tecnología sostenible. Valoración crítica de la contribución a la consecución de los Objetivos de Desarrollo Sostenible (ODS).</t>
   </si>
   <si>
     <t>1.2: Seleccionar, planificar y organizar los materiales y herramientas.
 3.1: Representar y comunicar el proceso de creación de un producto desde su diseño hasta su difusión.
 5.1: Reconocer la influencia de la actividad tecnológica en la sociedad y en la sostenibilidad ambiental.
 5.2: Identificar las aportaciones de las tecnologías emergentes al bienestar y la igualdad.</t>
   </si>
   <si>
     <t>CE.PR.3: Describir, representar e intercambiar ideas o soluciones.
 CE.PR.5: Hacer un uso responsable y ético de la tecnología.</t>
   </si>
   <si>
     <t>Exposición final del proyecto, memoria técnica multimedia y debates sobre ética tecnológica y sostenibilidad.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Algoritmos con conciencia</t>
+    <t>Riego inteligente en el Canal Imperial</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseña una campaña digital sobre tecnología responsable en Aragón</t>
+    <t>Programación y robótica para la gestión sostenible del agua en Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón es una comunidad con fuerte tradición agrícola y artesanal, pero también con creciente interés en la automatización. Los alumnos de 3.º ESO explorarán cómo la programación y la robótica pueden contribuir al desarrollo sostenible y a la preservación de oficios locales.</t>
+    <t>El Canal Imperial de Aragón es una infraestructura hidráulica del siglo XVIII que sigue regando miles de hectáreas. El alumnado recibe el encargo de la comunidad de regantes de diseñar un prototipo virtual que automatice la apertura y cierre de compuertas según la humedad del suelo, y de documentar el proceso en un blog.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos usar la programación y la robótica para mejorar un oficio o actividad tradicional de Aragón, comunicando de forma atractiva sus beneficios y riesgos?</t>
+    <t>Diseñar un sistema robótico (simulado con Scratch o similar) que automatice el riego en un tramo del canal, y elaborar un blog divulgativo que explique el problema, la solución algorítmica, el código y las implicaciones sociales y ambientales.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...4 lines deleted...]
-• Padlet u otra herramienta colaborativa</t>
+• Ordenadores con acceso a Scratch (o similar)
+• Conexión a internet para investigación
+• Plantilla de blog (p. ej. Google Sites, Blogger)
+• Vídeo introductorio sobre el Canal Imperial (disponible en YouTube)
+• Rúbrica de evaluación (impresa o digital)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para el desarrollo sostenible (ODS 8 y 9), igualdad de género (visibilizar mujeres tecnólogas aragonesas), competencia digital y comunicación lingüística (expresión oral y escrita).</t>
+    <t>Educación ambiental (gestión sostenible del agua) y competencia digital (creación de contenido web).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre oficios tradicionales aragoneses (alfarería, cestería, etc.) y su posible transformación con tecnología. Lluvia de ideas sobre problemas detectados. Formación de grupos y asignación de un oficio por grupo.</t>
-[...2 lines deleted...]
-    <t>Tormenta de ideas escrita en padlet, elección del oficio y primeras preguntas generadoras.</t>
+    <t>Se presenta el reto mediante un vídeo sobre el Canal Imperial y la problemática del riego. Se plantea la pregunta guía y se forman equipos. Cada equipo investiga brevemente el canal y propone un enfoque.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre diagramas de flujo y programación por bloques (Scratch). Se practican estructuras de control, sensores y actuadores simulados. Se analizan ejemplos de sistemas de riego automatizado y su impacto.</t>
+  </si>
+  <si>
+    <t>Ejercicios de diagramas y pequeños programas de prueba.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos desarrollan su sistema de riego simulado: programan la lógica de control, integran sensores de humedad virtuales y actuadores. Prueban y depuran el código. Documentan el proceso.</t>
+  </si>
+  <si>
+    <t>Código funcional y registro de pruebas.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos crean el blog divulgativo con las secciones requeridas: introducción, diagrama, código, vídeo demostrativo, reflexión. Se graba un vídeo corto explicando el funcionamiento.</t>
+  </si>
+  <si>
+    <t>Blog terminado con todos los elementos.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su blog al resto. Coevaluación mediante rúbrica. Autoevaluación individual sobre el proceso. Asignación de niveles de logro a los criterios evaluados.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Monitoriza tu instituto</t>
+  </si>
+  <si>
+    <t>Un estudio de temperatura y humedad con datos propios</t>
+  </si>
+  <si>
+    <t>El instituto quiere reducir su consumo energético y mejorar el confort térmico, pero carece de datos precisos sobre las condiciones reales en distintas zonas. El equipo directivo propone al alumnado de Programación y Robótica diseñar e implementar un sistema de monitorización que permita tomar decisiones informadas.</t>
+  </si>
+  <si>
+    <t>Diseñar un sistema autónomo de recogida de datos de temperatura y humedad en tres zonas del instituto (aula, pasillo, exterior), programar un microcontrolador para registrar los datos durante una semana, analizarlos estadísticamente y elaborar un informe técnico con propuestas de mejora energética dirigido al equipo directivo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Microcontroladores (micro:bit o Arduino)
+• Sensores DHT11
+• Cables, protoboard, baterías
+• Ordenadores con entorno de programación (MakeCode, Arduino IDE)
+• Hojas de cálculo (Excel o Google Sheets)
+• Material de escritura y cartulinas para el informe</t>
+  </si>
+  <si>
+    <t>Educación ambiental y consumo responsable. Competencia digital y tratamiento de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: monitorizar temperatura y humedad en el instituto para optimizar el confort y ahorrar energía. El alumnado debate qué zonas serían más relevantes y formula hipótesis sobre las diferencias esperadas (pasillo exterior, aula orientada al sur, etc.).</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y plan de trabajo.</t>
+  </si>
+  <si>
+    <t>Taller sobre sensores de temperatura y humedad (DHT11), conexión a microcontrolador (micro:bit o Arduino) y programación básica para lectura de datos. Se enseña a usar diagramas de flujo para representar el programa de registro y se introducen conceptos de almacenamiento (archivo, matriz). También se repasan técnicas de representación gráfica de datos (para el informe).</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos: montar el sensor y leer un dato. Diagrama de flujo de un programa simple.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres breves: (1) Fundamentos de algoritmos y diagramas de flujo con ejemplos cotidianos; (2) Introducción a Scratch: movimiento, sensores y variables; (3) Debate guiado sobre impacto social de la automatización (casos reales en Aragón). Cada sesión con mini-ejercicios prácticos.</t>
-[...47 lines deleted...]
-    <t>Diseñar y programar un dispositivo (robot o simulación) que, alimentado con datos abiertos de la web del Gobierno de Aragón, detecte un problema social o ambiental en la localidad y emita una alerta (visual o sonora).</t>
+    <t>Por equipos, montan el sistema definitivo con batería y caja protectora, programan la toma de datos cada 30 minutos durante una semana (simulada en clase o real). Configuran la recogida automática y realizan pruebas. Cada equipo se encarga de una zona. Durante la semana (real o comprimida) recogen datos y los vuelcan en una hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Datos recogidos (archivo csv o tabla). Código final del programa. Observación del funcionamiento autónomo.</t>
+  </si>
+  <si>
+    <t>Analizan los datos: generan gráficas de evolución temporal en cada zona, calculan medias y rangos, comparan zonas. Redactan el informe técnico que incluye: objetivo, metodología, diagramas, código, resultados, conclusiones y propuestas de mejora (p.ej., instalar toldos, ajustar calefacción por zonas). Preparan una presentación de 5 minutos para el equipo directivo.</t>
+  </si>
+  <si>
+    <t>Informe técnico completo con gráficas. Presentación oral.</t>
+  </si>
+  <si>
+    <t>Exposición de los informes ante el equipo directivo y el responsable de mantenimiento (puede ser simulado). Coevaluación entre equipos mediante rúbrica. Cada alumno/a realiza una diana de autoevaluación. Se asignan niveles de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas. Diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Diseña un asistente robótico para personas mayores</t>
+  </si>
+  <si>
+    <t>Robotiza la ayuda cotidiana en tu comunidad</t>
+  </si>
+  <si>
+    <t>El centro establece un vínculo con una residencia de mayores del barrio (p.ej., Residencia Los Sitios en Zaragoza). Sus residentes necesitan pequeños apoyos para aumentar su autonomía: recordar medicación, localizar objetos, avisar de caídas, etc. El alumnado debe crear un prototipo robótico que aborde una de esas necesidades, documentar el proceso y presentarlo a los usuarios.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo robótico (basado en Micro:bit o similar) que resuelva un problema cotidiano de una persona mayor, documentar todo el proceso técnico y presentar el producto a los usuarios reales de la residencia.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...98 lines deleted...]
-    <t>Rúbricas de autoevaluación y coevaluación cumplimentadas.</t>
+• Kit Micro:bit (1 por equipo) con sensor de temperatura, luminosidad, pulsador, zumbador
+• Cables, pilas, cajas de cartón o material reciclado para estructuras
+• Ordenadores con acceso a MakeCode o similar
+• Plantilla de plan de trabajo y rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (empatía con mayores, uso ético de la tecnología), fomento de la creatividad y el emprendimiento social.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo de la residencia: vídeo o carta de los residentes. Lluvia de ideas sobre necesidades cotidianas. Formación de equipos y elección del problema a resolver.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas y necesidades identificadas.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: diagramas de flujo con ejemplos cotidianos; introducción a la programación por bloques con Micro:bit; manejo de sensores básicos (temperatura, luz, botón). Ejercicios guiados.</t>
+  </si>
+  <si>
+    <t>Ejercicios de programación y diagramas individuales.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan el prototipo: boceto, plan de trabajo, programación avanzada y construcción con Micro:bit y componentes. Pruebas iterativas y depuración.</t>
+  </si>
+  <si>
+    <t>Código final y prototipo construido.</t>
+  </si>
+  <si>
+    <t>Elaboración de la memoria técnica (introducción, diagramas, código, manual de uso) y preparación de la presentación oral para la residencia. Ensayos.</t>
+  </si>
+  <si>
+    <t>Memoria técnica y presentación.</t>
+  </si>
+  <si>
+    <t>Presentación final ante representantes de la residencia (puede ser por videollamada). Coevaluación entre equipos y autoevaluación. Asignación de niveles de logro 1-4 para cada criterio.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1620,1104 +1610,1104 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>213</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>216</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>219</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>222</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>225</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>148</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>230</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>233</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>242</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>11.11</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>11.11</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>11.11</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>3.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>11.11</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>4.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>11.11</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>4.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>11.11</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>11.11</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>5.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>11.11</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>11.11</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <f>SUM(E3:E11)</f>
         <v>99.98999999999999</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>3.1</v>
       </c>
       <c r="G1" s="8">
         <v>4.1</v>
       </c>
       <c r="H1" s="8">
         <v>4.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.3</v>
       </c>
       <c r="J1" s="8">
         <v>5.1</v>
       </c>
       <c r="K1" s="8">
         <v>5.2</v>
       </c>
       <c r="L1" s="8" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="7" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:K2),"")</f>
         <v/>
       </c>
       <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="7" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:K3),"")</f>
         <v/>
       </c>
       <c r="M3" s="7"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:K4),"")</f>
         <v/>
       </c>
       <c r="M4" s="7"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:K5),"")</f>
         <v/>
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:K6),"")</f>
         <v/>
       </c>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:K7),"")</f>
         <v/>
       </c>
       <c r="M7" s="7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:K8),"")</f>
         <v/>
       </c>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:K9),"")</f>
         <v/>
       </c>
       <c r="M9" s="7"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:K10),"")</f>
         <v/>
       </c>
       <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:K11),"")</f>
         <v/>
       </c>
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:K12),"")</f>
         <v/>
       </c>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:K13),"")</f>
         <v/>
       </c>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:K14),"")</f>
         <v/>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:K15),"")</f>
         <v/>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:K16),"")</f>
         <v/>
       </c>
       <c r="M16" s="7"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:K17),"")</f>
         <v/>
       </c>
       <c r="M17" s="7"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:K18),"")</f>
         <v/>
       </c>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:K19),"")</f>
         <v/>
       </c>
       <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:K20),"")</f>
         <v/>
       </c>
       <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:K21),"")</f>
         <v/>
       </c>
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:K22),"")</f>
         <v/>
       </c>
       <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:K23),"")</f>
         <v/>
       </c>
       <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:K24),"")</f>
         <v/>
       </c>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:K25),"")</f>
         <v/>
       </c>
       <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:K26),"")</f>
         <v/>
       </c>
       <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:K27),"")</f>
         <v/>
       </c>
       <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:K28),"")</f>
         <v/>
       </c>
       <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:K29),"")</f>
         <v/>
       </c>
       <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:K30),"")</f>
         <v/>
       </c>
       <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:K31),"")</f>
         <v/>
       </c>
       <c r="M31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="270">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -4842,236 +4832,236 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>165</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>167</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>168</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>144</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>148</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>153</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>154</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>167</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>187</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>189</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>193</v>
@@ -5161,142 +5151,142 @@
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>161</v>
+        <v>184</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>202</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>167</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>204</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>207</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>