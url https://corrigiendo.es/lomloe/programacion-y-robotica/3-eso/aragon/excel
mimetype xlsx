--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:18</t>
+    <t>01/09/2026 14:58</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia en 3.º ESO, aplica directamente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Programacion y robotica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>true</t>
   </si>