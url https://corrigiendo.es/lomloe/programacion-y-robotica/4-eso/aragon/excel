--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Programacion y robotica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:32</t>
+    <t>10/07/2026 20:18</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Programación y Robótica 4.º ESO; se aplica íntegramente el currículo estatal del Real Decreto 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Programacion y robotica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
@@ -486,270 +486,269 @@
 • Aplicaciones informáticas para ordenadores y dispositivos móviles.
 • Sistemas de control programado. Montaje físico y/o uso de simuladores y programación sencilla de dispositivos. Wearables. Internet de las cosas.
 • Desarrollo tecnológico: creatividad, innovación, investigación, obsolescencia e impacto social y ambiental. Ética y aplicaciones de las tecnologías emergentes.
 • Tecnología sostenible. Valoración crítica de la contribución a la consecución de los Objetivos de Desarrollo Sostenible.</t>
   </si>
   <si>
     <t>4.2: Programar aplicaciones sencillas para dispositivos móviles.
 4.3: Automatizar procesos con conexión a internet (IoT).
 5.1: Reconocer la influencia de la actividad tecnológica en la sociedad y sostenibilidad.
 5.2: Identificar las aportaciones de las tecnologías emergentes al bienestar e igualdad.</t>
   </si>
   <si>
     <t>CE.PR.4: Incorporar tecnologías emergentes.
 CE.PR.5: Uso responsable y ético de la tecnología.</t>
   </si>
   <si>
     <t>Presentación final del proyecto integrado, debates sobre ética tecnológica y análisis de ciclo de vida de un producto tecnológico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Tu voz por el futuro de Aragón: podcast sobre tecnología y sostenibilidad</t>
+    <t>Guardianes del Mudéjar</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast divulgativo sobre el impacto de la tecnología en el medio rural aragonés</t>
+    <t>Blog documental para la conservación del patrimonio aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 4.º ESO en Aragón, centro localizado en una zona con varios pueblos cercanos. Se propone investigar cómo la tecnología (robótica, programación) puede abordar problemas de sostenibilidad en un pueblo aragonés real.</t>
+    <t>El Museo de Teruel necesita un sistema de monitorización ambiental para las iglesias mudéjares (UNESCO) y ha pedido propuestas de bajo coste. El alumnado debe diseñar y simular un robot sensor y documentar todo en un blog dirigido al museo y al público.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Investigar, diseñar y producir un podcast de al menos 15 minutos que analice cómo la tecnología puede contribuir a la sostenibilidad en un pueblo de Aragón, presentando propuestas basadas en robótica o programación.</t>
+    <t>Diseñar y simular un robot sensor para monitorizar temperatura y humedad en un espacio mudéjar, y crear un blog que documente el proceso, el algoritmo y la programación, argumentando su impacto social y ambiental.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Audacity y OpenShot
-[...4 lines deleted...]
-• Cuenta en SoundCloud o similar para publicación</t>
+• Ordenadores con acceso a internet
+• Entorno de programación por bloques (Scratch, MakeCode)
+• Plataforma de blogs (Blogger, WordPress.com)
+• Herramienta de diagramas (draw.io, Lucidchart)
+• Vídeo introductorio sobre mudéjar de Teruel</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (sostenibilidad), Competencia digital (producción multimedia), Emprendimiento (creación de contenido para una audiencia real), Aprendizaje servicio (difusión de conocimiento al pueblo).</t>
+    <t>Educación patrimonial, competencia digital, educación para la sostenibilidad.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast sobre tecnología y sostenibilidad en un pueblo aragonés. Lluvia de ideas sobre posibles temáticas (energía, agricultura, turismo). Formación de grupos de 4-5 y asignación de pueblos con perfil rural real (dar opciones). Cada grupo elige un tema y un enfoque.</t>
-[...2 lines deleted...]
-    <t>Ficha de equipo con pueblo elegido y pregunta inicial de investigación.</t>
+    <t>Se presenta el encargo del Museo de Teruel mediante un vídeo motivador. Se visualizan imágenes del mudéjar y se debate la pregunta guía. Los equipos se forman y realizan una lluvia de ideas sobre posibles soluciones robóticas.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Taller sobre producción de podcast: guion técnico, uso de Audacity, licencias Creative Commons. Sesión sobre diagramas de flujo aplicados a la estructura narrativa. Exposición sobre el impacto de la tecnología en el medio rural: casos de éxito en Aragón (riegos automatizados, sensores de calidad del aire, etc.).</t>
-[...2 lines deleted...]
-    <t>Apuntes del taller y boceto inicial de diagrama de flujo del podcast.</t>
+    <t>Se trabajan los contenidos de algorítmica (diagramas de flujo, estructuras de control) y programación por bloques mediante ejemplos guiados. También se introducen sensores y su uso en monitorización. Cada equipo practica con pequeños ejercicios.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de diagramas de flujo y código en bloques.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Cada equipo diseña el robot sensor: selecciona componentes, elabora un diagrama de flujo del comportamiento y programa la simulación en un entorno de bloques (por ejemplo, Scratch con extensión Micro:bit o MakeCode). Se revisa el plan de trabajo.</t>
+  </si>
+  <si>
+    <t>Diagrama de flujo, pseudocódigo y programa simulado.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos crean un blog (o web) con las secciones: reto, diseño, algoritmo, programación e impacto. Incorporan diagramas, capturas de pantalla del código, explicaciones y una reflexión ética/ambiental. Se trabaja la redacción para audiencia no experta.</t>
+  </si>
+  <si>
+    <t>Blog completo y publicado (o borrador final).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su blog en una galería virtual (comparten enlace). Se realiza coevaluación entre equipos usando rúbrica. Después, autoevaluación y asignación de niveles de logro 1-4 para cada criterio. Se discute lo aprendido.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Sensores por un instituto más sostenible</t>
+  </si>
+  <si>
+    <t>Monitorización ambiental con datos propios</t>
+  </si>
+  <si>
+    <t>El equipo directivo solicita datos objetivos sobre el confort térmico de las aulas para optar a un programa de eficiencia energética de la DGA. Se necesita un sistema autónomo de recogida y análisis de datos.</t>
+  </si>
+  <si>
+    <t>Diseñar, construir y programar un sistema de sensores que mida temperatura y humedad en distintas aulas durante una semana, analizar los datos y presentar un informe de recomendaciones al equipo directivo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Micro:bit v2 (uno por equipo)
+• Sensor DHT22 (temperatura y humedad)
+• Cables hembra-hembra y protoboard
+• Batería USB o pilas para micro:bit
+• Ordenadores con editor MakeCode o similar
+• Hoja de cálculo (Google Sheets) para análisis
+• Material de escritorio para documentación
+• Plantilla de informe técnico</t>
+  </si>
+  <si>
+    <t>Educación ambiental y competencia digital (tratamiento de datos, uso ético de la tecnología).</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del equipo directivo y el contexto de la EA2C. Se debate la pregunta guía. Los equipos formulan hipótesis sobre qué aulas pueden tener peor confort térmico y proponen variables a medir.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas acotadas.</t>
+  </si>
+  <si>
+    <t>Taller práctico sobre uso del sensor DHT22 con micro:bit: conexionado, programación básica (lectura de sensor, mostrar en pantalla), elaboración de diagramas de flujo. Se explica el concepto de muestreo y almacenamiento.</t>
+  </si>
+  <si>
+    <t>Ejercicios de programación (código que lee el sensor) y diagrama de flujo individual.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Investigación en fuentes locales (entrevistas virtuales o presenciales con vecinos/as, consulta de datos municipales). Redacción del guion y diseño del diagrama de flujo definitivo. Grabación de pistas de audio (voz, efectos, música libre). Edición básica con Audacity.</t>
-[...35 lines deleted...]
-    <t>¿Cómo podemos utilizar la programación y el análisis de datos para entender un problema real de Aragón y comunicar propuestas de mejora a la ciudadanía y a los responsables políticos?</t>
+    <t>Cada equipo monta su sensor sobre una base (caja o soporte) y lo instala en el aula asignada. Programan la recogida automática cada 10 minutos durante una semana. Verifican el funcionamiento y realizan una prueba de 24h.</t>
+  </si>
+  <si>
+    <t>Dispositivo construido y logs de datos de la prueba.</t>
+  </si>
+  <si>
+    <t>Los equipos descargan los datos de la semana, los procesan en hoja de cálculo (media, máximos, mínimos, gráficos) y redactan un informe técnico con conclusiones y recomendaciones. Preparan una presentación de 5 minutos.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con gráficas y borrador del informe.</t>
+  </si>
+  <si>
+    <t>Presentación de los resultados al Comité de Sostenibilidad (simulado con docentes y alumnado de otros cursos). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual con diana.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Voces del Canal: un tótem interactivo para el patrimonio</t>
+  </si>
+  <si>
+    <t>Programación y robótica al servicio de la historia aragonesa</t>
+  </si>
+  <si>
+    <t>El Canal Imperial de Aragón, obra de ingeniería del siglo XVIII, pasa inadvertido para muchos jóvenes aragoneses. El Ayuntamiento de Zaragoza y la asociación de vecinos del Casco Histórico buscan nuevas formas de acercar este patrimonio a la ciudadanía, especialmente a través de la tecnología. El alumnado de 4.º ESO deberá diseñar y construir un prototipo de tótem interactivo que, activado por sensores de proximidad, narre aspectos clave del canal y fomente el interés por el patrimonio local.</t>
+  </si>
+  <si>
+    <t>Diseñar, planificar y construir un prototipo funcional a escala de un tótem interactivo que, al aproximarse un visitante, reproduzca información relevante sobre el Canal Imperial de Aragón mediante sonido, luz o movimiento, y que esté programado con Arduino o micro:bit.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet y Python instalado (o acceso a Google Colab)
-[...97 lines deleted...]
-    <t>Reflexión individual (300-500 palabras) y rúbrica de coevaluación cumplimentada.</t>
+• Arduino Uno o micro:bit (1 por equipo)
+• Sensores de proximidad (HC-SR04 o similar)
+• LEDs, resistencias, cables, protoboard
+• Servomotor o altavoz pequeño
+• Material reciclado para maqueta (cartón, impresión 3D opcional)
+• Ordenador con software de programación por bloques (MakeCode, Arduino IDE)
+• Cámara o móvil para documentar</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, comunicación lingüística, competencia digital, conciencia y expresiones culturales, emprendimiento social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento y la asociación de vecinos mediante un vídeo o carta. Se visita virtualmente el Canal Imperial (Google Maps, fotos históricas). Se lanza la pregunta guía y se realiza una lluvia de ideas en equipos sobre posibles diseños y funcionalidades. Cada equipo esboza sus primeras ideas.</t>
+  </si>
+  <si>
+    <t>Anotaciones individuales y equipo en el cuaderno de laboratorio: ideas iniciales, dudas, componentes que podrían usar.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: (1) Electrónica básica: sensores de proximidad, LEDs, altavoces, y cómo conectarlos a Arduino/micro:bit. (2) Programación por bloques: condicionales, bucles, funciones. (3) Diagramas de flujo: cómo representar la secuencia de interacción. Cada equipo elabora el diagrama de flujo de su tótem y realiza ejercicios de programación guiada.</t>
+  </si>
+  <si>
+    <t>Diagrama de flujo del equipo (entregable) y ejercicios de programación resueltos.</t>
+  </si>
+  <si>
+    <t>Los equipos construyen el prototipo físico (maqueta) y programan el código completo. Integran sensores, actuadores y la lógica de interacción. Prueban y depuran errores. El profesor circula entre los grupos, ofreciendo ayuda puntual y guiando la resolución de problemas.</t>
+  </si>
+  <si>
+    <t>Prototipo en proceso (fotos, videos cortos), código comentado y pruebas realizadas.</t>
+  </si>
+  <si>
+    <t>Finalización del prototipo: acabado estético de la maqueta, ajustes finos del código. Elaboración de la guía técnica (esquema de montaje, lista de materiales, código explicado). Preparación de la presentación para la audiencia: guión, ensayos, diseño de un póster o presentación digital.</t>
+  </si>
+  <si>
+    <t>Guía técnica completa, presentación digital, prototipo final.</t>
+  </si>
+  <si>
+    <t>Presentación de los prototipos a la audiencia (se invita a representantes del Ayuntamiento y asociación, o se realiza una simulación). Coevaluación entre equipos mediante rúbrica. Cada alumno completa una diana de autoevaluación sobre su aprendizaje y contribución. Reflexión grupal sobre el impacto de la tecnología en la difusión del patrimonio y el uso responsable.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas, dianas de autoevaluación, cuestionario de reflexión individual.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1617,1104 +1616,1104 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>214</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>217</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>220</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>225</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>228</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>231</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>234</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>148</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>242</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>11.11</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>11.11</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>11.11</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>3.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>11.11</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>4.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>11.11</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>4.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>11.11</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>11.11</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>5.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>11.11</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>11.11</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <f>SUM(E3:E11)</f>
         <v>99.98999999999999</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>3.1</v>
       </c>
       <c r="G1" s="8">
         <v>4.1</v>
       </c>
       <c r="H1" s="8">
         <v>4.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.3</v>
       </c>
       <c r="J1" s="8">
         <v>5.1</v>
       </c>
       <c r="K1" s="8">
         <v>5.2</v>
       </c>
       <c r="L1" s="8" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="7" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:K2),"")</f>
         <v/>
       </c>
       <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="7" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:K3),"")</f>
         <v/>
       </c>
       <c r="M3" s="7"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:K4),"")</f>
         <v/>
       </c>
       <c r="M4" s="7"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:K5),"")</f>
         <v/>
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:K6),"")</f>
         <v/>
       </c>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:K7),"")</f>
         <v/>
       </c>
       <c r="M7" s="7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:K8),"")</f>
         <v/>
       </c>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:K9),"")</f>
         <v/>
       </c>
       <c r="M9" s="7"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:K10),"")</f>
         <v/>
       </c>
       <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:K11),"")</f>
         <v/>
       </c>
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:K12),"")</f>
         <v/>
       </c>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:K13),"")</f>
         <v/>
       </c>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:K14),"")</f>
         <v/>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:K15),"")</f>
         <v/>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:K16),"")</f>
         <v/>
       </c>
       <c r="M16" s="7"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:K17),"")</f>
         <v/>
       </c>
       <c r="M17" s="7"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:K18),"")</f>
         <v/>
       </c>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:K19),"")</f>
         <v/>
       </c>
       <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:K20),"")</f>
         <v/>
       </c>
       <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:K21),"")</f>
         <v/>
       </c>
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:K22),"")</f>
         <v/>
       </c>
       <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:K23),"")</f>
         <v/>
       </c>
       <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:K24),"")</f>
         <v/>
       </c>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:K25),"")</f>
         <v/>
       </c>
       <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:K26),"")</f>
         <v/>
       </c>
       <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:K27),"")</f>
         <v/>
       </c>
       <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:K28),"")</f>
         <v/>
       </c>
       <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:K29),"")</f>
         <v/>
       </c>
       <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:K30),"")</f>
         <v/>
       </c>
       <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:K31),"")</f>
         <v/>
       </c>
       <c r="M31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="270">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -4822,253 +4821,253 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>162</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>144</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>148</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>153</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>154</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>187</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>189</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>193</v>
@@ -5141,159 +5140,159 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>198</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>202</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="E37" s="7" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>