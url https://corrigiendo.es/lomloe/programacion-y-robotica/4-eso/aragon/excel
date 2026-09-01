--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:18</t>
+    <t>01/09/2026 14:57</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Programación y Robótica 4.º ESO; se aplica íntegramente el currículo estatal del Real Decreto 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Programacion y robotica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>