--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>01/09/2026 14:06</t>
+    <t>16/10/2026 16:28</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Proyectos Artísticos en 1.º Bachillerato; aplica íntegramente la base estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Proyectos artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplican sin cambios los criterios de evaluación y saberes del Real Decreto 243/2022.</t>
   </si>