--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="497">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="496">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Proyectos artisticos</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Proyectos Artísticos en 1.º Bachillerato; aplica íntegramente la base estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Proyectos artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplican sin cambios los criterios de evaluación y saberes del Real Decreto 243/2022.</t>
   </si>
@@ -877,270 +877,264 @@
   <si>
     <t xml:space="preserve">
 • Oportunidades de desarrollo personal, social, académico y profesional relacionadas con el ámbito artístico. El emprendimiento cultural.</t>
   </si>
   <si>
     <t>3.4: Identificar oportunidades de desarrollo personal, social, académico o profesional relacionadas con e
 4.1: Compartir, a través de diversos medios y soportes, las distintas fases del proyecto, poniéndolo en r
 4.3: Evaluar la repercusión que el proyecto ha tenido en el entorno, considerando las valoraciones del pú
 5.3: Registrar las distintas fases del proyecto, adoptando un enfoque reflexivo y de autoevaluación.
 5.4: Archivar correctamente la documentación, garantizando la accesibilidad y la facilidad de su recupera</t>
   </si>
   <si>
     <t>CE.PA.5: Tratar correctamente la documentación de un proyecto artístico
 CE.PI.4: Plantear, elaborar y comunicar informes de investigación</t>
   </si>
   <si>
     <t>Rúbrica del portfolio final, análisis de impacto de la difusión y presentación oral del plan de desarrollo profesional.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>De Goya al podcast: narrando el arte aragonés</t>
+    <t>Documenta el mudéjar</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast divulgativo sobre el patrimonio artístico de Aragón</t>
+    <t>Creación de una web documental sobre la arquitectura mudéjar turolense para un público real</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>IES público de Zaragoza capital con alumnado de procedencia diversa. La materia Proyectos Artísticos se cursa en 1.º de Bachillerato con 3 horas semanales. El centro cuenta con aula de informática y material de audio básico.</t>
+    <t>El Ayuntamiento de Teruel quiere promocionar el mudéjar de la ciudad entre jóvenes visitantes y ha pedido al instituto materiales digitales frescos. El alumnado de 1º de Bachillerato de Proyectos Artísticos asume el encargo.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear y difundir un episodio de podcast que acerque el patrimonio artístico aragonés a un público juvenil, combinando rigor histórico, creatividad sonora y reflexión crítica.</t>
+    <t>Investigar, documentar y crear un sitio web o vídeo documental que explique la relevancia artística y cultural de un monumento mudéjar turolense, dirigido a un público joven y orientado a fomentar su visita.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...4 lines deleted...]
-• Plantillas de guion, escaleta, plan de trabajo y rúbricas</t>
+• Smartphones o cámaras para grabación
+• Ordenador con software de edición (DaVinci Resolve, Canva, WordPress) o gratuitos
+• Fichas de fuentes y guiones
+• Acceso a internet para investigación
+• Visita concertada al monumento (opcional: recursos virtuales si no es posible)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en comunicación audiovisual (producción de contenidos), competencia digital (edición de audio, difusión online), conciencia y expresión cultural (patrimonio aragonés), competencia social y cívica (trabajo en equipo, respeto a la audiencia), aprender a aprender (autoevaluación y reflexión).</t>
+    <t>Educación patrimonial y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿Cómo podemos crear un podcast que divulgue el valor del patrimonio artístico aragonés entre los jóvenes? Escucha de ejemplos de podcasts culturales. Formación de grupos (4-5 alumnos). Lluvia de ideas inicial sobre posibles temas y enfoques. Entrega del diario de creatividad.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en papelógrafo, primeras anotaciones en el diario de creatividad.</t>
+    <t>Presentación del encargo del Ayuntamiento de Teruel. Lluvia de ideas sobre posibles enfoques (histórico, técnico, artístico, de impacto turístico). Visionado de ejemplos de documentales artísticos. Cada equipo propone 3 ideas y selecciona una justificada.</t>
+  </si>
+  <si>
+    <t>Listado de ideas con bocetos y justificación de la selección.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: técnicas de creatividad (SCAMPER, mapas mentales); metodología proyectual (cronograma, checklist); búsqueda de fuentes fiables (Biblioteca Virtual de Aragón, DARA, webs de museos); nociones básicas de edición de audio con Audacity y guion radiofónico. Cada taller incluye ejercicios breves.</t>
-[...2 lines deleted...]
-    <t>Ejercicios de aplicación en clase (mapa mental, plan de búsqueda, prueba de guion).</t>
+    <t>Talleres sobre grabación, edición, diseño web y documentación. El alumnado investiga sobre el mudéjar turolense (historia, técnicas constructivas, simbología) y selecciona fuentes. Se trabaja la metodología proyectual: fases, roles y plan de trabajo.</t>
+  </si>
+  <si>
+    <t>Fichas de fuentes seleccionadas y justificadas; bocetos de storyboard.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Trabajo de campo: visita al monumento (real o virtual) para tomar fotografías, vídeos, entrevistar a un experto o recopilar sonidos. De vuelta, organizan el material y definen la estructura del producto digital.</t>
+  </si>
+  <si>
+    <t>Material multimedia capturado; plan de edición.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Elaboración del sitio web o vídeo documental. Cada equipo asigna roles: guionista, editor, diseñador gráfico, documentalista. Producen el contenido y preparan la presentación para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Versión final del producto digital; documentación del proceso (storyboard final, guion técnico, mapa web).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Presentación del producto a la clase y al representante del Ayuntamiento (virtual si no puede asistir). Coevaluación entre equipos y autoevaluación individual mediante diana. Se aplican las rúbricas para asignar niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Dianas de autoevaluación; rúbricas cumplimentadas; acta de coevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Mapea la mirada</t>
+  </si>
+  <si>
+    <t>Investigación sobre la percepción del arte público en tu localidad</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que el arte público (esculturas, murales, plazas) de su barrio o localidad apenas es conocido o valorado. Muchas obras pasan desapercibidas. El reto consiste en investigar cómo las personas se relacionan con ese arte, mediante la recogida y análisis de datos propios, y proponer una intervención artística que mejore esa relación.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una investigación social con datos primarios sobre la percepción del arte público en su entorno, analizar los resultados y elaborar un informe con una propuesta artística argumentada.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Encuestas impresas o formulario digital (Google Forms)
+• Hoja de cálculo (Excel, Google Sheets)
+• Cámara o móvil para fotografía
+• Material de escritura y cartulina
+• Ordenador con acceso a internet</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación en la mejora del espacio público), competencia digital (tratamiento de datos y comunicación).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: investigar la percepción del arte público local. El grupo realiza una salida breve para observar y fotografiar obras de arte público cercanas. Se formulan preguntas de investigación y se plantean hipótesis sobre cómo la ciudadanía las percibe.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas e hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>El alumnado aprende a diseñar una encuesta o guion de observación, técnicas de muestreo y nociones de análisis de datos (frecuencias, porcentajes). También elabora un plan de trabajo detallado con cronograma, tareas y roles. Se revisan ejemplos de informes de investigación artística.</t>
+  </si>
+  <si>
+    <t>Plan de trabajo (criterio 2.1).</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos primarios: realizan encuestas a transeúntes, observaciones sistemáticas o entrevistas breves. También toman fotografías. Posteriormente, tabulan los datos en hoja de cálculo y realizan un análisis descriptivo básico (gráficos de barras, sectores).</t>
+  </si>
+  <si>
+    <t>Datos brutos y tabulados, gráficos.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe de investigación: introducción, metodología, resultados, conclusiones y propuesta de intervención artística. Preparan una presentación oral para la audiencia real (concejalía o asociación). Se revisa la documentación y se aseguran de incluir todos los anexos.</t>
+  </si>
+  <si>
+    <t>Informe final (criterio 5.2) y presentación oral (criterio 4.1).</t>
+  </si>
+  <si>
+    <t>Los equipos exponen sus informes ante la audiencia (simulada o real). Reciben feedback mediante preguntas. Realizan una reflexión individual y grupal sobre el impacto del proyecto y cumplimentan una diana de autoevaluación. Se recoge evidencia sobre la valoración de la repercusión (criterio 4.3).</t>
+  </si>
+  <si>
+    <t>Reflexión escrita sobre repercusión y autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Intervén el paisaje</t>
+  </si>
+  <si>
+    <t>Mural colaborativo contra la despoblación</t>
+  </si>
+  <si>
+    <t>El alumnado de 1º de Bachillerato recibe el encargo del Ayuntamiento de un pequeño municipio turolense (ej. Albarracín, Bello) para crear una intervención artística en una fachada del pueblo que refleje su patrimonio y la lucha contra la despoblación. El proyecto debe involucrar a vecinos y documentar el proceso.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un mural colaborativo en una fachada de un municipio aragonés, que integre elementos identitarios del lugar, refleje su situación actual y proponga una mirada optimista hacia el futuro, todo ello registrando el proceso y compartiéndolo con la comunidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Pinturas acrílicas para exterior, brochas, rodillos, cinta de pintor
+• Papel para bocetos, reglas, proyector para escalado
+• Cámara o móvil para registro fotográfico
+• Ordenadores para diseño de dossier y difusión
+• Materiales de limpieza y protección (guantes, mascarillas)</t>
+  </si>
+  <si>
+    <t>Educación cívica y social: participación ciudadana, conciencia territorial, trabajo colaborativo y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del Ayuntamiento (vídeo o carta real). Lluvia de ideas sobre el municipio elegido: su historia, problemas, símbolos. Organización de equipos y elección de roles (coordinación, documentación, comunicación, producción).</t>
+  </si>
+  <si>
+    <t>Actas de la lluvia de ideas y primeras propuestas.</t>
+  </si>
+  <si>
+    <t>Taller sobre técnicas de mural (tipos de pintura, escalado de bocetos, protección de superficies). Estudio de referentes artísticos que abordan temática social (muralismo mexicano, Banksy, arte urbano en Aragón). Práctica de bocetaje en papel cuadriculado.</t>
+  </si>
+  <si>
+    <t>Bocetos individuales y ejercicios de escalado.</t>
+  </si>
+  <si>
     <t>4 sesiones</t>
   </si>
   <si>
-    <t>Los grupos investigan a fondo el tema seleccionado, elaboran el guion, diseñan la escaleta, planifican la grabación (localización, roles, recursos). Realizan grabaciones de prueba y ajustan la edición. El docente guía con feedback semanal. Se fomenta la división de funciones (guionista, técnico de sonido, editor, presentador).</t>
-[...137 lines deleted...]
-    <t>Informe final con conclusiones y propuestas. Encuestas de satisfacción. Registro audiovisual de la inauguración.</t>
+    <t>Visita al municipio (o trabajo in situ en el centro si la fachada es del instituto). Preparación de la pared (limpieza, imprimación). Pintura del mural por capas, siguiendo el diseño final. Sesiones de pintura colectiva con participación de vecinos invitados.</t>
+  </si>
+  <si>
+    <t>Registro fotográfico diario, check-list de tareas completadas.</t>
+  </si>
+  <si>
+    <t>Finalización del mural (detalles, barniz protector). Preparación del dossier de proyecto y diseño de una presentación pública (poster o presentación digital). Organización de un acto de inauguración en el municipio: invitaciones, discurso, difusión en redes.</t>
+  </si>
+  <si>
+    <t>Dossier completo, material de difusión.</t>
+  </si>
+  <si>
+    <t>Celebración de la inauguración (puede coincidir con sesión 4). Recogida de encuestas de impacto. Debate interno sobre el proceso y autoevaluación individual y grupal. Asignación de niveles de logro 1-4 a cada criterio mediante rúbricas.</t>
+  </si>
+  <si>
+    <t>Encuestas cumplimentadas, diana de autoevaluación, rúbricas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar casos de estudio de artistas que muestren sus cuadernos de bocetos y procesos de prototipado en diferentes soportes (vídeo, muestras físicas, portfolios digitales).
@@ -2311,593 +2305,593 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>200</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>375</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>384</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>387</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>390</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>415</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>272</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>184</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>278</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="C4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>431</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>434</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>438</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>439</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>442</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>445</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>449</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>450</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>82</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>82</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D7" s="9">
         <v>6.25</v>
       </c>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D8" s="9">
         <v>6.25</v>
       </c>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
@@ -2907,105 +2901,105 @@
       <c r="A9" s="7">
         <v>3.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D9" s="9">
         <v>6.25</v>
       </c>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.4</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D10" s="9">
         <v>6.25</v>
       </c>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D11" s="9">
         <v>6.67</v>
       </c>
       <c r="E11" s="9">
         <v>6.67</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.3</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D14" s="9">
         <v>7.5</v>
       </c>
       <c r="E14" s="9">
         <v>7.5</v>
       </c>
@@ -3033,936 +3027,936 @@
       <c r="A16" s="7">
         <v>5.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D16" s="9">
         <v>7.5</v>
       </c>
       <c r="E16" s="9">
         <v>7.5</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.4</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D17" s="9">
         <v>7.5</v>
       </c>
       <c r="E17" s="9">
         <v>7.5</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>120.010000000000005</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>3.4</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>4.3</v>
       </c>
       <c r="N1" s="8">
         <v>5.1</v>
       </c>
       <c r="O1" s="8">
         <v>5.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.3</v>
       </c>
       <c r="Q1" s="8">
         <v>5.4</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -7744,427 +7738,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>286</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>289</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>274</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>184</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>278</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>307</v>
+        <v>285</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>184</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>278</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>307</v>
+        <v>285</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>289</v>
+        <v>325</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8173,278 +8167,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>200</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>338</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>341</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>344</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>347</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C15" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>