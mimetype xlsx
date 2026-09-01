--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Proyectos Artísticos en 1.º Bachillerato; aplica íntegramente la base estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Proyectos artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplican sin cambios los criterios de evaluación y saberes del Real Decreto 243/2022.</t>
   </si>