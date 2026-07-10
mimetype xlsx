--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:48</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Proyectos Artísticos en 1.º Bach; se aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Proyectos artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Competencias específicas, criterios de evaluación y saberes básicos del RD 243/2022 se aplican sin cambios.</t>
   </si>
@@ -944,267 +944,264 @@
 • Oportunidades de desarrollo personal, social, académico y profesional.</t>
   </si>
   <si>
     <t>3.2: Explicar, de forma razonada, la intención expresiva o funcional de un proyecto artístico, detallando
 3.4: Identificar oportunidades de desarrollo personal, social, académico o profesional relacionadas con e
 4.1: Compartir, a través de diversos medios y soportes, las distintas fases del proyecto, poniéndolo en r
 4.2: Valorar las críticas, los comentarios y las aportaciones de mejora recibidas, incorporando de manera
 4.3: Evaluar la repercusión que el proyecto ha tenido en el entorno, considerando las valoraciones del pú
 5.3: Registrar las distintas fases del proyecto, adoptando un enfoque reflexivo y de autoevaluación.
 5.4: Archivar correctamente la documentación, garantizando la accesibilidad y la facilidad de su recupera</t>
   </si>
   <si>
     <t>CE.4: Compartir y comunicar el proyecto
 CE.5: Gestión de documentación y archivo</t>
   </si>
   <si>
     <t>Memoria final del proyecto, análisis de impacto post-exhibición y portafolio digital de archivo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Graba tu mirada!</t>
+    <t>Conecta con el barrio: podcast de patrimonio inmaterial</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un videoblog crítico sobre la escena artística madrileña</t>
+    <t>Un puente sonoro entre el legado cultural y la creación contemporánea</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Madrid ofrece un ecosistema artístico diverso: museos, galerías, arte urbano, centros culturales. Sin embargo, muchos jóvenes no se reconocen en esos espacios o los perciben como lejanos. Esta SDA propone a los estudiantes generar, producir y compartir un videoblog que analice y critique alguna manifestación artística madrileña actual, conectando con sus intereses y contexto.</t>
+    <t>El instituto se encuentra en un barrio de Madrid con una rica herencia cultural inmaterial (fiestas, oficios, leyendas) que apenas se conoce fuera del vecindario. El alumnado de 1.º de Bachillerato investigará ese patrimonio y producirá un podcast que lo actualice desde una perspectiva artística contemporánea, difundiéndolo entre la comunidad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear un videoblog que documente y valore críticamente una experiencia artística en Madrid, de manera que resulte significativa para nuestra audiencia escolar y despierte su interés por el arte local?</t>
+    <t>Diseñar y producir una serie de al menos tres episodios de podcast que conecten el patrimonio inmaterial de un barrio de Madrid con prácticas artísticas contemporáneas, documentando el proceso creativo y evaluando su recepción en la comunidad.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o cámaras básicas
-[...4 lines deleted...]
-• Rúbrica de evaluación impresa o digital</t>
+• Grabadoras de móvil o micrófonos USB
+• Software de edición: Audacity o similar
+• Plataforma web: WordPress o blog del centro
+• Mapa de Madrid y guía de patrimonio inmaterial de la Comunidad de Madrid
+• Modelos de guion radiofónico y plantilla de diario de producción</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía (respeto por el patrimonio, opiniones críticas), competencia digital (edición, publicación responsable), competencia en comunicación lingüística (guion, exposición), emprendimiento (gestión del proyecto).</t>
+    <t>Educación patrimonial, competencia digital, educación para la ciudadanía (participación en la vida cultural del barrio).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante vídeos cortos de arte madrileño (grafitis, performances, exposiciones). Se debate qué es arte y cómo se puede contar. Se forma equipos y se asigna una zona de Madrid a investigar. Se entrega la rúbrica de criterios.</t>
-[...2 lines deleted...]
-    <t>Cuestionario inicial de ideas previas y mapa de intereses artísticos individuales.</t>
+    <t>Se presenta el reto: crear un podcast que conecte el patrimonio inmaterial de un barrio madrileño con el arte contemporáneo. Se visiona un ejemplo de podcast cultural, se debate la pregunta guía y se forman equipos. Cada equipo elige un barrio de Madrid.</t>
+  </si>
+  <si>
+    <t>Lista de ideas iniciales y barrio elegido.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: patrimonio inmaterial de Madrid (fuentes orales, archivos, etnografía), técnicas de podcasting (guion, grabación, edición) y metodología proyectual. Cada equipo investiga fuentes sobre su barrio y selecciona las más relevantes.</t>
+  </si>
+  <si>
+    <t>Lista comentada de fuentes (criterio 5.1 no incluido en evaluación, pero se trabaja).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo graba un primer borrador del episodio 1, lo edita y lo presenta a otro grupo para recibir crítica. Incorporan mejoras y documentan el proceso en el diario.</t>
+  </si>
+  <si>
+    <t>Grabación borrador, feedback recibido y diario de producción.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Se trabajan los saberes: análisis de referentes de videoblogs artísticos, técnicas de guion, storyboard, plan de rodaje básico. Se realiza una visita virtual a un museo (Museo Reina Sofía virtual) para inspirarse. Se practica con herramientas de grabación móvil y edición sencilla (CapCut).</t>
-[...23 lines deleted...]
-    <t>Archivos de vídeo editado, póster promocional, registro de retroalimentación.</t>
+    <t>Finalizan los tres episodios, elaboran el dosier documental (fuentes, guion técnico, cronograma, presupuesto) y preparan la publicación en la web del centro. Diseñan una campaña de difusión para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Podcast finalizado, dosier documental y plan de difusión.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Proyección final de los videoblogs ante la audiencia (clase y, si es posible, otro grupo). Debate sobre los mensajes y técnicas. Los estudiantes completan una autoevaluación y una coevaluación grupal. Se analiza la repercusión del proyecto en el entorno escolar.</t>
-[...2 lines deleted...]
-    <t>Autoevaluación, coevaluación y reflexión escrita individual sobre el aprendizaje.</t>
+    <t>Publican el podcast y recogen valoraciones de la audiencia (familias, vecinos). Cada equipo evalúa su propio proceso y el impacto, reflexionando sobre la repercusión en el entorno. Coevaluación entre equipos.</t>
+  </si>
+  <si>
+    <t>Encuestas de audiencia, autoevaluación y coevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Retrata Madrid con Datos</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos usar datos reales de Madrid para crear una obra artística que genere conciencia sobre un problema social o ambiental de la ciudad?</t>
+    <t>Pinta los datos de tu calle</t>
+  </si>
+  <si>
+    <t>Una instalación artística sobre movilidad urbana</t>
+  </si>
+  <si>
+    <t>El barrio sufre problemas de aparcamiento, contaminación o ruido; el Ayuntamiento ha solicitado propuestas artísticas para sensibilizar sobre la movilidad sostenible. El alumnado asume el rol de un colectivo artístico que debe presentar una obra basada en datos reales.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un proyecto artístico que investigue la movilidad peatonal y vehicular en un entorno cercano, recogiendo datos primarios (conteos, encuestas, mediciones de ruido), analizándolos y transformándolos en una obra visual que comunique los hallazgos a la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula con ordenadores y proyector
-[...37 lines deleted...]
-    <t>Cuestionario de autoevaluación y coevaluación, informe de reflexión individual.</t>
+• Plantilla de recogida de datos (conteo, encuesta)
+• Decibelímetro (app móvil)
+• Hoja de cálculo (Excel/Google Sheets)
+• Materiales artísticos (pintura, cartón, proyector)
+• Dossier de proyecto modelo</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación comunitaria) y conciencia ambiental (movilidad sostenible).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: el Ayuntamiento busca obras artísticas que visibilicen la movilidad urbana. El alumnado debate sobre el impacto del tráfico en su barrio y formula la pregunta guía. Se forman equipos y se elige una calle o plaza cercana.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y boceto de hipótesis sobre patrones de movilidad.</t>
+  </si>
+  <si>
+    <t>Talleres sobre técnicas de recogida de datos (conteo manual, encuestas, decibelímetro), análisis básico (medias, frecuencias) y estrategias de visualización artística (códigos de color, escalas, abstracción). Se muestran referentes artísticos como las obras de Mona Hatoum o Ryoji Ikeda.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de recogida simulada y representación.</t>
+  </si>
+  <si>
+    <t>Los equipos salen al entorno elegido para recoger datos reales (durante una hora en horario escolar). De vuelta, vuelcan los datos en una hoja de cálculo, calculan estadísticas y buscan patrones.</t>
+  </si>
+  <si>
+    <t>Hoja de datos original y análisis estadístico básico.</t>
+  </si>
+  <si>
+    <t>A partir de los datos, diseñan la obra final (mural, instalación, proyección). Elaboran el dossier de proyecto (memoria) y preparan una presentación para la audiencia real. Se realiza una pre-entrega para recibir feedback del profesor y otros equipos.</t>
+  </si>
+  <si>
+    <t>Obra final y dossier completo.</t>
+  </si>
+  <si>
+    <t>Exposición pública de las obras en un espacio común del centro (o en el barrio si se acuerda con la junta). El alumnado recoge feedback del público mediante una encuesta simple. Después, en el aula, completan la autoevaluación y coevaluación con rúbricas.</t>
+  </si>
+  <si>
+    <t>Encuestas de público, diario reflexivo final, rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Intervención en Lavapiés</t>
-[...8 lines deleted...]
-    <t>Diseñar y ejecutar una intervención artística efímera en un espacio público de Lavapiés que invite a la reflexión o participación ciudadana, integrando técnicas mixtas y materiales reciclados.</t>
+    <t>Creadores de memoria</t>
+  </si>
+  <si>
+    <t>Exposición colectiva sobre el patrimonio de nuestro barrio</t>
+  </si>
+  <si>
+    <t>El centro educativo, en colaboración con la asociación de vecinos, detecta la falta de vínculo de los jóvenes con el patrimonio local. Se propone al alumnado de Proyectos Artísticos diseñar y montar una exposición temporal que recupere la memoria del barrio y la ponga en valor para toda la comunidad.</t>
+  </si>
+  <si>
+    <t>Diseñar, planificar y montar una exposición temporal que ponga en valor el patrimonio local del barrio, con el fin de compartirlo con la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Material reciclado (cartón, plástico, retales de tela)
-[...37 lines deleted...]
-    <t>Vídeo-resumen del proyecto, encuestas de satisfacción del público, dossier de autoevaluación.</t>
+• Cámaras o móviles para documentación
+• Cartulinas, pintura, materiales para maquetas
+• Proyector y pantalla
+• Ordenadores con software de edición (Canva, PowerPoint)
+• Herramientas para montaje (cinta, tijeras, etc.)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación y conciencia patrimonial), competencia digital (edición y publicación de contenidos).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto en colaboración con la asociación de vecinos. Se realiza una visita guiada al barrio para identificar elementos patrimoniales. Lluvia de ideas en equipo.</t>
+  </si>
+  <si>
+    <t>Cuaderno de notas con observaciones e ideas iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes sobre patrimonio local, tipos de exposiciones y metodología proyectual. Cada equipo investiga un aspecto concreto y elabora bocetos. Se selecciona la propuesta final.</t>
+  </si>
+  <si>
+    <t>Propuesta escrita con bocetos y justificación de la selección.</t>
+  </si>
+  <si>
+    <t>Se elabora el plan de trabajo detallado (fases, roles, recursos). Se producen los elementos de la exposición: paneles, maquetas, instalaciones, etc. Se realizan prototipos y se ajusta el diseño.</t>
+  </si>
+  <si>
+    <t>Plan de trabajo y prototipos de los elementos expositivos.</t>
+  </si>
+  <si>
+    <t>Montaje final de la exposición en el espacio designado (salón de actos o local cedido). Redacción de textos de sala, guión de visita y catálogo digital. Preparación de la inauguración.</t>
+  </si>
+  <si>
+    <t>Exposición montada y catálogo digital.</t>
+  </si>
+  <si>
+    <t>Inauguración con la comunidad y recogida de feedback mediante encuestas. En el aula, autoevaluación y coevaluación de los criterios. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Registro de la inauguración (fotos, comentarios), cuaderno de bitácora reflexivo final.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar casos de estudio de artistas que muestren sus cuadernos de bocetos y procesos de prototipado en diferentes soportes (vídeo, muestras físicas, portfolios digitales).
 • Ofrecer un andamiaje visual con diagramas de flujo para la toma de decisiones sobre relevancia artística, viabilidad y sostenibilidad, aplicado a ejemplos de distintas disciplinas artísticas.
 • Facilitar herramientas digitales interactivas que permitan explorar cómo cambios en materiales, escala o contexto modifican la viabilidad del proyecto.</t>
   </si>
@@ -7895,85 +7892,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>322</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>331</v>
       </c>
     </row>
@@ -8063,102 +8060,102 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>339</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>341</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>343</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>345</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>348</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>