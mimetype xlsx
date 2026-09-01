--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Proyectos Artísticos en 1.º Bach; se aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Proyectos artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Competencias específicas, criterios de evaluación y saberes básicos del RD 243/2022 se aplican sin cambios.</t>
   </si>