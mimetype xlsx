--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Psicologia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:21</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo del RD 243/2022 para Psicología en 2.º Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Psicologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene todo el currículo del RD 243/2022 para la materia de Psicología en 2.º Bachillerato, sin añadidos ni modificaciones autonómicas.</t>
   </si>
@@ -665,267 +665,260 @@
   </si>
   <si>
     <t>6.1: Identificar diferentes actividades orientadas al desarrollo personal y el autocuidado.
 6.2: Comprender rasgos básicos de su carácter, temperamento y patrón emocional.
 6.3: Identificar aspectos de sus hábitos saludables que deben mantenerse o modificarse.
 6.4: Identificar algunos trastornos y enfermedades mentales y diferenciarlos de reacciones ajustadas.
 7.1: Identificar la dimensión social del ser humano y valorar el proceso de socialización.
 7.2: Reconocer los procesos psicológicos de las masas y sus pautas de comportamiento.
 7.3: Explorar el impacto de las redes sociales virtuales en la sociedad adolescente.
 7.4: Reflexionar sobre el grado de correlación entre las problemáticas sociales y los recursos de la Comunidad de Aragón.</t>
   </si>
   <si>
     <t>CE.PS.6
 CE.PS.7</t>
   </si>
   <si>
     <t>Análisis de experimentos sociales clásicos, diseño de un plan de autocuidado personal y mapa de recursos de salud mental en Aragón.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Mente Sana en Aragón: Claves para el Bienestar Adolescente</t>
+    <t>Redes y emociones: el podcast de tu bienestar digital</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog de divulgación sobre salud mental para jóvenes aragoneses</t>
+    <t>Una producción de Psicología para la comunidad educativa</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón es una comunidad con diversidad territorial y una importante población juvenil que enfrenta desafíos de salud mental, agravados por el uso intensivo de redes sociales. Los estudiantes de 2º de Bachillerato, próximos a la mayoría de edad, pueden actuar como agentes de cambio diseñando un recurso digital que promueva el autocuidado y la gestión emocional entre sus compañeros de instituto.</t>
+    <t>El instituto observa un aumento de malestar emocional vinculado al uso de redes sociales entre el alumnado. La orientadora propone crear recursos digitales para sensibilizar y ofrecer herramientas prácticas a estudiantes y familias.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos ayudar a los adolescentes aragoneses a gestionar sus emociones y fomentar su bienestar psicológico frente a la presión social y digital?</t>
+    <t>Diseñar y grabar un podcast de varios episodios que analice la relación entre redes sociales y emociones, y proponga estrategias de autocuidado basadas en la Psicología, dirigido a compañeros y familias.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Blogger o WordPress (plataforma gratuita)
-[...5 lines deleted...]
-• Rúbricas de evaluación (blog, trabajo en equipo, presentación)</t>
+• Guía de podcast educativo (plantilla de guión)
+• Herramientas: Audacity, SoundCloud, Google Forms para encuesta
+• Textos: teorías de la emoción, artículos sobre redes y salud mental
+• Contacto con PIJ local o Centro de Salud Juvenil de Aragón</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la salud (autocuidado, gestión emocional), Competencia digital (creación de blog, tratamiento de datos), Competencia social y cívica (conciencia de problemas sociales, empatía), Competencia en comunicación lingüística (redacción, argumentación).</t>
+    <t>Educación emocional, uso crítico de las TIC y competencia digital, educación para la salud.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la orientadora: crear un podcast sobre emociones y redes para el centro. Se visualizan ejemplos de podcast educativos. Se formula la pregunta guía en asamblea y se conforman equipos de producción (guionistas, técnicos, presentadores). Cada equipo elige un enfoque (ej. emociones, redes, autocuidado, recursos locales).</t>
+  </si>
+  <si>
+    <t>Pregunta guía acordada por el grupo y esquema inicial de episodios.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>Talleres sobre teorías de la emoción (James-Lange, Cannon-Bard, etc.), impacto de redes sociales (ciberacoso, comparación social, FOMO) y estrategias de autocuidado (mindfulness, reestructuración cognitiva). Se proporcionan textos, vídeos y artículos. Cada equipo profundiza en los saberes que necesita para su episodio.</t>
+  </si>
+  <si>
+    <t>Fichas de trabajo con definiciones y ejemplos.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Investigación aplicada: realizan una encuesta anónima al alumnado de 1º de Bachillerato sobre uso de redes y emociones. Analizan resultados (frecuencias, gráficas) y buscan recursos locales (PIJ, centros de salud, asociaciones). Preparan entrevistas a profesionales (por videoconferencia o presencial).</t>
+  </si>
+  <si>
+    <t>Datos de encuesta procesados y contacto con recursos locales.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto a través de un caso real: una encuesta reciente sobre salud mental en adolescentes aragoneses. Debate inicial sobre las emociones y las redes sociales. Formación de grupos (4-5 personas) y asignación del producto final: un blog colectivo. Cada grupo elige un aspecto a investigar (ej. ansiedad, soledad, influencia de influencers).</t>
-[...32 lines deleted...]
-    <t>Blog publicado online; rúbrica de producto digital cumplimentada por el docente durante la revisión entre pares.</t>
+    <t>Grabación del podcast por equipos: locución, edición (Audacity u otra herramienta), inserción de música y efectos. Se sube a la plataforma del centro (web o SoundCloud). Se prepara una presentación para el estreno.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y metadatos (títulos, descripciones).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada grupo presenta su blog (5 min) destacando cómo responde al reto. Coevaluación mediante rúbrica (compañeros) y autoevaluación. Debate final sobre lo aprendido y aplicaciones futuras. El docente proporciona feedback individual y grupal. Se decide si el blog se difunde a otros centros (ej. enviando URL a departamentos de orientación).</t>
-[...2 lines deleted...]
-    <t>Autoevaluación individual escrita; coevaluación grupal (escala de valoración); propuestas de mejora recogidas en un formulario.</t>
+    <t>Estreno del podcast en el aula (audición comentada). Coevaluación entre equipos mediante rúbrica de criterios. Autoevaluación individual (diana de aprendizaje). Se recogen comentarios de la audiencia (alumnado de 1º y familias) para mejorar futuras ediciones.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Cómo nos influyen las redes? Investigando emociones y toma de decisiones en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo afecta el uso de redes sociales a la inteligencia emocional y la calidad de la toma de decisiones en los adolescentes de Aragón?</t>
+    <t>Monitoriza tu bienestar</t>
+  </si>
+  <si>
+    <t>Un estudio sobre emociones, motivación y hábitos de vida en tu instituto</t>
+  </si>
+  <si>
+    <t>El instituto quiere diseñar un plan de bienestar emocional basado en evidencias reales de su alumnado, no en suposiciones. Se necesita un diagnóstico propio que oriente las actuaciones del centro y de la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre bienestar emocional, motivación académica y hábitos de vida entre el alumnado del centro, y comunicar los resultados mediante un póster científico infográfico con recomendaciones.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Artículos divulgativos sobre emociones y redes sociales
-[...40 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y diario de reflexión individual.</t>
+• Plantilla de cuestionario (modelo)
+• Hoja de cálculo para análisis de datos
+• Guía de diseño de póster científico infográfico
+• Artículos divulgativos sobre bienestar emocional adolescente</t>
+  </si>
+  <si>
+    <t>Educación para la salud, competencia digital y tratamiento crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: necesitamos datos reales para mejorar el bienestar del centro. Se debate la pregunta guía y se formulan hipótesis iniciales en equipos sobre qué factores influyen en el bienestar.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y preguntas que quieren responder.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: teorías de la emoción y motivación, impacto de las redes sociales, hábitos saludables. Se enseña diseño de cuestionarios, escalas Likert, ética en la recogida de datos. Cada equipo diseña un cuestionario que recoge variables emocionales, motivacionales, hábitos y uso de redes sociales.</t>
+  </si>
+  <si>
+    <t>Borrador del cuestionario con justificación de cada ítem.</t>
+  </si>
+  <si>
+    <t>Los equipos administran el cuestionario a una muestra representativa del centro (aprox. 50-100 respuestas). Depuran los datos, calculan medias, frecuencias y correlaciones sencillas, y extraen conclusiones preliminares.</t>
+  </si>
+  <si>
+    <t>Hoja de datos anonimizada y análisis descriptivo (tablas y gráficos).</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora un póster científico infográfico con: introducción, método, resultados (gráficos), conclusiones y recomendaciones. Se prepara una breve presentación oral para las Jornadas de Salud.</t>
+  </si>
+  <si>
+    <t>Póster terminado y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Se celebran las Jornadas de Salud: cada equipo expone su póster ante la comunidad educativa. Se realiza coevaluación entre equipos y autoevaluación del proceso. El docente asigna niveles de logro 1-4 a cada criterio basándose en la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinceladas de Salud Mental: Arte y Bienestar en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar el arte para visibilizar y promover el bienestar psicológico en nuestra comunidad, especialmente entre los jóvenes?</t>
+    <t>Emociones en el muro: un mural interactivo para el bienestar</t>
+  </si>
+  <si>
+    <t>Proyecto de impacto comunitario para visibilizar y gestionar las emociones en el instituto</t>
+  </si>
+  <si>
+    <t>El centro participa en la Red Aragonesa de Escuelas Promotoras de Salud, que impulsa iniciativas de salud emocional. Tras detectar en tutorías un aumento del estrés y la dificultad para gestionar emociones entre el alumnado, se propone crear un mural interactivo en un espacio visible del instituto (hall o patio cubierto) que sirva como herramienta de concienciación y apoyo.</t>
+  </si>
+  <si>
+    <t>Diseñar y crear un mural interactivo que represente las emociones básicas, ofrezca estrategias de autocuidado y fomente la tolerancia a la frustración, dirigido a toda la comunidad educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Artículos divulgativos sobre emociones y redes sociales
-[...36 lines deleted...]
-    <t>Rúbrica completada, diario reflexivo, conclusiones grupales.</t>
+• Fichas guía sobre emociones y autocuidado
+• Panel de 2x3 m (cartón pluma o madera)
+• Pinturas acrílicas, pinceles, rodillos
+• Tablets o móviles para grabar audios y generar QR
+• Google Sites o Canva para folleto digital
+• Rúbrica de evaluación de los criterios</t>
+  </si>
+  <si>
+    <t>Educación emocional, educación para la salud, competencia digital, competencia artística y cultural, trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el contexto: el centro quiere un mural sobre emociones. Se visiona un vídeo de un proyecto similar (ej. murales de salud mental en institutos). Se debate la pregunta guía. Se forman equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial sobre emociones y estrategias.</t>
+  </si>
+  <si>
+    <t>Talleres sobre teorías de la emoción, estrategias de regulación, y actividades de autocuidado. Se entregan fichas guía. Cada equipo investiga un aspecto (ej. una emoción o una estrategia).</t>
+  </si>
+  <si>
+    <t>Fichas de investigación completadas.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan la propuesta artística del mural: boceto, colores, ubicación de paneles, contenido de cada sección (emociones, estrategias, autocuidado). Incluyen autorregistro personal para conectar con la audiencia.</t>
+  </si>
+  <si>
+    <t>Boceto del mural y guion de contenidos.</t>
+  </si>
+  <si>
+    <t>Se pinta el mural en un panel móvil (cartón pluma o madera) o en la pared asignada (con autorización). Se graban audios para QR, se diseña el folleto digital (Google Sites o Canva). Se prepara la inauguración.</t>
+  </si>
+  <si>
+    <t>Fotos del proceso, archivos de audio, folleto digital.</t>
+  </si>
+  <si>
+    <t>Inauguración del mural ante la comunidad (director, familias). Cada equipo presenta su parte. Coevaluación entre equipos y autoevaluación usando rúbricas. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1805,307 +1798,307 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>264</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>267</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>273</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>276</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>279</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>282</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>285</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>199</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>293</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>294</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>4.35</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>4.35</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>4.35</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
@@ -2125,115 +2118,115 @@
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>4.35</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>4.35</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>4.35</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>4.35</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>4.35</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>4.35</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.3</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>4.35</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
@@ -2285,237 +2278,237 @@
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.4</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>4.35</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>4.35</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>4.35</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>6.3</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>4.35</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>6.4</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>4.35</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>7.1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>4.35</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>7.2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>4.35</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>7.3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>4.35</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>7.4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>4.35</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <f>SUM(E3:E25)</f>
         <v>100.049999999999969</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
@@ -2543,1045 +2536,1045 @@
       <c r="R1" s="8">
         <v>6.1</v>
       </c>
       <c r="S1" s="8">
         <v>6.2</v>
       </c>
       <c r="T1" s="8">
         <v>6.3</v>
       </c>
       <c r="U1" s="8">
         <v>6.4</v>
       </c>
       <c r="V1" s="8">
         <v>7.1</v>
       </c>
       <c r="W1" s="8">
         <v>7.2</v>
       </c>
       <c r="X1" s="8">
         <v>7.3</v>
       </c>
       <c r="Y1" s="8">
         <v>7.4</v>
       </c>
       <c r="Z1" s="8" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="AA1" s="8" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="7"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="7"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="7"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="7"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="7"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="7"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="7"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="7"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="7"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="7"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="7"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="7"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="7"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="7"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="7"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="7"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="7" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="7"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="7" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="7"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="7"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="7"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="7"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="7"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="7"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="7"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="7"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="7"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -7955,102 +7948,102 @@
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>207</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>215</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>219</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>222</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>193</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>226</v>
@@ -8106,344 +8099,344 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>203</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>204</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>205</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>207</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>231</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>233</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>193</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>195</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>199</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>201</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>203</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>204</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>205</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>207</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>