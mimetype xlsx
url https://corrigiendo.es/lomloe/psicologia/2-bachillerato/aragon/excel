--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:21</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo del RD 243/2022 para Psicología en 2.º Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Psicologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene todo el currículo del RD 243/2022 para la materia de Psicología en 2.º Bachillerato, sin añadidos ni modificaciones autonómicas.</t>
   </si>