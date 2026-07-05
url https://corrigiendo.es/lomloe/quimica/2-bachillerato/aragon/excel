--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -38,185 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="511">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="506">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Quimica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1112/2022, de 18 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>21/05/2026 08:50</t>
+    <t>05/07/2026 09:34</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón mantiene una fidelidad casi absoluta al Real Decreto estatal 243/2022, limitándose a ajustes terminológicos menores en las competencias específicas y una transcripción literal de los bloques de saberes básicos sin adiciones territoriales de calado.</t>
+    <t>Aragón aplica el currículo estatal de Química de 2.º Bachillerato sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Quimica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Sí, las competencias específicas 1 a 5 son idénticas al RD 243/2022, manteniendo el enfoque en la experimentación, el lenguaje químico y la sostenibilidad.</t>
+    <t>Sí, se mantiene íntegro el currículo del Real Decreto 217/2022 para Química de 2.º Bachillerato.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1173/2022, de 3 de agosto, por la que se aprueban el currículo y las características de la evaluación del Bachillerato en los centros docentes de la Comunidad Autónoma de Aragón.</t>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>La programación debe alinearse con los descriptores operativos estatales, ya que Aragón no ha introducido variaciones en los saberes básicos ni en la redacción de las competencias que alteren la carga lectiva o el enfoque metodológico.</t>
-[...29 lines deleted...]
-    <t>Obliga a actualizar las referencias en las tablas de evaluación y la codificación de los criterios en la programación.</t>
+    <t>La programación debe ceñirse a los criterios y saberes del BOE. No hay adaptaciones autonómicas; se trabajará con los 6 competencias específicas y sus criterios de evaluación asociados.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -385,51 +355,63 @@
   <si>
     <t>Evaluar únicamente la memorización de nombres de científicos y fechas de descubrimientos sin analizar el impacto socioeconómico o medioambiental exigido por el criterio.</t>
   </si>
   <si>
     <t>Analizar la importancia de las interacciones entre el medio natural y el ser humano como factor clave que explica la configuración de paisajes y las estructuras territoriales en el mundo.</t>
   </si>
   <si>
     <t>Explicar detalladamente procesos químicos del entorno y las propiedades de la materia, utilizando el conocimiento científico para comprender fenómenos ambientales y cotidianos.</t>
   </si>
   <si>
     <t>Describir</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o una infografía donde identifica y detalla las reacciones químicas y propiedades de los materiales en un fenómeno ambiental concreto.</t>
   </si>
   <si>
     <t>Análisis de casos reales sobre contaminación, procesos industriales o fenómenos naturales explicados mediante el modelo cinético-molecular y el enlace químico.</t>
   </si>
   <si>
     <t>Evaluar este criterio exclusivamente mediante problemas de cálculo numérico (estequiometría) omitiendo la descripción cualitativa de los procesos y las propiedades de los sistemas.</t>
   </si>
   <si>
     <t>Valorar la dignidad humana analizando críticamente las consecuencias de nuestras acciones sobre las condiciones laborales y de vida, tanto en España como en otros países, investigando el sistema de relaciones econo planteando soluciones razonables.</t>
   </si>
   <si>
-    <t>Instrumento competencial</t>
+    <t>Relacionar principios químicos con problemas actuales analizando su comunicación en medios o experiencia cotidiana.</t>
+  </si>
+  <si>
+    <t>analizar</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o exposición donde relaciona principios químicos con problemas actuales y analiza su tratamiento mediático.</t>
+  </si>
+  <si>
+    <t>Análisis en grupo de noticias de actualidad que vinculen química y medioambiente, seguido de debate.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memoria de principios sin comprobar la capacidad de análisis de su comunicación en problemas reales.</t>
   </si>
   <si>
     <t>Expresar la necesidad de preservar el medioambiente, indagando sobre los impactos de los modos de producción, distribución y consumo a escala local y global, y proponiendo actuaciones de mejora.</t>
   </si>
   <si>
     <t>Explicar la relevancia de la química en los ámbitos social, económico y ético, analizando su impacto real en problemas actuales y su influencia global.</t>
   </si>
   <si>
     <t>Comunicar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación digital donde identifica y argumenta la influencia de procesos químicos específicos en contextos sociales, económicos o medioambientales.</t>
   </si>
   <si>
     <t>Investigación guiada sobre el impacto de la industria química local o global y posterior debate sobre sus implicaciones éticas y económicas.</t>
   </si>
   <si>
     <t>Evaluar únicamente contenidos teóricos de formulación o estequiometría mediante examen escrito, ignorando la dimensión social y ética que exige explícitamente el criterio.</t>
   </si>
   <si>
     <t>Emplear la escala apropiada para localizar o representar, con apoyo de las TIG, cualquier fenómeno físico o humano, justificando los métodos y datos elegidos, y la delimitación de regiones o categorías de análisis, as</t>
   </si>
   <si>
     <t>Nombrar y formular sustancias químicas orgánicas e inorgánicas aplicando las normas internacionales de la IUPAC para asegurar una comunicación científica precisa y estandarizada.</t>
   </si>
@@ -548,50 +530,62 @@
     <t>Sesiones de resolución de problemas de estequiometría o termoquímica en pequeños grupos, o prácticas de laboratorio que requieran coordinación y reparto de roles técnicos.</t>
   </si>
   <si>
     <t>Evaluar exclusivamente el resultado numérico final del problema de química, ignorando la valoración del proceso cooperativo y el reparto de tareas que exige el criterio.</t>
   </si>
   <si>
     <t>Cuestionar modos de vida insostenibles mediante el análisis geográfico de todo tipo de fuentes de información que traten los retos ecosociales presentes y futuros, y desde argumentos fundados sobre su relevancia y la necesidad de las acciones para afrontarlos.</t>
   </si>
   <si>
     <t>Justificar los principios químicos fundamentales integrando leyes físicas y teorías de otras ciencias mediante el análisis de resultados experimentales y procesos de investigación científica.</t>
   </si>
   <si>
     <t>Explicar</t>
   </si>
   <si>
     <t>El alumnado realiza informes de laboratorio o proyectos de indagación donde justifica fenómenos químicos utilizando leyes físicas, como la ley de Coulomb o principios termodinámicos.</t>
   </si>
   <si>
     <t>Sesiones de laboratorio o resolución de problemas complejos sobre estructura atómica y termoquímica donde se requiere aplicar fundamentos físicos para validar resultados químicos.</t>
   </si>
   <si>
     <t>Evaluar únicamente la resolución numérica de ejercicios químicos sin exigir la justificación teórica basada en las leyes físicas subyacentes que solicita el criterio.</t>
   </si>
   <si>
     <t>Debatir sobre los retos naturales y sociales de la sociedad actual de forma comprometida y respetuosa con opiniones ajenas, utilizando estrategias orales con apoyo digital de gráficos, imágenes y cartografía, y presentando en público datos rigurosos.</t>
+  </si>
+  <si>
+    <t>Relacionar contenidos de otras ciencias con leyes y teorías químicas para extraer conclusiones interdisciplinares.</t>
+  </si>
+  <si>
+    <t>deducir</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un esquema escrito que conecta un principio biológico con una ley química y extrae una conclusión.</t>
+  </si>
+  <si>
+    <t>Proyecto interdisciplinar donde se analiza un fenómeno natural desde la química y la biología.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
@@ -964,261 +958,260 @@
 • B.5. Reacciones redox: Leyes de Faraday: cantidad de carga eléctrica y las cantidades de sustancia en un proceso electroquímico. Cálculos estequiométricos en cubas electrolíticas.
 • B.5. Reacciones redox: Reacciones de oxidación y reducción en la fabricación y funcionamiento de baterías eléctricas, celdas electrolíticas y pilas de combustible, así como en la prevención de la corrosión de metales.</t>
   </si>
   <si>
     <t>3.2: Crear productos propios individuales o en grupo con fines explicativos comunicando diagnósticos, pro
 5.1: Elaborar una síntesis territorial identificando los rasgos esenciales que definen cada conjunto espa
 5.3: Argumentar el origen de los desequilibrios socioeconómicos analizando los factores de localización d
 6.1: Cuestionar modos de vida insostenibles mediante el análisis geográfico de todo tipo de fuentes de in
 6.2: Debatir sobre los retos naturales y sociales de la sociedad actual de forma comprometida y respetuos</t>
   </si>
   <si>
     <t>CE.Q.3
 CE.Q.4
 CE.Q.5</t>
   </si>
   <si>
     <t>Valoraciones ácido-base en laboratorio; ajuste de reacciones redox complejas; problemas de estequiometría en cubas electrolíticas; debate sobre el impacto ambiental de las baterías de litio.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Termo-Aragón: El Latido de la Materia</t>
+    <t>Descubre la huella química de Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Análisis termodinámico y espectral de la industria aragonesa para un futuro sostenible</t>
+    <t>Un análisis termodinámico y espectroscópico de nuestro entorno</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el marco de la transición energética en Aragón, los estudiantes analizan cómo la industria química local (como la de Sabiñánigo o el valle del Ebro) utiliza la energía y la luz. Se busca conectar los conceptos abstractos de entalpía y espectros atómicos con la realidad económica y medioambiental de su comunidad autónoma.</t>
+    <t>El sector químico en Aragón genera empleo pero también impactos ambientales. El ayuntamiento de tu localidad ha solicitado a los centros educativos materiales divulgativos para sensibilizar a la población sobre la química cotidiana y su huella ecológica. Tu clase asume el reto de crear un documental corto que explique, con rigor científico, un proceso químico local y sus implicaciones energéticas y ambientales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos optimizar el uso de la energía en la industria química aragonesa para reducir su huella de carbono sin perder competitividad?</t>
+    <t>Crear un documental (vídeo de 5-7 minutos) que analice desde la termodinámica y la espectroscopia un proceso químico relevante en Aragón, evalúe su sostenibilidad y proponga alternativas, dirigido a la población local para su difusión en redes del ayuntamiento.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Simuladores PHeT para espectros atómicos
-[...2 lines deleted...]
-• Acceso a portales de transparencia industrial de Aragón</t>
+• Ordenadores con software de edición de vídeo (o móviles)
+• Acceso a internet para investigación
+• Tablas de datos termodinámicos (entalpías estándar, capacidades caloríficas)
+• Espectros de ejemplo (simulados o reales de bases de datos)
+• Plantilla de guion
+• Rúbrica de evaluación con 4 niveles de logro</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Fomento del espíritu crítico, competencia digital y conciencia medioambiental (sostenibilidad).</t>
+    <t>Educación para la sostenibilidad, competencia digital y comunicación audiovisual.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación de noticias sobre la industria química en Aragón y su consumo energético. Tormenta de ideas sobre qué saben de la energía y la luz en estos procesos. Planteamiento de la pregunta guía sobre sostenibilidad.</t>
-[...2 lines deleted...]
-    <t>Muro digital (Padlet) con ideas previas y preguntas de investigación.</t>
+    <t>Se presenta el encargo del ayuntamiento y se visualizan ejemplos de documentales científicos. El alumnado debate y formula la pregunta guía en equipos, acotando el proceso químico local que investigarán.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y elección del proceso.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Cuaderno de problemas resueltos con aplicaciones a sustancias industriales comunes.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los principios de termodinámica (primer principio, entalpía, trabajo) y espectroscopia (espectros atómicos, identificación de sustancias) aplicados a procesos químicos reales. Se usan ejemplos de la industria aragonesa (ej. producción de amoniaco, refino).</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos sobre termodinámica y espectros.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Informe técnico preliminar con cálculos termodinámicos.</t>
+    <t>El alumnado investiga a fondo el proceso químico local: recopila datos, realiza cálculos termodinámicos (entalpías de reacción, balances energéticos) y analiza espectros (simulados o reales). Planifica el guion del documental.</t>
+  </si>
+  <si>
+    <t>Informe de investigación con datos numéricos y análisis.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Guionización, grabación y edición del video-reportaje. Los alumnos deben explicar un concepto químico complejo (termodinámica o espectros) aplicado a la realidad aragonesa de forma divulgativa.</t>
-[...2 lines deleted...]
-    <t>Archivo de vídeo final y guion técnico.</t>
+    <t>Se graba y edita el documental: narración, imágenes, animaciones. Se revisa el rigor científico y la claridad comunicativa. Se ensaya la presentación.</t>
+  </si>
+  <si>
+    <t>Versión final del vídeo.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los vídeos en clase. Coevaluación mediante rúbrica y debate final sobre la responsabilidad de la química en la consecución de los ODS en Aragón.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbricas de coevaluación cumplimentadas.</t>
+    <t>Visionado de los documentales en clase. Coevaluación entre equipos y autoevaluación mediante rúbrica. Se asignan niveles de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Luz y Calor: El ADN Energético de Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos demostrar, mediante el análisis de datos químicos y energéticos, que el modelo energético de Aragón es sostenible y eficiente frente a los modelos basados en combustibles fósiles?</t>
+    <t>¿Cuánta energía esconden nuestros recursos?</t>
+  </si>
+  <si>
+    <t>Un estudio termodinámico de la biomasa aragonesa</t>
+  </si>
+  <si>
+    <t>El ayuntamiento de la localidad quiere promover el uso de biomasa local como fuente de energía renovable, pero necesita datos fiables sobre el poder calorífico de residuos agrícolas típicos de la zona (restos de poda de olivo o sarmientos de vid). Los estudiantes de 2º de Bachillerato, en colaboración con el departamento de Química, se ofrecen a realizar una investigación experimental.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un experimento de calorimetría para medir el poder calorífico de al menos dos muestras de biomasa local, analizar los errores y presentar un informe técnico con recomendaciones al ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Bases de datos del Gobierno de Aragón (Calidad del Aire)
-[...35 lines deleted...]
-    <t>Rúbrica de autoevaluación y registro del debate.</t>
+• Calorímetro simple (vaso Dewar o lata aislante)
+• Termómetro digital
+• Balanza de precisión
+• Muestras de biomasa local (restos de poda, sarmientos)
+• Hoja de cálculo para gráficas y cálculos
+• Bibliografía de poderes caloríficos</t>
+  </si>
+  <si>
+    <t>Educación ambiental, fomento de la ciencia ciudadana y tratamiento crítico de datos.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del ayuntamiento. Lluvia de ideas sobre energía de biomasa. Formulación de hipótesis sobre el poder calorífico de muestras locales. Organización de equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Estudio del primer principio de la termodinámica y la calorimetría. Cálculo de poder calorífico. Ejercicios de diseño experimental y tratamiento de errores.</t>
+  </si>
+  <si>
+    <t>Ejercicios de cálculo y diseño.</t>
+  </si>
+  <si>
+    <t>Realización de la experiencia de calorimetría con muestras locales (restos de poda de olivo, sarmientos, etc.). Toma de datos, cálculo del poder calorífico, análisis de errores.</t>
+  </si>
+  <si>
+    <t>Hoja de datos experimental y gráficas temperatura-tiempo.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe técnico y diseño del póster científico. Preparación de la presentación oral para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y póster.</t>
+  </si>
+  <si>
+    <t>Presentación a la audiencia (simulada con otros compañeros o real si es posible). Defensa oral, coevaluación entre equipos. Asignación de niveles de logro 1-4 según rúbrica a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Luz de Hielo: El Espectro del Pirineo</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar la luz y la energía para visibilizar artísticamente la agonía de los glaciares de Aragón y proponer un cambio de modelo sostenible?</t>
+    <t>Salva el mudéjar con termodinámica</t>
+  </si>
+  <si>
+    <t>Un proyecto de conservación sostenible del patrimonio aragonés</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Teruel ha lanzado una convocatoria para que estudiantes propongan soluciones de conservación energética para la torre mudéjar de la iglesia de San Pedro. Se busca combinar respeto al patrimonio histórico con eficiencia térmica y bajo impacto ambiental.</t>
+  </si>
+  <si>
+    <t>Diseñar y justificar una propuesta de intervención sostenible para un monumento mudéjar aragonés, basada en el estudio de sus propiedades termodinámicas y la identificación de pigmentos mediante espectroscopia atómica, que minimice el consumo energético y preserve la estética original.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos del Instituto Pirenaico de Ecología (IPE-CSIC)
-[...35 lines deleted...]
-    <t>Rúbrica de evaluación y diario de aprendizaje.</t>
+• Presentación inicial sobre el mudéjar aragonés
+• Fichas de trabajo con espectros atómicos de pigmentos históricos
+• Calculadora o hoja de cálculo para balances energéticos
+• Plantilla de informe y póster
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la sostenibilidad, conservación del patrimonio, uso crítico de la ciencia en la toma de decisiones sociales.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del Ayuntamiento (vídeo o carta). Lluvia de ideas sobre el patrimonio mudéjar local, su estado y posibles problemas térmicos. Formulación de la pregunta guía y organización en equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas iniciales y primeras hipótesis.</t>
+  </si>
+  <si>
+    <t>Talleres sobre termodinámica (calorimetría, eficiencia de aislantes) y espectroscopia atómica (espectros de absorción/emisión, identificación de elementos). Se usan ejemplos aplicados a materiales de construcción (ladrillo, yeso, pigmentos).</t>
+  </si>
+  <si>
+    <t>Hoja de problemas resueltos y análisis de espectros proporcionados.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga un aspecto: aislamiento térmico de la torre (cálculo de pérdidas, propuesta de materiales sostenibles) o análisis de pigmentos originales (comparación de espectros con bases de datos). Elaboran un borrador de propuesta intervención.</t>
+  </si>
+  <si>
+    <t>Borrador de la propuesta con cálculos y justificaciones.</t>
+  </si>
+  <si>
+    <t>Redacción del informe técnico-científico (estructura: introducción, metodología, resultados, propuesta, conclusiones) y diseño del póster divulgativo (infografía con gráficos, imágenes, texto breve). Ensayo de la presentación oral.</t>
+  </si>
+  <si>
+    <t>Informe completo y póster en formato final.</t>
+  </si>
+  <si>
+    <t>Presentación de los pósteres a la clase simulando audiencia municipal. Coevaluación mediante rúbrica y autoevaluación. Debate final sobre sostenibilidad y patrimonio. Asignación de niveles de logro a cada criterio.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de simuladores interactivos de dinámica molecular (tipo PhET o ChemCollective) para visualizar simultáneamente el nivel macroscópico (cambio de color/precipitado) y el nivel submicroscópico (choques eficaces y ruptura de enlaces).
@@ -1345,270 +1338,267 @@
   <si>
     <t xml:space="preserve">
 • Elaborar un informe técnico pericial donde se analice un problema ambiental (como la lluvia ácida) integrando ecuaciones de equilibrio químico, modelos meteorológicos de dispersión y el impacto en la porosidad de materiales de construcción.
 • Diseñar un modelo tridimensional o infografía digital que explique la espectroscopía de absorción atómica, vinculando la cuantización de la energía (Física) con la identificación de metales pesados en muestras geológicas.
 • Crear una videopresentación que defienda la elección de un polímero específico para una prótesis médica, justificando su síntesis química, su resistencia mecánica y su biocompatibilidad celular.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar un seminario de 'Química de Frontera' donde los alumnos elijan un campo de interés (astroquímica, nanomedicina o restauración de arte) y analicen cómo la química es la herramienta habilitadora en esa disciplina.
 • Plantear un desafío de aprendizaje basado en problemas (PBL) sobre la desalinización del agua, donde deban evaluar costes energéticos, viabilidad química de las membranas y consecuencias ecológicas para la fauna local.
 • Implementar un sistema de 'estaciones de laboratorio' con niveles de complejidad opcionales, donde una estación se centre en la síntesis pura y otra en la aplicación de ese producto en procesos industriales o geológicos.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CCL1</t>
-[...50 lines deleted...]
-    <t>Destaca el caracter multidisciplinar de la ciencia (STEM1), la gestion de la complejidad (CPSAA3) y su relacion con el entorno social (CC3).</t>
+    <t>CCL1, STEM1, STEM2</t>
+  </si>
+  <si>
+    <t>STEM3, CC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>Comprender, describir y aplicar fundamentos químicos implica comunicación (CCL1), razonamiento (STEM1) y resolución de problemas (STEM2). La base experimental justifica STEM3. Reconocer el papel de la química añade CC1, y la autorregulación en el estudio aparece con CPSAA1.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>STEM3, CC1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Adoptar modelos (STEM1) e inferir soluciones a problemas cotidianos (STEM2, STEM4). La conexión con la sociedad sugiere CC1, y el uso responsable implica CPSAA4. STEM3 por interpretación de sistemas materiales.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CCL3, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>Utilizar códigos del lenguaje químico requiere comunicación (CCL1, CCL2) y aplicación de reglas (STEM1). La nomenclatura y ecuaciones también implican CCL3 y STEM2. CD1 por posible uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>CC1, CCL1, CPSAA4</t>
+  </si>
+  <si>
+    <t>CC3, STEM5, CCEC1</t>
+  </si>
+  <si>
+    <t>Reconocer la importancia del uso responsable de productos químicos moviliza CC1 y CPSAA4. Elaborar argumentos usa CCL1. La influencia positiva en la sociedad conecta con CC3, STEM5 por investigación de procesos, y CCEC1 por impacto cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>Aplicar técnicas experimentales y razonamiento lógico-matemático se refleja en STEM1, STEM2 y STEM5 (método científico). El trabajo individual y en equipo requiere CPSAA1 y CPSAA3. La interpretación de situaciones relacionadas usa STEM4.</t>
+  </si>
+  <si>
+    <t>CC1, STEM3, CCEC1</t>
+  </si>
+  <si>
+    <t>CCL1, CP3, CPSAA5</t>
+  </si>
+  <si>
+    <t>Reconocer la química como multidisciplinar implica CC1 (relaciones ciencia-sociedad), STEM3 (interpretación de fenómenos) y CCEC1 (conexiones culturales). La comunicación de estas relaciones usa CCL1, y la mediación entre ciencias puede requerir CP3. El análisis crítico se apoya en CPSAA5.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué normativa autonómica específica regula los 35 saberes de Química en 2.º de Bachillerato en Aragón?</t>
-[...2 lines deleted...]
-    <t>La asignatura se rige por la Orden ECD/1173/2022, que adapta el currículo de Aragón a la LOMLOE. Esta norma detalla cómo distribuir los 35 saberes y los 13 criterios de evaluación dentro de las 3 horas semanales asignadas. Es el marco legal que los departamentos de los centros aragoneses deben utilizar para garantizar que se alcancen las 6 competencias específicas requeridas en este nivel.</t>
+    <t>¿Qué normativa autonómica concreta regula la programación de Química en 2.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>La programación se rige por el Real Decreto 243/2022 (enseñanzas mínimas) y su desarrollo en Aragón mediante la Orden ECD/…/2022 que establece el currículo de Bachillerato, publicada en el BOA. Se concreta en 6 competencias específicas, 13 criterios de evaluación y 35 saberes, con 3 horas semanales.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo afecta la carga de 3 horas semanales en Aragón a la secuenciación de los 13 criterios de evaluación de Química?</t>
-[...11 lines deleted...]
-    <t>La evaluación en Aragón debe ser eficiente debido a las 3 horas semanales. Se utilizan instrumentos que vinculen directamente los 13 criterios con situaciones de aprendizaje prácticas. Dado que el tiempo es reducido, los docentes aragoneses suelen emplear rúbricas que evalúan varias de las 6 competencias específicas simultáneamente durante las prácticas de laboratorio o la resolución de problemas complejos, optimizando así el proceso de calificación trimestral.</t>
+    <t>¿En qué se diferencia la Química de 2.º Bachillerato en Aragón del currículo del BOE o de una CCAA vecina como Cataluña?</t>
+  </si>
+  <si>
+    <t>Aragón mantiene idéntica estructura al BOE (6 CE, 13 criterios, 35 saberes), pero organiza los saberes en bloques temáticos propios. Frente a Cataluña, que introduce un enfoque más experimental, Aragón prioriza la resolución de problemas y la modelización matemática, sin modificar el número de horas semanales.</t>
+  </si>
+  <si>
+    <t>¿Con solo 3 horas semanales en Química de 2.º Bachillerato en Aragón, ¿cómo secuenciar los 35 saberes de forma viable?</t>
+  </si>
+  <si>
+    <t>Distribuyo los 35 saberes en dos evaluaciones: primer trimestre (enlace químico, termoquímica y cinética) y segundo trimestre (equilibrio, ácido-base y redox). El tercer trimestre se dedica a química orgánica y síntesis. Cada bloque integra ejercicios de aplicación y un proyecto breve. Así se cubren todos los saberes sin sobrecargar.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se recupera la Química de 2.º Bachillerato en Aragón si un alumno suspende la primera evaluación?</t>
+  </si>
+  <si>
+    <t>Se aplica evaluación continua: tras la primera evaluación, el alumno realiza actividades de refuerzo específicas sobre los saberes no superados y un examen de recuperación al inicio del siguiente trimestre. Si no supera, dispone de una prueba global en junio y, en su caso, la extraordinaria de septiembre, según la normativa aragonesa.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad se aplican en Química de 2.º Bachillerato en Aragón para alumnos con dificultades de aprendizaje?</t>
+  </si>
+  <si>
+    <t>Se priorizan ajustes metodológicos (DUA): guías de estudio con andamiaje, organizadores gráficos y problemas graduados. Para alumnos con altas capacidades, se proponen retos como modelización computacional de reacciones. Se realiza un seguimiento personalizado mediante rúbricas de los 13 criterios, sin modificar los saberes mínimos.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Con qué otras materias se coordina el departamento de Química en 2.º Bachillerato en Aragón y cómo?</t>
+  </si>
+  <si>
+    <t>Coordinación con Física (estructura atómica, cinética), Matemáticas (cálculo de concentraciones, ajuste de reacciones) y Biología (bioquímica). Se diseñan actividades comunes, como un proyecto interdisciplinar sobre energía renovable (termoquímica y electromagnetismo) y se unifican criterios de evaluación en competencias matemática y STEM.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué requisitos exige la Inspección de Educación en Aragón sobre la vinculación de los 35 saberes de Química?</t>
-[...35 lines deleted...]
-    <t>Los alumnos con materias pendientes deben seguir un programa de refuerzo diseñado por el departamento. En Aragón, este plan se enfoca en los saberes mínimos necesarios para progresar en los 35 saberes actuales. La evaluación de la recuperación se vincula a los 13 criterios del curso anterior, pero se integra en el seguimiento diario de las 3 horas semanales de 2.º de Bachillerato para asegurar la coherencia pedagógica y el éxito en la etapa.</t>
+    <t>¿Qué exige la inspección educativa de Aragón en la programación didáctica de Química de 2.º Bachillerato?</t>
+  </si>
+  <si>
+    <t>Inspección verifica la coherencia entre los 6 CE, 13 criterios y 35 saberes, asegurando que cada criterio se evalúe con instrumentos variados (rúbricas, exámenes, informes). Exige que la programación incluya actividades de aula invertida, uso de laboratorio y criterios de calificación numérica alineados con el BOA. No se admiten copias del BOE sin contextualización.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y bibliografía recomienda el departamento para Química de 2.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>Se utiliza el libro de texto “Química 2 Bachillerato” (Editorial Oxford, nivel Aragón) y la plataforma digital “Simuladores PhET” para visualizar reacciones. Además, se emplea una antigua colección de problemas resueltos del Departamento, hojas de cálculo para ajuste redox y la web “Timberlake” para ejercicios interactivos. La bibliografía incluye “Química: la ciencia central” (Brown) para ampliación.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica la relación directa entre las 6 Competencias Específicas (CE) y los 19 criterios de evaluación asociados, ignorando inicialmente los 53 saberes para no saturarte.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de 'Descriptores Operativos del Perfil de Salida'; es lo que realmente conecta tu asignatura con el título de Bachiller y lo que pide Inspección.</t>
+    <t>Consigue el Decreto 103/2023 de Andalucía (o el de tu CCAA) y localiza el anexo de Química. Identifica las 6 competencias específicas, los 19 criterios de evaluación y los 53 saberes básicos organizados en 3 bloques. Marca las conexiones entre criterios y saberes que aparecen en el documento oficial.</t>
+  </si>
+  <si>
+    <t>No te saltes el preámbulo: ahí suele explicarse el perfil de salida y la contribución de la materia a las competencias clave. Fotografía la tabla de criterios y saberes para tenerla siempre a mano.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>En Química de 2.º, la CE dedicada a la experimentación suele estar infrautilizada; selecciónala para las prácticas de laboratorio obligatorias de la PAU.</t>
+    <t>30 minutos</t>
+  </si>
+  <si>
+    <t>Copia textualmente las 6 competencias específicas (CE1 a CE6) y los 19 criterios de evaluación asociados. Numéralos exactamente como aparecen en el decreto (p.ej., 1.1, 1.2, …). No resumas ni parafrasees; esta lista será tu columna vertebral.</t>
+  </si>
+  <si>
+    <t>Haz una tabla en un procesador con columnas: CE, Criterio, Saberes asociados, Trimestre, Instrumento. Rellena solo las dos primeras ahora; las otras las completarás después.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>De los 19 criterios, decide cuánes son imprescindibles (esenciales) y cuáles complementarios. Para cada criterio, selecciona uno o dos instrumentos de evaluación: prueba escrita, informe de laboratorio, cuaderno, presentación oral, etc. Recuerda que debes evaluar todas las CE al menos una vez por trimestre.</t>
+  </si>
+  <si>
+    <t>No asignes un instrumento distinto a cada criterio o te volverás loco. Agrupa varios criterios en una misma tarea (por ejemplo, un proyecto de investigación que evalúe CE1, CE2 y CE5 a la vez).</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 19 criterios a un instrumento de evaluación (examen de problemas, informe de laboratorio, portafolio de formulación). No todos los criterios deben evaluarse con examen.</t>
-[...11 lines deleted...]
-    <t>Agrupa los 53 saberes en 8-9 Unidades Didácticas reales; intentar dar 53 micro-temas es un suicidio logístico con 3 horas a la semana.</t>
+    <t>Con los 3 bloques (Enlace y estructura, Cinética y equilibrio, y un tercero según tu CCAA, por ejemplo, Reacciones y aplicaciones), reparte los 53 saberes en los tres trimestres. Asegura una carga equilibrada: cada trimestre debería cubrir entre 17 y 19 saberes, y al menos dos bloques diferentes.</t>
+  </si>
+  <si>
+    <t>No separes los bloques de forma rígida. Por ejemplo, al hablar de cinética ya puedes introducir conceptos de equilibrio que luego retomarás. Los saberes se pueden trabajar en espiral.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) por trimestre que conecte los saberes con un reto real (ej. 'El diseño de una batería eficiente' para Redox). Debe movilizar varios de los 19 criterios.</t>
-[...2 lines deleted...]
-    <t>Usa el modelo de examen PAU/EBAU de tu CCAA como base para una de las SDA, pero añade una fase de investigación previa para cumplir con el enfoque LOMLOE.</t>
+    <t>Para cada trimestre, crea una situación de aprendizaje (SDA) que integre varios saberes y criterios. Por ejemplo: 'Diseñar un proceso industrial sostenible' para el primer trimestre (termoquímica), 'Estudio de la velocidad de una reacción' para el segundo y 'Equilibrios ácido-base en la vida cotidiana' para el tercero. Cada SDA debe incluir producto final, actividades, temporalización y criterios evaluados.</t>
+  </si>
+  <si>
+    <t>No caigas en el error de hacer una SDA por bloque. Una buena SDA cruza saberes de distintos bloques. Para Química, una práctica de laboratorio bien diseñada puede cubrir hasta 5 criterios de evaluación.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada una de las 6 CE. La suma debe ser 100%. Esto es lo que configurarás en tu cuaderno de evaluación digital.</t>
-[...2 lines deleted...]
-    <t>No des el mismo peso a todas las CE; la CE de resolución de problemas y leyes químicas suele llevarse el 30-40% del peso total en 2.º de Bachillerato.</t>
+    <t>Reúnete con tu departamento (o decide en solitario) qué peso tendrá cada instrumento en la calificación final. Por ejemplo: pruebas escritas 60%, prácticas de laboratorio 20%, proyectos 10%, cuaderno 10%. Asegura que la suma de los instrumentos que evalúan cada CE sea coherente con la importancia de la CE.</t>
+  </si>
+  <si>
+    <t>Las ponderaciones deben constar en la programación didáctica y comunicarse a las familias al inicio de curso. Si eres el único profesor de la materia, no olvides justificar brevemente cada porcentaje en la memoria.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los materiales para alumnos con necesidades específicas y el sistema de recuperación de criterios no superados por trimestre.</t>
-[...2 lines deleted...]
-    <t>En 2.º de Bachillerato, la recuperación debe ser por criterios, pero lo más eficiente es integrarla en la evaluación continua mediante pruebas que re-evalúen competencias previas.</t>
+    <t>Define medidas de refuerzo para alumnos con dificultades (tutorías, ajustes en actividades, más tiempo en exámenes) y de ampliación para los más avanzados (problemas adicionales, proyectos voluntarios). Planifica las pruebas de recuperación: una por evaluación o una única final. Redacta estos apartados en la programación didáctica siguiendo el formato del centro.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no te limites a repetir el mismo examen. Propón tareas prácticas que obliguen al alumno a aplicar los saberes en un nuevo contexto. Así evitas el 'culturismo de contenidos' y fomentas la competencia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Comprender el complejo proceso de configuración de las sociedades humanas a lo largo del tiempo y del espacio, valorando la diversidad de resultados como expresión de la diversidad</t>
   </si>
   <si>
     <t>Analizar la importancia de las interacciones entre el medio natural y el ser humano como factor clave que explica la configuración de paisajes y las estructuras territoriales en el</t>
   </si>
   <si>
     <t>Valorar la dignidad humana analizando críticamente las consecuencias de nuestras acciones sobre las condiciones laborales y de vida, tanto en España como en otros países, investiga</t>
   </si>
@@ -2389,1570 +2379,1570 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>290</v>
+        <v>417</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>430</v>
+        <v>288</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>446</v>
+        <v>433</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="D9" s="9">
         <v>7.5</v>
       </c>
       <c r="E9" s="9">
         <v>7.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="D10" s="9">
         <v>7.5</v>
       </c>
       <c r="E10" s="9">
         <v>7.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="D11" s="9">
         <v>6.67</v>
       </c>
       <c r="E11" s="9">
         <v>6.67</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.3</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.1</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="D14" s="9">
         <v>7.5</v>
       </c>
       <c r="E14" s="9">
         <v>7.5</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.2</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="D15" s="9">
         <v>7.5</v>
       </c>
       <c r="E15" s="9">
         <v>7.5</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <f>SUM(E3:E15)</f>
         <v>110.010000000000005</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:Q31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="8" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>5.1</v>
       </c>
       <c r="L1" s="8">
         <v>5.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.3</v>
       </c>
       <c r="N1" s="8">
         <v>6.1</v>
       </c>
       <c r="O1" s="8">
         <v>6.2</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" s="7" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:O2),"")</f>
         <v/>
       </c>
       <c r="Q2" s="7"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="7" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:O3),"")</f>
         <v/>
       </c>
       <c r="Q3" s="7"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="7" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:O4),"")</f>
         <v/>
       </c>
       <c r="Q4" s="7"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="7" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:O5),"")</f>
         <v/>
       </c>
       <c r="Q5" s="7"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="7" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:O6),"")</f>
         <v/>
       </c>
       <c r="Q6" s="7"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="7" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:O7),"")</f>
         <v/>
       </c>
       <c r="Q7" s="7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="7" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:O8),"")</f>
         <v/>
       </c>
       <c r="Q8" s="7"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="7" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:O9),"")</f>
         <v/>
       </c>
       <c r="Q9" s="7"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="7" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:O10),"")</f>
         <v/>
       </c>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="7" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:O11),"")</f>
         <v/>
       </c>
       <c r="Q11" s="7"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="7" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:O12),"")</f>
         <v/>
       </c>
       <c r="Q12" s="7"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="7" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:O13),"")</f>
         <v/>
       </c>
       <c r="Q13" s="7"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="7" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:O14),"")</f>
         <v/>
       </c>
       <c r="Q14" s="7"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="7" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:O15),"")</f>
         <v/>
       </c>
       <c r="Q15" s="7"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="7" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:O16),"")</f>
         <v/>
       </c>
       <c r="Q16" s="7"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="7" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:O17),"")</f>
         <v/>
       </c>
       <c r="Q17" s="7"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="7" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:O18),"")</f>
         <v/>
       </c>
       <c r="Q18" s="7"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="7" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:O19),"")</f>
         <v/>
       </c>
       <c r="Q19" s="7"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="7" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:O20),"")</f>
         <v/>
       </c>
       <c r="Q20" s="7"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="7" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:O21),"")</f>
         <v/>
       </c>
       <c r="Q21" s="7"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="7" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:O22),"")</f>
         <v/>
       </c>
       <c r="Q22" s="7"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="7" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:O23),"")</f>
         <v/>
       </c>
       <c r="Q23" s="7"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="7" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:O24),"")</f>
         <v/>
       </c>
       <c r="Q24" s="7"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="7" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:O25),"")</f>
         <v/>
       </c>
       <c r="Q25" s="7"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="7" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:O26),"")</f>
         <v/>
       </c>
       <c r="Q26" s="7"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="7" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:O27),"")</f>
         <v/>
       </c>
       <c r="Q27" s="7"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="7" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:O28),"")</f>
         <v/>
       </c>
       <c r="Q28" s="7"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="7" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:O29),"")</f>
         <v/>
       </c>
       <c r="Q29" s="7"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="7" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:O30),"")</f>
         <v/>
       </c>
       <c r="Q30" s="7"/>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="7" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:O31),"")</f>
         <v/>
       </c>
       <c r="Q31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="390">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
@@ -5114,54 +5104,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:C11"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -5178,2767 +5168,2742 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...40 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E3" s="7" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="K2" s="9">
         <v>7.69</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="K3" s="9">
         <v>7.69</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7">
         <v>2.1</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      <c r="G4" s="7"/>
+        <v>104</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>107</v>
+      </c>
       <c r="H4" s="7" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="J4" s="7"/>
+        <v>95</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="K4" s="9">
         <v>7.69</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7">
         <v>2.2</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="K5" s="9">
         <v>7.69</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>3.1</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="D6" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="J6" s="7" t="s">
         <v>122</v>
-      </c>
-[...16 lines deleted...]
-        <v>128</v>
       </c>
       <c r="K6" s="9">
         <v>7.69</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>3.2</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="K7" s="9">
         <v>7.69</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>4.1</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="K8" s="9">
         <v>7.69</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>4.2</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="K9" s="9">
         <v>7.69</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>5.1</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="K10" s="9">
         <v>7.69</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>5.2</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="K11" s="9">
         <v>7.69</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>5.3</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="K12" s="9">
         <v>7.69</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>6.1</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="K13" s="9">
         <v>7.69</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7">
         <v>6.2</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      <c r="G14" s="7"/>
+        <v>163</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>166</v>
+      </c>
       <c r="H14" s="7" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="I14" s="7"/>
+        <v>95</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>167</v>
+      </c>
       <c r="J14" s="7"/>
       <c r="K14" s="9">
         <v>7.69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D1" s="8" t="s">
         <v>170</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
         <v>171</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="G1" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="E1" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="8" t="s">
+      <c r="H1" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="G1" s="8" t="s">
+      <c r="I1" s="8" t="s">
         <v>174</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C10" s="7">
         <v>9</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C11" s="7">
         <v>10</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C12" s="7">
         <v>11</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C14" s="7">
         <v>13</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C15" s="7">
         <v>1</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C16" s="7">
         <v>2</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C18" s="7">
         <v>4</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C19" s="7">
         <v>5</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C20" s="7">
         <v>6</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C21" s="7">
         <v>7</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C22" s="7">
         <v>8</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C23" s="7">
         <v>9</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C24" s="7">
         <v>10</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C25" s="7">
         <v>11</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C26" s="7">
         <v>12</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C27" s="7">
         <v>13</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C28" s="7">
         <v>14</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C29" s="7">
         <v>15</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C30" s="7">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C31" s="7">
         <v>17</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C32" s="7">
         <v>18</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C33" s="7">
         <v>19</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C34" s="7">
         <v>20</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C35" s="7">
         <v>21</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C36" s="7">
         <v>22</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>214</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>215</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>216</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>217</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="G2" s="8" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="G3" s="7" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="G4" s="7" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="G5" s="7" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="G6" s="7" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B7" s="7">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7">
         <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B15" s="7">
         <v>15</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="B19" s="7">
         <v>20</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>255</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>256</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>257</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>258</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="G2" s="8" t="s">
         <v>259</v>
-      </c>
-[...4 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="F3" s="7" t="s">
         <v>263</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="G3" s="7" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="F5" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="G5" s="7" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="F7" s="7" t="s">
         <v>276</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="G7" s="7" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B8" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="D8" s="11" t="s">
         <v>294</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="E8" s="11" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>299</v>
-      </c>
-[...4 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>302</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E11" s="7" t="s">
         <v>306</v>
-      </c>
-[...7 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B21" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="D21" s="11" t="s">
         <v>294</v>
       </c>
-      <c r="C21" s="11" t="s">
+      <c r="E21" s="11" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B34" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="D34" s="11" t="s">
         <v>294</v>
       </c>
-      <c r="C34" s="11" t="s">
+      <c r="E34" s="11" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>349</v>
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7947,320 +7912,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="7" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>