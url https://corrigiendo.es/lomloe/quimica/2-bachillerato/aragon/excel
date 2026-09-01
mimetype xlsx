--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 09:34</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal de Química de 2.º Bachillerato sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Quimica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo del Real Decreto 217/2022 para Química de 2.º Bachillerato.</t>
   </si>