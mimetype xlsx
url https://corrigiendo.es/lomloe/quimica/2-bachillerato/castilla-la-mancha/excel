--- v0 (2026-05-21)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Quimica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Castilla-La Mancha</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>21/05/2026 09:40</t>
+    <t>01/09/2026 15:09</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -349,51 +349,63 @@
   <si>
     <t>Evaluar este criterio exclusivamente mediante problemas de cálculo numérico (estequiometría) omitiendo la descripción cualitativa de los procesos y las propiedades de los sistemas.</t>
   </si>
   <si>
     <t>Reconocer la naturaleza experimental e interdisciplinar de la química y su influencia e y en los ámbitos económico y laboral actuales, considerando los hechos empíricos y sus aplicaciones en otros campos del conocimiento y la actividad humana.</t>
   </si>
   <si>
     <t>Analizar la importancia de la química como ciencia experimental e interdisciplinar, evaluando su impacto en la investigación, la economía y el desarrollo de la sociedad actual.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación digital donde vincula descubrimientos químicos específicos con avances en otros campos científicos y su repercusión en el mercado laboral.</t>
   </si>
   <si>
     <t>Investigación guiada sobre aplicaciones industriales de la química y debate sobre su papel en la sostenibilidad y la economía circular.</t>
   </si>
   <si>
     <t>Evaluar este criterio mediante problemas de estequiometría puros en un examen escrito, omitiendo la dimensión social e interdisciplinar que exige el texto.</t>
   </si>
   <si>
     <t>Relacionar los principios de la químic a con los principales problemas de la actualidad asociados al desarrollo de la ciencia y la tecnología, analizando cómo se comunican a través de los medios de comunicación o son observados en la experiencia cotidiana.</t>
   </si>
   <si>
-    <t>Instrumento competencial</t>
+    <t>Relacionar principios químicos con problemas actuales analizando su comunicación en medios o experiencia cotidiana.</t>
+  </si>
+  <si>
+    <t>analizar</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o exposición donde relaciona principios químicos con problemas actuales y analiza su tratamiento mediático.</t>
+  </si>
+  <si>
+    <t>Análisis en grupo de noticias de actualidad que vinculen química y medioambiente, seguido de debate.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memoria de principios sin comprobar la capacidad de análisis de su comunicación en problemas reales.</t>
   </si>
   <si>
     <t>Reconocer y comunicar que las bas es de la química constituyen un cuerpo de conocimiento imprescindible en un marco contextual de estudio y discusión de cuestiones significativas en los ámbitos social, económico, político y ético identificando la presencia e influencia de estas bases en di</t>
   </si>
   <si>
     <t>Explicar la relevancia de la química en los ámbitos social, económico y ético, analizando su impacto real en problemas actuales y su influencia global.</t>
   </si>
   <si>
     <t>Comunicar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación digital donde identifica y argumenta la influencia de procesos químicos específicos en contextos sociales, económicos o medioambientales.</t>
   </si>
   <si>
     <t>Investigación guiada sobre el impacto de la industria química local o global y posterior debate sobre sus implicaciones éticas y económicas.</t>
   </si>
   <si>
     <t>Evaluar únicamente contenidos teóricos de formulación o estequiometría mediante examen escrito, ignorando la dimensión social y ética que exige explícitamente el criterio.</t>
   </si>
   <si>
     <t>Aplicar de manera informada, coherente y razonada los modelos y leyes de la química, explicando y prediciendo las consecuencias de experimentos, fenómenos naturales, procesos industriales y descubrimientos científicos.</t>
   </si>
   <si>
     <t>Utilizar las leyes químicas para predecir resultados experimentales y explicar procesos industriales o fenómenos naturales mediante argumentos científicos razonados.</t>
   </si>
@@ -544,68 +556,98 @@
   <si>
     <t>Evaluar este criterio exclusivamente mediante la resolución mecánica de problemas numéricos, omitiendo la reflexión sobre la naturaleza de la ciencia y el pensamiento crítico.</t>
   </si>
   <si>
     <t>Resolver problemas relacionados con la química y estudiar situaciones relacionadas con esta ciencia, reconociendo la importancia de la contribución particular de cada miembro del equipo y la diversidad de pensamiento y consolidando habilidades sociales positivas en el seno de equipos de trabajo.</t>
   </si>
   <si>
     <t>Resolver problemas químicos complejos mediante el trabajo colaborativo, integrando diversas perspectivas y asumiendo responsabilidades individuales para alcanzar una solución común y sostenible.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de resolución de problemas o práctica de laboratorio donde se detalla el reparto de tareas y la contribución individual al éxito del equipo.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas de estequiometría o termoquímica en pequeños grupos, o prácticas de laboratorio que requieran coordinación y reparto de roles técnicos.</t>
   </si>
   <si>
     <t>Evaluar exclusivamente el resultado numérico final del problema de química, ignorando la valoración del proceso cooperativo y el reparto de tareas que exige el criterio.</t>
   </si>
   <si>
     <t>Representar y visualizar de forma eficiente los conceptos de química que presenten mayores dificultades, utilizando herramientas digitales y recursos variados, incluyendo experiencias de laboratorio real y virtual.</t>
   </si>
   <si>
+    <t>Representar visualmente conceptos químicos complejos usando herramientas digitales y laboratorio.</t>
+  </si>
+  <si>
+    <t>modelizar</t>
+  </si>
+  <si>
+    <t>El alumnado produce representaciones visuales (gráficos, simulaciones) que explican conceptos químicos difíciles.</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>Laboratorio o aula informática simulando equilibrio o cinética química.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la estética de la representación sin comprobar la comprensión conceptual.</t>
+  </si>
+  <si>
     <t>Explicar y razonar los conceptos fundamentales que se encuentran en la base de la química aplicando los conceptos, leyes y teorías de otras disciplinas científicas (especialmente de la física) a través de la experimentación y la indagación.</t>
   </si>
   <si>
     <t>Justificar los principios químicos fundamentales integrando leyes físicas y teorías de otras ciencias mediante el análisis de resultados experimentales y procesos de investigación científica.</t>
   </si>
   <si>
     <t>El alumnado realiza informes de laboratorio o proyectos de indagación donde justifica fenómenos químicos utilizando leyes físicas, como la ley de Coulomb o principios termodinámicos.</t>
   </si>
   <si>
     <t>Sesiones de laboratorio o resolución de problemas complejos sobre estructura atómica y termoquímica donde se requiere aplicar fundamentos físicos para validar resultados químicos.</t>
   </si>
   <si>
     <t>Evaluar únicamente la resolución numérica de ejercicios químicos sin exigir la justificación teórica basada en las leyes físicas subyacentes que solicita el criterio.</t>
   </si>
   <si>
     <t>Deducir las ideas fundamentales de otras disciplinas científicas (por ejemplo, la biología o la tecnología) por medio de la relación entre sus contenidos básicos y las leyes y teorías que son propias de la química.</t>
   </si>
   <si>
+    <t>Relacionar contenidos de otras ciencias con leyes y teorías químicas para extraer conclusiones interdisciplinares.</t>
+  </si>
+  <si>
+    <t>deducir</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un esquema escrito que conecta un principio biológico con una ley química y extrae una conclusión.</t>
+  </si>
+  <si>
+    <t>Proyecto interdisciplinar donde se analiza un fenómeno natural desde la química y la biología.</t>
+  </si>
+  <si>
     <t>Solucionar problemas y cuestiones que son característicos de la química utilizando las herramientas provistas por las matemáticas y la tecnología, reconociendo los conceptos propios de esta disciplina.</t>
   </si>
   <si>
     <t>Resolver problemas químicos aplicando modelos matemáticos y herramientas tecnológicas para vincular los resultados teóricos con fenómenos observados en la naturaleza o el laboratorio.</t>
   </si>
   <si>
     <t>El alumnado entrega resoluciones de problemas numéricos y representaciones gráficas donde aplica cálculos matemáticos y herramientas digitales para explicar procesos químicos específicos.</t>
   </si>
   <si>
     <t>Resolución de ejercicios prácticos de cinética o equilibrio químico que requieren el uso de logaritmos, factores de conversión y herramientas de análisis de datos.</t>
   </si>
   <si>
     <t>Limitar la evaluación al cálculo puramente matemático olvidando la interpretación química de los resultados o el uso correcto de las cifras significativas.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
@@ -746,53 +788,50 @@
     <t>Clasificación de los polímeros según su naturaleza, estructura y composición. Aplicaciones, propiedades y riesgos medioambientales asociados.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rúbrica genérica</t>
   </si>
   <si>
     <t>No conseguido</t>
   </si>
   <si>
     <t>0-49%</t>
   </si>
   <si>
     <t>Identifica de forma aislada algunos conceptos químicos básicos y reconoce superficialmente la importancia de la química en la sociedad, pero presenta dificultades para describir procesos o vincularlos con su base experimental.
 → Enumera tres aplicaciones de la química en la vida cotidiana sin explicar los fundamentos químicos que las sustentan ni su origen experimental.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
     <t>50-69%</t>
   </si>
   <si>
     <t>Describe procesos químicos comunes y sus propiedades fundamentales con ayuda de guías, reconociendo vínculos generales entre la química y el progreso social a partir de ejemplos directos proporcionados en clase.
 → Describe una reacción de neutralización ácido-base identificando reactivos y productos siguiendo un guion de prácticas preestablecido.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
@@ -1033,198 +1072,198 @@
   <si>
     <t xml:space="preserve">
 • Elaborar un informe técnico pericial donde se analice un problema ambiental (como la lluvia ácida) integrando ecuaciones de equilibrio químico, modelos meteorológicos de dispersión y el impacto en la porosidad de materiales de construcción.
 • Diseñar un modelo tridimensional o infografía digital que explique la espectroscopía de absorción atómica, vinculando la cuantización de la energía (Física) con la identificación de metales pesados en muestras geológicas.
 • Crear una videopresentación que defienda la elección de un polímero específico para una prótesis médica, justificando su síntesis química, su resistencia mecánica y su biocompatibilidad celular.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar un seminario de 'Química de Frontera' donde los alumnos elijan un campo de interés (astroquímica, nanomedicina o restauración de arte) y analicen cómo la química es la herramienta habilitadora en esa disciplina.
 • Plantear un desafío de aprendizaje basado en problemas (PBL) sobre la desalinización del agua, donde deban evaluar costes energéticos, viabilidad química de las membranas y consecuencias ecológicas para la fauna local.
 • Implementar un sistema de 'estaciones de laboratorio' con niveles de complejidad opcionales, donde una estación se centre en la síntesis pura y otra en la aplicación de ese producto en procesos industriales o geológicos.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CCL1</t>
-[...50 lines deleted...]
-    <t>Destaca el caracter multidisciplinar de la ciencia (STEM1), la gestion de la complejidad (CPSAA3) y su relacion con el entorno social (CC3).</t>
+    <t>CCL1, STEM1, STEM2</t>
+  </si>
+  <si>
+    <t>STEM3, CC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>Comprender, describir y aplicar fundamentos químicos implica comunicación (CCL1), razonamiento (STEM1) y resolución de problemas (STEM2). La base experimental justifica STEM3. Reconocer el papel de la química añade CC1, y la autorregulación en el estudio aparece con CPSAA1.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>STEM3, CC1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Adoptar modelos (STEM1) e inferir soluciones a problemas cotidianos (STEM2, STEM4). La conexión con la sociedad sugiere CC1, y el uso responsable implica CPSAA4. STEM3 por interpretación de sistemas materiales.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CCL3, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>Utilizar códigos del lenguaje químico requiere comunicación (CCL1, CCL2) y aplicación de reglas (STEM1). La nomenclatura y ecuaciones también implican CCL3 y STEM2. CD1 por posible uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>CC1, CCL1, CPSAA4</t>
+  </si>
+  <si>
+    <t>CC3, STEM5, CCEC1</t>
+  </si>
+  <si>
+    <t>Reconocer la importancia del uso responsable de productos químicos moviliza CC1 y CPSAA4. Elaborar argumentos usa CCL1. La influencia positiva en la sociedad conecta con CC3, STEM5 por investigación de procesos, y CCEC1 por impacto cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>Aplicar técnicas experimentales y razonamiento lógico-matemático se refleja en STEM1, STEM2 y STEM5 (método científico). El trabajo individual y en equipo requiere CPSAA1 y CPSAA3. La interpretación de situaciones relacionadas usa STEM4.</t>
+  </si>
+  <si>
+    <t>CC1, STEM3, CCEC1</t>
+  </si>
+  <si>
+    <t>CCL1, CP3, CPSAA5</t>
+  </si>
+  <si>
+    <t>Reconocer la química como multidisciplinar implica CC1 (relaciones ciencia-sociedad), STEM3 (interpretación de fenómenos) y CCEC1 (conexiones culturales). La comunicación de estas relaciones usa CCL1, y la mediación entre ciencias puede requerir CP3. El análisis crítico se apoya en CPSAA5.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica la relación directa entre las 6 Competencias Específicas (CE) y los 19 criterios de evaluación asociados, ignorando inicialmente los 53 saberes para no saturarte.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de 'Descriptores Operativos del Perfil de Salida'; es lo que realmente conecta tu asignatura con el título de Bachiller y lo que pide Inspección.</t>
+    <t>Consigue el Decreto 103/2023 de Andalucía (o el de tu CCAA) y localiza el anexo de Química. Identifica las 6 competencias específicas, los 19 criterios de evaluación y los 53 saberes básicos organizados en 3 bloques. Marca las conexiones entre criterios y saberes que aparecen en el documento oficial.</t>
+  </si>
+  <si>
+    <t>No te saltes el preámbulo: ahí suele explicarse el perfil de salida y la contribución de la materia a las competencias clave. Fotografía la tabla de criterios y saberes para tenerla siempre a mano.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>En Química de 2.º, la CE dedicada a la experimentación suele estar infrautilizada; selecciónala para las prácticas de laboratorio obligatorias de la PAU.</t>
+    <t>30 minutos</t>
+  </si>
+  <si>
+    <t>Copia textualmente las 6 competencias específicas (CE1 a CE6) y los 19 criterios de evaluación asociados. Numéralos exactamente como aparecen en el decreto (p.ej., 1.1, 1.2, …). No resumas ni parafrasees; esta lista será tu columna vertebral.</t>
+  </si>
+  <si>
+    <t>Haz una tabla en un procesador con columnas: CE, Criterio, Saberes asociados, Trimestre, Instrumento. Rellena solo las dos primeras ahora; las otras las completarás después.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>De los 19 criterios, decide cuánes son imprescindibles (esenciales) y cuáles complementarios. Para cada criterio, selecciona uno o dos instrumentos de evaluación: prueba escrita, informe de laboratorio, cuaderno, presentación oral, etc. Recuerda que debes evaluar todas las CE al menos una vez por trimestre.</t>
+  </si>
+  <si>
+    <t>No asignes un instrumento distinto a cada criterio o te volverás loco. Agrupa varios criterios en una misma tarea (por ejemplo, un proyecto de investigación que evalúe CE1, CE2 y CE5 a la vez).</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 19 criterios a un instrumento de evaluación (examen de problemas, informe de laboratorio, portafolio de formulación). No todos los criterios deben evaluarse con examen.</t>
-[...11 lines deleted...]
-    <t>Agrupa los 53 saberes en 8-9 Unidades Didácticas reales; intentar dar 53 micro-temas es un suicidio logístico con 3 horas a la semana.</t>
+    <t>Con los 3 bloques (Enlace y estructura, Cinética y equilibrio, y un tercero según tu CCAA, por ejemplo, Reacciones y aplicaciones), reparte los 53 saberes en los tres trimestres. Asegura una carga equilibrada: cada trimestre debería cubrir entre 17 y 19 saberes, y al menos dos bloques diferentes.</t>
+  </si>
+  <si>
+    <t>No separes los bloques de forma rígida. Por ejemplo, al hablar de cinética ya puedes introducir conceptos de equilibrio que luego retomarás. Los saberes se pueden trabajar en espiral.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) por trimestre que conecte los saberes con un reto real (ej. 'El diseño de una batería eficiente' para Redox). Debe movilizar varios de los 19 criterios.</t>
-[...2 lines deleted...]
-    <t>Usa el modelo de examen PAU/EBAU de tu CCAA como base para una de las SDA, pero añade una fase de investigación previa para cumplir con el enfoque LOMLOE.</t>
+    <t>Para cada trimestre, crea una situación de aprendizaje (SDA) que integre varios saberes y criterios. Por ejemplo: 'Diseñar un proceso industrial sostenible' para el primer trimestre (termoquímica), 'Estudio de la velocidad de una reacción' para el segundo y 'Equilibrios ácido-base en la vida cotidiana' para el tercero. Cada SDA debe incluir producto final, actividades, temporalización y criterios evaluados.</t>
+  </si>
+  <si>
+    <t>No caigas en el error de hacer una SDA por bloque. Una buena SDA cruza saberes de distintos bloques. Para Química, una práctica de laboratorio bien diseñada puede cubrir hasta 5 criterios de evaluación.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada una de las 6 CE. La suma debe ser 100%. Esto es lo que configurarás en tu cuaderno de evaluación digital.</t>
-[...2 lines deleted...]
-    <t>No des el mismo peso a todas las CE; la CE de resolución de problemas y leyes químicas suele llevarse el 30-40% del peso total en 2.º de Bachillerato.</t>
+    <t>Reúnete con tu departamento (o decide en solitario) qué peso tendrá cada instrumento en la calificación final. Por ejemplo: pruebas escritas 60%, prácticas de laboratorio 20%, proyectos 10%, cuaderno 10%. Asegura que la suma de los instrumentos que evalúan cada CE sea coherente con la importancia de la CE.</t>
+  </si>
+  <si>
+    <t>Las ponderaciones deben constar en la programación didáctica y comunicarse a las familias al inicio de curso. Si eres el único profesor de la materia, no olvides justificar brevemente cada porcentaje en la memoria.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los materiales para alumnos con necesidades específicas y el sistema de recuperación de criterios no superados por trimestre.</t>
-[...2 lines deleted...]
-    <t>En 2.º de Bachillerato, la recuperación debe ser por criterios, pero lo más eficiente es integrarla en la evaluación continua mediante pruebas que re-evalúen competencias previas.</t>
+    <t>Define medidas de refuerzo para alumnos con dificultades (tutorías, ajustes en actividades, más tiempo en exámenes) y de ampliación para los más avanzados (problemas adicionales, proyectos voluntarios). Planifica las pruebas de recuperación: una por evaluación o una única final. Redacta estos apartados en la programación didáctica siguiendo el formato del centro.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no te limites a repetir el mismo examen. Propón tareas prácticas que obliguen al alumno a aplicar los saberes en un nuevo contexto. Así evitas el 'culturismo de contenidos' y fomentas la competencia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer la importancia de la química y sus conexiones con otras áreas en el desarrollo de la sociedad, el progreso de la ciencia, la tecnología, la economía y el desarrollo soste</t>
   </si>
   <si>
     <t>Reconocer la naturaleza experimental e interdisciplinar de la química y su influencia e y en los ámbitos económico y laboral actuales, considerando los hechos empíricos y sus aplic</t>
   </si>
   <si>
     <t>Relacionar los principios de la químic a con los principales problemas de la actualidad asociados al desarrollo de la ciencia y la tecnología, analizando cómo se comunican a través</t>
   </si>
@@ -2004,830 +2043,830 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>335</v>
+        <v>348</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>336</v>
+        <v>349</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>357</v>
+        <v>370</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D3" s="7">
         <v>6.67</v>
       </c>
       <c r="E3" s="7">
         <v>6.67</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D4" s="7">
         <v>6.67</v>
       </c>
       <c r="E4" s="7">
         <v>6.67</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>361</v>
+        <v>374</v>
       </c>
       <c r="D5" s="7">
         <v>6.67</v>
       </c>
       <c r="E5" s="7">
         <v>6.67</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="D6" s="7">
         <v>6.67</v>
       </c>
       <c r="E6" s="7">
         <v>6.67</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
       <c r="D7" s="7">
         <v>6.67</v>
       </c>
       <c r="E7" s="7">
         <v>6.67</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="D8" s="7">
         <v>6.67</v>
       </c>
       <c r="E8" s="7">
         <v>6.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="D9" s="7">
         <v>6.67</v>
       </c>
       <c r="E9" s="7">
         <v>6.67</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="D10" s="7">
         <v>6.67</v>
       </c>
       <c r="E10" s="7">
         <v>6.67</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
       <c r="D11" s="7">
         <v>6.67</v>
       </c>
       <c r="E11" s="7">
         <v>6.67</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.1</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="D12" s="7">
         <v>5.0</v>
       </c>
       <c r="E12" s="7">
         <v>5.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4.2</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="D13" s="7">
         <v>5.0</v>
       </c>
       <c r="E13" s="7">
         <v>5.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.3</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
       <c r="D14" s="7">
         <v>5.0</v>
       </c>
       <c r="E14" s="7">
         <v>5.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>5.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
       <c r="E15" s="7">
         <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>5.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D16" s="7">
         <v>5.0</v>
       </c>
       <c r="E16" s="7">
         <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.3</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>373</v>
+        <v>386</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>5.4</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="D18" s="7">
         <v>5.0</v>
       </c>
       <c r="E18" s="7">
         <v>5.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>6.1</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="D19" s="7">
         <v>5.0</v>
       </c>
       <c r="E19" s="7">
         <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>6.2</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="D20" s="7">
         <v>5.0</v>
       </c>
       <c r="E20" s="7">
         <v>5.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.3</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>377</v>
+        <v>390</v>
       </c>
       <c r="D21" s="7">
         <v>5.0</v>
       </c>
       <c r="E21" s="7">
         <v>5.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <f>SUM(E3:E21)</f>
         <v>110.030000000000001</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="6" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>2.3</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
@@ -2843,929 +2882,929 @@
       <c r="N1" s="6">
         <v>4.3</v>
       </c>
       <c r="O1" s="6">
         <v>5.1</v>
       </c>
       <c r="P1" s="6">
         <v>5.2</v>
       </c>
       <c r="Q1" s="6">
         <v>5.3</v>
       </c>
       <c r="R1" s="6">
         <v>5.4</v>
       </c>
       <c r="S1" s="6">
         <v>6.1</v>
       </c>
       <c r="T1" s="6">
         <v>6.2</v>
       </c>
       <c r="U1" s="6">
         <v>6.3</v>
       </c>
       <c r="V1" s="6" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="W1" s="6" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="5" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="5"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="5" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="5"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="5" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="5"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="5" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="5" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="5"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="5" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="5"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="5" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="5"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="5" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="5"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="5" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="5"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="5" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="5"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="5" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="5"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="5" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="5"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="5" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="5"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="5" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="5"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="5" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="5"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="5" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="5"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="5" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="5"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="5" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="5"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="5" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="5"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="5" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="5"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="5" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="5"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="5" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="5"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="5" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="5"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="5" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="5"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="5" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="5"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="5" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="5"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="5" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="5"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="5" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="5"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="5" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="5"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="5" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -5894,2277 +5933,2305 @@
         <v>87</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>100</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>101</v>
       </c>
       <c r="K4" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="E5" s="5"/>
-[...1 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="E5" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>105</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="K5" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="K6" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>2.3</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K7" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>3.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E8" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="F8" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I8" s="5" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="K8" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>3.2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="K9" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>3.3</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="K10" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>4.1</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K11" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>4.2</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K12" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>4.3</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="K13" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>5.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="K14" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>5.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="K15" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5">
         <v>5.3</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="K16" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5">
         <v>5.4</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>171</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>175</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="K17" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5">
         <v>6.1</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="K18" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5">
         <v>6.2</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      <c r="G19" s="5"/>
+        <v>183</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>186</v>
+      </c>
       <c r="H19" s="5" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="I19" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>187</v>
+      </c>
       <c r="J19" s="5"/>
       <c r="K19" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5">
         <v>6.3</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="K20" s="7">
         <v>5.26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C16" s="5">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C17" s="5">
         <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C18" s="5">
         <v>3</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C19" s="5">
         <v>4</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C20" s="5">
         <v>5</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C21" s="5">
         <v>6</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C22" s="5">
         <v>7</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C23" s="5">
         <v>8</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C24" s="5">
         <v>9</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C25" s="5">
         <v>10</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C26" s="5">
         <v>11</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C27" s="5">
         <v>12</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C28" s="5">
         <v>13</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C29" s="5">
         <v>14</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C30" s="5">
         <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C31" s="5">
         <v>16</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C32" s="5">
         <v>17</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C33" s="5">
         <v>18</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C34" s="5">
         <v>19</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C35" s="5">
         <v>20</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C36" s="5">
         <v>21</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C37" s="5">
         <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C38" s="5">
         <v>2</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C39" s="5">
         <v>3</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C40" s="5">
         <v>4</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C41" s="5">
         <v>5</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C42" s="5">
         <v>6</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>236</v>
+        <v>175</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>236</v>
+        <v>175</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>236</v>
+        <v>175</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>236</v>
+        <v>175</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>236</v>
+        <v>175</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>236</v>
+        <v>175</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>