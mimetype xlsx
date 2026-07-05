--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Quimica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>21/05/2026 09:36</t>
+    <t>05/07/2026 10:37</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -349,95 +349,110 @@
   <si>
     <t>Evaluar este criterio exclusivamente mediante problemas de cálculo numérico (estequiometría) omitiendo la descripción cualitativa de los procesos y las propiedades de los sistemas.</t>
   </si>
   <si>
     <t>Reconèixer la naturalesa experimental i interdisciplinària de la química i la seva influència en la investigació científica i en els àmbits econòmic i laboral actuals i les seves aplicacions en altres camps del coneixement i de l'activitat humana.</t>
   </si>
   <si>
     <t>Analizar la importancia de la química como ciencia experimental e interdisciplinar, evaluando su impacto en la investigación, la economía y el desarrollo de la sociedad actual.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación digital donde vincula descubrimientos químicos específicos con avances en otros campos científicos y su repercusión en el mercado laboral.</t>
   </si>
   <si>
     <t>Investigación guiada sobre aplicaciones industriales de la química y debate sobre su papel en la sostenibilidad y la economía circular.</t>
   </si>
   <si>
     <t>Evaluar este criterio mediante problemas de estequiometría puros en un examen escrito, omitiendo la dimensión social e interdisciplinar que exige el texto.</t>
   </si>
   <si>
     <t>Relacionar la química amb situacions problemàtiques actuals, associades al desenvolupament de la ciència i la tecnologia, analitzant com es presenta a través dels mitjans de comunicació o com són percebuts en la vida quotidiana.</t>
   </si>
   <si>
+    <t>Relacionar principios químicos con problemas actuales analizando su comunicación en medios o experiencia cotidiana.</t>
+  </si>
+  <si>
+    <t>analizar</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o exposición donde relaciona principios químicos con problemas actuales y analiza su tratamiento mediático.</t>
+  </si>
+  <si>
+    <t>Análisis en grupo de noticias de actualidad que vinculen química y medioambiente, seguido de debate.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memoria de principios sin comprobar la capacidad de análisis de su comunicación en problemas reales.</t>
+  </si>
+  <si>
+    <t>Reconèixer i comunicar que la química constitueix un cos de coneixement imprescindible per a l'estudi i la discussió de qüestions significatives en els àmbits social, econòmic, polític i ètic, identificantne la presència i la influència.</t>
+  </si>
+  <si>
+    <t>Explicar la relevancia de la química en los ámbitos social, económico y ético, analizando su impacto real en problemas actuales y su influencia global.</t>
+  </si>
+  <si>
+    <t>Comunicar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación digital donde identifica y argumenta la influencia de procesos químicos específicos en contextos sociales, económicos o medioambientales.</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre el impacto de la industria química local o global y posterior debate sobre sus implicaciones éticas y económicas.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente contenidos teóricos de formulación o estequiometría mediante examen escrito, ignorando la dimensión social y ética que exige explícitamente el criterio.</t>
+  </si>
+  <si>
+    <t>Aplicar de manera informada, coherent i raonada els models i les lleis de la química, explicant i predient les conseqüències d'experiments, fenòmens naturals, processos industrials i descobriments científics.</t>
+  </si>
+  <si>
+    <t>Utilizar las leyes químicas para predecir resultados experimentales y explicar procesos industriales o fenómenos naturales mediante argumentos científicos razonados.</t>
+  </si>
+  <si>
+    <t>Aplicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega ejercicios resueltos y comentarios técnicos donde justifica el comportamiento de la materia basándose en leyes y modelos químicos específicos.</t>
+  </si>
+  <si>
+    <t>Examen escrito</t>
+  </si>
+  <si>
+    <t>Resolución de supuestos prácticos sobre equilibrio químico o cinética aplicados a la industria y análisis de resultados experimentales en el laboratorio.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación al cálculo numérico mecánico sin exigir la explicación cualitativa del modelo químico que sustenta la predicción.</t>
+  </si>
+  <si>
+    <t>Posar en pràctica els coneixements adquirits en l'experimentació científica al laboratori, al camp o a altres entorns, incloent-hi el coneixement dels materials i els aparells de mesura i de recollida i tractament de dades, la normativa bàsica i normes de seguretat pròpies d'aquests espais, i comprenent la importància de la seguretat en el progrés científic i emprenedor.</t>
+  </si>
+  <si>
     <t>Instrumento competencial</t>
   </si>
   <si>
-    <t>Reconèixer i comunicar que la química constitueix un cos de coneixement imprescindible per a l'estudi i la discussió de qüestions significatives en els àmbits social, econòmic, polític i ètic, identificantne la presència i la influència.</t>
-[...40 lines deleted...]
-  <si>
     <t>Utilitzar correctament el Sistema Internacional d'Unitats (SI) i altres sistemes d'unitats i les normes de nomenclatura de la IUPAC com a base d'un llenguatge universal per a la química, que permeti una comunicació efectiva amb tota la comunitat científica.</t>
   </si>
   <si>
     <t>Nombrar y formular sustancias químicas orgánicas e inorgánicas aplicando las normas internacionales de la IUPAC para asegurar una comunicación científica precisa y estandarizada.</t>
   </si>
   <si>
     <t>Utilizar</t>
   </si>
   <si>
     <t>El alumnado realiza ejercicios y pruebas escritas de formulación y nomenclatura, traduciendo nombres a fórmulas y viceversa para compuestos inorgánicos y orgánicos polifuncionales.</t>
   </si>
   <si>
     <t>Práctica sistemática de identificación de grupos funcionales y aplicación de reglas de prioridad en la resolución de problemas y actividades de clase.</t>
   </si>
   <si>
     <t>Exigir exclusivamente la nomenclatura de Stock en casos donde la IUPAC actual prefiere la de composición, o no aceptar variantes válidas de la normativa vigente.</t>
   </si>
   <si>
     <t>Emprar amb rigor eines matemàtiques per donar suport al desenvolupament del pensament científic, aplicant aquestes eines en la resolució de problemes, usant equacions, unitats i operacions.</t>
   </si>
   <si>
     <t>Aplicar cálculos matemáticos y herramientas operativas con precisión para resolver problemas químicos, asegurando el uso correcto de unidades y la coherencia en los resultados obtenidos.</t>
   </si>
   <si>
     <t>El alumnado realiza resoluciones escritas de problemas numéricos donde despeja variables, utiliza factores de conversión y expresa los resultados con sus unidades correspondientes.</t>
@@ -547,71 +562,101 @@
   <si>
     <t>Evaluar este criterio exclusivamente mediante la resolución mecánica de problemas numéricos, omitiendo la reflexión sobre la naturaleza de la ciencia y el pensamiento crítico.</t>
   </si>
   <si>
     <t>Valorar les aportacions de la física a la societat, debatent de manera fonamentada sobre el seu impacte des del punt de vista de l'ètica i de la sostenibilitat, i reflexionant sobre les causes i les conseqüències dels biaixos de gènere en les ciències.</t>
   </si>
   <si>
     <t>Resolver problemas químicos complejos mediante el trabajo colaborativo, integrando diversas perspectivas y asumiendo responsabilidades individuales para alcanzar una solución común y sostenible.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de resolución de problemas o práctica de laboratorio donde se detalla el reparto de tareas y la contribución individual al éxito del equipo.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas de estequiometría o termoquímica en pequeños grupos, o prácticas de laboratorio que requieran coordinación y reparto de roles técnicos.</t>
   </si>
   <si>
     <t>Evaluar exclusivamente el resultado numérico final del problema de química, ignorando la valoración del proceso cooperativo y el reparto de tareas que exige el criterio.</t>
   </si>
   <si>
     <t>Resoldre problemes relacionats amb la química i estudiar situacions relacionades amb aquesta ciència, reconeixent la importància de la contribució particular de cada membre de l'equip i la diversitat de pensament, i consolidant habilitats socials positives en els equips de treball.</t>
   </si>
   <si>
+    <t>Representar visualmente conceptos químicos complejos usando herramientas digitales y laboratorio.</t>
+  </si>
+  <si>
+    <t>modelizar</t>
+  </si>
+  <si>
+    <t>El alumnado produce representaciones visuales (gráficos, simulaciones) que explican conceptos químicos difíciles.</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>Laboratorio o aula informática simulando equilibrio o cinética química.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la estética de la representación sin comprobar la comprensión conceptual.</t>
+  </si>
+  <si>
     <t>Representar i visualitzar de forma eficient els conceptes de química que presentin més dificultats utilitzant eines digitals i recursos variats, incloent-hi experiències de laboratori real i virtual.</t>
   </si>
   <si>
     <t>Explicar i raonar els conceptes fonamentals que es troben a la base de la química aplicant els conceptes, les lleis i les teories d'altres disciplines científiques (especialment de la física) per mitjà de l'experimentació i la indagació.</t>
   </si>
   <si>
     <t>Justificar los principios químicos fundamentales integrando leyes físicas y teorías de otras ciencias mediante el análisis de resultados experimentales y procesos de investigación científica.</t>
   </si>
   <si>
     <t>El alumnado realiza informes de laboratorio o proyectos de indagación donde justifica fenómenos químicos utilizando leyes físicas, como la ley de Coulomb o principios termodinámicos.</t>
   </si>
   <si>
     <t>Sesiones de laboratorio o resolución de problemas complejos sobre estructura atómica y termoquímica donde se requiere aplicar fundamentos físicos para validar resultados químicos.</t>
   </si>
   <si>
     <t>Evaluar únicamente la resolución numérica de ejercicios químicos sin exigir la justificación teórica basada en las leyes físicas subyacentes que solicita el criterio.</t>
   </si>
   <si>
     <t>Deduir les idees fonamentals d'altres disciplines científiques (per exemple, la biologia o la tecnologia) per mitjà de la relació entre els seus continguts bàsics i les lleis i teories que són pròpies de la química.</t>
   </si>
   <si>
+    <t>Relacionar contenidos de otras ciencias con leyes y teorías químicas para extraer conclusiones interdisciplinares.</t>
+  </si>
+  <si>
+    <t>deducir</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un esquema escrito que conecta un principio biológico con una ley química y extrae una conclusión.</t>
+  </si>
+  <si>
+    <t>Proyecto interdisciplinar donde se analiza un fenómeno natural desde la química y la biología.</t>
+  </si>
+  <si>
     <t>Solucionar problemes i qüestions que són característics de la química utilitzant les eines proveïdes per les matemàtiques i la tecnologia, reconeixent així la relació entre els fenòmens experimentals i naturals i conceptes propis d'aquesta disciplina.</t>
   </si>
   <si>
     <t>Resolver problemas químicos aplicando modelos matemáticos y herramientas tecnológicas para vincular los resultados teóricos con fenómenos observados en la naturaleza o el laboratorio.</t>
   </si>
   <si>
     <t>El alumnado entrega resoluciones de problemas numéricos y representaciones gráficas donde aplica cálculos matemáticos y herramientas digitales para explicar procesos químicos específicos.</t>
   </si>
   <si>
     <t>Resolución de ejercicios prácticos de cinética o equilibrio químico que requieren el uso de logaritmos, factores de conversión y herramientas de análisis de datos.</t>
   </si>
   <si>
     <t>Limitar la evaluación al cálculo puramente matemático olvidando la interpretación química de los resultados o el uso correcto de las cifras significativas.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
@@ -761,53 +806,50 @@
     <t>Polímers: Classificació dels polímers segons la naturalesa, l’estructura i la composició Aplicacions, propietats i riscos mediambientals associats</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rúbrica genérica</t>
   </si>
   <si>
     <t>No conseguido</t>
   </si>
   <si>
     <t>0-49%</t>
   </si>
   <si>
     <t>Identifica de forma aislada algunos conceptos químicos básicos y reconoce superficialmente la importancia de la química en la sociedad, pero presenta dificultades para describir procesos o vincularlos con su base experimental.
 → Enumera tres aplicaciones de la química en la vida cotidiana sin explicar los fundamentos químicos que las sustentan ni su origen experimental.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
     <t>50-69%</t>
   </si>
   <si>
     <t>Describe procesos químicos comunes y sus propiedades fundamentales con ayuda de guías, reconociendo vínculos generales entre la química y el progreso social a partir de ejemplos directos proporcionados en clase.
 → Describe una reacción de neutralización ácido-base identificando reactivos y productos siguiendo un guion de prácticas preestablecido.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
@@ -1048,198 +1090,198 @@
   <si>
     <t xml:space="preserve">
 • Elaborar un informe técnico pericial donde se analice un problema ambiental (como la lluvia ácida) integrando ecuaciones de equilibrio químico, modelos meteorológicos de dispersión y el impacto en la porosidad de materiales de construcción.
 • Diseñar un modelo tridimensional o infografía digital que explique la espectroscopía de absorción atómica, vinculando la cuantización de la energía (Física) con la identificación de metales pesados en muestras geológicas.
 • Crear una videopresentación que defienda la elección de un polímero específico para una prótesis médica, justificando su síntesis química, su resistencia mecánica y su biocompatibilidad celular.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar un seminario de 'Química de Frontera' donde los alumnos elijan un campo de interés (astroquímica, nanomedicina o restauración de arte) y analicen cómo la química es la herramienta habilitadora en esa disciplina.
 • Plantear un desafío de aprendizaje basado en problemas (PBL) sobre la desalinización del agua, donde deban evaluar costes energéticos, viabilidad química de las membranas y consecuencias ecológicas para la fauna local.
 • Implementar un sistema de 'estaciones de laboratorio' con niveles de complejidad opcionales, donde una estación se centre en la síntesis pura y otra en la aplicación de ese producto en procesos industriales o geológicos.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CCL1</t>
-[...50 lines deleted...]
-    <t>Destaca el caracter multidisciplinar de la ciencia (STEM1), la gestion de la complejidad (CPSAA3) y su relacion con el entorno social (CC3).</t>
+    <t>CCL1, STEM1, STEM2</t>
+  </si>
+  <si>
+    <t>STEM3, CC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>Comprender, describir y aplicar fundamentos químicos implica comunicación (CCL1), razonamiento (STEM1) y resolución de problemas (STEM2). La base experimental justifica STEM3. Reconocer el papel de la química añade CC1, y la autorregulación en el estudio aparece con CPSAA1.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>STEM3, CC1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Adoptar modelos (STEM1) e inferir soluciones a problemas cotidianos (STEM2, STEM4). La conexión con la sociedad sugiere CC1, y el uso responsable implica CPSAA4. STEM3 por interpretación de sistemas materiales.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CCL3, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>Utilizar códigos del lenguaje químico requiere comunicación (CCL1, CCL2) y aplicación de reglas (STEM1). La nomenclatura y ecuaciones también implican CCL3 y STEM2. CD1 por posible uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>CC1, CCL1, CPSAA4</t>
+  </si>
+  <si>
+    <t>CC3, STEM5, CCEC1</t>
+  </si>
+  <si>
+    <t>Reconocer la importancia del uso responsable de productos químicos moviliza CC1 y CPSAA4. Elaborar argumentos usa CCL1. La influencia positiva en la sociedad conecta con CC3, STEM5 por investigación de procesos, y CCEC1 por impacto cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>Aplicar técnicas experimentales y razonamiento lógico-matemático se refleja en STEM1, STEM2 y STEM5 (método científico). El trabajo individual y en equipo requiere CPSAA1 y CPSAA3. La interpretación de situaciones relacionadas usa STEM4.</t>
+  </si>
+  <si>
+    <t>CC1, STEM3, CCEC1</t>
+  </si>
+  <si>
+    <t>CCL1, CP3, CPSAA5</t>
+  </si>
+  <si>
+    <t>Reconocer la química como multidisciplinar implica CC1 (relaciones ciencia-sociedad), STEM3 (interpretación de fenómenos) y CCEC1 (conexiones culturales). La comunicación de estas relaciones usa CCL1, y la mediación entre ciencias puede requerir CP3. El análisis crítico se apoya en CPSAA5.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica la relación directa entre las 6 Competencias Específicas (CE) y los 19 criterios de evaluación asociados, ignorando inicialmente los 53 saberes para no saturarte.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de 'Descriptores Operativos del Perfil de Salida'; es lo que realmente conecta tu asignatura con el título de Bachiller y lo que pide Inspección.</t>
+    <t>Consigue el Decreto 103/2023 de Andalucía (o el de tu CCAA) y localiza el anexo de Química. Identifica las 6 competencias específicas, los 19 criterios de evaluación y los 53 saberes básicos organizados en 3 bloques. Marca las conexiones entre criterios y saberes que aparecen en el documento oficial.</t>
+  </si>
+  <si>
+    <t>No te saltes el preámbulo: ahí suele explicarse el perfil de salida y la contribución de la materia a las competencias clave. Fotografía la tabla de criterios y saberes para tenerla siempre a mano.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>En Química de 2.º, la CE dedicada a la experimentación suele estar infrautilizada; selecciónala para las prácticas de laboratorio obligatorias de la PAU.</t>
+    <t>30 minutos</t>
+  </si>
+  <si>
+    <t>Copia textualmente las 6 competencias específicas (CE1 a CE6) y los 19 criterios de evaluación asociados. Numéralos exactamente como aparecen en el decreto (p.ej., 1.1, 1.2, …). No resumas ni parafrasees; esta lista será tu columna vertebral.</t>
+  </si>
+  <si>
+    <t>Haz una tabla en un procesador con columnas: CE, Criterio, Saberes asociados, Trimestre, Instrumento. Rellena solo las dos primeras ahora; las otras las completarás después.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>De los 19 criterios, decide cuánes son imprescindibles (esenciales) y cuáles complementarios. Para cada criterio, selecciona uno o dos instrumentos de evaluación: prueba escrita, informe de laboratorio, cuaderno, presentación oral, etc. Recuerda que debes evaluar todas las CE al menos una vez por trimestre.</t>
+  </si>
+  <si>
+    <t>No asignes un instrumento distinto a cada criterio o te volverás loco. Agrupa varios criterios en una misma tarea (por ejemplo, un proyecto de investigación que evalúe CE1, CE2 y CE5 a la vez).</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 19 criterios a un instrumento de evaluación (examen de problemas, informe de laboratorio, portafolio de formulación). No todos los criterios deben evaluarse con examen.</t>
-[...11 lines deleted...]
-    <t>Agrupa los 53 saberes en 8-9 Unidades Didácticas reales; intentar dar 53 micro-temas es un suicidio logístico con 3 horas a la semana.</t>
+    <t>Con los 3 bloques (Enlace y estructura, Cinética y equilibrio, y un tercero según tu CCAA, por ejemplo, Reacciones y aplicaciones), reparte los 53 saberes en los tres trimestres. Asegura una carga equilibrada: cada trimestre debería cubrir entre 17 y 19 saberes, y al menos dos bloques diferentes.</t>
+  </si>
+  <si>
+    <t>No separes los bloques de forma rígida. Por ejemplo, al hablar de cinética ya puedes introducir conceptos de equilibrio que luego retomarás. Los saberes se pueden trabajar en espiral.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) por trimestre que conecte los saberes con un reto real (ej. 'El diseño de una batería eficiente' para Redox). Debe movilizar varios de los 19 criterios.</t>
-[...2 lines deleted...]
-    <t>Usa el modelo de examen PAU/EBAU de tu CCAA como base para una de las SDA, pero añade una fase de investigación previa para cumplir con el enfoque LOMLOE.</t>
+    <t>Para cada trimestre, crea una situación de aprendizaje (SDA) que integre varios saberes y criterios. Por ejemplo: 'Diseñar un proceso industrial sostenible' para el primer trimestre (termoquímica), 'Estudio de la velocidad de una reacción' para el segundo y 'Equilibrios ácido-base en la vida cotidiana' para el tercero. Cada SDA debe incluir producto final, actividades, temporalización y criterios evaluados.</t>
+  </si>
+  <si>
+    <t>No caigas en el error de hacer una SDA por bloque. Una buena SDA cruza saberes de distintos bloques. Para Química, una práctica de laboratorio bien diseñada puede cubrir hasta 5 criterios de evaluación.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada una de las 6 CE. La suma debe ser 100%. Esto es lo que configurarás en tu cuaderno de evaluación digital.</t>
-[...2 lines deleted...]
-    <t>No des el mismo peso a todas las CE; la CE de resolución de problemas y leyes químicas suele llevarse el 30-40% del peso total en 2.º de Bachillerato.</t>
+    <t>Reúnete con tu departamento (o decide en solitario) qué peso tendrá cada instrumento en la calificación final. Por ejemplo: pruebas escritas 60%, prácticas de laboratorio 20%, proyectos 10%, cuaderno 10%. Asegura que la suma de los instrumentos que evalúan cada CE sea coherente con la importancia de la CE.</t>
+  </si>
+  <si>
+    <t>Las ponderaciones deben constar en la programación didáctica y comunicarse a las familias al inicio de curso. Si eres el único profesor de la materia, no olvides justificar brevemente cada porcentaje en la memoria.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los materiales para alumnos con necesidades específicas y el sistema de recuperación de criterios no superados por trimestre.</t>
-[...2 lines deleted...]
-    <t>En 2.º de Bachillerato, la recuperación debe ser por criterios, pero lo más eficiente es integrarla en la evaluación continua mediante pruebas que re-evalúen competencias previas.</t>
+    <t>Define medidas de refuerzo para alumnos con dificultades (tutorías, ajustes en actividades, más tiempo en exámenes) y de ampliación para los más avanzados (problemas adicionales, proyectos voluntarios). Planifica las pruebas de recuperación: una por evaluación o una única final. Redacta estos apartados en la programación didáctica siguiendo el formato del centro.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no te limites a repetir el mismo examen. Propón tareas prácticas que obliguen al alumno a aplicar los saberes en un nuevo contexto. Así evitas el 'culturismo de contenidos' y fomentas la competencia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconèixer la importància de la química i les seves connexions amb altres àrees en el desenvolupament de la societat, el progrés de la ciència, la tecnologia, l'economia i la soste</t>
   </si>
   <si>
     <t>Descriure els principals processos químics que succeeixen a l'entorn i les propietats dels sistemes materials a partir dels coneixements, les destreses i les actituds propis de les</t>
   </si>
   <si>
     <t>Reconèixer la naturalesa experimental i interdisciplinària de la química i la seva influència en la investigació científica i en els àmbits econòmic i laboral actuals i les seves a</t>
   </si>
@@ -2028,866 +2070,866 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>329</v>
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>365</v>
+        <v>379</v>
       </c>
       <c r="D3" s="7">
         <v>6.67</v>
       </c>
       <c r="E3" s="7">
         <v>6.67</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>366</v>
+        <v>380</v>
       </c>
       <c r="D4" s="7">
         <v>6.67</v>
       </c>
       <c r="E4" s="7">
         <v>6.67</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="D5" s="7">
         <v>6.67</v>
       </c>
       <c r="E5" s="7">
         <v>6.67</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
       <c r="D6" s="7">
         <v>5.0</v>
       </c>
       <c r="E6" s="7">
         <v>5.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
       <c r="D7" s="7">
         <v>5.0</v>
       </c>
       <c r="E7" s="7">
         <v>5.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
       <c r="D8" s="7">
         <v>5.0</v>
       </c>
       <c r="E8" s="7">
         <v>5.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>2.4</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="D9" s="7">
         <v>5.0</v>
       </c>
       <c r="E9" s="7">
         <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.1</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
       <c r="D10" s="7">
         <v>6.67</v>
       </c>
       <c r="E10" s="7">
         <v>6.67</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="D11" s="7">
         <v>6.67</v>
       </c>
       <c r="E11" s="7">
         <v>6.67</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.3</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>374</v>
+        <v>388</v>
       </c>
       <c r="D12" s="7">
         <v>6.67</v>
       </c>
       <c r="E12" s="7">
         <v>6.67</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
       <c r="D13" s="7">
         <v>5.0</v>
       </c>
       <c r="E13" s="7">
         <v>5.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
       <c r="D14" s="7">
         <v>5.0</v>
       </c>
       <c r="E14" s="7">
         <v>5.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>4.3</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
       <c r="E15" s="7">
         <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>5.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>378</v>
+        <v>392</v>
       </c>
       <c r="D16" s="7">
         <v>4.0</v>
       </c>
       <c r="E16" s="7">
         <v>4.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>379</v>
+        <v>393</v>
       </c>
       <c r="D17" s="7">
         <v>4.0</v>
       </c>
       <c r="E17" s="7">
         <v>4.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>5.3</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>380</v>
+        <v>394</v>
       </c>
       <c r="D18" s="7">
         <v>4.0</v>
       </c>
       <c r="E18" s="7">
         <v>4.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>5.4</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
       <c r="D19" s="7">
         <v>4.0</v>
       </c>
       <c r="E19" s="7">
         <v>4.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>5.5</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>382</v>
+        <v>396</v>
       </c>
       <c r="D20" s="7">
         <v>4.0</v>
       </c>
       <c r="E20" s="7">
         <v>4.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="D21" s="7">
         <v>5.0</v>
       </c>
       <c r="E21" s="7">
         <v>5.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>6.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="D22" s="7">
         <v>5.0</v>
       </c>
       <c r="E22" s="7">
         <v>5.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>6.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="D23" s="7">
         <v>5.0</v>
       </c>
       <c r="E23" s="7">
         <v>5.0</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <f>SUM(E3:E23)</f>
         <v>110.02000000000001</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:Y31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="6" t="s">
-        <v>388</v>
+        <v>402</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>389</v>
+        <v>403</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>2.3</v>
       </c>
       <c r="I1" s="6">
         <v>2.4</v>
       </c>
       <c r="J1" s="6">
         <v>3.1</v>
       </c>
@@ -2909,987 +2951,987 @@
       <c r="P1" s="6">
         <v>5.1</v>
       </c>
       <c r="Q1" s="6">
         <v>5.2</v>
       </c>
       <c r="R1" s="6">
         <v>5.3</v>
       </c>
       <c r="S1" s="6">
         <v>5.4</v>
       </c>
       <c r="T1" s="6">
         <v>5.5</v>
       </c>
       <c r="U1" s="6">
         <v>6.1</v>
       </c>
       <c r="V1" s="6">
         <v>6.2</v>
       </c>
       <c r="W1" s="6">
         <v>6.3</v>
       </c>
       <c r="X1" s="6" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="Y1" s="6" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="5" t="s">
-        <v>391</v>
+        <v>405</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:W2),"")</f>
         <v/>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="5" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:W3),"")</f>
         <v/>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="5" t="s">
-        <v>393</v>
+        <v>407</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:W4),"")</f>
         <v/>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="5" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:W5),"")</f>
         <v/>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" s="5" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:W6),"")</f>
         <v/>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="5" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:W7),"")</f>
         <v/>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="5" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:W8),"")</f>
         <v/>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="5" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:W9),"")</f>
         <v/>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="5" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:W10),"")</f>
         <v/>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="5" t="s">
-        <v>400</v>
+        <v>414</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:W11),"")</f>
         <v/>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="5" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:W12),"")</f>
         <v/>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="5" t="s">
-        <v>402</v>
+        <v>416</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:W13),"")</f>
         <v/>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="5" t="s">
-        <v>403</v>
+        <v>417</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:W14),"")</f>
         <v/>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="5" t="s">
-        <v>404</v>
+        <v>418</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:W15),"")</f>
         <v/>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="5" t="s">
-        <v>405</v>
+        <v>419</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:W16),"")</f>
         <v/>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="5" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:W17),"")</f>
         <v/>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="5" t="s">
-        <v>407</v>
+        <v>421</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:W18),"")</f>
         <v/>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="5" t="s">
-        <v>408</v>
+        <v>422</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:W19),"")</f>
         <v/>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="5" t="s">
-        <v>409</v>
+        <v>423</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:W20),"")</f>
         <v/>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="5" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:W21),"")</f>
         <v/>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="5" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:W22),"")</f>
         <v/>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="5" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:W23),"")</f>
         <v/>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="5" t="s">
-        <v>413</v>
+        <v>427</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:W24),"")</f>
         <v/>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="5" t="s">
-        <v>414</v>
+        <v>428</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:W25),"")</f>
         <v/>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="5" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:W26),"")</f>
         <v/>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" s="5" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:W27),"")</f>
         <v/>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="5" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:W28),"")</f>
         <v/>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" s="5" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:W29),"")</f>
         <v/>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="5" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:W30),"")</f>
         <v/>
       </c>
       <c r="Y30" s="5"/>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="5" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:W31),"")</f>
@@ -6200,2384 +6242,2412 @@
         <v>87</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>100</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>101</v>
       </c>
       <c r="K4" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="E5" s="5"/>
-[...1 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="E5" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>105</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="K5" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="K6" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>2.3</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K7" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>2.4</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>3.1</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="H9" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I9" s="5" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="K9" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>3.2</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="K10" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>3.3</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="K11" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>4.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="K12" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>4.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="K13" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>4.3</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="K14" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>5.1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="K15" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5">
         <v>5.2</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="K16" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5">
         <v>5.3</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="K17" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5">
         <v>5.4</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      <c r="G18" s="5"/>
+        <v>173</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>176</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>177</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="K18" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5">
         <v>5.5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5" t="s">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5">
         <v>6.1</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="K20" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5">
         <v>6.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      <c r="G21" s="5"/>
+        <v>186</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>189</v>
+      </c>
       <c r="H21" s="5" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="I21" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="J21" s="5"/>
       <c r="K21" s="7">
         <v>4.76</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5">
         <v>6.3</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="K22" s="7">
         <v>4.76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C18" s="5">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C19" s="5">
         <v>2</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C20" s="5">
         <v>3</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C21" s="5">
         <v>4</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C22" s="5">
         <v>5</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C23" s="5">
         <v>6</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C24" s="5">
         <v>7</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C25" s="5">
         <v>8</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C26" s="5">
         <v>9</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C27" s="5">
         <v>10</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C28" s="5">
         <v>11</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C29" s="5">
         <v>12</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C30" s="5">
         <v>13</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C31" s="5">
         <v>14</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C32" s="5">
         <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C33" s="5">
         <v>16</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C34" s="5">
         <v>17</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C35" s="5">
         <v>18</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C36" s="5">
         <v>19</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C37" s="5">
         <v>20</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C38" s="5">
         <v>21</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C39" s="5">
         <v>22</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C40" s="5">
         <v>1</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>227</v>
+        <v>242</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C41" s="5">
         <v>2</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C42" s="5">
         <v>3</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C43" s="5">
         <v>4</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C44" s="5">
         <v>5</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C45" s="5">
         <v>6</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>241</v>
+        <v>177</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>241</v>
+        <v>177</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>241</v>
+        <v>177</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>241</v>
+        <v>177</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>241</v>
+        <v>177</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>241</v>
+        <v>177</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>299</v>
+        <v>313</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>303</v>
+        <v>317</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>