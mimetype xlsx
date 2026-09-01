--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 10:37</t>
+    <t>01/09/2026 15:06</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>