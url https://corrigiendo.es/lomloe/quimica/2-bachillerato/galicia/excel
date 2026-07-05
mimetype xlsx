--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>21/05/2026 09:37</t>
+    <t>05/07/2026 10:49</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -781,198 +781,198 @@
   <si>
     <t xml:space="preserve">
 • Elaborar un informe técnico pericial donde se analice un problema ambiental (como la lluvia ácida) integrando ecuaciones de equilibrio químico, modelos meteorológicos de dispersión y el impacto en la porosidad de materiales de construcción.
 • Diseñar un modelo tridimensional o infografía digital que explique la espectroscopía de absorción atómica, vinculando la cuantización de la energía (Física) con la identificación de metales pesados en muestras geológicas.
 • Crear una videopresentación que defienda la elección de un polímero específico para una prótesis médica, justificando su síntesis química, su resistencia mecánica y su biocompatibilidad celular.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar un seminario de 'Química de Frontera' donde los alumnos elijan un campo de interés (astroquímica, nanomedicina o restauración de arte) y analicen cómo la química es la herramienta habilitadora en esa disciplina.
 • Plantear un desafío de aprendizaje basado en problemas (PBL) sobre la desalinización del agua, donde deban evaluar costes energéticos, viabilidad química de las membranas y consecuencias ecológicas para la fauna local.
 • Implementar un sistema de 'estaciones de laboratorio' con niveles de complejidad opcionales, donde una estación se centre en la síntesis pura y otra en la aplicación de ese producto en procesos industriales o geológicos.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CCL1</t>
-[...50 lines deleted...]
-    <t>Destaca el caracter multidisciplinar de la ciencia (STEM1), la gestion de la complejidad (CPSAA3) y su relacion con el entorno social (CC3).</t>
+    <t>CCL1, STEM1, STEM2</t>
+  </si>
+  <si>
+    <t>STEM3, CC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>Comprender, describir y aplicar fundamentos químicos implica comunicación (CCL1), razonamiento (STEM1) y resolución de problemas (STEM2). La base experimental justifica STEM3. Reconocer el papel de la química añade CC1, y la autorregulación en el estudio aparece con CPSAA1.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>STEM3, CC1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Adoptar modelos (STEM1) e inferir soluciones a problemas cotidianos (STEM2, STEM4). La conexión con la sociedad sugiere CC1, y el uso responsable implica CPSAA4. STEM3 por interpretación de sistemas materiales.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CCL3, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>Utilizar códigos del lenguaje químico requiere comunicación (CCL1, CCL2) y aplicación de reglas (STEM1). La nomenclatura y ecuaciones también implican CCL3 y STEM2. CD1 por posible uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>CC1, CCL1, CPSAA4</t>
+  </si>
+  <si>
+    <t>CC3, STEM5, CCEC1</t>
+  </si>
+  <si>
+    <t>Reconocer la importancia del uso responsable de productos químicos moviliza CC1 y CPSAA4. Elaborar argumentos usa CCL1. La influencia positiva en la sociedad conecta con CC3, STEM5 por investigación de procesos, y CCEC1 por impacto cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>Aplicar técnicas experimentales y razonamiento lógico-matemático se refleja en STEM1, STEM2 y STEM5 (método científico). El trabajo individual y en equipo requiere CPSAA1 y CPSAA3. La interpretación de situaciones relacionadas usa STEM4.</t>
+  </si>
+  <si>
+    <t>CC1, STEM3, CCEC1</t>
+  </si>
+  <si>
+    <t>CCL1, CP3, CPSAA5</t>
+  </si>
+  <si>
+    <t>Reconocer la química como multidisciplinar implica CC1 (relaciones ciencia-sociedad), STEM3 (interpretación de fenómenos) y CCEC1 (conexiones culturales). La comunicación de estas relaciones usa CCL1, y la mediación entre ciencias puede requerir CP3. El análisis crítico se apoya en CPSAA5.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica la relación directa entre las 6 Competencias Específicas (CE) y los 19 criterios de evaluación asociados, ignorando inicialmente los 53 saberes para no saturarte.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de 'Descriptores Operativos del Perfil de Salida'; es lo que realmente conecta tu asignatura con el título de Bachiller y lo que pide Inspección.</t>
+    <t>Consigue el Decreto 103/2023 de Andalucía (o el de tu CCAA) y localiza el anexo de Química. Identifica las 6 competencias específicas, los 19 criterios de evaluación y los 53 saberes básicos organizados en 3 bloques. Marca las conexiones entre criterios y saberes que aparecen en el documento oficial.</t>
+  </si>
+  <si>
+    <t>No te saltes el preámbulo: ahí suele explicarse el perfil de salida y la contribución de la materia a las competencias clave. Fotografía la tabla de criterios y saberes para tenerla siempre a mano.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>En Química de 2.º, la CE dedicada a la experimentación suele estar infrautilizada; selecciónala para las prácticas de laboratorio obligatorias de la PAU.</t>
+    <t>30 minutos</t>
+  </si>
+  <si>
+    <t>Copia textualmente las 6 competencias específicas (CE1 a CE6) y los 19 criterios de evaluación asociados. Numéralos exactamente como aparecen en el decreto (p.ej., 1.1, 1.2, …). No resumas ni parafrasees; esta lista será tu columna vertebral.</t>
+  </si>
+  <si>
+    <t>Haz una tabla en un procesador con columnas: CE, Criterio, Saberes asociados, Trimestre, Instrumento. Rellena solo las dos primeras ahora; las otras las completarás después.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>De los 19 criterios, decide cuánes son imprescindibles (esenciales) y cuáles complementarios. Para cada criterio, selecciona uno o dos instrumentos de evaluación: prueba escrita, informe de laboratorio, cuaderno, presentación oral, etc. Recuerda que debes evaluar todas las CE al menos una vez por trimestre.</t>
+  </si>
+  <si>
+    <t>No asignes un instrumento distinto a cada criterio o te volverás loco. Agrupa varios criterios en una misma tarea (por ejemplo, un proyecto de investigación que evalúe CE1, CE2 y CE5 a la vez).</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 19 criterios a un instrumento de evaluación (examen de problemas, informe de laboratorio, portafolio de formulación). No todos los criterios deben evaluarse con examen.</t>
-[...11 lines deleted...]
-    <t>Agrupa los 53 saberes en 8-9 Unidades Didácticas reales; intentar dar 53 micro-temas es un suicidio logístico con 3 horas a la semana.</t>
+    <t>Con los 3 bloques (Enlace y estructura, Cinética y equilibrio, y un tercero según tu CCAA, por ejemplo, Reacciones y aplicaciones), reparte los 53 saberes en los tres trimestres. Asegura una carga equilibrada: cada trimestre debería cubrir entre 17 y 19 saberes, y al menos dos bloques diferentes.</t>
+  </si>
+  <si>
+    <t>No separes los bloques de forma rígida. Por ejemplo, al hablar de cinética ya puedes introducir conceptos de equilibrio que luego retomarás. Los saberes se pueden trabajar en espiral.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) por trimestre que conecte los saberes con un reto real (ej. 'El diseño de una batería eficiente' para Redox). Debe movilizar varios de los 19 criterios.</t>
-[...2 lines deleted...]
-    <t>Usa el modelo de examen PAU/EBAU de tu CCAA como base para una de las SDA, pero añade una fase de investigación previa para cumplir con el enfoque LOMLOE.</t>
+    <t>Para cada trimestre, crea una situación de aprendizaje (SDA) que integre varios saberes y criterios. Por ejemplo: 'Diseñar un proceso industrial sostenible' para el primer trimestre (termoquímica), 'Estudio de la velocidad de una reacción' para el segundo y 'Equilibrios ácido-base en la vida cotidiana' para el tercero. Cada SDA debe incluir producto final, actividades, temporalización y criterios evaluados.</t>
+  </si>
+  <si>
+    <t>No caigas en el error de hacer una SDA por bloque. Una buena SDA cruza saberes de distintos bloques. Para Química, una práctica de laboratorio bien diseñada puede cubrir hasta 5 criterios de evaluación.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada una de las 6 CE. La suma debe ser 100%. Esto es lo que configurarás en tu cuaderno de evaluación digital.</t>
-[...2 lines deleted...]
-    <t>No des el mismo peso a todas las CE; la CE de resolución de problemas y leyes químicas suele llevarse el 30-40% del peso total en 2.º de Bachillerato.</t>
+    <t>Reúnete con tu departamento (o decide en solitario) qué peso tendrá cada instrumento en la calificación final. Por ejemplo: pruebas escritas 60%, prácticas de laboratorio 20%, proyectos 10%, cuaderno 10%. Asegura que la suma de los instrumentos que evalúan cada CE sea coherente con la importancia de la CE.</t>
+  </si>
+  <si>
+    <t>Las ponderaciones deben constar en la programación didáctica y comunicarse a las familias al inicio de curso. Si eres el único profesor de la materia, no olvides justificar brevemente cada porcentaje en la memoria.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los materiales para alumnos con necesidades específicas y el sistema de recuperación de criterios no superados por trimestre.</t>
-[...2 lines deleted...]
-    <t>En 2.º de Bachillerato, la recuperación debe ser por criterios, pero lo más eficiente es integrarla en la evaluación continua mediante pruebas que re-evalúen competencias previas.</t>
+    <t>Define medidas de refuerzo para alumnos con dificultades (tutorías, ajustes en actividades, más tiempo en exámenes) y de ampliación para los más avanzados (problemas adicionales, proyectos voluntarios). Planifica las pruebas de recuperación: una por evaluación o una única final. Redacta estos apartados en la programación didáctica siguiendo el formato del centro.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no te limites a repetir el mismo examen. Propón tareas prácticas que obliguen al alumno a aplicar los saberes en un nuevo contexto. Así evitas el 'culturismo de contenidos' y fomentas la competencia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Identificar la importancia de la química y sus conexiones con otras áreas en el desarrollo de la sociedad, el progreso de la ciencia, la tecnología, la economía y el desarrollo sos</t>
   </si>
   <si>
     <t>Reconocer la naturaleza experimental e interdisciplinaria de la química y su influencia en la investigación científica y en los ámbitos económico y laboral actuales, considerando l</t>
   </si>
   <si>
     <t>Reconocer y argumentar que las bases de la química constituyen un cuerpo de conocimiento imprescindible en un marco contextual de estudio y discusión de cuestiones significativas e</t>
   </si>
@@ -2008,68 +2008,68 @@
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>258</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>259</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>260</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>262</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C6" s="5" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>267</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>269</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>272</v>
       </c>
     </row>