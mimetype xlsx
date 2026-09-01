--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 10:49</t>
+    <t>01/09/2026 15:07</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>