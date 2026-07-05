--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="562">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Quimica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,87 +106,87 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>21/05/2026 08:50</t>
+    <t>05/07/2026 10:22</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Madrid mantiene una convergencia total con el currículo estatal para Química en 2.º de Bachillerato, sin introducir variaciones en las competencias específicas ni criterios de evaluación respecto al Real Decreto 243/2022.</t>
+    <t>Madrid no ha publicado decreto autonómico; aplica íntegramente el RD 243/2022 de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Quimica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>true</t>
+    <t>Las competencias específicas y criterios de evaluación coinciden con los del BOE. No se han identificado elementos añadidos o modificados.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
     <t>Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Al no existir desviaciones del marco estatal, la programación debe centrarse íntegramente en los saberes y criterios del RD 243/2022, asegurando la preparación técnica para las pruebas de acceso a la universidad (EvAU).</t>
+    <t>Programar según el currículo estatal. No hay adaptaciones autonómicas que incorporar; se debe seguir la ordenación del RD 243/2022.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -373,51 +373,63 @@
   <si>
     <t>Evaluar este criterio exclusivamente mediante problemas de cálculo numérico (estequiometría) omitiendo la descripción cualitativa de los procesos y las propiedades de los sistemas.</t>
   </si>
   <si>
     <t>Reconocer la naturaleza experimental e interdisciplinar de la química y su influencia en la investigación científica y en los ámbitos económico y laboral actuales, considerando los hechos empíricos y sus aplicaciones en otros campos del conocimiento y la actividad humana.</t>
   </si>
   <si>
     <t>Analizar la importancia de la química como ciencia experimental e interdisciplinar, evaluando su impacto en la investigación, la economía y el desarrollo de la sociedad actual.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación digital donde vincula descubrimientos químicos específicos con avances en otros campos científicos y su repercusión en el mercado laboral.</t>
   </si>
   <si>
     <t>Investigación guiada sobre aplicaciones industriales de la química y debate sobre su papel en la sostenibilidad y la economía circular.</t>
   </si>
   <si>
     <t>Evaluar este criterio mediante problemas de estequiometría puros en un examen escrito, omitiendo la dimensión social e interdisciplinar que exige el texto.</t>
   </si>
   <si>
     <t>Relacionar los principios de la química con los principales problemas de la actualidad asociados al desarrollo de la ciencia y la tecnología, analizando cómo se comunican a través de los medios de comunicación o son observados en la experiencia cotidiana.</t>
   </si>
   <si>
-    <t>Instrumento competencial</t>
+    <t>Relacionar principios químicos con problemas actuales analizando su comunicación en medios o experiencia cotidiana.</t>
+  </si>
+  <si>
+    <t>analizar</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o exposición donde relaciona principios químicos con problemas actuales y analiza su tratamiento mediático.</t>
+  </si>
+  <si>
+    <t>Análisis en grupo de noticias de actualidad que vinculen química y medioambiente, seguido de debate.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memoria de principios sin comprobar la capacidad de análisis de su comunicación en problemas reales.</t>
   </si>
   <si>
     <t>Reconocer y comunicar que las bases de la química constituyen un cuerpo de conocimiento imprescindible en un marco contextual de estudio y discusión de cuestiones significativas en los ámbitos social, económico, político y ético identificando la presencia e influencia de estas bases en dichos ámbitos.</t>
   </si>
   <si>
     <t>Explicar la relevancia de la química en los ámbitos social, económico y ético, analizando su impacto real en problemas actuales y su influencia global.</t>
   </si>
   <si>
     <t>Comunicar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación digital donde identifica y argumenta la influencia de procesos químicos específicos en contextos sociales, económicos o medioambientales.</t>
   </si>
   <si>
     <t>Investigación guiada sobre el impacto de la industria química local o global y posterior debate sobre sus implicaciones éticas y económicas.</t>
   </si>
   <si>
     <t>Evaluar únicamente contenidos teóricos de formulación o estequiometría mediante examen escrito, ignorando la dimensión social y ética que exige explícitamente el criterio.</t>
   </si>
   <si>
     <t>Aplicar de manera informada, coherente y razonada los modelos y leyes de la química, explicando y prediciendo las consecuencias de experimentos, fenómenos naturales, procesos industriales y descubrimientos científicos.</t>
   </si>
   <si>
     <t>Utilizar las leyes químicas para predecir resultados experimentales y explicar procesos industriales o fenómenos naturales mediante argumentos científicos razonados.</t>
   </si>
@@ -568,68 +580,98 @@
   <si>
     <t>Evaluar este criterio exclusivamente mediante la resolución mecánica de problemas numéricos, omitiendo la reflexión sobre la naturaleza de la ciencia y el pensamiento crítico.</t>
   </si>
   <si>
     <t>Resolver problemas relacionados con la química y estudiar situaciones relacionadas con esta ciencia, reconociendo la importancia de la contribución particular de cada miembro del equipo y la diversidad de pensamiento y consolidando habilidades sociales positivas en el seno de equipos de trabajo.</t>
   </si>
   <si>
     <t>Resolver problemas químicos complejos mediante el trabajo colaborativo, integrando diversas perspectivas y asumiendo responsabilidades individuales para alcanzar una solución común y sostenible.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de resolución de problemas o práctica de laboratorio donde se detalla el reparto de tareas y la contribución individual al éxito del equipo.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas de estequiometría o termoquímica en pequeños grupos, o prácticas de laboratorio que requieran coordinación y reparto de roles técnicos.</t>
   </si>
   <si>
     <t>Evaluar exclusivamente el resultado numérico final del problema de química, ignorando la valoración del proceso cooperativo y el reparto de tareas que exige el criterio.</t>
   </si>
   <si>
     <t>Representar y visualizar de forma eficiente los conceptos de química que presenten mayores dificultades utilizando herramientas digitales y recursos variados, incluyendo experiencias de laboratorio real y virtual.</t>
   </si>
   <si>
+    <t>Representar visualmente conceptos químicos complejos usando herramientas digitales y laboratorio.</t>
+  </si>
+  <si>
+    <t>modelizar</t>
+  </si>
+  <si>
+    <t>El alumnado produce representaciones visuales (gráficos, simulaciones) que explican conceptos químicos difíciles.</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>Laboratorio o aula informática simulando equilibrio o cinética química.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la estética de la representación sin comprobar la comprensión conceptual.</t>
+  </si>
+  <si>
     <t>Explicar y razonar los conceptos fundamentales que se encuentran en la base de la química aplicando los conceptos, leyes y teorías de otras disciplinas científicas (especialmente de la física) a través de la experimentación y la indagación.</t>
   </si>
   <si>
     <t>Justificar los principios químicos fundamentales integrando leyes físicas y teorías de otras ciencias mediante el análisis de resultados experimentales y procesos de investigación científica.</t>
   </si>
   <si>
     <t>El alumnado realiza informes de laboratorio o proyectos de indagación donde justifica fenómenos químicos utilizando leyes físicas, como la ley de Coulomb o principios termodinámicos.</t>
   </si>
   <si>
     <t>Sesiones de laboratorio o resolución de problemas complejos sobre estructura atómica y termoquímica donde se requiere aplicar fundamentos físicos para validar resultados químicos.</t>
   </si>
   <si>
     <t>Evaluar únicamente la resolución numérica de ejercicios químicos sin exigir la justificación teórica basada en las leyes físicas subyacentes que solicita el criterio.</t>
   </si>
   <si>
     <t>Deducir las ideas fundamentales de otras disciplinas científicas (por ejemplo, la biología o la tecnología) por medio de la relación entre sus contenidos básicos y las leyes y teorías que son propias de la química.</t>
   </si>
   <si>
+    <t>Relacionar contenidos de otras ciencias con leyes y teorías químicas para extraer conclusiones interdisciplinares.</t>
+  </si>
+  <si>
+    <t>deducir</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un esquema escrito que conecta un principio biológico con una ley química y extrae una conclusión.</t>
+  </si>
+  <si>
+    <t>Proyecto interdisciplinar donde se analiza un fenómeno natural desde la química y la biología.</t>
+  </si>
+  <si>
     <t>Solucionar problemas y cuestiones que son característicos de la química utilizando las herramientas provistas por las matemáticas y la tecnología, reconociendo así la relación entre los fenómenos experimentales y naturales y los conceptos propios de esta disciplina.</t>
   </si>
   <si>
     <t>Resolver problemas químicos aplicando modelos matemáticos y herramientas tecnológicas para vincular los resultados teóricos con fenómenos observados en la naturaleza o el laboratorio.</t>
   </si>
   <si>
     <t>El alumnado entrega resoluciones de problemas numéricos y representaciones gráficas donde aplica cálculos matemáticos y herramientas digitales para explicar procesos químicos específicos.</t>
   </si>
   <si>
     <t>Resolución de ejercicios prácticos de cinética o equilibrio químico que requieren el uso de logaritmos, factores de conversión y herramientas de análisis de datos.</t>
   </si>
   <si>
     <t>Limitar la evaluación al cálculo puramente matemático olvidando la interpretación química de los resultados o el uso correcto de las cifras significativas.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
@@ -806,53 +848,50 @@
     <t>Clasificación de los polímeros según su naturaleza, estructura y composición. Aplicaciones, propiedades y riesgos medioambientales asociados.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rúbrica genérica</t>
   </si>
   <si>
     <t>No conseguido</t>
   </si>
   <si>
     <t>0-49%</t>
   </si>
   <si>
     <t>Identifica de forma aislada algunos conceptos químicos básicos y reconoce superficialmente la importancia de la química en la sociedad, pero presenta dificultades para describir procesos o vincularlos con su base experimental.
 → Enumera tres aplicaciones de la química en la vida cotidiana sin explicar los fundamentos químicos que las sustentan ni su origen experimental.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
     <t>50-69%</t>
   </si>
   <si>
     <t>Describe procesos químicos comunes y sus propiedades fundamentales con ayuda de guías, reconociendo vínculos generales entre la química y el progreso social a partir de ejemplos directos proporcionados en clase.
 → Describe una reacción de neutralización ácido-base identificando reactivos y productos siguiendo un guion de prácticas preestablecido.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
@@ -955,367 +994,377 @@
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>Estructura Atómica y Enlace: Los Cimientos de la Materia</t>
-[...2 lines deleted...]
-    <t>SDA: '¿Por qué el agua moja y el diamante corta?' - Investigación sobre cómo la estructura microscópica determina las propiedades de materiales cotidianos y tecnológicos.</t>
+    <t>Estructura de la materia y termoquímica</t>
+  </si>
+  <si>
+    <t>Diseño de un material aislante o combustible eficiente basado en el estudio de enlaces y entalpías de formación.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Radiación electromagnética y espectros atómicos.
-• Teoría cuántica de Planck y modelo de Bohr.
-[...16 lines deleted...]
-CE.3: Códigos del lenguaje químico.</t>
+• Principios cuánticos: Planck, Bohr y modelo mecano-cuántico.
+• Números cuánticos y configuraciones electrónicas (Moeller, Pauli, Hund, Aufbau).
+• Tabla periódica y propiedades periódicas (radio, ionización, afinidad, electronegatividad).
+• Enlace químico: modelos de Lewis, RPECV, hibridación y polaridad.
+• Enlace iónico (Born-Haber), metálico (bandas) e intermolecular.
+• Primer principio de la termodinámica: calor, trabajo y entalpía.
+• Ley de Hess y energías de enlace.
+• Segundo principio: entropía, energía de Gibbs y espontaneidad.</t>
+  </si>
+  <si>
+    <t>1.2
+2.3
+3.1
+3.2
+5.3
+5.4
+6.1</t>
+  </si>
+  <si>
+    <t>CE.2
+CE.3
+CE.5</t>
   </si>
   <si>
     <t>Instrumentos / evaluación</t>
   </si>
   <si>
-    <t>Pruebas escritas de resolución de problemas, diagramas de hibridación y geometría, y análisis de tendencias periódicas.</t>
-[...5 lines deleted...]
-    <t>SDA: 'El equilibrio de la vida' - Estudio del pH sanguíneo y sistemas tampón, junto con la eficiencia energética de combustibles.</t>
+    <t>Pruebas escritas de resolución de problemas, diagramas de hibridación y análisis de ciclos termodinámicos.</t>
+  </si>
+  <si>
+    <t>Cinética y equilibrios en disolución</t>
+  </si>
+  <si>
+    <t>Estudio del impacto del pH en ecosistemas acuáticos y optimización de la producción de amoníaco (Haber-Bosch).</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Termoquímica: Primer principio, entalpía, Ley de Hess y energías de enlace.
-[...1 lines deleted...]
-• Cinética química: Velocidad de reacción, ecuación de velocidad y órdenes de reacción.
+• Velocidad de reacción, ley diferencial y órdenes de reacción.
 • Teoría de colisiones, estado de transición y energía de activación.
-• Factores que afectan a la velocidad y catálisis.
-• Equilibrio químico: Constantes Kc y Kp, Ley de acción de masas.
+• Ecuación de Arrhenius y catálisis industrial.
+• Equilibrio químico: constante Kc, Kp y Ley de acción de masas.
 • Principio de Le Châtelier y cociente de reacción.
-• Equilibrios heterogéneos: Solubilidad y producto de solubilidad.
-[...22 lines deleted...]
-    <t>SDA: 'La era del plástico y el litio' - Debate sobre la transición energética (baterías) y la gestión de residuos poliméricos.</t>
+• Equilibrios heterogéneos y producto de solubilidad.
+• Teorías de Arrhenius y Brønsted-Lowry para ácidos y bases.
+• pH, constantes Ka y Kb, grado de disociación.
+• Hidrólisis de sales, disoluciones reguladoras y volumetrías ácido-base.</t>
+  </si>
+  <si>
+    <t>1.2
+2.3
+4.1
+5.3
+6.1
+6.3</t>
+  </si>
+  <si>
+    <t>CE.1
+CE.5
+CE.6</t>
+  </si>
+  <si>
+    <t>Prácticas de laboratorio (volumetrías), resolución de sistemas en equilibrio y test de factores cinéticos.</t>
+  </si>
+  <si>
+    <t>Transferencia de electrones y química orgánica</t>
+  </si>
+  <si>
+    <t>Análisis del ciclo de vida de un polímero comercial y diseño de una celda galvánica casera.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Redox: Estado de oxidación y ajuste por el método ion-electrón.
-[...20 lines deleted...]
-    <t>Exámenes de formulación orgánica, problemas de celdas electroquímicas y trabajos de investigación sobre polímeros.</t>
+• Estado de oxidación y pares redox.
+• Ajuste por el método del ion-electrón y estequiometría redox.
+• Pilas galvánicas, potenciales estándar y espontaneidad.
+• Electrólisis, leyes de Faraday y prevención de la corrosión.
+• Nomenclatura y formulación de hidrocarburos y grupos funcionales oxigenados y nitrogenados.
+• Isomería estructural y espacial (cis-trans, óptica).
+• Reactividad orgánica: sustitución, adición, eliminación, condensación y redox.
+• Polímeros: formación, clasificación y riesgos medioambientales.</t>
+  </si>
+  <si>
+    <t>2.1
+3.1
+4.2
+4.3
+5.2
+6.2</t>
+  </si>
+  <si>
+    <t>CE.3
+CE.4
+CE.6</t>
+  </si>
+  <si>
+    <t>Exámenes de formulación orgánica, problemas de estequiometría eléctrica y proyectos sobre sostenibilidad química.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid a Grado Cero: El Pulso de la Energía</t>
+    <t>El aire que respiramos: química en Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Análisis termoquímico y orgánico de la transición energética urbana a través del video-podcast</t>
+    <t>Analizando la combustión y sus efectos en la calidad del aire</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el marco de la Estrategia de Sostenibilidad Ambiental 'Madrid 360', la ciudad se enfrenta al reto de sustituir calderas de carbón y gasóleo por alternativas menos contaminantes. Los estudiantes deben analizar la química detrás de estos combustibles y las implicaciones energéticas de este cambio para informar a la ciudadanía joven.</t>
+    <t>El Ayuntamiento de Madrid publica datos horarios de contaminantes (NO2, O3, PM10) en su portal de datos abiertos. Los ciudadanos a menudo desconocen el origen químico de estos contaminantes y cómo la termodinámica y la espectroscopía ayudan a medirlos y modelarlos. El grupo de 2º de Bachillerato recibe el encargo de elaborar un blog divulgativo dirigido a las familias del centro y la comunidad educativa, explicando la química detrás de la calidad del aire en la ciudad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar a los ciudadanos de Madrid, mediante datos químicos rigurosos, el impacto energético y ambiental de los combustibles que calientan nuestra ciudad?</t>
+    <t>Crear un blog divulgativo que explique, con rigor químico, cómo la combustión de combustibles fósiles en la movilidad urbana genera contaminantes, cómo se miden mediante espectroscopía atómica/molecular y cómo la termodinámica permite predecir la energía liberada y la eficiencia de los procesos. El blog debe incluir infografías, cálculos ejemplificados y referencias a datos reales de Madrid.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Calculadoras científicas
-[...3 lines deleted...]
-• Micrófonos y cámaras de dispositivos móviles</t>
+• Ordenadores con acceso a internet y herramientas ofimáticas
+• Datos abiertos del Ayuntamiento de Madrid (portal de datos)
+• Simulador de espectros atómicos (PhET)
+• Plantilla de blog (Google Sites o similar)
+• Canva/Genially para infografías
+• Rúbricas de evaluación (docente, coevaluación, autoevaluación)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para el consumo responsable, digitalización y comunicación lingüística.</t>
+    <t>Educación ambiental y para la salud, uso crítico de datos oficiales.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Análisis de noticias reales sobre las restricciones de calefacción en Madrid y la huella de carbono. Debate inicial sobre qué moléculas calientan nuestras casas y cómo se nombran.</t>
-[...2 lines deleted...]
-    <t>Muro digital (Padlet) con ideas previas y dudas sobre combustibles urbanos.</t>
+    <t>Se explica el encargo: crear un blog sobre química y calidad del aire en Madrid. Se visionan noticias locales sobre contaminación. Se formula la pregunta guía y los equipos esbozan hipótesis iniciales sobre el origen químico de los contaminantes.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas generadas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Sesiones expositivo-prácticas sobre: (a) espectros atómicos y su uso en la detección de especies (NO2, O3); (b) termoquímica: primer principio, entalpías de reacción, cálculo de energía liberada en combustiones tipo; (c) nomenclatura de hidrocarburos y derivados oxigenados/nitrogenados. Se realizan ejercicios guiados.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos en hoja de trabajo (cálculo de energía, identificación de espectros, formulación orgánica).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Clases magistrales y resolución de problemas sobre el primer principio de la termodinámica. Prácticas de nomenclatura de hidrocarburos y alcoholes utilizados como combustibles. Introducción a la radiación electromagnética para entender el efecto invernadero.</t>
-[...14 lines deleted...]
-    <t>Informe técnico con cálculos termodinámicos y justificación química.</t>
+    <t>Los equipos acceden a datos abiertos de calidad del aire de Madrid (estación asignada). Calculan mediante la termoquímica la energía liberada por la combustión de gasolina/diésel en las condiciones de la ciudad. Interpretan un espectro de emisión/absorción de un contaminante (facilitado o simulado). Relacionan los compuestos orgánicos con su nomenclatura. Elaboran cálculos y borradores de gráficos.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis con cálculos, gráficos, interpretación espectral y formulación.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Guionización y grabación del video-podcast. Deben incluir una sección visual donde expliquen la estructura molecular del combustible y una gráfica de energía del proceso.</t>
-[...2 lines deleted...]
-    <t>Archivo de vídeo (MP4) o enlace a plataforma de streaming (YouTube/Vimeo).</t>
+    <t>En sesiones de taller, los equipos diseñan las entradas del blog usando una plantilla. Incluyen infografías (creadas con Canva/Genially) que visualizan conceptos clave. Redactan textos divulgativos y revisan ortografía y rigor científico. Preparan una presentación breve para la puesta en común.</t>
+  </si>
+  <si>
+    <t>Blog terminado (URL o documento compartido) con todas las entradas e infografías.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los video-podcasts de otros grupos. Co-evaluación mediante rúbrica y reflexión individual sobre la importancia de la química en la toma de decisiones políticas y personales.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbricas de co-evaluación cumplimentadas.</t>
+    <t>Cada equipo expone su blog en 5 minutos, destacando una infografía clave. Coevaluación entre equipos con rúbrica. Autoevaluación individual mediante diana de aprendizaje. El docente asigna niveles de logro 1-4 a cada criterio basándose en las evidencias recogidas en todas las fases.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Cadenas de Carbono: El Mapa Energético de Madrid</t>
-[...8 lines deleted...]
-    <t>¿Cómo influye la estructura química de un combustible en su rendimiento energético y cómo podemos identificar estas sustancias mediante datos científicos para optimizar el transporte en Madrid?</t>
+    <t>La química del agua que bebes en Madrid</t>
+  </si>
+  <si>
+    <t>Análisis de la calidad del agua de consumo en diferentes puntos de la ciudad</t>
+  </si>
+  <si>
+    <t>El Canal de Isabel II publica informes periódicos sobre la calidad del agua de Madrid, pero la ciudadanía desconoce cómo se realizan esos análisis. El centro recibe un encuesta del Consejo Escolar para que el alumnado evalúe la calidad del agua de varias fuentes del distrito (grifo del instituto, fuentes públicas, botellas de marcas locales) y elabore un informe divulgativo.</t>
+  </si>
+  <si>
+    <t>Determinar la calidad físico-química del agua de consumo en diferentes puntos de Madrid (pH, dureza, cloruros, conductividad) mediante técnicas analíticas de laboratorio, comparar los resultados con los límites legales y elaborar un informe con recomendaciones para la comunidad escolar.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Bases de datos termodinámicas (NIST)
-[...35 lines deleted...]
-    <t>Rúbrica de coevaluación y diario de aprendizaje.</t>
+• Muestras de agua (grifo instituto, fuentes públicas, botellas de agua embotellada)
+• pH-metros portátiles, conductímetros, material de valoración (buretas, erlenmeyer, indicadores)
+• Disoluciones patrón de EDTA, AgNO3 (para dureza y cloruros)
+• Hoja de cálculo (Google Sheets o Excel), software de gráficos
+• Fichas de seguridad y guantes de laboratorio</t>
+  </si>
+  <si>
+    <t>Educación para la salud, consumo responsable, gestión de recursos hídricos y cultura científica.</t>
+  </si>
+  <si>
+    <t>Se presenta la noticia del encargo del Consejo Escolar. El alumnado debate sus ideas previas sobre la calidad del agua de Madrid, formula hipótesis sobre diferencias entre grifo y embotellada, y define los parámetros a analizar.</t>
+  </si>
+  <si>
+    <t>Cuaderno de laboratorio con las hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de pH, dureza (Ca²⁺, Mg²⁺), cloruros por volumetría, conductividad y normativa de agua potable. Se realiza una práctica simulada con muestras patrón para aprender la técnica de valoración y el manejo del pH-metro y conductímetro.</t>
+  </si>
+  <si>
+    <t>Ficha técnica rellena con cálculos de concentraciones y frecuencia de los patrones.</t>
+  </si>
+  <si>
+    <t>El alumnado recoge muestras de agua (grifo del instituto, fuente pública cercana, botella de marca madrileña, agua del grifo de sus casas). En el laboratorio, mide pH, conductividad, dureza total y cloruros. Cada equipo procesa tres muestras y anota datos en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos primarios con mediciones y observaciones.</t>
+  </si>
+  <si>
+    <t>Los equipos procesan datos: calculan medias, desviaciones, generan gráficos comparativos y redactan el informe final. Incluyen conclusiones sobre si el agua cumple la normativa y recomendaciones para el centro (p.ej. instalar filtros, promover el consumo de agua del grifo).</t>
+  </si>
+  <si>
+    <t>Informe completo (formato digital) y póster resumen.</t>
+  </si>
+  <si>
+    <t>Presentación oral del informe al Consejo Escolar simulado (docentes y representantes de AMPA). Coevaluación entre equipos y autoevaluación mediante rúbrica. Asignación de niveles de logro (1-4) para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y grabación de la presentación (opcional).</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Luz de Madrid: El Espectro de la Historia</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar la química para predecir la durabilidad y el color de un mural artístico expuesto a las condiciones ambientales de Madrid?</t>
+    <t>Colores que hablan: la química de un Madrid patrimonial</t>
+  </si>
+  <si>
+    <t>Análisis espectral de pigmentos en el barrio</t>
+  </si>
+  <si>
+    <t>El barrio cuenta con un mural histórico o fachada que se está deteriorando. El ayuntamiento no tiene información sobre los pigmentos originales para una posible restauración. El alumnado se convierte en asesor científico-técnico.</t>
+  </si>
+  <si>
+    <t>Realizar un estudio espectroscópico de los colores de un elemento patrimonial local para caracterizar los pigmentos orgánicos e inorgánicos presentes, y elaborar un informe técnico-artístico que sirva como base para su conservación.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Simuladores Phet para efecto fotoeléctrico
-[...35 lines deleted...]
-    <t>Rúbrica de coevaluación y cuestionario de autocrítica.</t>
+• Espectrofotómetro UV-Vis portátil (o simulación con datos de referencia)
+• Cámara digital para registrar colores
+• Software de análisis de imágenes (ImageJ) o tabla de longitudes de onda
+• Fichas de nomenclatura IUPAC de pigmentos históricos
+• Plantilla de informe científico
+• Ejemplos de espectros de pigmentos orgánicos comunes</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y uso crítico de TIC.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo: la asociación de vecinos solicita ayuda para identificar los pigmentos de un mural o fachada local. Lluvia de ideas sobre cómo la química puede ayudar. Formulación de la pregunta guía y primeras hipótesis.</t>
+  </si>
+  <si>
+    <t>Cuaderno de laboratorio con hipótesis iniciales y esquema del problema.</t>
+  </si>
+  <si>
+    <t>Taller teórico-práctico: espectroscopia UV-Vis, fundamentos de color, transiciones electrónicas; nomenclatura de pigmentos orgánicos; termodinámica de la conservación de materiales. Se realizan ejercicios de interpretación de espectros y de formulación.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de interpretación espectral y nomenclatura.</t>
+  </si>
+  <si>
+    <t>Toma de muestras (fotografías con calibración de color o espectroscopia portátil si disponible) del elemento patrimonial. Análisis espectral digital con software (p. ej., ImageJ, o uso de espectros de referencia). Identificación tentativa de pigmentos.</t>
+  </si>
+  <si>
+    <t>Espectros obtenidos y anotaciones en cuaderno.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe técnico-artístico (introducción, metodología, resultados, discusión, propuesta de conservación) y preparación de la exposición fotográfica comentada para la comunidad. Ensayo de la defensa oral.</t>
+  </si>
+  <si>
+    <t>Informe final y prototipo de exposición.</t>
+  </si>
+  <si>
+    <t>Exposición pública ante la asociación de vecinos o representante del ayuntamiento (o simulada). Coevaluación entre equipos y autoevaluación mediante rúbrica. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y registro de la presentación oral.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de simuladores interactivos de dinámica molecular (tipo PhET o ChemCollective) para visualizar simultáneamente el nivel macroscópico (cambio de color/precipitado) y el nivel submicroscópico (choques eficaces y ruptura de enlaces).
 • Proporcionar diagramas de flujo de decisiones para la resolución de problemas de estequiometría y equilibrio, que vinculen las magnitudes físicas con las fórmulas matemáticas mediante códigos de color.
 • Ofrecer guiones de prácticas de laboratorio en formato multinivel que incluyan apoyos visuales (fotografías del montaje real) y glosarios terminológicos específicos sobre material volumétrico y reactivos.</t>
   </si>
@@ -1424,270 +1473,267 @@
   <si>
     <t xml:space="preserve">
 • Elaborar un informe técnico pericial donde se analice un problema ambiental (como la lluvia ácida) integrando ecuaciones de equilibrio químico, modelos meteorológicos de dispersión y el impacto en la porosidad de materiales de construcción.
 • Diseñar un modelo tridimensional o infografía digital que explique la espectroscopía de absorción atómica, vinculando la cuantización de la energía (Física) con la identificación de metales pesados en muestras geológicas.
 • Crear una videopresentación que defienda la elección de un polímero específico para una prótesis médica, justificando su síntesis química, su resistencia mecánica y su biocompatibilidad celular.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Organizar un seminario de 'Química de Frontera' donde los alumnos elijan un campo de interés (astroquímica, nanomedicina o restauración de arte) y analicen cómo la química es la herramienta habilitadora en esa disciplina.
 • Plantear un desafío de aprendizaje basado en problemas (PBL) sobre la desalinización del agua, donde deban evaluar costes energéticos, viabilidad química de las membranas y consecuencias ecológicas para la fauna local.
 • Implementar un sistema de 'estaciones de laboratorio' con niveles de complejidad opcionales, donde una estación se centre en la síntesis pura y otra en la aplicación de ese producto en procesos industriales o geológicos.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CCL1</t>
-[...50 lines deleted...]
-    <t>Destaca el caracter multidisciplinar de la ciencia (STEM1), la gestion de la complejidad (CPSAA3) y su relacion con el entorno social (CC3).</t>
+    <t>CCL1, STEM1, STEM2</t>
+  </si>
+  <si>
+    <t>STEM3, CC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>Comprender, describir y aplicar fundamentos químicos implica comunicación (CCL1), razonamiento (STEM1) y resolución de problemas (STEM2). La base experimental justifica STEM3. Reconocer el papel de la química añade CC1, y la autorregulación en el estudio aparece con CPSAA1.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>STEM3, CC1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Adoptar modelos (STEM1) e inferir soluciones a problemas cotidianos (STEM2, STEM4). La conexión con la sociedad sugiere CC1, y el uso responsable implica CPSAA4. STEM3 por interpretación de sistemas materiales.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CCL3, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>Utilizar códigos del lenguaje químico requiere comunicación (CCL1, CCL2) y aplicación de reglas (STEM1). La nomenclatura y ecuaciones también implican CCL3 y STEM2. CD1 por posible uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>CC1, CCL1, CPSAA4</t>
+  </si>
+  <si>
+    <t>CC3, STEM5, CCEC1</t>
+  </si>
+  <si>
+    <t>Reconocer la importancia del uso responsable de productos químicos moviliza CC1 y CPSAA4. Elaborar argumentos usa CCL1. La influencia positiva en la sociedad conecta con CC3, STEM5 por investigación de procesos, y CCEC1 por impacto cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>Aplicar técnicas experimentales y razonamiento lógico-matemático se refleja en STEM1, STEM2 y STEM5 (método científico). El trabajo individual y en equipo requiere CPSAA1 y CPSAA3. La interpretación de situaciones relacionadas usa STEM4.</t>
+  </si>
+  <si>
+    <t>CC1, STEM3, CCEC1</t>
+  </si>
+  <si>
+    <t>CCL1, CP3, CPSAA5</t>
+  </si>
+  <si>
+    <t>Reconocer la química como multidisciplinar implica CC1 (relaciones ciencia-sociedad), STEM3 (interpretación de fenómenos) y CCEC1 (conexiones culturales). La comunicación de estas relaciones usa CCL1, y la mediación entre ciencias puede requerir CP3. El análisis crítico se apoya en CPSAA5.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Cómo se articula el Decreto 187/2023 de la Comunidad de Madrid respecto a las 6 competencias específicas de Química en 2.º de Bachillerato?</t>
-[...2 lines deleted...]
-    <t>El Decreto 187/2023 establece el currículo en Madrid integrando las 6 competencias específicas con 19 criterios de evaluación. A diferencia de otras regiones, Madrid mantiene una estructura de contenidos densa orientada a la EvAU, exigiendo que los 53 saberes básicos se impartan rigurosamente en las 3 horas semanales asignadas, priorizando la preparación técnica y el lenguaje químico preciso requerido en las pruebas de acceso a la universidad.</t>
+    <t>¿Qué decreto autonómico regula la evaluación de Química en 2.º Bachillerato en Madrid?</t>
+  </si>
+  <si>
+    <t>En Madrid, la evaluación se rige por el Decreto 64/2022, de 20 de julio, del Consejo de Gobierno, por el que se establecen la ordenación y el currículo de Bachillerato. Para Química de 2.º Bachillerato, con 3 horas semanales, 6 competencias específicas, 19 criterios de evaluación y 53 saberes básicos.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Qué diferencias presenta la secuenciación de los 53 saberes de Química en Madrid frente al marco general del BOE?</t>
-[...11 lines deleted...]
-    <t>La limitación a 3 horas semanales en Madrid obliga a una gestión del tiempo extremadamente eficiente para cubrir los 53 saberes. Los departamentos suelen agrupar los 19 criterios en bloques temáticos densos, optimizando las sesiones de laboratorio. Esta carga horaria reducida, comparada con otras materias de modalidad, requiere que el alumnado de 2.º de Bachillerato realice un trabajo autónomo significativo fuera del aula para alcanzar los objetivos curriculares.</t>
+    <t>¿En qué se diferencia la programación de Química en 2.º Bachillerato en Madrid del BOE o de Castilla-La Mancha?</t>
+  </si>
+  <si>
+    <t>Madrid mantiene la estructura del BOE (RD 243/2022) pero con un currículo más detallado. Respecto a Castilla-La Mancha, Madrid no incluye saberes adicionales sobre química ambiental y reduce optatividad. Las 3 horas semanales son fijas, mientras que en CLM se amplían a 4 si el centro lo decide.</t>
+  </si>
+  <si>
+    <t>¿Cómo afectan las 3 horas semanales a la distribución de saberes en Química de 2.º Bachillerato en Madrid?</t>
+  </si>
+  <si>
+    <t>Con 3 horas semanales (unas 105 horas anuales), los 53 saberes básicos se organizan en 6 bloques. Se prioriza la química orgánica y las reacciones ácido-base, dejando menos tiempo para enlace químico y termoquímica. Se recomienda secuenciar por competencias, no por temas, para optimizar el tiempo.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se recupera la asignatura de Química de 2.º Bachillerato en Madrid si se suspende en la evaluación ordinaria?</t>
+  </si>
+  <si>
+    <t>El Decreto 64/2022 establece una prueba extraordinaria en junio, diseñada por el departamento, que evalúa todas las competencias específicas. Los alumnos con pendientes de 1.º Bachillerato (si las hubiera) siguen un plan de refuerzo individualizado con actividades de los 53 saberes y 3 horas semanales de apoyo.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad son específicas para Química en 2.º Bachillerato en Madrid?</t>
+  </si>
+  <si>
+    <t>En Madrid, se aplican adaptaciones curriculares significativas (ACI) para alumnos con NEAE, priorizando los 6 saberes básicos esenciales de cada competencia específica. Se usan rúbricas simplificadas con 3 niveles (de los 4 de la normativa) y se flexibiliza la entrega de informes de laboratorio.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina Química de 2.º Bachillerato con otras materias en Madrid?</t>
+  </si>
+  <si>
+    <t>Se coordina especialmente con Física (en el bloque de cinética química y termodinámica) y con Biología (en compuestos orgánicos). Se realizan dos sesiones de coordinación mensuales obligatorias, según el Plan de Coordinación Docente de la Comunidad de Madrid, para ajustar los 19 criterios de evaluación.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué evidencias específicas de evaluación solicita la Inspección Educativa de Madrid para la materia de Química en 2.º de Bachillerato?</t>
-[...35 lines deleted...]
-    <t>Los alumnos con la materia de 1.º pendiente siguen un programa de refuerzo específico. En Madrid, la superación de los 19 criterios de 2.º de Bachillerato no implica automáticamente la recuperación de 1.º. Se realizan pruebas parciales sobre los saberes no adquiridos, asegurando que la base de estequiometría y estructura atómica sea sólida para no lastrar el desempeño en las 6 competencias de 2.º curso y su preparación universitaria.</t>
+    <t>¿Qué aspectos de la programación de Química en 2.º Bachillerato revisa con más detalle la inspección educativa en Madrid?</t>
+  </si>
+  <si>
+    <t>La inspección exige que los 19 criterios de evaluación estén vinculados explícitamente a las 6 competencias específicas y a los 53 saberes, sin mezclar LOMCE. Además, verifican que la evaluación incluye productos competenciales (no solo exámenes) y que se detalla la ponderación de cada criterio.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos bibliográficos específicos recomienda la Comunidad de Madrid para Química de 2.º Bachillerato?</t>
+  </si>
+  <si>
+    <t>La Comunidad de Madrid recomienda el uso del libro «Química 2.º Bachillerato» de Editorial Santillana (Proyecto Construyendo Mundos) y la plataforma digital «Madrid Educa» con simulaciones PHeT. Además, se sugiere la colección de problemas de la Prueba de Acceso a la Universidad (PAU) de años anteriores.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica la relación directa entre las 6 Competencias Específicas (CE) y los 19 criterios de evaluación asociados, ignorando inicialmente los 53 saberes para no saturarte.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de 'Descriptores Operativos del Perfil de Salida'; es lo que realmente conecta tu asignatura con el título de Bachiller y lo que pide Inspección.</t>
+    <t>Consigue el Decreto 103/2023 de Andalucía (o el de tu CCAA) y localiza el anexo de Química. Identifica las 6 competencias específicas, los 19 criterios de evaluación y los 53 saberes básicos organizados en 3 bloques. Marca las conexiones entre criterios y saberes que aparecen en el documento oficial.</t>
+  </si>
+  <si>
+    <t>No te saltes el preámbulo: ahí suele explicarse el perfil de salida y la contribución de la materia a las competencias clave. Fotografía la tabla de criterios y saberes para tenerla siempre a mano.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>En Química de 2.º, la CE dedicada a la experimentación suele estar infrautilizada; selecciónala para las prácticas de laboratorio obligatorias de la PAU.</t>
+    <t>30 minutos</t>
+  </si>
+  <si>
+    <t>Copia textualmente las 6 competencias específicas (CE1 a CE6) y los 19 criterios de evaluación asociados. Numéralos exactamente como aparecen en el decreto (p.ej., 1.1, 1.2, …). No resumas ni parafrasees; esta lista será tu columna vertebral.</t>
+  </si>
+  <si>
+    <t>Haz una tabla en un procesador con columnas: CE, Criterio, Saberes asociados, Trimestre, Instrumento. Rellena solo las dos primeras ahora; las otras las completarás después.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>De los 19 criterios, decide cuánes son imprescindibles (esenciales) y cuáles complementarios. Para cada criterio, selecciona uno o dos instrumentos de evaluación: prueba escrita, informe de laboratorio, cuaderno, presentación oral, etc. Recuerda que debes evaluar todas las CE al menos una vez por trimestre.</t>
+  </si>
+  <si>
+    <t>No asignes un instrumento distinto a cada criterio o te volverás loco. Agrupa varios criterios en una misma tarea (por ejemplo, un proyecto de investigación que evalúe CE1, CE2 y CE5 a la vez).</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 19 criterios a un instrumento de evaluación (examen de problemas, informe de laboratorio, portafolio de formulación). No todos los criterios deben evaluarse con examen.</t>
-[...11 lines deleted...]
-    <t>Agrupa los 53 saberes en 8-9 Unidades Didácticas reales; intentar dar 53 micro-temas es un suicidio logístico con 3 horas a la semana.</t>
+    <t>Con los 3 bloques (Enlace y estructura, Cinética y equilibrio, y un tercero según tu CCAA, por ejemplo, Reacciones y aplicaciones), reparte los 53 saberes en los tres trimestres. Asegura una carga equilibrada: cada trimestre debería cubrir entre 17 y 19 saberes, y al menos dos bloques diferentes.</t>
+  </si>
+  <si>
+    <t>No separes los bloques de forma rígida. Por ejemplo, al hablar de cinética ya puedes introducir conceptos de equilibrio que luego retomarás. Los saberes se pueden trabajar en espiral.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) por trimestre que conecte los saberes con un reto real (ej. 'El diseño de una batería eficiente' para Redox). Debe movilizar varios de los 19 criterios.</t>
-[...2 lines deleted...]
-    <t>Usa el modelo de examen PAU/EBAU de tu CCAA como base para una de las SDA, pero añade una fase de investigación previa para cumplir con el enfoque LOMLOE.</t>
+    <t>Para cada trimestre, crea una situación de aprendizaje (SDA) que integre varios saberes y criterios. Por ejemplo: 'Diseñar un proceso industrial sostenible' para el primer trimestre (termoquímica), 'Estudio de la velocidad de una reacción' para el segundo y 'Equilibrios ácido-base en la vida cotidiana' para el tercero. Cada SDA debe incluir producto final, actividades, temporalización y criterios evaluados.</t>
+  </si>
+  <si>
+    <t>No caigas en el error de hacer una SDA por bloque. Una buena SDA cruza saberes de distintos bloques. Para Química, una práctica de laboratorio bien diseñada puede cubrir hasta 5 criterios de evaluación.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada una de las 6 CE. La suma debe ser 100%. Esto es lo que configurarás en tu cuaderno de evaluación digital.</t>
-[...2 lines deleted...]
-    <t>No des el mismo peso a todas las CE; la CE de resolución de problemas y leyes químicas suele llevarse el 30-40% del peso total en 2.º de Bachillerato.</t>
+    <t>Reúnete con tu departamento (o decide en solitario) qué peso tendrá cada instrumento en la calificación final. Por ejemplo: pruebas escritas 60%, prácticas de laboratorio 20%, proyectos 10%, cuaderno 10%. Asegura que la suma de los instrumentos que evalúan cada CE sea coherente con la importancia de la CE.</t>
+  </si>
+  <si>
+    <t>Las ponderaciones deben constar en la programación didáctica y comunicarse a las familias al inicio de curso. Si eres el único profesor de la materia, no olvides justificar brevemente cada porcentaje en la memoria.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los materiales para alumnos con necesidades específicas y el sistema de recuperación de criterios no superados por trimestre.</t>
-[...2 lines deleted...]
-    <t>En 2.º de Bachillerato, la recuperación debe ser por criterios, pero lo más eficiente es integrarla en la evaluación continua mediante pruebas que re-evalúen competencias previas.</t>
+    <t>Define medidas de refuerzo para alumnos con dificultades (tutorías, ajustes en actividades, más tiempo en exámenes) y de ampliación para los más avanzados (problemas adicionales, proyectos voluntarios). Planifica las pruebas de recuperación: una por evaluación o una única final. Redacta estos apartados en la programación didáctica siguiendo el formato del centro.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no te limites a repetir el mismo examen. Propón tareas prácticas que obliguen al alumno a aplicar los saberes en un nuevo contexto. Así evitas el 'culturismo de contenidos' y fomentas la competencia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer la importancia de la química y sus conexiones con otras áreas en el desarrollo de la sociedad, el progreso de la ciencia, la tecnología y la economía, identificando los a</t>
   </si>
   <si>
     <t>Describir los principales procesos químicos que suceden en el entorno y las propiedades de los sistemas materiales a partir de los conocimientos, destrezas y actitudes propios de l</t>
   </si>
   <si>
     <t>Reconocer la naturaleza experimental e interdisciplinar de la química y su influencia en la investigación científica y en los ámbitos económico y laboral actuales, considerando los</t>
   </si>
@@ -2498,935 +2544,935 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>415</v>
+        <v>428</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>416</v>
+        <v>429</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>418</v>
+        <v>431</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>424</v>
+        <v>437</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>425</v>
+        <v>438</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>429</v>
+        <v>442</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>430</v>
+        <v>443</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>432</v>
+        <v>445</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>433</v>
+        <v>446</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>434</v>
+        <v>447</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>436</v>
+        <v>449</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>444</v>
+        <v>457</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>325</v>
+        <v>463</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>459</v>
+        <v>338</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>466</v>
+        <v>478</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>476</v>
+        <v>487</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>477</v>
+        <v>488</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>486</v>
+        <v>498</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>488</v>
+        <v>500</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>490</v>
+        <v>502</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="D11" s="9">
         <v>6.67</v>
       </c>
       <c r="E11" s="9">
         <v>6.67</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.4</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="D18" s="9">
         <v>5.0</v>
       </c>
       <c r="E18" s="9">
         <v>5.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="D19" s="9">
         <v>5.0</v>
       </c>
       <c r="E19" s="9">
         <v>5.0</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>6.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
       <c r="D20" s="9">
         <v>5.0</v>
       </c>
       <c r="E20" s="9">
         <v>5.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>6.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="D21" s="9">
         <v>5.0</v>
       </c>
       <c r="E21" s="9">
         <v>5.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <f>SUM(E3:E21)</f>
         <v>110.030000000000001</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="8" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>518</v>
+        <v>530</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3442,929 +3488,929 @@
       <c r="N1" s="8">
         <v>4.3</v>
       </c>
       <c r="O1" s="8">
         <v>5.1</v>
       </c>
       <c r="P1" s="8">
         <v>5.2</v>
       </c>
       <c r="Q1" s="8">
         <v>5.3</v>
       </c>
       <c r="R1" s="8">
         <v>5.4</v>
       </c>
       <c r="S1" s="8">
         <v>6.1</v>
       </c>
       <c r="T1" s="8">
         <v>6.2</v>
       </c>
       <c r="U1" s="8">
         <v>6.3</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>519</v>
+        <v>531</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="7" t="s">
-        <v>520</v>
+        <v>532</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="7" t="s">
-        <v>521</v>
+        <v>533</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>522</v>
+        <v>534</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>523</v>
+        <v>535</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
-        <v>524</v>
+        <v>536</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>525</v>
+        <v>537</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>526</v>
+        <v>538</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="7"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>527</v>
+        <v>539</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="7"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>528</v>
+        <v>540</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="7"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>529</v>
+        <v>541</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="7"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="7"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="7"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>532</v>
+        <v>544</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="7"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="7"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="7"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="7"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="7"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="7"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>538</v>
+        <v>550</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="7"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="7"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="7"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="7"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="7"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
-        <v>543</v>
+        <v>555</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>544</v>
+        <v>556</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="7"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="7"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
-        <v>546</v>
+        <v>558</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="7"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>547</v>
+        <v>559</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="7"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
-        <v>548</v>
+        <v>560</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="7"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>549</v>
+        <v>561</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -6544,2858 +6590,2886 @@
         <v>95</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>108</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>109</v>
       </c>
       <c r="K4" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="7">
         <v>2.1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="E5" s="7"/>
-[...1 lines deleted...]
-      <c r="G5" s="7"/>
+      <c r="E5" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>113</v>
+      </c>
       <c r="H5" s="7" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="J5" s="7"/>
+        <v>95</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>115</v>
+      </c>
       <c r="K5" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>2.2</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="K6" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>2.3</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="K7" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>3.1</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E8" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="H8" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="F8" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I8" s="7" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="K8" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>3.2</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="K9" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>3.3</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="K10" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>4.1</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>106</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="K11" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>4.2</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="K12" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>4.3</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="K13" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="7">
         <v>5.1</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>106</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="K14" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="7">
         <v>5.2</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>106</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="K15" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="7">
         <v>5.3</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="K16" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="7">
         <v>5.4</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      <c r="G17" s="7"/>
+        <v>179</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>182</v>
+      </c>
       <c r="H17" s="7" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="J17" s="7"/>
+        <v>183</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>185</v>
+      </c>
       <c r="K17" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="7">
         <v>6.1</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="K18" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="7">
         <v>6.2</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      <c r="G19" s="7"/>
+        <v>191</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>194</v>
+      </c>
       <c r="H19" s="7" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="I19" s="7"/>
+        <v>95</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>195</v>
+      </c>
       <c r="J19" s="7"/>
       <c r="K19" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="7">
         <v>6.3</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="J20" s="7" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="K20" s="9">
         <v>5.26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C10" s="7">
         <v>9</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C11" s="7">
         <v>10</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C12" s="7">
         <v>11</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C14" s="7">
         <v>13</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C15" s="7">
         <v>14</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C16" s="7">
         <v>15</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C17" s="7">
         <v>16</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C18" s="7">
         <v>17</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C19" s="7">
         <v>1</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C20" s="7">
         <v>2</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C21" s="7">
         <v>3</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C22" s="7">
         <v>4</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C23" s="7">
         <v>5</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C24" s="7">
         <v>6</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C25" s="7">
         <v>7</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C26" s="7">
         <v>8</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C27" s="7">
         <v>9</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C28" s="7">
         <v>10</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C29" s="7">
         <v>11</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C30" s="7">
         <v>12</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C31" s="7">
         <v>13</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C32" s="7">
         <v>14</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C33" s="7">
         <v>15</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C34" s="7">
         <v>16</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C35" s="7">
         <v>17</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C36" s="7">
         <v>18</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C37" s="7">
         <v>19</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C38" s="7">
         <v>20</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C39" s="7">
         <v>21</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C40" s="7">
         <v>22</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C41" s="7">
         <v>23</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C42" s="7">
         <v>24</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C43" s="7">
         <v>25</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C44" s="7">
         <v>26</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C45" s="7">
         <v>27</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C46" s="7">
         <v>28</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C47" s="7">
         <v>29</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C48" s="7">
         <v>1</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C49" s="7">
         <v>2</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C50" s="7">
         <v>3</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C51" s="7">
         <v>4</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C52" s="7">
         <v>5</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C53" s="7">
         <v>6</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C54" s="7">
         <v>7</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>256</v>
+        <v>183</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>256</v>
+        <v>183</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="7">
         <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>256</v>
+        <v>183</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="7">
         <v>15</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>256</v>
+        <v>183</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="7">
         <v>20</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>256</v>
+        <v>183</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>256</v>
+        <v>183</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="C5" s="7">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="C7" s="7">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>335</v>
+        <v>348</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>336</v>
+        <v>349</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>341</v>
+        <v>354</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>357</v>
+        <v>370</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>361</v>
+        <v>374</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>341</v>
+        <v>354</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>373</v>
+        <v>386</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>377</v>
+        <v>390</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>341</v>
+        <v>354</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9404,320 +9478,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>