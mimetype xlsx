--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 10:22</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico; aplica íntegramente el RD 243/2022 de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Quimica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Las competencias específicas y criterios de evaluación coinciden con los del BOE. No se han identificado elementos añadidos o modificados.</t>
   </si>